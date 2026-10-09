--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f478d4e4eb6f328598e781c1e90225c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3f708840ceacc5d5c41d2bc1c9712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4562b39dd76a528e034a776d03b7ef43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1522622cfc2aaf4ed6588a0a06d134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f6ce4a5c94df05c25cc975def68e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67795a1977e83fe5d69a2689c683ef776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368f4e4f007825f5e76e599bf57d8117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45095eb4f712ef9967f8cd84fcd43b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7773ee0345f054214002b16af266b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c21239e6a70778edb9e8fad0ee38310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed97b81361688a11e68055bc013818011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50babf6c798907ad3ca9f0d571da7bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefafd0d8ce0e0b7242c03529037fa2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dfa5d03681585d10b967d73eecc3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c6047769beacb8b9ad54162a835fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236eaee20d1732326c7152b7dec4fec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6379c241e75d97a2b0a7e0fdb44b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa96801361d657eb56dd4c636165a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ed43d2387ddba78d161116ac212d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679563d0c12d7156d2f7993ce53910e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa871e2782c711b05bf56fbb9af69421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445397208ffab58dff4d9deb3bd285a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f5a3b7d8e527cff185567c2fa70df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c87bfa0a7b09f0235b48a75553c7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dcfe0ffa81deb0ec020bd5a8ea9ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d53dae79d2090bd1cea8d16f04e3fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58155f08f9f925f793ed23bdcafca1bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714e2aaed0f69ed13156b1fd55993e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9109c646ed99f57135aed87e70672929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0f961a888997c9e9e025a4b96403b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650595e707cc183a054b2c58dbb79f3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b7481de8e4b5f5ca238a59533d6ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bdb31b1766297ed2e12482cafdf5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89adda6d6e4359ea4ca850145a1585434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc190c2cf9c956b9d5c6edf011a9f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daa46888d5452d34c45de1f0c1050d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3a4042095599deb04aa14bb8f7cc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f798810efb1ceba72ed9f41ffbe9cb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6bfdb3086088b9e1329727b4f835239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840861b59caa10f202f3a2c2925a842440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5510284c255c2879e1052ce07d79f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4cb6032607a33607d9fb5fbabdb7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4d88e5c5943141aafe66b200d13c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c01e29e119d3ee27c7c716ec3969e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33572793ebccdc7c5b79ac6841bb39cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410a2adb5b190c0a4d262a0f53815a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623d3447ca0fcda6335f56f22ea609b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed3f057e06322d5d50894c371f7f6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146396dcef8244390bd7fae8b05664fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2870a4bd0e86d7ae8328830a719a95950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2126038c145c7c3faf2c0b4c867ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93dab1af7389380cf2984a5d52a2c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a52c42ac6e1767a308be91514eed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eaa2eac9193dd0c9f8498ee66c5fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a922f3ae5575fcf230733f0212bc75555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fb0cf32f55ecdc4d478c647410d2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2b97b996e8ff349843dd6de24993057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae830ed690137ee1f65707e0d0cb688858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b6a04ee889e18879b0a42c005a64b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7d9b89250de90759771c51205e34e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c75251aca7049788751cf7f683ab561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d1f924efc3eef0751aaaba74cd92462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5541991ff343951681f8270d7f20a1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138529e61d533fef289eb921eaf9712364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bae94d7639c0a2dc5f4397b0e9e9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755ef7be9a8909196380fe10a7b09466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e683805eb146fcf697bd562a72ccb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea769d33d9fa8fa1d3008bab528724eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ddd62e56cdedf4e93e95f7f0f1e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6379d121599dac4c1edd4f18ce5f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6475a4a20e3cc7396b3472b811d9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db45d1d8b88f2c0e3e104578a26b9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d873db2c7eecb8924087c07d745273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868981e475a823bb28412eef7663171074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b504184a2af714ed11580b28d3b81575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d465a92ca7a5d2af90744ec2327fa1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca6e35174953c9f8caf94e95ea853277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27bdd57e11927acc7d32144b85c0a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2adcd863ecc914549c937f3f0c13e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8c24d83d571971dca56e81dc95f7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4400530a364dd0e92846db87dd347f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079454772931cc81e82470092d1dd1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96027be1bebed91330488aeed436ecc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412abe4f93cd27e5a2b89b097b01aa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207db6656becc61260d00d94facb7a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543ee3883415557080ebbaaa4c3bd0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6daa664c2f9ca7a284b879816d16d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77565cd1c25a32f8a9781a51bade8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748de0292d0057b46b245606bd740bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19417755323b00872eee1aeaae83267e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda01cde56d2832f1ef99a5fb56564b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d7aaf8ba0c97b96b7d3361d8e3f3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a1717c9648cfbe9a017f79bd37ce093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29038ea12f4cc9fdd16208793bd10694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309101db62e828a22c3f9f2da4564bcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae7c228de46349a682768e0ecbaaca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259b106e1d1da510ca47b41411022be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae5bcb3fc30694ec2f1575421338d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e9b8d467b787a6362a6db31398bb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3c84a377b49c71bc650acb79e7781100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1a01ba9630457832e65b8158eee6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b1a94e8006270be4af34f00363209102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bed44d36b7aafcc5a95bbccfbd421f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ffbe54f3a72e28749275bb62edae3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0ee39e7c74732c1ded4a3af85fd43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b2989afafde31588dc8f42c9f5268106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578ba309514ce9c4ef228176fc5746a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d60d36e5ed1a2ac58e0761da5108b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c65742e123e7c45baa6e8f0cd0177109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a8167cd81f32216879e874686d362110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ecd592e143aec15b9d470cb50d8c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3333cb542e29239657b3bf112d77eca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98156bfb7ce884ba7c5cbbdf525fdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb857ae7efdd549b12fb2200f98aa0df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a320485cc482c634a0286a42fdf1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a18925398becdfe69817330fd1dd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de2e1449dd558b49f2a5906a1cbe9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090b39482b25d147ab42c96374e5f80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe89aa57ee15f19763055ff5c82f68c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690504c6b63c435bf7ce1314e053b3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bcdd948c375122c104108ca9d895d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c58c01f7b874adbbd65fc2dac0b47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd6e77dc6652e6c8d38b3641dfbb06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f151668feae9ba416b77a9d29adbe15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb750e074101ec056a79c825209bb3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9068b56f903b62ad8211b45f5314b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97530b28a7ff0a6b771901c0627368127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12633b39387f3733a459c02862d2c429128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723358e8f4fc53d4b9d157ea5dc4f2e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0aa05c90909a95e0e51dc062e5f91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30676b05a5cb729804a340622ccb2999131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6b76347795b14a06342e68441d40d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b161cd865a7d0d62bf21dc66343a627133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b5a18265184774f8192c7bed0b789134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28defb6ad134f733151cf4c74babd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158e824368ddfbc8e2e807fb950ef82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712acaed8d94b69b478aa4f4e788e4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2402f153419165bf4039dded7adccc2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410cb447aff6ba279cf2a9607575a1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08469aaa5cf4c2127f6194378fdca9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7b5a6bb4b97baf3acef83216325d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86364fe7e96117cd8ca14c0f381046dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab448994fecee2268a9d009b60874627143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad32558eb306fedacb928b39287a64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe795f8a305c8e4856677290c182c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104d546c4554b0bde2a778c9450beda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3a76cfd194eb0891bf193226c885d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b59d6d05cc7fd15b482c0df4a47626148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c68c8594093541536038d829c257d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec8026672676bf32edfa4513fa3a81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee86b376e9a439ecbbe36dd981af57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cec7421fe3bb61fdf5749692ae6f51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b8a084fc40d8d97d1bacb20afd539153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ba54e956b7f1430341122467d0b96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d625983a1ec8d078b4136d4bcde60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b247427e53080274ad9e7b54d9540cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af9ac15852480e77c8ddc50059ade6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f47c07e8b648ddc4ed7f40e3da5ab9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c0d77fee274591e73b6b86df9ff76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50ab2aa4769f93ee47c65e1ad416d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e04bac65297835c823b3e91953901e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c198acc4aec2f32b1252b1fb99cd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75403004d89ac2f43a59d35ec10ffa5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe58f93cac5b27d09322b67b5e2ead164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79e89d2e5ea0e2235e49aa6c550837165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854f43f7466d66139a25d967401b353166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7020cf30086be377d14e73a542546167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418e29a754719a57656e5605dbee1e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691d93955670dcc5e37ee5aa0e7c7f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f401431f98a65482ae88e6da4ebbd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47621d07c9cdf797fdf4c6aff16d8737171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12801e8ace4f32be02878ef9c1b0f184172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1807e6bf5037bb4a82b2133bdeb1a68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d254034f61bdcdd0195c0cbb3babf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64f04a76f0c12b7f229b829705f51f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5341b92b14bb9206e31dcc92b9cb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679913e6ede0d5675ab5cab4a87bd6f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b4a7185d5f1fb673e0826f80a4b42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e26d78ebfabec4149c2aea28dbd68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df6f6930322f3a44963c6da0a341bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618ce03134d2ecc9b8d132022c5590d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3d23c8649d4844e76dd699ecd34b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8357770e40d59ff4bbb8ba23c3e70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36251136f0399b67639ea7de4e28433a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84246f22e34c7d0e4ec71071d89cca4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b979fe270401cdf24003021e02eb159186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ce9aaec090dff2db256676cf86fc9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85172797a92eb6a4a05ab05bc45ab7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cbecd92b19ccffb780e39d9393cae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ad5f31922bd25ef456c58f3d8838a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a68eb8dc43805db7e43e3f482a64f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c8a14da5d295b5a34d61a7da98da2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0082a781399bc231e5617b2b50ca9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06c1ac6ccdeaa15ca6dca390ea670f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6611e9e27ed3ca97495c6f27a425cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1cdd558149d7f502a7b2bc4cf17f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb7cd30e48a12682212211de8eca25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068825b852dd097c44701317abd887d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc67ed33b808963e119dce73471426b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054050375df230835627bac5939ae4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307a9af34053bf3ffe02e225aef384a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb562470180b033e49e8da48c34e2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482c07188cb60afcdd8fd3d2b8cd840203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f84a724dda02aba24d90c97d134776204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067286fa24c33d24274d713d883b79e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af8d949a6ad1962c8a0366682f90fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacc4687effbae0f31f3fad089b9fc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c02ccad381ab36249d4feda2a03796208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1963bd25b0d46ae90ba0a250f7bfe13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5fdd291b52a0b073168eaeeaa82b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73f41fc287511739dd8d870ae708e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fd0a733a534577e2d109c2922f831212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830f01f6600ccce60bc3cdc7a6ad34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0fb07c57d306f3250b2b1b25fefa9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff4b65a8d0f2852928b303abc8e74a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f97bb1ff18d297e14b63e426fc2698216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f474a98a99af415f242b3246799c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4dc176ff8ac90efb36f6332abf2ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae50d5426d1899e032b3a0f9497be5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c13b5cf97181221d66f7232691cb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad845b1a0035ebf1658cb94253e70ffb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b151891fc8f86ac3da0ff011e8a1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154de84d4985c7d65bf875fe6901fe54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d884e9b26d5de05f48313c595eae667224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10737fb3cda08c290b1172ed3c7a15b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb54d45f8b965503ac46d2f280d64f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3ad9eb43a7abe1f65d1bd0e4b1f18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68f1dcc98aab2810cb941b6f67cd66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79239adbf6598068395da1ee62c288229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a29d0ac9e97f9a12fd5ce8183cdba9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8100cd7c56647b970e7e3f507d5d7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61bb160ef1fe1419628be0a088d234232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a0f77ebfbc26711a7fbc51d449216233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5719e9f2bfe24b095cf3438686e9fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef76f1b114708a247587a378eca3775235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb07b79dea9a2eacb6f654f9fc0b80e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcad178274de1627bf5cf2e7185714e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b32c9aaab8fac8b5830d253217af66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707f07b6bd0b9f278f33d0d18a7b7ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f1da550f0695def0ac8928a2e9537240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fbcfd2421336d506dca4b1a67deae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176bee6346147173fbb6a571afc8d5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e56f31d4bf9d719aa6ec99eb4c783243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42fde96704495f30dbe47f012464bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c92577411a43c486cca1d2d26e7bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a309490f46a9b326427f67c152b9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100febf6a8af419bdc58b97e5e2bb51d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568c96edc2ae07770c71edc11133a51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e680a1e0a649b807384eebf5a4577d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088534dd123dab3a22b82de7f17c6ecd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ac1ade785fd5285279beb5451d498251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72a07a2928be895de130f46f54929b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c0554b9b7ee2719c16ba90de316b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093020fa8e3b94b48045151310168ca6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c6ed2485a86e606f907e726b7a8b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4d7576944640e2b7950229e4402af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40533e51f32b768f38c241a52ce714ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0404f696a7a7e12fa40b0ca5a0741258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5093e845a2a7b1547637150c601b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010b8482bcd850bd558cf4700f18825260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f51bf23848b66f232f932f1e00aece261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1a3bce3f0baf7b917f4ce49d27c42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e32df0aaadbdb98e56d65a4f71080263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c4c10a3368bd95d2b18dcfc3809fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529dbe5b7d7f53bffe35fc3f695bf2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172faa4547618106795f96fb519b11b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d6a7c5df54e93846d4fa0507beeaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d34714f3e6e985bb47a28f2a3762a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47bc55395e27a78c85b96398bb80ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4269cffce242c3d56c108810864252270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013f80002db76d362a8dc8cf82993b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36979ba376e13c95be4f80ce57a72b58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc65804237db3b171268676c49e975273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762849b78410529a38ef34d36e6185bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f4ebc6e33ba7e5d13a6bbb974c6cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785aeea260d9449d303f0277dde3f7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6faf518e2d419857d79e63efcc99c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d599d42bfb07204a3daec0794192b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb261ab930bf552b80099b4cd611fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdd729505cc27ebcb559a07e3c5172280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368bbdac6d715cedbe6b7058f47e10f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689135fd4d4ad479ddc29db2c625eca7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ae4147551b3a53c6c33baf78756e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cae1bc3dcbbe8871077abc4e6286d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c32103187837bbcc2e02203820a448285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe96444f2b8e8126099464e7475851286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52d3fb191a9752f7bb55aecd16e3f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0061bea5efb0b6fd91aaf6923ef5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a0a38a1ce33756044fdcbb47bf7b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26882446974964708fcd014be17b3bff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d35a3f7f3f2031166a2cbbda4410a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea26097c27619ccf92f4f4f29949d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c082ffc8a48c4cb8175690e3668145293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59de6e4d2592b88b68fc9da464541d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c3f8478b75b1239f59a2c908ce2ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77824507c8f04e8296e4cfdaa9f5a77f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae034a58d34271ca1b3d87c75fab0ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62441a4f17d056b587c0a57f6bde6a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e20d3ba4a0b305992d7d6d1556cf5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34396b15a96305d85828343ff3ea6e93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec9c65a3ddaca5ac1ed2e6a9b88bae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea73028bb6efe41f0fa833755dc19d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e065c6227aff419171baa562af3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3881c84c97367365ec854efa6027b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0976f1ff9b858b1925a1c2ef26064e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a4350f2812142d66d0e7278b7261d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60239cbf388b47d1d19cc323b3faa8b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28cba4554a2c882f1986dd78563dc9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94321a5f1acd4e75c8d11a027950290a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed325fb3d62596bce624e43edffd63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd98435f3f5e55309eb868555504a24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4c38375143e387d3c50f248abd12a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bf984e7fbdd17cc3cc2d61822be1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c50695b8c14f89556a402ff8488b38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905773a1da1ac274425897d7d35b6f81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35295724bd95c8275e475bead76128316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf60c0ad9499738c29f4b0efa35319317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163e57aad7b2c33f589012c25fab54f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737fd2cad85b77e43b8e0530bd9c244319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ea667b013c370ac60b2ba37dd156b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288132aad0c87173ee73030b54c09d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f37318e245b6f37d8c7c5ff15d3f21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26c15482a8dc5610f6e17baee0bd56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a864a25cf0e380db4838cc33cd7105a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8a39344fc0bea241bca6525e776d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d530852224d76b3b0bd5f5b7f4f05c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fbcbafd5e2831fef008e5cf6901bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24790877b3353b5347684050562411328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cf20d96635c17961e7ce7d57899e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fa67077170514f3ed32997ab1baeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d093dec7738f5a973f8cb0eee87e26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f38a3a230942a153f78fb634244e99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0033588c48be84cb9ccb81c1872a365333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b533f432293cd6905891536a37f182334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156cea6920015587907fbe3275f4be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788513de113bdb0b56dd82c10de2367b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a487063de8cfff4a789a9893ed116bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be443011923b8cdec7f3682fdcf2c107338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8a55c209641a5102f264c583f0863339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40c1880453b262a585778971da73d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d0d4cb7010cb0d62b9b7bec871ed8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a5eb03bfcf154dbaac9ccd110326f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21893ebfbda93acd297ce3de0ceccf7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf107f1b521a19314e5fb3671f9657344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d14464678196322de4e453faa3c574345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa550f700f6cf4a527506b5b7a4abf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b369c26dca3bd042ac6a71e664bdf63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27020ad8e4626c74000fc664de4a8c9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221279664a191f569c9fa0267e20534f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f1b207bb50b709bc99c251f24921b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc73bd9c0c8a18ba23a9bd5b9d67e22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ee1f5757be32927a477b445121712352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175867a4c555106e9fb2574363265cd9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c104434d5bf372a6782e96e8649bac3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8ac5817782d54e1a5861e198fb9ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe606108969f01ab820c653cd8c9b65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce27c0e6ee975628e64da95c8130b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f00d3db9ba4fb06f807a36f66657d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b572bbfb56ac5d07a74f3cfc3a141359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7663f6973c331cec0482b7e7812120c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971e421fa9ea5c15bc6d6104cc55993361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a121862b66d10759fa482bd675f7731362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a0cfcbb6b129fe139faad1b5008f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c2bf6197344645b43fe95efae5065364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47715161512ca8061a3b60e316882bfe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962107a8d8c56b820dfaf398834e081366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec5f776a6bad5890619c908251045367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc43f09c9009f11320807d47590af3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5db8615ab94030f5416f18797d2b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17a5aaf1594153dafefb02ed21537b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68beac22208952617d630733f1f5977371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5337ec8f8c603d08f78356e5bddb233372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d872bacf9cdc089f39c9f163111bd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5383455600222c5342034283b4064374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4965e0db08a713d723c860d2d6ba974375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c36bebf78ec464bf3111205495245376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b1b0a76e7d7adab329effb0fa1aaf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c049e1f2f55f645b535ffd2f58181378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c63646597ea2beb1eba20ebbf3e9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501ec25d5540713252b9a59a278633a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3874ab2961349968989fd9ba5776ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c5981c39a392684e0e8df60e657c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9b777fb6ff11bc0e6f496d90b4317383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dd3300ce7749c2085015e483d8d02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e9e233984865f37de236a2e49b542385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6867df82ae1040002d0ddf20c019a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ebe26abe697728db0dd61ec89e130387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b080889bdd053aa58947a8b5cf234388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf4225af71f44c3790c849770b80d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b1911c7cdeea462564b21d2f1d42e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f6e9e48bf742b536c31c90aec7673391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9b3157d425f8aa516b63f6b9c4c1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fba580ed51d196ab8d281329b615eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3862f5b843f72510de7dfc758ec7d66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcbdca387defdfe2cb24929bd81819395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cd632a953bde2a2b56d11f5ecb66e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd2438ffc05eec06ff5c61854b9185397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05ca17ffc2c36a7b49e6d2e066de5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002569243e4aabe0b3c6b8b3fe0e8bc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c441adc22036e09180133324a0d20e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b6301a440dfc6a78cafc06fccec89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457afd7c341ca141a54a638ddf40ee4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e757f2e54850625ff9cd2618ea89d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cef57cabb4daa434e4d7f5448536a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391efe27fc56e558cd16bfd45e8fb4b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28520f33c60c2bfb7ca438a3988c468406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48cbfeb4aed53245bac3c3e1a9ff3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed681e671e7defc1bae8f85808b79a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851deb781a70337b4b12668055b85bc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d78c08bd056b18995dd606b70028ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29fd5471352503286615c024217442411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6940074d936ac304610c96f0665809b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76f5cdbd2e1ec51d699930a1a23830413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90498400b9b9a552b8fcd087425f4693414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f75be7d403001ce9d0ce144af2d5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d96bd54f36a4e607d2eaac566ad29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97371df1fa4e26356053189d0495b71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b39455100458ce3163eb08955e9a06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decdd2a0374b7f31d52c9f165d5145c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a2af66d30c62bc92df1a083b8a4ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb44931f3e034084bb8e1667ca87c5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528d9551ceba6ba45702d71cc5112e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11862952311ed273682766fcb65b7cf5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ce4c511b3093572a396be300d9930424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcbfe569b62d3f3f195f6f1459eba7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601eb733d0d5dfdfc9e5c9e80dfc0c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f4b4d97f5f7b3bb832ff0ecbf1514427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d317a0e7b3c9a553fe13d6d0b3ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea914a9a37f63621bdb0b767e1fa455429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04e8503cfa5972cfef5d30661be2a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b644fb597a9587d6b646780bdf5150431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e465dd94e127a8ecd9a8d4dd264681432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37f44e6296a8e191e562130f2dbbbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b3a7cd2db60fc3f550ca9df0e0ffd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bf3c810e9c065b6858a41221aa170435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85551525d1b152cf6cd8ff9907005fae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bca327a1172810b3646c49748e645437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4ff7de2bf44e965c1f16f8a93c8ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f468cf00c58851af5e213a786f3c498439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb165c12e73a0b966417c604dca2cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94aef31ecf3cc3e7b4ba95072f055d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b116420f22a8e3c72c18393426ec33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba65e9eba0e8d1529a66e697c046e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323aabc4f54cbbf20fda3848e3380c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304435570b002fbee8efdc0b14256e58445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0369a507274b0c89bb60076ec52fe5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524bd889e91c6aea4253ed8f1e24bb8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebb82e68a4d573fe8ceb002181edd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610c8d18e1fdc6e4a470810da2a76bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5932e3e42277f86c6c0a7d6d6b7f942450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42283011e114f374ac73f16291b2179451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c797e4a9476150ee5a497e367d4ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b6d9bcb9d19f5a129915e8fe4575e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74a3f2d9da65efad964952f9661d90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09919aa1c5e08f87dad91be0e7afcbad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e80bcf06983cbc80c5bb46c009fa2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ccca7d3d6b033aaaffc2839442808457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46454c9e641995b97b5ce3462729be62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66241022213aacfa2f242d6f6558e5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286800bb135ac1da4ca7b64837cb8b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68700413c4d010043570d53ff95cb1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7acd445c2e146b72af9707801d1ab0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2292ebf5f1babfdb9609284f6ea8b6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc263ff749980ed81756eb49aa520c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096847a6273f4ebdcb30415fef48a0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e358b8a6355afdd0959fbf4fd0cfc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33571bd9632df48565cd5fa21ce2032467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae7021f8dbd7209c201f27f6ca251468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfcf59b7936f20cff4192f671d9d04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94c11373ebe9fa0168613f83e083fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799c7da22e77e89b9ce2b42f4aaeb67471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b8042b8d3a8f8fa6d94b8154ad594472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347f881cd10b6674effe3b0f700c433473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902004316c571f6e91a2e05281a26bbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ebf4b0e31efaf9773498076b7601b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aacb5b6c8cc8baec248298cabc95aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd42fd512b7aabb1dc315cd174ee37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344d57e4616cef14c5b3970685e1e30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a4514050a4e7d570fafa0201166a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548798c98ccd037c24fba5f368e5904480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20706b62f410cdda1124c25f43f017481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41272adb606acd7e2183c3a62ccb0f14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12023a3bc421cbf5df7b1ec9edfb77a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8228184912e5c6b8688f685abcefe8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58a4067d6d8c176295dd61242a258a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f189109e3f0f3c3d9e80d78e95078486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7c981dce70c37efd4adafc9ff18b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9e05f7316cbf1f4f4a994d1f15c53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e946f5c2068884af8792a07833091489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9a79f39584b9386535d3eac01a99f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f961f5d128871225d4cc6d493852e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c367a67673f0d4d748afcb06d73ec88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c110284deaa54249dde3116d44cd16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ca240a10ef1219d5661b46ebbc3b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee987024d66656b8344928c2b092919c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9117cb0b81ff1936f65a8b9ba0f38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbb580045efb8957215226888596dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bd8b52ed5cc4a73ddb6df6feb2f9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca130849c7ae4721e7775a5ee98ec387499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d38a07a64879e79e8ede902da1136500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3827c38fd9ffc5dfb47b61276e36c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24daddf7107b3bbb6c71567365e04e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bfeec26c30eaf55523167766a11c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91f110fe97ed54707b17683cbf4380504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc5aff994c59d9470a3fd5d4e3af9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b43600401ab8ec27f003927434801506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90682e90ba4babb73289561429ad08b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630ef122106f6b1d5ab1199b8472232508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dcade142ae0b15a313d52f28e0190509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8465cca9f5a54629209b74fbf6390c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcd4e54a84474c08578537cb8028d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272eac4fe8ca24f344db1c353276f4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a71ac4aa93de52ea2762b5aae00008513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db0eddd951453d8958449c0c68fe8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d035e1760a284464d4fd136f3b928d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfcc36545a35a57313614f60ba805e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e754ee380f05ab5f29e6a71575371a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de400c7a85242ea8daad6cdd5b328518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b566b481b0a6d889f2e99449ec7b9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08c40d07697cd9a128fc973c2523fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a9f3aa5e1812b5ab3230bcf013e07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779e76c1beab34f917bfe41ee2ed370522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4b4dcab7eb72ed97566b3877aec30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb02901373b055305f5aa79c31ca45c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816aae4d299729171e79d0f3142384e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4ebcf4c1030a8ac1dfbfebd3e3be7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4315ae6ad35553d4e870b47869c5197527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae36de9577523d2531bb6bca89fc80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1896666edc22abaa050e1ad512dae5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012a864d7810899c6a8407df5b0ad93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f7d964006ed9a23e0cca60ac1c9da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2e3a6136e38d77c84bb933c399ed8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0bb488e4a76bf6a1b894d62195ee5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c97466b8d879af173411c1cae2761534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88485d641ccb77aa24299432da2804c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96793a73d62783ef50b3260c2c0654d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ed6d01d3f413188996b13d615a2a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb65975f99be73b6e2c73377fe4e8f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32053ff07c8fa69f35a8363266524790539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083d93a1cd79984d741068b7451d58a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b928aeba52f72957a1562ef8fe9ca46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee08aec32d244dcc910f49494c1f5bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7115b6c2416f2dc13c3676d4700d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c266e6b746425b584cf922db32f3f3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ab8fb675b90656cebe87fc9dfd278545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ec683467d883b33ce7e7f18a51579546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11231ff60eaca4f5df8c940be8f2751547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e347fb4f4d935a9d6cac05d489653548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163d927177650544e8498dddcd0157a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3d45d91abef65ce6badecb746e9c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a5329df3af822918f74fe41054cd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08c562195b4402e5f72614157d7a9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29f166d2558f98abed0c1c400117f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a19c3a39208786b0d22ecc59b1981554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589d20f7bdb9eb53c022fcf17709161555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd143b924eb244e1a0eb1efa6b8246556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef58b25945a8e242fda81a7d88e6813557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17a51d7007c8752e6b694a6e29704c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ff7066895d2525833d5d843d8223c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe25909646801472d14c1ccb54d29a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174aade0606b15d82aa5b7e539e4b93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f76051625c5f857ce1415fc6166d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa3e43cec77f599ad073ae9fd0759d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a454d49f6a450d69fd3320ea3829f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b70400ae1de937035ee4e5120bef6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d165ca924054cb2f80fab68904ec0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ec2cfca1154942ebf1fef13ada5cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf14605f8c50f5f06716210cd70e53b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889524584a13b634662a55c62bb6eab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0a8f8bf131cf8163818a490b4a8eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d1edbc484d966e3b7fb32fd60dccd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b651a0a027148a605db17c68d85ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ece3bcca39c222cddb05b1368e103c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480e379fdcac65d1fad0cb6798c2bcb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ef483aed6a09a4a7a13e5aed1ee4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c794d27b5c6e86b399c8d83a552cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea6e1c950a77ec130370c4a95d4397577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8015d2137b60e422dca371e6e35d12578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0ee1e2e4b55518fca2ad7512b7a50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88fd8a5352e2ec164715552aec1d5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9f68a34e274d14ccaf6270d104bc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b585be9a2ca2068396a915d4cdd79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29fc8ca939473452d4067308ae7096583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f3fb233d11b194763ccb3bbd64981584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadefb9d3cadb69b1340c4267e1bb418585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56833c70d516b04acf6ea499f9ed4688586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03cbaa5424a376bbe5123d7220f77c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4b92168614c5cbd3143106f4f193f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc7abee7c38ff86945baa14e3936f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e69f4a9eac198b887e8916a4b7794590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa521d0a705730d9c3aae0bd1fe463d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b360b3faf50228886cf5e79a3d66a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197ab7fda3a5344d2f3d33801c00699593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aad01773d6122652a79bc3bb38c572594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c75bced3d901ea69b2616e0101620c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4201d30c6938bfc5da6bd24904dc0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cac645b15fe408e515cc8ffec38ba2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bbcc86783cd85638ad7a8fd4fe4ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35203ae27dad9142f7b07897838f3e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9756fd7e9f679c4c5ed568eda1e340600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874ff3abb517afbc2d97d997ba592c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eac0081e15e243478cdb90a62c2df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ecf83ae90f72ce1d5181abaa709a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771df548f8d1735d63d0f662bd944e10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61776d7cc93285b462bb257d43158e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea3d7523849181edca893e378fd272606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162510c0765a2cd697dad48107f32c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28059ae138d0de0bbc436949873b74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205209ad4c87b2c169ed2e6a730fb3d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fe29b7e1e1284fe98173a51990da7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3372b326eabde08db80ef809fb7322611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef48701b5b07014974a52eed76efd2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0765b089aba122d34019c0bc8d0fbb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089561c45fe0b704d7438e1f749b13f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555891e70f5aca83a0cbec9ba34f6bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a1e99f72d7a11d089fdcc6df96784616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5587a05e55c11e269a00f93f5e615617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cb8ca0ea3afc78f8fc83650166c34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20391989ae0594284e1473600537b79e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43085b836306ba128d7854d1a292ae63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaceaff93ac2f21e39368534eab7ec9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fd938b8f5776c5d9a2cf26b755b4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0f00dea170988b7d1e2a89b808930623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564aee02d6b2d1c33d987b1ca3156c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02bf9e8ad060fddf92f6ce569415df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697fb930fe69dc746e1fbe314d6ff39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957c210c96aebefc39aef7d2cb4eb4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d18f3fe379a271f04571321f2347b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c58ad5fcdacc78bb05e46c176b1773629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3f1a381657cc359fe4d7bff243690630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64654ac03f9aa4d86b7565bd7794b919631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bff5110e4c987e377443c88db2e397632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f752b5c5b4c8c821d14048d6fcdc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c7e9a75f3070dda8acd948404e55a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f1d73e5b3894b2fdb28f2292aa3c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06baae36d25e8a58c555aaa17bb0c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47243d616e53453e92710c07e75f1c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e4e43fa579131a84380fbe55fb00d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bc3964c214ef94ba4e7f6076c3c21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20130649ba0f51ab3e04f9342f4630640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b4bc4ae89de55ef3d135ae10a2ed3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf54182147164bc6a3279feccdda9b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b9f3f380a15dee9260bb49d9b56e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692507d49fe02a6b26053f5835834ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1074c1496db444a961906da2e07ec5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac9cf72e0271cca62f556710a4061d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5882ee316fe9144cc35cdf21a44c1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8440b614034969f88a905659c451e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27d9335b6fee60adebf7561331d187649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ad1206c28c282eb432bab484deb1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b71f33b0f6ff50358b3ca72f52a86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa09bf967a3b23b9ad4c5a9d35dad6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e6b4acd55d79aaede17973c3f28c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241b6841ab117394dd1f198a27af6dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2482d8072e22c4faf8fc26c1fee94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1174aeceb2f563b5d23a7352e145913656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93365f5c8a8cadb3b65fdcc6741eb02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cf83204ae4168a13cf81dd5fa991c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9696f3fb01244c4ca05859dd209fa6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e4a4559ec59dcc8e003286a1058d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a59af6874ae7c23d2db70e7803e1d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f10a8529ecdca705fa9c1a93af6f14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22423d252490238254255f0393b1dfd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe2e25e0ed69767b0cb37b2e17b8a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9147b8aa708fb88030f02c0ecfbf199665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb6a412aa39f2214f51d9d229dc4c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa8a4f743d5349a0691d54c4d152ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c841fcc50dd27861d4c2d2c5a9111668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b81dc068e7a48fdeaa8ff2ff8a85e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13e055936b44b8e9b25dc05072b846670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f81d279b730f4fbac846c2e1632287671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced397e70890727d61ce08df34ce408672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b0a6de1f5a292a330539b6cb4cf2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4835dfd9083e93bc908ce30b9ba8a0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857702e894acccb3225d2c58e3e62f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d082dabef811a5b2f4cede8237db3c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1d42ae336c7fb12487bb48a7a4b81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1344c9a06103742b6551e3f736cf4a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169f6e7ffa38ef554c6b25724600cf1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d69d505e41906f270b5e69108c1eea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5889664dcad0284928eff9cd8c1a53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1b6b8c843f708971a79a747320750682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02211b2cc2cd02798d75c5da30fd3d01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba989ff89714c7553b7ee91eece9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9551d1041931deba9d55b1d26063fbc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5131bafe5bcd4f5567ce13bb305ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb515f9395001f6f6178754fc36493687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a41e1846e8024de75dd827e03220e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d833ba9d3ad518a6b557e7424a3fb1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689f455e330bcc632defa761695567e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d4f640a2c5f7517239134831abc83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f4429816547d1605d2dea2bd0664a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5708258572523fcf4333b3b6fe89a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06debc6806c1926cc055c023d3be2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfce21c3b3c097a134122a70bea0c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95728a9cc7146b0420d6e1d306dcde696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eccfd2a134e8e54b87f04907673b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbb42cc6d371f55770f900bf67b970698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62698dd7f5da49cbd4e9bf549ad6c8a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca583c78d51989eacc28e866d0dab90b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b6c7f60b43ddfad7c7c7e41b5db69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833c85aadd6b0bc38bd8b0618cd31f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3eaa2355994f59cc685b8aa773cd5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd8e8037b497096fad715ee907151704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38285f6238dd9583187753fd70d910a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02258501c2d045dfc862e5ec5b7e388c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3acf70fa6e61acfbee55164bd4662707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09cb2dff3987a67cd14557f20cd07c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f171a9df8004a81169f466e71a6d93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098449605a4c1af9b0ddd59a39bea7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092af93302c79d177a710e292648cd26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47487d2cf8d312e4dc7b806aa8d93f16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444c13b9441118cd47035a6dca2ea6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90500a70be93b974096198ec7883c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b809e21c8454e8ee289c2df5293a37c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad3687b30a57743a3daac8248b3ad3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fcb2db5349e56aa6f6f0868b16d15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971055dd780ba3445dd1224468a3f5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07228bf8ffe65c02e22a22386965c9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee1ba621b96b29f6a23fd643f13cde720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15aa1db62b0ff0e6838eb2eebcfc31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9fd91c05ebfa3ef3b5d3fa164ce10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d557026ecf516d4db0a305293bf3fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf2be4b91eb3ece8c87cff801b3804724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebbbc90dd491fcb192e66fc1906f6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede82ddb193253a1edf6ba4c79038f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582692ab34fc6b155da54893bd794cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b25cdad25de07abbb8d53e64398105728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382d955b78347e63d4601b2b550a1d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9b974643751924755c969fdb8dee9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22328d5d038309b2915e63442aca732a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3cd3d80078e76f1fd2f1c731f77d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1389dcd2214e037c296a35e5feed8ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bef5fb959214d17ab669476b5eccb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc064ee41cff7e5dcd1aba0f02f0ad4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e77620b3f9b98909f92b624ebb9964736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984f0ba364445501cf4f16672a21430737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c66005094c3433db91f1ecd1c64ecc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad65951cf47e5af77c7c162552fcc1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed174d20e9849677d6aee3a8013270d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0b303c89c04e19d5e05737ba08fd6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c892c93513a55bc60149d395ca17fc0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e01ef7c043d3167cd4cefa982b53e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f7027478f966426aa8f2111d308a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd735a9ce8cede5bcd4bbee2dde7c80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972368941df4561224a5e6de32ca5ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456488fefe63396b1ef5c47ff4d21fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592fee57099a682f570f35ddeb65782748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6b6618d252a16649285e602336582749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c467cf404266d5d379c39c295fdfe1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe0576a96e10f8e87deaebe8c2aeb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6342acc3f457e6ac2a15fa77ae401752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccee3d6c929a52bac013dee2afdeab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43c21044fea7be1c56cd7b8dafda4a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48d62b7782424693e00c0c095f47b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c042aeeebae985d14d15977df0f404756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e57e057f441e27d90be45707767cc8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b455cea8b3c6b99198f0171bf616758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5af7c4b6b6b336bafb50dfdeceb26f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd8e88c60801f982b2486eb4f4299d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da161cabdcb049d69bbc452ce1f70912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4488ef1d212ced3555300715408d7653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5a82aa0f13956ac99533cae4f68f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b549cfa5ad6a94511147b015a4339e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c597d5ac10535ae13072443937b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80464cff63b32d4dec96ea4687dbb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeef42a4670e71d9cb2dc997dc65a9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f068d4d1f8d81846cc7e46740dd5ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651ce0a9815ee17a7937dd83c5630df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64072c8588632187d9c2ac4df6733911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8228aff576098c5a2136e0945a51b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aa0f58ecfd405786c22f38c984ad613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736c246bb3f7639ad893b06ca32363114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a99f89917856caf536702bbf4e553615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07f7304ca64d8883cdc1fa117be89f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057960ca41b98e69a5a20eb2d6514a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70a23d1c20ae29a2afef425fc80c0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1e2f14726f769ea546f07e9a624d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d33dcffa7098bd15b654b80da9acf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71991197a0851eafac4795d484d6d9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a69856c173cfe491d05ee9fe8cdb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc83edbc24383d34561175221009fa223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c2972123077f19a605a1d3cd8c3f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46869802ab18384194bc19901454d3b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733fe6df07b7fca9adddc2935d72f8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f925bddf11f6a1b14165044524460d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b344b3873dc47dd6a28f7496a323228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfedd4e61fbb916630dce6153e02e5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cfb5f20379107ee123c238a582ec330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad50f6bd1a0608e853fea32063395f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a29669a551660657641f7f4661e9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9ca440ee19dff450b3ef4cc7b740b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f4e4e70ea6e85ce4ea9dc4cab8e8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd93c947983946120f1e93d936e08c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403d64bb209c25c4668f5955591ab3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d9cb7f43919f542e43496806bb03737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557f4ec72e56f58fff5b5c4f2643d3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab798c1b47537d896374b01a8d0d37439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1936077d3ab40c125fcf81cd318c9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef072c7030d1fd01e176ced2b5762bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82e6e3ce8a29e38bc9c11a4e7244ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603250c02bd891014d920b3b21fcccfb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d743d0da9ff62af10273e07746f4dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336c8ed2d4da65a3d7d00cdb195288a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e691d5e5062670640363a1c3058e06146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aee9bc54a20867d31ac2841d743fdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2d00db097fed4fba67c5ee8f8fde148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6ae1325429607af99e91f8dfa724049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4522983cf4d5376ce94c744cefc40150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06a3254c059f18c5dd0076c295590751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bea181205e72577e6dc938d80d92e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc1dc22ed499d042e2c3022fd1126253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5b260fef0632f85d8e864165024f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e401971814a6e09d87260a872961855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c445d6fa5923cfffda5e5fab38d4a4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c69136394159b9fe54a11a4d27d1fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1308140513cc7ce056b38b3cd4cacd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d08c3164ac19368ee3241eac94588859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc5e8bcb6479b9b6f871ae0b8346aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7118768c7fabbcdfe61deb7d28704361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94378ea9c275ddea28e965171085e1f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47440edb6574d0809fccf64380ef400f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e38274612e63a6e4eccf9e054916a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec383317b0076d85c9eff5deb265cb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7c48c7e715cd0b72bc1eef086cbc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b5577bfd1948b667fa104aa6907c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007a5b1aa9ff398d0793eb81d1ccc7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1b3c658ce2358bdb99e912e92282269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11fb89ed90c5e17d5177e85dea5be270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26080541429e3f2d8fc7c657e484725d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d1a0630cc376d891a248d7a65cda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6596ac4597b44821b07966a58cf4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5df39c830a93ce6b5bb2410953b7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cd63e50e5ea0da95d8a110215933a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c99e9376649f0b7c40725a598d3cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f884ed56a0513a26b4b0b6b650d69977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecac12b1be5799bdf36e40a389d6e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6b2f993d4e6bdcda5a34b31298b9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57f7267e92ca5ad0b01047f8f8cdb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cc97b9da9007253d93165da7187ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db1b3a7114782be0fa3a5467791e2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe57c818955c46512e6e3b68999fdc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03296debb734bea3417b1181604f2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90c6e9153fc904a8d0be2735013ea485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06472abc6bb397dacabc861f63d90286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4075d855eef0a87f3a537a517935987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda4700360043fc42b89780403cad9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6b4653f36961f107aca7d2d56c34f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7d2478e7d3e9020b62345979910a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4c8fc4812ed63025b45ee0de6d41091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b5ba98a3a8a438967c51b0773d3d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75731b268d88bd3b110f6d212a18e33093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a18e814cc9cd14e173c41bbf9215794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece8f06b85a82b23930f853761ad20295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1741f9fc3a3e39c4afc1cf598256996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58405c7fbe24bc3f9a6abab6dd2060097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8350d69842cc672c442c8f8bd36adb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e15abf1fa75bc585c810815925cbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595088a5d2e8cb85aefcb1f3ddd25b4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b58a7b0498cb05dba24cbefb6b9b9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a823075197ff9f530dc9b19a44dd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c0080227e2200a7e975c52b4f93f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef238ec6212b7db97a8ea166a72134104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2b6b42b4e83f16afe9fca2b969bad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230431411fedcec18b9300fce9aa07e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d54ff45686fbd7828e6973b308a8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de1c856fc9979547b0b2a6825a2994108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200030f84b0eb26971053b78ede8324d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c612a9ce90d412e043b91dffb92cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc701a09ab215a4fd058860592c48d43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496da1f8ceef35cf5ebafd75ac1f9ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312ce0c2210606967563013b403283113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0644abc7951795428152794fa5e9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965af82539130c8b418b04dbf0d6c3cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a210ccd8b662893130d20901545876116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e650594fcf63b90434d4d559da09c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087725da2229acf3191f04d80b3434ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613de202f63389c906939e3f5bd9e899119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9591ce7da6f2692236c8480d2342d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baedf14b7569f28b803b1886af4c5e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54dcefc86bde2984545b6607eb4653122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf16da7a558d295e60efb4785a437d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1aa43ef28094753cc263f45cc7fa4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5057acdb9b208c527ad4b99fa604f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a929020d7d0cf8a066caf2306a4f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c7bddda49b1dce257e8c5dab82490127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a6108e6bb5cfc53fbd4a22f20d75b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470e5dcba5b80cd86ed4042501dc7ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6402190f0e7107ed3ce9dc87816d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30547eaafb3acbf7fe0dc9472b8b715131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427251f9f56ffe01bbdc40e37cc98d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771edc80630632349b68b57ddb52865133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f724182adf01e798380227d8999cf3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31840892a288b10077abccba50af6f25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11234a34feff5375cea7e1c77b08fc1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3498df9a50dc08660f02b017b33b55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4c1ad53cfb584944173effc1d8f0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44ec8d726ddeb6cc2a49b4bd04ee76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d95d2dc1a87af81f6a542d37c25c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2eceeab89fb598d8abf742b3daabd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa277fcbe728d8ce88e72ca1772da8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2852dce5b1a867bff012de02a566c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bed06409f7dc9cff3cba216cf8dd19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60184776cf77550aff0b05fb5c9d8db3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012929688e89eed3671b235588191be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830ae379fc1198b7a8d5a78731e72b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17ca7226d0441f778582be49f00a5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75304e1acf724c0f4b0f05daa37c4c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f29fa9d91ce0f40807ecb0140fc170150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20bfa865a75b153516f6c656c0444e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8761f10aea7f2fb21b98a2102eecc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20986f5cbfc9e1922d7720456000c802153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac34bd95f5940140c26b21d16d38fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215713ba909412f226e9951ddea846b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0acb482098bda2af1e34fe59ee0586156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bee783cb714e3143a7a3bb2134d9fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fd6220f5aaddd30247f6cacc6ad98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac3f8cf370d7d1b7ac5905062b316c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750fff7459f379732b9a7a93a9d8b09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560a7bd6eeb7217ce3ec20df26c691a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ac19e34f86f11462d53d9e00c52c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bf01d0817443bc36fc6705f8ba3bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e6b30d7af394158e6c31ed0e1dc20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8dea4dd0054a9ee7e57f63fb87f1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bea392cdca5d5610d2ff11ef78371c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caf1d2f92b2a5d873fcb1334ee218f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6fac208c659a827dc536753a1c457168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07dcb11a89521895b8ad475c2f0016169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767a6f2b03cb64bd6b2990be339cba2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a068fd94f1fd4c9429789df877b1cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936941fa64ccba855aa691fc19128396172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8019db50c43482587c79b7e97357a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42452e72f241ce8c03de688e2a796bda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5637b08d7329fa4af33fd9e458840fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135cec906f4ff7e7b014601d735d153176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03ee7a74f83eb3d5ba9bbe9b3ed56f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8babc963a35cf2397aafef4e8dc9778178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d828b97a8a6589484f4d78ce3a9be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89bd74eb79793da6126d9487cf78f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b292b97933ebd502834b70e6dd8847181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce3ff81017aff2cbe93f8def4fe30e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdc71066dd6403261b8f960e91118f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75d2bf451962770811edfe72741d5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ed35d145fc34450557083a624f600185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1df935784745f53850afb4119b88e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c4560875778d4298555a3d08eeff4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7abea18d769db440d150c469695ae6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476dc74c3258ac7261d0e2ea628fdab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5c1bf0515476c41a531400df43792190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b14766e0609ac53afe0a80dadec22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742cb81d8de91678fc28fba0de6cc97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32a881a7af5456a3c1fd0087f6f180193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd494290dfec02466eb43b8f3e9e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910abb5bf003c56c0d36943b4379684195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7619b2406aeab5b14949917d7415f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c896cb19bfba798e0c750b7d2d09c55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d509c653ca353d96e4fa83664426198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d2f4a7d219b01fa9bc729744a184f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7560be030283bab24f7cc35620782200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d1291e6424998189cbd7a031442d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246cd20c3bb342aee16895015098cbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c2de2855cbe5f49f56ecb3d835af6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728185fd7d27b580537698d8f9fbec0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b53ca63c65edc5791fc0ec6b30cb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91951aadcdc7f8073ea1586b5e47d0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cb2099405dface66a5a42b3cc1044207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58324262f34c5c13f8e6a7239215afde208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f898978d3558381a8c27623a90066209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210e50a13ce404b34bdaefd3a218b11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f3c29ea6f349d0782c69245eeb58d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53d99f464cc29650a0fdaef3af9398212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48003e6056e87d5b4783eea15483cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f1ccbaea8bd2322b28c3dd9690e1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbc21511d52ae6bdb7414b8670df24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863b8774c3eed4620f855e6ed1ed84b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7b488db0139f21696cc028094cdf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15a930a5ae6913cf47e6dd38914d92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e841e4ee5d23dec56de3b17d187a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7d56b09bb493ab7032b84b3192174220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18368d4b7b0a06d213b916dabb2396ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7f33baddc4fb8c815b88019aeff46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3b0f305b4b7fc8acf65644339a744223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340886a7df67ac41a8f0694a9d0a519224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd28a65a32a2a564337a9275ff2938e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83831e459751739292186d78d8095af7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d15e208df9f2773c346dfd330154e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098183dd6e78c28a18bc4c08d2e5392228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd7b7bc35089cbf87a1211fb870bd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0570a306b1fb35a10674b4d63ef0ad9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a94613ec1f6b11c8dc9947e30004c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a53971181c74c7ca7d020447fc740f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde9102e829b9f6b6e47b8dbe466d18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a620305340298d099ca8badc8fae89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6430ff9b34eabde8df7caea008b1ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467a47a3c89ef85926d7c22a49c8a99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4e412673ae4c101101c3a468ae4c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39130351457a6b41f1713554d6fc0a1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85651348ab18af2504274b8127e429ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb19676b00f8043fa845a71b93ad91a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326011e1a9ae4db06b5a38325d177102241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89909bde26a51089ecbbfa2f55b4d8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9c8f69be152f8cd52374082c01913243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd82621dd5e2075a2bfa05f3de474a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e42c129ee45833f19a73c07d43b1a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845b60d7f23c834118b151293db7524246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03863b26d8a92076ca33a4e8ce29c844247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291947aa4f320c35c556fca3d6204c12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c927a62c7ea36679e1f3db9c14e3a20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8998e710037869becb6e38690545449250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595ff60e24594be8fcb957b5ed71347251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892998136e704d75fc0c52e9b388b818252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba8f5c35be8fd36b654cbdb2603c67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ee8f21b649000df7e4c6da958ef75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f281964c7b14b0f9c95c50d835a4ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef64f1405fe8af607f3070eba5348b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73299dbb93aeb8a187ad6a72404ce7f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca270e0d12dd1e055f49ce8bd75d864e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4ffbe8b6882facb60f620df69ccd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764701ca09253d21bff54409f3fcc6ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472f1dcd6d36be6c11eccede3457f2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81bee47cf0db1689b1fefc0384c8c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bc0dc6ac03913644a01d5a1a6f8fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aacc06f905ddb79208070c2a4927f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5c53e31fca7bf9f142c3c0de9cca6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958dbe2109425ef0a0590522b524d44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9da3370cb1ef5172a0ce0bfb9d1dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefdf0c0999ddbbd8a4b4250b2b667b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ee6c8604faeab94f79cbca36a84b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b6c4e98a8ab343257ec33d073a764270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677abac21222a2783604dec00611b502271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc9d8acd613e516ead73d481af720a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d44a388ea2d0a6d36813c0756befbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85782db06480299bfca1e1f3aa4da75f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea0132187f458a58a1326fb5c3871a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6c25bcf9972805853fb06aec1f4f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ab4d6bad42c9c85785a154180adeb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6869ae15e902585b70c57d0f014f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ece87c0d136bff6ac0ac28b83e5d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9772d739f191e5894df6f299129e17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e87c3b350dfcc9a937e13e7b100dc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6281aea8b1dc6f0fc933ac917c6eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e88829d9633fad8e250f2e738b481283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b5b6ad6e95342c42c8caf7361b478284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83b6b6aae3f9ecd6066b0e93db3c96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bc67ec3486c6fcffc94bab30ee6ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8a0fed7f13953004ead260b039484287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ad4811c5909a09b5257e81051ac1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3830dbdaf0d1a82af788d6b61e0f90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ff2bbc07e6f744897ff5757ab7e68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470cceb3bde0f220a9922818abdb84e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f237b63a4fd1ac31d19e33e525ab4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86153dcdd4c3853d9d1a22790ca192293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69012ff577ca527f6dbfdd5251e37c26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef439c222029649a8076c137f983ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecd3d76038cbbe0eba94ff469db2f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63add9dc18a11dac9ed551b72a2d17f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890da86de5e7d32c5e06112d749a655f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb02794982fadb4524b4e40f008437299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eed63b059005c1fea246288297c6bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e0801ba8e977899b18605e053bde8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8c661d4c38a4c892339ef083bc1eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed30eb4346ef22509624890771b21d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dfe957added9554e4c3c6d1a7d1a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea714473f35d9d5b557d7f1a00c75be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc940ca77ff2fe5fd00f9ff9d3b58a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055af8dc97521e9c5e11f301848e0f8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83908110804022f676d1b247f4963308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6af5b34519c22009f5adac1642fb40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a368476526ee2a975eba87728dfdef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bda0beef919e6e6a44b544020cd87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94bf40fc4eae17f58fb2081ca32293312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2291a0f6118819dadade3dabd679c68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b60c8e7c2e7d6e6e209e8cb159b7e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa65be09d8321d14bf55f977ef27f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90fd2b68f58c7e526cd71d50c591e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf67ceb2e93563ed405fd206772b6d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca74009d61a66de29e83076b37a5437318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885f4b3e1aa9f3c2ee48fc602ccf927319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095861aa77ac5616895f5690148e10c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc317ce2a9f0a36b1886629971c73925321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87c226a19d10025df88e0e108d5b97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff27d191ce5b74327c4b8ae559fd45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab566eb90c20c786bbcab422319326d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c613eba7731bd009d67934bdb8819325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fb91604191cc8351a6806920a200e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18c67328eb0e0e076b407e2da5381f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17baef1dbc13e37b8b824462392695328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06fb5ae6b8490110fc31e0ba490baf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a50244db04488d9beee1699bc473c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc835ba9066caaaad0ad0951d74e13d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a0f3f1603b1808aed1cf3a4724145332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6561ff9a92d2d80260ab937b0afbf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ba4895d0b272386bef8052e5df9e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fd5787c6f09d5fdf790fd11fdc2fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73b213248d72e3f7610a288f7d2140336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e12f6204907357da3d18f4ff4db091337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d431ceaeeed43327a9caabb3384066e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf598b5032cf070848ae5a2b167065339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4618d056c327a15ce05b5e4fc3078340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9451ca5b5e4d986e8086741f0552e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a95869cd9f26904b3f40505942beb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136e65d32273f93664fef8a31b5e19f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939c23af7c92c88227ff9c3fbb682c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e547f7e61e102b6eba1ce0c93dd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed4c3e518a85ad3c4fea6ec24608ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97b0f2e40275e5686956108bbd6efc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074237d1fe110623071e4b2f029c609348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644f92e05c6b16a089d59bed4f2bfd7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3e59dbbe9aba903034c7bde71f2a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a898f92ee926103cea87dca2668e5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589d3682cfb263d9d27d9036f7e5701352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef08317c26b7ab0dbc0be12584148da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076397d8fa640c0d48778fbd287643b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aad1c9dd13c82c52ae996889df6437355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c41aa480d142c29788e856b1948e79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63deb79872f52855645af54f5546c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dd73376128d8dbb31dc5805623815358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bcc8b9cada2835e3ad91e47726b22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ccb12d295dae71c2f019db302aea5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b3a2c1b0ad55fefe38e98154df6e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2cd2f526d3f3038faccb6d8ad9df0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c50ada88371daeb00eebd13740bf3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65773f44b18cf2c721fb7833772bdef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11328355c38e9696910d79a1bf0b17e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38720720939ee8e78a0f47fc7d2e879366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32832b5cff1b8c8124f2d40491d28801367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef8c955bbb062ecbc6d1ea4c1aae4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39292fd32c7a7345237ce8d33471ad7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb31484469ea592c362379e57caa73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf46fc410cf5365a91ce4782056d0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb6215ebaf5d960ae8803b375c93bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e6a548c21367f7ced99a960d9332d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded155111bae6fdc1bbb01cd06b09ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce932d2198b372fd370f479aa21afd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210668f9627e97e78fb2f02edfce990376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b4042ea4b2cb267928f9149889cdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716784fed1b1c086486773cddd976169378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168cf3002784866d383bac848a5042d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698439105d881e5ab2b36bcde08e24b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae21d9108410fb0fe13e8bd7e50bc96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de142891599d0e015484471f3a5cc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136aa8532c17528537a94e7f68214af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedd33e77606234d021035536a9dcf3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead589df95c2b8c1ee7037d049916bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1e870a91f1ec98a9de76467379370386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1172e4d15cc58658f4099b2534d182387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fef1674e7e1b1431c451f483da43f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098326efc503e377de3c061b145011e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9be92b78403b845e9216f7f7508dae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43b19ac276e6f4ed91a53960304a06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6ae98f5e962fd07017a5cafba05ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe8f9e73d737fde37be9d43ad10497393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e674d08492e499b44587cead855b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4afc59a6c1a13268c5afa0006843a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caed4256966fdfe1d86bdb85c39cb6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249fdf8d0b919e9ea70079cde29b052397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaacf7b954fad41923556ed4e315f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96d42822bd52fbde59c023697f8543399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f066096a38e936534174e328dd0f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0a2048e04c3e5f0f94314ff3c6fe3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd7860e4a48d6f8bd9fdd9e8396234402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c31a25bd7ea0d86bc9dd542c1d015a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d629410c65a52917fcb769114a861c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0390065f2d4aa62aaa7dd5cfa04b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975d3df6211ace01ce3b5e704493946406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69a3b0fe49c6c1dfd92f63a49291f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fb233dcdac637572858c87a6d3040408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f8df13a75511b0d359b751fb37eae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249a5f9956710f8a3e218e935378976410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89bab57a3944d47af2f21d293d712b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff12ca8051645182529c585a3e8e4c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fffcbb2755dcb4fa1751125343c3d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448d89cf0fdbd7c4de44745f0b084ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481611d04059b10f7b2ba39bbe38eeb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdd8d61dace8d1ea4505c113e0d05a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9854dbd16062da52a7b75ac55baa4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19798ee1741da4a0c8007317710616e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdd2d99258d7ced65b3a13b79ade02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5ac4c60044a7e0b97ffa1ff043e25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f333fdc65509042b414aa3c271bc5b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24590d545b0c4c5dd5f84394ce73afe2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484add8a58291b95e908b11c1021983423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483bf97b727eeba0bd6c9638207c879424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e096ce61557f15f9b312e2dd58689f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac429172f878ccab6daabcfc5ed5bea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50739ef07ac7bdf55dab54a826d3eace427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533135b652214ac003840b8b778c40f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859761fa23d209500bb63cf4227a7abd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ea5a57f303e88f51c889275848bc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaf27150ada3874f61c65c1a128693431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812914e0250772c4333c7055fb666a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d0d540139a1024d83001e52144668433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43c598b609e2e037ab8a615f11668c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275623eaecd420df360a26257da7345b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0c264f07afa0a03f9d544262d36f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e6411554167b329075cf30ecaf14c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb26bf566b8a1748b200f954a9876d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930e0f8429a7d1f430dcc02a0788a61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a2f1b0517ca66e0c8c4c627b123c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb55ee66ac4edbfe9ef55bef9f98393441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8df0e3b3ece3eb32af2002b34cfa67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d0ce5254cf8fa67228c424dfed15b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec2b5f7b83a89c8c30f4c00e3db358444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d22705b874d0afe4b392841025658f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f9fc7aaa153818c42293737637c7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a71ec7c5e5df62e65590c8557464b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49afc2cf80840022a191f595fa4686448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e2ebbad7fcf15f42891e1a1d8b6a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3015aa4f0cc7551d54f6b5a82af8497450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f02d159444f842817a0e476cb78ad4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967b30fd12b1e18e9f902b27ecca1cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4f1e955e1fb033fec5f8e29c58f18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffe92d1c07348a30a110f010a58572454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5ee4d826811c89c785545e6fa84ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dad69a667084f88ac9b978916b5b55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd009d2fa31a7a9ad699d5968f37e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db8b43f1e4b91f16bd713ead5e8168458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d2d0a66de250e1c66cd975e339be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f16620413c219db4005e44f5549b86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00a924812b548c5514610349903703461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21a8be855f82eb0a0bb68841298625462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf1794e63d325d6fb09732c220ec3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b2761b73ce8a3f5a34ed948bb3f86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f1d6cb7225edc944b72c521a1626465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aec7179010d52d5e9f3c5336c25af0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841990412ad761d9f0d673a00f68eed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6cad75ee1ffc34fad0d41199c15b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7bcdeac3543e5b111fbeaf213e021469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da746990b2e5cdb3e62f37d67dee3eaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fd6fce8d02135c52f10762fd72b6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204fb72260b3ab6bf767dc327728702472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a3ee438fdd068b0b78e7b5bc6b1ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8e87c057e35d3d8c9f7bb185fff44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d0bc99a846d1714b4508af29706fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd44d3d6b51dd8c4519b584e007ac9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343991f631815e0cd07bbda53d78683477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e38625d8bd4c4da4734012b06908c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8d134c657e9fde34cb2c8a96d87a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffa5207a3e315cd649f7f01e073591480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb391a348089eb6d1459569755b810481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d4548d8d430f814ed323ce5fa7834482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039288afff712cb9896b7e495711c7aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ce23c4241bf1a236f3b09ccc9d0af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f56787aa7f5b16b13fa02fc42444fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d167288ae7b86d0764a63191243e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e351413debd247926836077d03cd97d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141b50ae0d88f6915cb5a34b37ff862488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34a300138c3fed67c8a3b64dcc983d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07008fd88ea4fb1d7516dbb483e036d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e9675c6846cf90c87c86fcfd2ee0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73bd7fbc578ce36c68a69109b108e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ddbeba5d2392d244e6531d6df0a73493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a92e86d33c29734241b7ae168dff51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86ed3b7bf37d577eb2beaa801b9878495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95896bde9bf164f565c56e8b971916fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb43a3727ff9b0d759a0ea5afb7d90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a889255febb0232bbc2e588560b80f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b97562b8974fe679a2b8732ab18b19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2b36e432e6b548dad9dd1d1623b84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87b2b256c3227c175d189f48794ff0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c639bfb332706056a634063cc8510f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad70f1c91016cf7216590ef7e8d2ed8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177cb188aa351f60fe75403ac5941ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cf17a44c1bc08e94dc24f6bc2f66d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c255fea6f0d93eb0b1aa9a9206fa0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e159d5a43954a8d0e0463e60dfbfbf5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cb41e23bf3ee1e144784ba8b18306508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de8fab8f3438a381fcea5e64d2cd22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e1c3295613fbe46f5ea10c2a35f68510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2d2db595f4b7076084793632f4f0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494e78b4852820a547dc3b549c054de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83b702e569d6ed1af8dfff8178c9df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92dddf0e034785a9533516af9ae942514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab947d76760c77169611d23408d363e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6fb1d777aa0cce8c0d4c036fb668f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a552b06f0ba2c69bb01e7196dbc88a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea3724204cc62b19d3b4dcb98a09bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f76bebf3e029b5cad74494fe2f49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a5ac8da9f79a9743225e4f56ed5c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c74991bf6bfe1f064ffc5010fb640a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fb7424f74538bed7dcf81849e02e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b271cec3b1c29b18e18a1bfa507f8e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2169fda0f1fc2bf6619ae59e285835524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea0aea9f561ba333b4a8f161c45337525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639f3a9aa43b35a302216b0efb51698526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d6408f074a7ea5edd63f743a626ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0dbea963a3d42082eff84912cde96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3d3cea1eb71d3ec28e42c22d4efb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ea806beb2ed75f073c96259882066530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d43f4c5ac9c86328348d01b7633a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f814cd79bd4a501299832318254fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363986381593bc5406ecbad5327a9877533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adfe4e49ddc7f700310cb5b0f710f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71ab73cc0a3c7feccaa5cecdac5d65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df9acf8bc0520313b49be2b7827189536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047563951649211e2422668fa751487537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42d7bdd628460eb3e091519dba2393538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f3c9f266f4b2916326c0ab7b5419e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af97c7bc5278d137a307bfe05ba934540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464547815eb80d50d20479325577d1d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5b1ccdba397de12c9aa0dbc8d539b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112e6c68f9ce7fee5435bc80e8acdde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0977e67d556a94b2b9b10a6822151544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7baaacbf2f8557e45382318fd4897545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ecff4c5a7ce00c5f6932ef95c61c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeaacc389d9d5e38e27e4eaeac7f51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c55ee559845ba03f059fc32fbb91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3283d90018d12e7eb624b8425731452549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2654ffac01b42d6f637b917b81c33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba757f581388cf63023bb2af5e328353551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cd6047e5d2a1a404e1bfb9089066f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9473126c7743324e8a2d01ed0baa99a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943253fcb5e252c3aaf9cd207bcb6eba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83a830ffb45d8607d9e0cbbc9d7768555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f58bbbffd31174940f8a137e949e34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341fd044235f4f832e7d69b9c42154b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b458d6577db53e3f80b0f81a2e7f51b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c846ce987ff83ddce3a2b1c74ac1d8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70147cf1d033c267ea9a64d8d7d8df0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e923af2f3ba60608b415cebc936d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8319085d7724a393209aab2b36f43c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8674a3fb500c3488ef363d7d391e9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8ecd8e17edcf93d00bf0f2a1d879d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fec63cbed56f6a43ae15e94fb8c8ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c313f6d52f97e8271e474f2a29ba6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2bb4e1368a51e92d56027a094d84c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb28906421b89af7e1908302dda718568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3a69209f23ec61832fa4c280eefc9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93f5daa40ddcdd4d826a03b05b0a18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ff0ddac4fcf3b0c1a785ccece0308571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195349aea1247cb9ccdd889ffece4bdf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097535a1c73d55f3eb5c164efd953345573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14931d83f3bc7d29368ba4277ee2545574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5e9510b1a40b8d05f08010f4decea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a142958db98f04ae6f57dae7b84fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd465ef415f734c4a2f894792672a96f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fcbdcf457f3101fc7e7a23154dca1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeadab3cc7ccf2f1c3655c70c61bbf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620613a7a1414c9c9825a0751533f70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c3cb334f7c7a3514c44cb743dbec5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584f9aaceab0d98884f45a21543cc70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d225cffe39f8437e728c09864aae02c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9349ba9dedeab7c9ca99d9d5013926584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e70c322d8e71c51c0eb9ef0d035ce2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921117ec47aa9f2ec667d515b406a95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90966f8ffc4e4f4fe5dcf4f6a103e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516766809631614063aa0398c143a4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574cfe8d60a09e7d0da140f00d3d73f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163da91f451e91a7ba46fade114c3b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272cbc57fbd85e67c249471d715ef36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e9883201e8c0ea6b3bb99912b3a0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117a967344ec629cea5c1af77b75f9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c5017e436d10e877ed96ff24e9106594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44fa260db2d9d50f40137b6f6c2b7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbfd8765b96e3aa50b8275b304b64d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3f0503a6b54235b321cd23459e42f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871ec744ab3bf663da9643687b81064598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821287192653e760e5a4af30e0780121599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079a1f563a325903c40c138c50b631b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742179c088e0f2b64ac35125f328602601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a9412c91927bf177a3af85910fa82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710fdbf1bf192594c7d6c9525f17389603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba95d2f6d72188641dab8eca1a70f36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86651d271beff04ca442ce2077964112605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d203f14c1bcaa9bf7681569e785dc4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319623a49509aa81e6ac839d0e2b6cb6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32bdebfe07ec5bd25e6626fabbcc4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210124454f326c74a21a4155d0d0705609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40564c10afd6dd36afe546179bdc76dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d26098a583e04fc1d9f4867b8d967611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a6a9b0193fc4259a1a3b415cf2a22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365949eadb1a443bc2a920865b2fb3c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73f0ffa9b43a12e29b0482722260d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da91d6f601ac25877d2ee666a98f95a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc224fe8c3dcfd040c5aab61daafae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee89af70d18664c326157521201c22d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd45786ebdb7ec15c3b2d6675faba3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c6da20b06c6218c8f1d8199fef91e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52843e8ba6f98a11a7d0268a01129de5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e06b96b8e1aba1566d9c0e67752fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb78fbacb7a55744f359ebeabdb75e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709e20ec2e26433c5c3c8b455e9d6f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc8dce8920640326e28f24ee9e364a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8a5aa1dc999900d5a759549f2ec98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4ea149a9970c8e062db561ac9ce23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f8bd80f01a28bc03491b5c8ac79ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe5882f147c841d0b526467fa9bd2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b15d3a75f841f8d5e720686ae6c84f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426bbdae707e5e1a11b6b990fa1e644630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf43ef148e4b5304d3c69e8975acd86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1501a0455ea825da49bd3604a9ff7dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1d0f43845cc039a16144936e5be0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf262381310a390e0a1e5fa562db94634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eebe9e6595324e6744ec2a36484d02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c3a9458dbb91b51c50851ea357405636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9921cb3f34938212c9030467117c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd931e0cb19818d7c4cc350e6fbdc9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365892b1cc76e66de398c63f344b121b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99aebc7634266ce005e128681be90d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3783b8cf9878e932253870ba86082641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b00b5457cb6ad06a4aad8381a9824e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fcb35fa46ca00b489a061f28fbd15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423816f20b3e0461b3d4716d2541ad81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c53a9206324a23e73253838340aa6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44875959b208aaef2bf2c90b96da0b76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c8c187566224ee02e03f22c13e2d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f19024bb19e034a137de74e9953b52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d347bcbd71469955c64e81a58341c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9295b68ab83c4cde848ccc7f0ad5be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c62c4b7963fe3d8720bb0a16e9abb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f08bfd645bc9b7e0b4449a9b4c7f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abaefa1df223ecee1a93cd25427b20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcd1e7b95b33d1b33e43d9bf3b38da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8982864e336900dec491708beae44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21949a5536df18fd9a252b1497fd65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25597048d13f2b545fcba6e0331b4554657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dd32fb368525b0a9491d0a3e1ef31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd68403b2f10c4d9a42e3e1a0a2faf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8445ba18912d43a6caaeecbb9cf37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5483ec654bc9eb092b5f624f6ef1706661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8eaee9ff5b14305028281dadb4379662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0d8a44f688807f28669bbc5b6d647663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5100d892c2b55d7f80105143f5907664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24ef298a228ea3a39d9e9d54427964665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0a85e6943e1ddc67ab89a90be5098666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e07d7c7df3bec323a5b6741205084667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaeca4c5442c32635ec6f8145fc39f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2418c413c3afb9965b6878abdd1c09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e97917129afa33601588f1d538df17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad61b5f697db15a0ba253e4794fe453671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f42845458425101b8f6ed043d59d88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013284657ce2df4cfa85c0fcbff018cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4204dd10d177f3dcaae6f79af41787f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c9e6d7b42933a1d10cfed3593c049675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21ee48ba52f2e2a2ccc3afafaa2393676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731aceca9006edbed03b5506290c422677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dfa72ed9f7abd2447347ae4e07e87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c09519fb72ccb9a9d1e5905879367679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2238ebdaa4ce60c5bebaf8ef46cb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccba5cd5d1826ca90515a785c7ad9bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187a669e5c3bbb48b31298de7344f56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661789d60121ab586a7285cbf777319683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a619ba5250f2f43538d5e3b70bb7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1552e72998ece03c7292580bc0ecb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87865a8b15315c17cd136b742cb5218a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70153364fb2297066bc91336834016687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834a8bd27cd2729dbcfd6dacce96b68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab57a8e76e3f3f6ae272c131534875689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270344c15a655a7b66566722fdf0109690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8399d2afe201d0cf92d74fbd66ba3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59d78ec394b76ba24b210fd2a4c315692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb79b198d58ac6f134e684b54d523cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310099d8fc489be24ec500f3c30d135e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9fa23cc293ab8a56162d736163297695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c67405dbd4363d790e7d260268e612696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace2d77136088dc7152f9b1f0e88895697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a9b9ad13ba44b4626554e48820873698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc584c3525c3a00cf2a1bd84e604b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029c1ac2dbb9ef9848b99ff92895369700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e88e62218b3a050e9ed3f83203ff9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fe94f61ccdc24db96a8acf29f0766702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e174c9c955bd9f0ec810af0ebccfb94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d454b49033f5914288d013d3c83e2cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e783d0edbebf99780afa8607c72c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aca79d12cc763a43393e7f55447ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988abeb374aafbb3b399771c4911681707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ddc1f864b0c938a48492bbd8b06c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552771c30f95dbd02ac77eb3131910c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453523705feeaa356257f770e4d5322f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e4cb42309eb199aec51ce9c82e2a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b76d2808012902bedbbf59066b121712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb1f49c3731d600821f2ac77db76b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604045c0f38f1218dd9690376fd5126714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731ced2f9389d9583033e8c79fa4283715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d62a2994111a12015f9774521e43ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d655d6bf84de7179973695519cc78e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e5d7ce4728abb4ba8299b695ce561718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad20c06bd2ff6ae6d1e73cb02ff0521719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd5bae2a602f4bee1d71e1874eb091720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf596105d58628571ec2387d7af771721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656591827df2c1b2cb921fc39b8e62a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a65ceaa44eb57d9ee7c8709f4f4e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c32e714aa01a87cd6c25a86e7a7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113b1952eb906a50bee6bcc171c65b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e803e76af30d50cda73359499ac663c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a6a57aa19cf3d7e49b2e4dc4ebc40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a3eae066c6bd78cc37722e79a2e26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c77baa5aa9212f3f31bfc3b635fc45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44accc87f31eda4a1df331a6e1227348730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e91eed68ba1d4600ec305e72a37a55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3da825ef96a04afb0955dcc90f6bfc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693914443b81ae28f2da5f1f57a1efb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3cd576ad48f76b93615f0c95b1e3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a8a29a5414ba1401e4ec0b5d75c7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1101d4669786f342038833c34f6dd5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c123f4813c055cc4e99378d8bdc661737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c6b80589335473e400759281fd12b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788150f83e2251bd2303d7eb9e6f546739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0784392a4e218f60e3d6d5aca63fa7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39fdee5ca65900858ef67b9d2b6a9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c26bb091ebb62dbf59231714f48b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4c7e80bd982399e851ce7bd5e4273743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da36b29e754bc2393d45dadc16633ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b975ad360d0f633791918e8ee63cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e83e43014c62fe513903a13436503e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f251dd92c181488b6ba7e828a97e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ee4e495642de2f0b90f2b62250559748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c574051bbe98bd98ea9dea00d03c679749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e7f9fe9d61175cb917a2f6ccf461f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6c15a6cc1f441c4419ab747be7cc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543dc95efbb6c129a8efb95a755c18a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e82c2fa064cc77e154f0ed502cf8e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8aff2a8de840c24037dc7f9c1de24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed27aa912d58179495e40f96438174755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee20824ea416ccc23775c743fb02e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcbcad4a24def7c2fb79588874d0be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac395bf7b799ac98abae16ab7da49a8d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d738fd81bde5164e59f161519cc5cc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>