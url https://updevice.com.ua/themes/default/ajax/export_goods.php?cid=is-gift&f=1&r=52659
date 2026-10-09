--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dc877fe1ba6128c4cbe9ec98ee74a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450f69df6dc077e462027b4a11949af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a71e87abcf3322a80bb5478e4484e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346486fc71bea40ba7687e22fde8cb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fa56f1ae9c2de05b5440638897e835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a885701719832583813ec934a656afa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44db0e65540e2e2ead7939fa671ed927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76339c7db8dd325016bcc01f4822ccc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbe8959c2d5807f0051c6d75038aa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54506826fda0595e959c836abacc2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484d092afd5790ea9bc3b6791b5b70811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07035a169e59511b2ee50ace777f96412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1addcfddbce8df1ca5a31990713bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c4cba53c8a4bae5e473b2edadd3bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345c63fb24e56941bbdebb0652d9cb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb67236af40201d6035776bbd62335116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eda097a099dd665036198833061d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed40b6336c52ad05ba6de8e57657e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6fdf036363ca665d2ab6b129167aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91251834cc34a956e3893f85db41e3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750900f3ecfc583cdd0b1c61e210ec621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf48f0ca9340b17b0b75cedd2610da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa766ca9368e8ae0457309281024ff7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e027fffd4172737130070640e2957324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d958d93645c0a87b443e96cd7d4aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd28e769faccf1260d5b4acf100cba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727181eb98c603248558b6255c2becd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687b53bc6134465c7b830d0ef2bf03228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f854d739aa6861dee403d9af9910db329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33be9aa41cc7ff976187322db0f64b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f67f174a3f87ea85e23e3a4b209e5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d0f5ff4cc765a46a7e427dd89164632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e11d43ffd96d8789d5b334b980509233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc338f1d7231de0a2f5bd62ac879b1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4207d446380ac1dc88258518e407535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb27350a8fc1e9d3a74916fd64683a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691c3c9da04ef73a73c4c3865618cfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1bad7a9303f9d9b88071de255197338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92faae97e045d3766083123da4b446339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990998d22b79518efacdf29cadd3d1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a02eb70f45a504b3c5223b959e69741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f5cfd29406132d96c43b5e390f08842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac76b9fdb30bb1fafedda4f2585142343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad17365052f70c7c010b43a9a7ba3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488d6dd41adcc66de15fb0a777102b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd57ad411326ec0246404febd1e2c0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cc6620c1ebd72ab7fcdd21c7bd8d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e74bd3ed256d3ba279f26ec42693248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409ef53efef7f4a0a02d45ed792dc1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bac27d53dc50945c82b8df0c10f6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c8e0eaf066a5aee646c332b6137ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276974e108a93937ba401fb6b501f1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f028a4555d29016fe2abac32cf46e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14d23f12fd85e0cb3231beb759bb3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd520f138716eca41e7c5423b890d5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10ff3980c57ea6431a80010f26305f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e679798f87565dddfbdbb981c9292c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440e6343239edeb981c4ba61d1f735558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b87524f7b6f09b56bc4c5af41bdc6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7ac0cefa8358d38241c7b806c657f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd694f72a5bb01b5503e7feb775616ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb2b558efeaa7cf287686b955b214362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c11c5a1ffba43fe97f6f306e5e42463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366b211dd5cf24aad5d7c775960c46764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e13142cbfdf3cb5751cdeba3e5d5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14043d3978d440d20d60ff5cb01710ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946413d012522d114dc5a63a0937c39b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ae3cf1f3a997eace2cfedeef5f6ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9c7bfa18d28d7e5a36aca38e6b20b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa359933a798f4a8564add014f79e7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10351d385077c5177ed36cdeaca05771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312253096244fefe35735027340e88de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cb751f71bca67bc3033937b75b0d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cff82c73985d0bf32b719edfb2904674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332aeefab89202ae7e1f16e4f2392bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4adfdf91b8c45180b826e84d4a31476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89285886f3ec271c3f506e634890a75377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9769501079c2d7014302a6f93cca5ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfcae5b109b2761588960d9c465b4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9ab1cdf5d39af0ba5a4c0d819e1f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b2c61ff4d947fb96cf9aa6cfad3a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4a5a4c8dcda3223a0e18cf3aadd5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc632380b0699360a87c010b00e1987283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347c7add538cdfa37f835b7949debf484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb415d76cc5436540d7defed0282a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cee2341e197c5031f5ca0954a9ab7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5350e25c3f3a1eb3e065fd624ff4b4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffeafe2d8df01a762d053403d0a0eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a510ea9f17067bd80ef6f54dca5ce789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f848fd72459bb61a8d459d81459bd3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710352ca356e520fdc4e98bb4c7bfda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a1b9a0f02d270c9efd95b1dba49b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d0d7ffebbf42bd04425a18f370e4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488e411460ee1ba15ed1dc90446cab594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb8dc0df6115ece013cfa0eee1c70095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2750345a86d7fe7e6ee0f6510810a9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e2e02d613c3730a65b5c36ac5270697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f5346ca9fb5bc7717e89e2217a1d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a3342efbcfdef4a576037c216a30699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ed56a3a087566de6277caf5f6d84d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2e910108b3494cf40f530dedb9802101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f56603ff74bf7687de14b89d97540102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6d2533a3b26306e379c107fcb5ba9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d690c8d5a3d0131041dd2f564a18343104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da1724a539db157c3bb66797595dd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c38c9e83d773fed00a9e5c8d29e2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa748f39f0e13808509a27a1fecb87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc62c2e3d28748f9ffe99ea08acef6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd7bb3e2cf6c3444fabc81d0789125109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e7aa727cdc384d9531235cd380792110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a1fb151c27784f95b02f247192141111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e54c24d692a2aeb62fa5b1bef9988112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38953791fe0b003d6cf63c3b9aea055113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b14ff4768b9bdbde053ab9d89f3522114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fb30910ecdb2a3c24f257ba59a69a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450512df8e99a9836087a99b409f334e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de43fbab943592b9ed2d6800b78885117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abf169c0a63e6ed833447790c071d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba41b48403a2fb0fc6642961f4e60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a93bce268f390660c91a05735c64d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb74c41e2e3b47bbe71efd7d84661b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09544cb1819ac8c29fc8fe28262da17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093b18f4c7c99477844525fbff0fa04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b98dd148b2efbdf67e3088df3e70be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d5e6cfe0c48aef1fe07c9427b93d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc765917297d593d6f616101e63fdf18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f7b6f8bb69986b3f052eaba0c8ffd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef458dadc04d31fa3a0f011667198f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db80e6bc9378904248918dc106a21e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1641ef1d3f0332e15efbcdd2a9c5b7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05655a6f1745ebdd27faa75d16269d7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762261d48a6357168209335850421b87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2d17a9d723d1987866815da917ca3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431858daacf2d833c8d547677052a2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf4df55f0a70c2bffd4d37710e3b04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f2b205809c88447d3c9b48de2ebb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129976d79fa637c9da0a01ed7e1ef1a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18165e157b9977f20c15acf2266f08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725f4c67a1c5727eb72f1697327f963139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022dfa37fb0e173b4f4e3feddd7f520140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af92cbf1bb0dcb38671542a4b3e5db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663cbbac38d9322d87646e8e2b4d6a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9f822f0b0f85a687a246b8c8467b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aba52e6322b0ce73745e8db98cb93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebbf1f174c0b075f1797f27b113549145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116075869b000f454ce66819c9791f8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5a3a83bf279602407460656c368db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a816fc89626be29c893e096b805d93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c749c3d3a7d63c928629c1bcc84cfda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abeb2a984c5c09b84a4c8e6e60a473150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f0a571df5f6a099aa10b9e5cf3865151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124046497b66b01d641b9c3466accf5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce4f22832c55387c5c6697d5f291e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06194bbbeee6aaf7b6300eb1196756154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88f91573abc3ff0f7937d50c151414155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced109a83c0501b04b0230731c305e1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd47c4963ff260044ad5bc43c034630157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d5a82ecf5cc85c5b8e067f72f9c1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3115f7acd282828514b3af1d9d05d3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d967fb9370155788bd6691f957d36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2687700f6e18a75fee8c23de47287b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce49328efe802f48902517d04d285ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866aa25f2141fe4320c79df688265d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235dbc26f0ae8e6c6a7c9fd001f08b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8963138f90bf5a7f5ffd51c23b0123165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1bbc042f94394022f311df698d224166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da4aa878dde6451540b22e4e4cc0b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0a94b46ef3ea4bba4eafa57ef458c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04a20dec22b73e174e2bcf8b55e333169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d95e14b508edd6d6009d2d8e98de1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb72aabfb63538388417798e4a040f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395cb2b72adf7b00e1fe938add60e91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17441abea1ee217a196b46fc25d95ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9f9422eae1b4f9a22d20a31eee7a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58949d66451e655785900bfd3dcabdb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57927340c492b1d0c7299496c241e415176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8f7c6ec6a8488e9d3cfa6797d6007177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da1b5feb16226860ddd31253ad0c99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47805331d41a90551ca17b7d3483320179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321977e6d418bc6f9e896f4a42e9faa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb148405723d3bd42c8d96432a61c28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6a128fd7b6bad30116f3dac595797182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b571f56dd2d9bbb667a3533386d1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b674bdc706270d76f9bfc4d4e651124184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684eef443c8715d5d114d06a277c854185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b906901b71f49271737a18fd7c549186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55d2f3bf1ed2dc69e68b5ab955a2a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b50426f17bf890fadbcd025aaf3ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746170d3f4c7c71a3ba46e8dbf7508b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d34ec0b63cd5ba3941ab00dbf77993190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6820d2385e91a36dd2e6fa12a2dfe8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9c1a6e7dfc81b008e387051ddcdd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce9a047b05a7605ad2b1ed57b10402193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d7f01cd54d967c7b8daf933375b94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c9b492c160c6425af55da1cfb199f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e4c4c8e1280ff6eadaf5c6bb6c200196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23e7a938d06afcff71092a410369a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ca3e49254b9762b30c4345bf8478198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fc0afadcba6713c60e2fda7bc7295199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cede427ec1fded319fcc1aa7893fe50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14030c77e0dadb44f2b77299f722c7cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead54c2150d8c0e54d5bf424cbcc133202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c74ab53788d91a925107bd74399fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be148caa75b68d8689ac31998efcc73f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb15bc2a95373ce145a7deae9295a75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f2f74d662a0b5b86804b203992401206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d6077aac0c47dbdd357807ef05433207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afacf7520242bb55cca9148acdec80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238030b649a3b3037d49313dd33262bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ad0702157fec98325d3f00e496069210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652b5f5b4c056f1c6028b5c8b575956211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b0c7fe0030c31bdddcdfccf32f1bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cbc2f2d4562d826050c9fab0c4f1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e7616c3f7782a206d390f154edfca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573cc58a24c0b3bd7174b197bc9b857215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cd8bbd978db7dc1e1174dab0e477a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6840bef19850193f91e113ebfc582b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daea195a96742a0b31ca3e6cbf1ed5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1b7754080d69068aebee3e5e5ec29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdfdc92cc8f865ff159308b7fbb61e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b292c03fe22c5eae28ba2c2460fd95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e7b32024a48e9a2038642903b6202222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a514cee4e18228dd57cb23d4debacf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bd012bd2e60720e78d5e7786fd668224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f5d063b44c0afb83330866c467e3f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394b6a56a62b037c4b76dbd25b0a19b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e750e83ac2cd6b83209c2610512ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808145a1b19df1f4c3eef5b32ea46b4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0718388d5b1453aa44867275638bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2592a69d12b99fd0bbb1a9cdb0890230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95b34a683b092036f2bab40a828660231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fecb7fce150d3a74e7ae1c8165ca2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52febd0eff3c8369271ea8f3b0d731233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f66e43721024a190d97bfffe7a6986234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acb42a078b344eaad3f33a5c595eba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a42a4f8341f1117a5e225407171cde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180896b977c0a6913e6ad2dac6bfc1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989bbd27e158245df85c1d80ee3440f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5399d481a95cfb5582b088e0953fac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d0a65893c4a00dc595836105f905a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f5d3f2ffbf9a607f7615bbd8cb3df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6db78e0aeb8cbea854f7fcbded455242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f8939429eccac51b0d84ad8d8ea5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca3bf995be7e1f0f11712852a37d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb46508ab667ed50382fa43520dd7a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7e54f4e2798700a03e192b8439df9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a00921002cf5cdf303eac825b9c2c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ab4536d0c170cdd18a90ab1d1400c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c0914f7a5d603ad0a9f832df57a27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1742ace96b2e473330f5a51176610a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29862250eb4d79bed6ffcf88b4e57661251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef65bd6841cf1d6053fd8a451eb21e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec146416e7331a40d91961fa8dab89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672db6223987823f49eae11d37a4643c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabc732f0045f9ae9b731645aca6cc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec237a60327036cb616e822961d2b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702d9b47650e2d351b9f649e238a050257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a2bd16662d903b662ef43f7f89814258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c8f73c6d7aec205a0f938bcecba56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67794d6b17bd5414e1208c5aaadd802260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac457da765544d19e7f6d9b4db286e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dcf5125071b969dc429023a020b88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ff9d836c6a6a6fadf4f045ff88928263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9700bfc6f9ad1fd0537472747a3ddd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acca21ac01418d0729105cd7a5478f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1eacf9f461a5711b2781ac4fea95af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe2a554b4a3e455e6898253a2f675c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d227dfd7f51cc33bbee95037c7e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2d044439265b6c6dc2fa48dd17ad8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64980c4e3a0edc576e3f0c969302592d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ce51c83ccb5722e7b87d81f6f365b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf317b6779f878af28136e4e33824e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ec65cb36ebbcbe98a1409dc88be24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd85c5fbb1af8cd0f5164220d7ffe23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b8f3825ece4abad606d67b1f51c65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2711a7dde31cde6e6b876c3817f5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996990445f5669c2c2eaddea00f697f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aa9ad51736a7513e84e6ff3952a20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca20f246f89c89d12c54a05de0325f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909f0d4364127e0515a6a2ada8adb90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c9acf1cba8f3e06297d1a22fa2b43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d63dfc92102e7e5b9b9b391151a34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572c71f8d8e19c61e027d1ad41869fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cb5f4f9dadedcf64e4a8c477083aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31716887f2a0a20b595289a1773e70ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64ef24c9b6827f864fffa0f4fd670b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c50c4cb968aafafc476855bb00824287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b92737acf198cbea99c8b66d3c8cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c997d3c2b420b5278cb65d9f653b711289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bbba1f055e0264adee5419851608a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9759da1f8f0dba676446f7af9108b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb91629b643182db485caf78ea4b04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6b5c91137c07d2bc8cc3826573920293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aed5f1ffa6303cd906e62870a553d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dce939908ef621cd034a3be22c3a0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02448ab1018ea467580190651dcb065296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c6d485ff1d51193e3fe20f426d7db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e3ed99654935994a5866f3dc5a286298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0810ba18f30d7ba51e371b79fabac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7040ba6d07f4b212c8dc7ff580f03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdc01742641a74cbbc2b9f163bff17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592885b38af31198a574ec052ab66de8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa9d28072bf368323c8bf92d1eb280303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ebbd05d2e228eafb27a4c2f73221f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ccf7a55ef63f3bb7f2854feb90ffc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ab75f7e2a6ee8f59c67ea08b530f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a29b200a9ef0dddaa34fcd1d92bd22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d95afd0fc2ec072a2ffe20a029a11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f309fca99c729cb22860b164092427309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41111247379c3b0c9ee5004e7e17beaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68601553e80aa9ca7919bb4902fec2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63f52cf2fcb644e45f3c59c7b843d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7691fca523fcea8a6487ab91579aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0472862eacb4fada55577099997233b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713f8426f15225aca0d6fbdc1408d45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05f72876a09f664752f2cda39c4e96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686795d00c77dd685f73631f15271dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870c1373f10c47dc6a0976975b613cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c7f7e075baeffef3eb3529eec1a0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47bd8e70d1264becb3c4eb30a32f91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5990058798f2653a98a1b025983b0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4109f02c5a7d825056f157cfefc4f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703cd093d3dd230154b48c33584220f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d841bd8c46966f3d5313d7a2781540f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2e868dc75b1957851f136515a5b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8437af94ef6209000f7fcf96b310b13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa7fe94d94c1e8a4f8ea17c1fad393327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91d5d3a1d818e96718ab6b9ff9dc56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58429100756ff6d9d010e75e362dc97e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78560957dfa9b448b8bf36aaec43d28d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee11d4e048441cab3033ca8986a0eb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c90467aa65d134157f2bc3e378303c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b8cf019ac3b63490783bb722be99c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aec9e246a7c9d0e363391d7e62b19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71a4d04827537ce0a15318993ad151335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db4d442b280314c61d9a90b8f9de06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5bb3e32779ecb50b63fcfd8a21b19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac977dcadd947fd1f09a7e8c0955b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947110baeef1e7ec3dea4721320e388339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e685644a8b37cb7d8787ec269415f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5093fd8e41949c9a0e175826b80a4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3cec1ed14d1dfd8580d0de5e9c348342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ded93afb6ca4c436baa1369b616bc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f6600b57265ef94874c2b5d26f78b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e16cd8f1b1e5ad984de98fbc4ee49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bea04567cd83b2086a200439f0717346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9230ec4e79357e7edd980f27489bb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd092f3e27be0dd9ebf6080cf18e55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734674f493c642b6d2dbb316a61e1d8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf66625a2eb69a38bf10d7b6e2e5b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6778a977f0fc1ec38de8cd2e862d05e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe3453213faa81c85f1bdf30123e0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70962f4a85cda0b206abf34664de5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c84271d4eb52e0862fafa31c15dfa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea66706092e8c372641bdf53cdec1e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03510882763c99cf88183674c8555f8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e46a93e082b8dbe552f21487e2c43357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e881f8ea614b7df390e35511953ebf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a80d6a87d62f07a833b37963729771359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f62e3ffa3cac64975c44f3bfeee592360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff001fa9075dd950e99ef48626db79b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f62a21980f0718722e0ebef03361362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa217b64d7d2c62054682583364ad1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385af9a06774f8177a7a2171287a287364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d62daa3f7c55ed88bbdb7ec290acf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443eb7dd0f2f3903ca54d2096515f9c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e95072fac23ddb24fe8047afd686d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26e1396696f91444e323290a5d2160368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad842432efeee2e57a7e230fdbdfaae3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f6ebcaa9691122ca967e27b1fcd2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4de709ccbea5327be98004428f866c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb390ceb0d97bce659b007b1dda7359372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb384a8d1493477205f5ad54dda2daa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e27155d813408ef10aec88ceb9f4bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18163ea908a1e6a6ad943b5b20c5c104375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164bb9cec2993bb2ed8e9222c5f3422376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cacbe6657b940ad0721cbb8d3c9485377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d3f3111930ff58ee0b38aaea0ff2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925840578293a3b20d6757f69c4188b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e818cb9f0e6c3353ebc0c73fa266532380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23bf08ac01486bb30f1ebeac0ca58c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cc555a0bcae59fa9d34255c3003e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f8f637281745325c20b4fafad1d8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a188590bf770e51fb11f2c30882ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186e4fec4464e9f5c86123c40e92df8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30ecb4c0a646dc8e41403912a33aa1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314575f903b411566ef53991c3497cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a00befd6c3b24e058222069f56318388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170a55c618c3789dfdda683e7756d90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665e304e363b6626932f672fb0b8f2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5711e84dd554e1138ad1a79f724c2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee6afbf758954200a9e76fcd8d715f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41137ebc68c424f4a5bbc0b1355a581e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e10fa8ec5945d3b380ab201421bbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb55e5687c9213ec9ba2cd6749a3ee5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988eeb21017363a87cdcdd710985879396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab033ffb0156fa5aa637d6d63eab770397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d8a2733a3c33b562c80c771029dc5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e89325c69671f6427cd24c309c250e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4046c7f9e580ec854837d477c4ab9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524cacb2dd47b067b967fa0c78f7234401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be741ea75ef6f7ac7de2527d4618309402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eebed545c973399b063057dce9fbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac1dac1764d99c227692d3eeffd786404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822254db033b91f8979f7d02bc764de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2d8a75181d3b5deec0f966f5d8047406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a370ac60eb6bd0eadec6a39e9fb73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e1d551f6df6c823331de887223007408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f0a63f077734e784b495bdd1cd4c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8447694142814d6d3b1b3b33ac4fd5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276e56420715c2b375cdd41fd5d993d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefd110036ed227ce194069514cb018412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b24ae0664b9a4c53fabf59e8267a33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7709a13b67eb05564804b2b08e04fae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e9d7636faf17a743f06463e47bc0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8037b0549b66b9eec7a2cca3507209e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955d78f4e520e42803a7fe6b3210ea7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804cd9bf19fa8826e50f999e0e376fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc9906141a5379fce10ebb0f2fe940419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af84b62883323bb2b08caa5c47db958420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50047f361da6c7360599c0c76b6f6f45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19237fab4ca72c300d35aec695339a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3099b7a3298cea0f82bf1d834102c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337e2fb75024bd2d2cc53149f452aea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05977fa8870489d725e44bce37c8407425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffbf84df25f36ee148dcb8b7dc0d5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbba7e8fe631ddb2513bffcb658bf1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664b072c8434ed0bec2a19f8f16e40b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b642c643dfddde3596ee44d29280c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acdb58c76c6fe4b7441cef32677231430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2f95be62b1ef0603314fe4048784e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9680543053e92845fafa604d40be4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8afba8301cf5d8a7fd901509b12f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bff83d26e63170e490701336218ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edede5d1caeebefab5536aaebf2dc370435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a346249dbf521e6cb0ad83b79eb6ae3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22f18b9cf524f84c43895bbe0cebd9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa332a83920eb6c71dc779470df074438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b64be8c2a6a8511bc2e0943e5af06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de24e91a5c2c394147206732b8b3418440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51f78e854babdbb7d03d8eddc4fccc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6e9b2487660d91a2baa1a6fab187c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a07783fd653746be95dfde9d424745443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ebcf9955e68b2d4fb19dc0dc15724444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fb62f8e3feece6a182f7ad263ae49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae340d5527478d6c5d2baeb254a5215d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89606ab463e5ab94396d6db4a3a83fdb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c79272d93f44daa51d5b5586a61f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf5173bf67295a795246c3f21aaa7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4431bf77d0f5df6c20f309010cbc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8de810cb96d5d2ab5431d51dd5b30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf620cca2d169de8fa3eb9c28f9dad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103e36d019a680303486da5d5a6b295453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6396fbe69a512eb2ba9334637bb729454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c6c99b287facbb3fec5632b7a1d89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c064cf88b44545f57624ba63ab33b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fe0ca96b7b24c40f6c420f6d1393b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214def9ba6315bc4c6fbf9795dbaa6c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef549617291fe0d2d63eae29ea896459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06431a20d60d1c019c1a4bd3e8f440460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268253f95b5bb93511a825bf8f3aa80c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c76ae72275f9592784540916b56ca8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0d2d1316f0f7c10c1043fe984f5ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a21a0e40fa8f67e261a49ffa6a1a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc917124641cbc809b9c527a80268917465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911559adb2542e3acdcbd80cd681ab83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef83c71825d7bfdd95374e1e18454c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dab81d1d674440aa49638f08f47d0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48f8cfac266edfae101a74a7d25ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c60e5fe79506662c35b2864908e57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4902a940f07769e5d23840eb2cd8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf13d83a234b3781ed3c4f6d733143472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b08869c88749f4cea855e8e654352473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3577a5e84dcdad1a7173e3f7646a3b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcef0d77a9a75809b9eb28c0a144d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a8838908df1d41269cd0c8584154d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b121d91897a39a1e92438f87a009c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eed58972d7b26b9554ac082a8e421e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f32b37ced65b91fbb4c23539ef75c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d884629dc6c48db1d0fe8e57e9b72b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355954ddcc8c3829d781b10f81d8f10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41c7c1c9cc8238114f3d317b52b5e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92bb6bee10ee9fa6a56746f723db14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925aa4de991200baba01bc562f499ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c552e0b607be8a48394415d17ab6538485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee872e9d7cce6cb260f9dc359813a4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828857dbf510161c1a50329694a5040487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fa9c360438e80c296e5fba8bb6197488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b52b37659f5e0d4281beee2d3f577489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bccf83134ef3e6747ce45c21cf40a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc964077d60977644067e1c14f712ed8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f155989a278cb777245ed943a870915492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c281c89e76644e2588c3dcb1e54e355493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf8e4d537f1b206fc82bd328250357494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdcbf7edcb20c437fd9df7204b8e82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc7c187816f63ad8afea717f601440496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e8f41f43fd0c036805f617783178e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476888232a5b64f1ceb83307b3fde898498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa583585eb297dbe68ab889cd92e6a01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b8ab3202b903da54651d4bbe8e571500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2041b6fa3d2ce76c61fcb859a871f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dcdfea1b345e666e8652ae578e144502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37e771c386f82e687f9005ecfa9bd8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88069d7d3188b97d395b2661ad53fe91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55322518fbb928498c54344d898c9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b50e528a518d27ff1528c4a81f96e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e226ce59ff73e00e6acbd09dade28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ddc86769813dfa281ec4278da6a32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778fb2f1d58c7d78b9867c409b543dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9bde2e2b296ed2b80f45267b33e35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25588f571f1a2277c011717ff816d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c887fcf015f25ecdeed4feb1524d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef26f3732feaac31ebebd96c738c39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826125acf0c2166eca5c959bc3276bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238c6ceccd68a7399305718e9c3409a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8613da6f6cfb219d227dfa7b0ef22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2ae4e4c16f078b13cdc5329b3098c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862a57bb084259875922b63770ca856518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be534c7ff2124c127644724daa4f54a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192dc123f3959fc4bb38b99f9bb7295520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc569f2206b50abc2f9325368351918c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637854e0c889b7154fb0de94180f15f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fae23df99d3b4e8cfe87531e3b1979523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db857fb11862b68a29502580a5635842524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc8e3057d178799506baa501986eb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5a8f8c7af8b6b65a191fbaeac14a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0e555c6bef115643ce9059adfe9fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d22b63b51d00f7c5ca41e7aed08c9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b50230d25c1f357f4e535eb299b45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59261fd10750eab0ee49366a3189b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6def83207c65147f8102e69314c279531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7e175a365b65cf6a6ee0d27b4231a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204666aa7e43f8cb5118b3ffc8c7b86b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c467e9111241639483bc6bcfc07de6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eee1f17af6d5342702774dbb3d76c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07638f599df04e325f21c3d71075384a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99805fecbfe6ce7c75ec1a15fea0c36e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d0956ecd4b04bb4b9d709dd2669b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d1c61c3841b4011274da9b65ea467539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060f8ddde587e7fd68393b044e514a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87281815c59b45ef571bb441cec45f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e52525ea96a040fb5e4da9fb019a5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcbee8a401e1f4ee3f1cd479a6a13f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a2345e97bfd6e5baef2cf3215374b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fe0430287d3f577e0de904834c4d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e73440b9aef095bf4922517f97b875546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dd739e9cff2d03f7d189d57fc4227547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed1235411b1a9b7e936fd269609be0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f186e06ad127ee7284b92e4facd0d22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a20a8b9054d7d9aaaf870a9bae5b7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf0a7f43533710d6a7a13b19008d47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27deb3ce64df19d1a033948e101573552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85956e6c658c1a58212fbd8bede351553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bfea10ad87706b5cdb4dcbf68364f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f49166f1800479242931a976a73b1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e7499a2a3c201f9a6a4cd8a64f38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d26ce4b6121199b2e47133e33a2bf3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754b85eb2c51bb2278f53a425670c3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9266423285c19d45aff9ac1dcbbd9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f5d39ba810cfa3a48aac0cb7fc8c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e559aa512294098c4492457fd47dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce7a053ce533ff32c834eaf05dfb09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba3147f4a1e17e2b45d5dd5c55e425563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c1530f19f2b90772396cc9a94b2d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f7e0fcaa5b5dafd809041f1226bad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e4d80f6497bd3a0f54db518e364c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011baaea0cb5d1ce024d006fceb24ff0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fc614e83fa28915b9125d53810c86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa984ab4938b3e11f8285e47ff8ab2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e7d5387daba642b37a7af3f6ffab4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346d4424d78911f2c0b6e2e9138bd44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf42d716e2c5f3828af2c4470e4bc3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb9a3931049764813b7da67645f11b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4de55053ee5032e28f608859d3961574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a8e9835877c073d680bf086c9cd58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a490754c51a65735a5435f5cdb161576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec721c9205e72db3a67c8e23b76422e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fb5a4ba2eb1b92e143c1f53ec353a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bc07c984effd3c112d9e835b3ae3b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f7d3d732c67eb88a7ef47aaeb3d87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28ce7437474e95b5ac46743c32932b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84451372c9f258042c49e354e5ae9c41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46a91bb3afe1b193cd1bf45198ed0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6d302bc747f952dc6409d0b841552584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4dc5bb4f11de1397c6abb9b06633d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf076e90e255b70980bc4b0cabc110d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ee8b73d2899c128b36d15603f355d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd863dd902d924987a731225329c5e0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d95c17cab3637f9eee993fcee1331589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836e44a95e1e439c6027f6883309c97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32287df27e34e8077983b91edd0c52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75634119cfe2418714f6157076a36f54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74512c1ae0e790bf88752fbb5c4db860593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b1432e90cee4b6f13ad437bc06275594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330706bd7a60d664d2f289bbff7298fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51fb3bb887880f4f2aa0d6c632cba7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fe08ad7be1bc7b5b63f6bf4cd365d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ae232bb4eb981e8c6771116744bdb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd661a39ac8ad5d64ceba5cd7159169599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d784cc046f02f9e47a5ad6db78fba5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fdf0ecfd7a071b087ee8741ec55b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30188d625db140fcd98f286c7b300e1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf85ba43eb6e79e9e4ab62fca83c97d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdf67aa131c668437e8fd1cbac7876604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ad609813322ffb7ff71122a918807605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5abd8bfd10b367a659b2428645d46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186fa9cf774b44095b80c69d7ad0af3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69211b161767c38de62088f0d605cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcd5bebb7b26aedb0d9cb71ff4d513609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18486f604e169196cee1e1032bae554610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f265730d66af8ed42e094080cef0f5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3055372a520fa889df676e45ed708612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0020a301c8887a6b13ed3c3df4b0c2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9033caba2e99d93e122ea6274e4db8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423af947203a4dbcd70e7ea242457604615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820de65e73d1b58618ebe2ab4fe1187616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50692136cb8f37d03c356eb7e625d2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a476a170cf5a42f5566a1df3757f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6ecf9b81c838d5325b776128d9595619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d17ec19bb6292bac836d66e438a398620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a1a780ba58e0c7f219f3eaaafa95b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d338eb2b20f5d9882b3cf5fdffc954d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba9cdd972d4b56f61a1e24d4977eac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aed9ad0312ca99345793383785cef5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1fb2097817f9143805fa5c9f28ab3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac95938f41bb2ba8b7f9ef084eee0c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3456f561f75cace3069ecc4cefe029b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d87c0ffcd0b55247d096f8c2331a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9142dba488e9a78cf8b0e7eeba02f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba107d5b6c452c5f4dbd343032fe45c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc1139460e0d6fc558776f708157fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121f5793650c52514ed4e457f37870632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317340c9c45c896b953fa00289a93eb1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fb58cc04a696119cc6965a1b60d43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767e58e6ac003dc392377af1bd169f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99997aa2e6ca714c04a15426d5b94f73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24b18ab04224dbd9f546ecb89dc3d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2f6beff15b0493a7041ce84711fd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e43552923c193aa985dba326abed4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a7b176494dc82de32a5e6589bb2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc56d03a625927881c39b5ad0b66ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d29f4a982da23a6662e348f1e21e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a6c6d09a657f4466a568fe3333dd1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d17887dd30a14b56d9c471bfe788d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4add79afe3149dec5cfb7207774984c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24020f3145bb2075bddd9f6228c6b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd77f9958f89b9d47cbe53b5c35bbea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfd22844bdef6952b20b830d1e1381648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebc318622b4ebc7f81e0bd6ebe71d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c37fcec04873b969878270730545d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1befff8ac8597a6ae6f614fde9d1c56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8ff8083c03c4503e8ea1927f98061652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24f25cb856d6e37a64bcfeb9ae8389653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c9ad08491dfa472e9a55bd2c51f52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd289a586c15be9a756cf23ffb396b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8b74d309bc488fbc0caddb9e991f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddb102d07ecd3b4df87887ed0cbfda657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba74a10585dc3caa8f1e059698a7656658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4454c45d8d16ecf12b2f44ee44d4c1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5002a8913c02c4ff4834edd061c9d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed5a0b6ebb3d8aa7ed090fe7d2a400661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc79c1a9f0ebfa9a503372049a08719662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421086c758d3ea10693faf9e0705d90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4126e6315446d2884f6224bd75a401d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c050902a97f9c06be7557bbc1b136e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41181816ed606723494dc55a0bca5385666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc640c37cadd41011465e14160772d07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef349a3107fde5ab34afe6137bc91c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e3dd0398cf9dc66a58d542b1ef785669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5579cd516bec9bdc2dbe6af5c7e4ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa21fba2eac8dad29bae43a0f730fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98711e44ceec963db1e312c9f5364b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd347f9b78a587e03c8f9b3ef5b59e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467eee99f88b29418ab9f0397a6591c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04660abde57e7c91dbe51c9a8b826f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251edd582a67d9140d3d5488e828b8b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc48017fcfa309c5e30284ef58adaa8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e511fa3c543ba8fe48413d31406fe63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951791a005196c426eda0b8eabced9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e23f4efe2f15e5f3c509d2b7cbf3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019e2d6f88ceca08996886d32b7ec06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f134954998a0e12b101751fc152ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2fcd1d98676ed6c1f15757a35bf1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229c4f0421a61c021ad75a317bf9625684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca69f7479d837b44ec693c92308ab9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4416ecd36d225eaecc76770fc251ebb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddda7e32e9a2ea924cb2701c45e9f09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a1abef3432fec76a52d97408ae5e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdd5ba18cca95b6c797b90e32b4ec1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12034d40e77368f5af7fd98392792648690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13bb870ae41ef9dc0e87e2cad6ac43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089494d26b74ad677ffdc62246f4e0ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a09edcebd8f8ca8550f01c29c07dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a1c9e7d6bdc8be0c90ea390dc0de8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426b0378bf45f2e03ebe4baeded9791695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ab177e3dbe59e8b74cbbb71d5ebd4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b4e1b4b194abf0b272c308cae7351697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3a02bffb311ecbc3a2a90857d83aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f446f8b06b83037733fb255e897f02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a936e3888b5e61ab06aab13f9481ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc29b2322bb61445805495f98784f61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187e2844d1036039eb1be5ee3bc6d0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5f440202d6e58867563ca3f26460d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4fb731c5c30eff025fb00f4077693704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342659598c4cddebb074b7b7f7f3156705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9bfa0647b04dfc33d1831bfe45d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2dbce03f71a6cbad5668eb4510e05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0309bae0a6ff02e4b49276f937fd2a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e24bb8f8f616e714a519e3954750f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dad695a0747d3b3ea8218cf5a1078f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1073fd2ea901df9b71684e470179c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad68b8f5cdfe855b7e04bcea2bc806712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008e0454b1cad1a55fb3f33c2f3bf11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90f69feb59828fdfedb1fd8fbd9ce8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b311eded4f62bf2e13fe01a8973ed5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15672cf2b737096be08d5ae7d51a38e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6896ae0ac8337db1db64e4f8a4547d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4f3af0205f549e39fa5df916d224e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b9e53da6f42bb6cf9dd7622229223719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123644d78f539ea0c4dbc77ea81a50f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429e25b3856f6ff82c1b47950a90524721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9816fcd58b9f9711d1876bd6e270d0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61206c698f1127f7647f78ac71b89067723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f089db9c6040975ae3e1e03524ac4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d171f171906a854439d6e74d0865e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3d03986cda2f702219474b365e766726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f369e5d4966ae9761278ad62ce075c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c531d57a906269ee25e4f3d1f1218728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04700fd715189d530ae4f557a6a6ba66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0928b7526ec60d864b0db62b325d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb7c7e8ac7676ab59ec3e13064da15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15add38a154d56b68fd744bdb4cce8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de55ecd4d85c329d7e1bf3c3c107ac6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd027fdbb4ffa40e41e40f5b9c6646734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2f45521a501947fe4f2b2477319fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf0c84506d8c7450f4a8257d3f2367736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e358f60bfb06722743c3cb2445d653f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b7bf8d40e14623783083044a120b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473e505feae68fa3e76be2b4d050de3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c391c3a162c8990a89fc4b4cc143136740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f66b0b1288b0baa00acfa5e8eb0e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b919bef250aaaae6a24840bb1c15403742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37d95abaea51847337693b8b7f6f16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca41c352a34b4568ff097d77c8a541744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f0991dce88c10e3bfcf99ad06adef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49cc80f68117a2ec5001ef246232ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087de411b091958008807f563bad6522747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80804ff54bf7bcca34714a436430bc65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab549987abe28e34617a3f0cc805471749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fa17a099c1ea8421100f8411cca91750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf102bd5be28dab622a6f0c87e69c792751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba28db6d1b0b642673795666b8d0e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e72eb3e041d14430a1dc3d153cf1a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adb4b044c0a82bf7f218ae9812aee6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d500fc7fa60559c680b035fecb11c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8623aff91072cce26a748f33dd5bc9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f681729b7658916bf037f1e71a1c55a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3224f54dcb7e0c2407f5400880a9b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0dce4bc26588e97525d4fd69c56f5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d0ea9f322c50faf905e5f8c83db361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c497a90b26e69ca6ebbdcaaad0022132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33185b47eb9154a38bf3c9046240b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34534b97292c51b6b405ee2602e0c0104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b29a997bb3fbf1184bb600c9ffd0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ad10f4aa55100770861c58315e5906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef3ccab4f8920c7763b553887d68cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cde5e3e870b2dd58b013e3a04c8be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662183a015edb797e43b4ed692683179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3d1b80acded67eb70754c49c4160110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90bcbf8551ca84f63145c15bc38e6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b13430cecdf272101dd89d1a230f2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ffdc0ec9a7978910316d41122f0a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bb52ac0b69d0dc5e65f9fed75cda814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2be9e2f61ec464e3e1db7a9d7770d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396987883e57bd559201c246b64f670816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f922ab868af7f8b1308c12eea370d5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92830157359300f919cb43bc155b94918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be68b5634f16f29e1b7f26ea15df5d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da19c0042e7570d658d1cbb246c90d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec624675cde0f112fe68f6d1b9e7986a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe856c56f8913a61f5d2ee43081cc5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde9d2c81a3b4bf7cdddfe1b2d776123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2425d80970f1fd512e40988e5fe01224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d6f3e642853056d1db0900258c2ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e850b559e45339dabb630b3849987726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba074f88655df0d5da2830517b6e2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df6c7d61edc8cba552e73a18dd69f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd0edcd4d17211a2f516f95989bf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063d8749c65e7415530ac4e6df091d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bad9cf4eb2e1d733599179b2d64c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9993d36d4e8f0fb9a238f99499842132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971455e5884a266c9403d6fd0633fe9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524cabf58d08ff1f4454c40743ac37e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24189078a74cce089554006c79ffd09c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98fb7b606d812f50ce6fe82f7a7a0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891ddd9ab5f1541b556f8274f0e158437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d836ef6da44564404aec069cdcfe5c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41f3eb1114fbd4a4e1f14238dda7e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fbe4bc2432388f67289087c53a0c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0736bd4bd1d5af61eedf2347eff37241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403de2656474ddcf0911cf7e17b3e48242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f7d742ceb12b4b4267c6d0c69cd7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d5ea3e8c1a8f202a1198efc68748244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c077b1dbfcdf2655541031bcea2b2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6bd74741dd16af2eea1497640ed6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f948477370a41ce026f83eb667371847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8510b155694a5e0226cbfd9d3ec51f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5093af8a7abf1c107eaa7ed15e4d44b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f94f095ab857b14f3048684cf671350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b171ada4c8b25b3eafae9e184d8819d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f23c18fc3487a100cde6f35419af552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff7bb6976fdf70d127912e01c2181853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50267e8de44327fd3e642b89e981863754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e49a4d674af42009d4e45dd8f3bfd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362f0215faab51a9e4b9d33f1497fb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f020c73a4627da9e206bfa07ec9c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec7b84436a4ef5631d7e87a4266a9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782044e8256d08173b69f5e53a7a25759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9962d286a4229608494198f80e01c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cde78daa2a672005a387adf6dcf13961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f60d2c3e54291200754cd1e4e26e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255843538299b4bd8bedbfc26b3b953063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4d527e0bd50b00753886317bf30ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2f8ed242c6ba7abea5031f47b5fe265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d49cf3d798dc06ce5d6de750a798766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af378e7a26f22fe5270475ed171c30867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4645ca9afca467995dc3bc8e452396b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903766cfbfd49b634d3ee94eca03627769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a5903857c070f7bbcec4c5ca216e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae8eec3bd3c3f34e24395fbb83b25571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29712345083e2f56a5af715b13444a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc4f392fbb987c2ce63368a6a219073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cab34c171390354e464c3ca8e167d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa697c683b252f2927335ff0b364b1f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98274c921819fc55794ca9463535dd5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a9b3bfdae642b24eedcd03f9bb94877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f19227a898b8b1e80a94d0014da69a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d1540398b24fc20fa42f396a168f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e428d6d87ce7c90c53b1a94e50198e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933078d2e706bb89cd148c81a5ef213f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0db6d904236844597e211d9f1efc2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e861216153493869053afa4153857b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ee1281f56afc064f6d811829a5a4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e3f60bdd0d4c9a6bfec91b7a39ee585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b34b42a72a7c3cfb3733467840331686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb768de5161569d7f0232fb9093bf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b9e9750c565c084436d0e7fe942ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96503f2c0c5232f890bf1517e113a82589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c78fea12e80fa541178536601a0dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d85dbb33051961b5085b720ec6bd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2ba1215d3efa0dd44ec9ff39b646592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee009f4d954512df08357429961174fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65274caea68efbbbf922b0c0bbf2253794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee057b4265ac1663a24a3d9f8578cf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28933ae6628c39ac9855fff90c6e97196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab01685ebc6cc2552e91fddce16ec6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740ace586f7b35a21f70acfaab1393498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487eae8766a0811ade341abb703c02b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10306f42dc5db8eb9438d70071425f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655634adec296a7bf4c9df10f59eca7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d681df70637c5498e8bcb438600e02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c299973026941603277c7b0adca5c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cdb791acd123102639dcc12b17abf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694ae0b5aa1fb0833b9c36940c4d461105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21b0e241a819f9c26d764fe7a69dac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9936466177f2056c4ce284b65e5c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515df695af6a6b2260d4d267a9ed8fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460beabe3af578455c0048b976bba26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb890659f5929fe36e12cad51e1a6a23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52215b9a4e101cf84bcd39d60d15fd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8a12cbbac0d8fc8dc15dbd5af788d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc513d0a44f5828dc83f421c89206b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e8bc40cdb9a8fc562c071f72c9f59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d26c5b57572910481d0ee4ff82f89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaebc542b1d19425918594aa172d307116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f16dab479f2c119117f2fe6898309f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa87139ab71f125c1129456c163395d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d43211c2e0848ccda0531020a4db9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e1df34169fe0d247c45f09597e54e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b32598fb2ef8858d9cdb5c9e605577121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd667199363d33525298c6c4791b36d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f0053dbd20909310e16576d16946e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1e07d99eccd8e52649aa6333c7ed3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c81952a20932700539c234e967263125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437837011383937f24fd0d52fe7adbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2fbc443672837d6b5637e5f432013127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c1053ebeb8482e84fa312d1c59a5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fdb39f7fbcc2806ea272fc7ce9563129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6df9bf49684cd3b02805f864238b5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363d2b146439b1e52a6cb8e81289888131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047edb614ed79faf00abee24db327230132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdda3a1dffffb60420a0e43a8b32536133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4161f6cc7935c9a45282ecf492324134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a1ae1ca02554b6ce78947d535cef0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9a7882e9c5f1a0cd1dc27318003b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6b00ea984c132c2aa5568c3a84e08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f3efb007a934f61a05099eacf2e0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cff0dbb4d181bdf201f8c24188ed3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0419fc853ce0b699b4774884122083140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63c804130560bbf4da58cb93cfb817141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3d0c7b6a0e5a4226556ebb3dfff32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52364d57932a9cc56d53e893deba7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c05866fc2da369139d74f380fb41c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056629d1f8bec4df2ccf73587454185145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a85c39235eb76bf22d969dca56ee3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113906d52e5d23a17ddf19388728c952147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeadfedc5af45d2c3d9e426e4f6fe0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec305c9d585bd3db94f3700deebfd15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c89b1e3ad0f4409a65e5891bf50740150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751a8ea206a7d103ae6de7740d09972151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf6df0b3c8b6c2085c74359434a6e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9faa93b41bfe34aa5afd96effb994153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfec269b70d92ac5112b43f543b2936154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fc42b1231a3211bf87f3f8e1e2a10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b63626a2b43b3b13b545f258d84e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486916b65f28a9c0fa7641ca7cf1964157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7f0129604d7b54f5a12d954c6bad5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df12e8c8617b287a22f8c092c6fa8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c93e0f7b19a596a2578ca54f5d0a04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74c066b2ca6c6ff0c894c610d3a8af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c0ca89a356c21961f015adce88e1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b8e3a87ca1f012f5199bf5ed6c2e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd90130eb986d7ed36c8c98fe37a510164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ba1a89c74af0b0e836b8aebaa80df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162908027586caa8ee89bfb94cc87c87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa2001e3976b161ede6a6f44358aaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081092ca9a317a2e19055ea22a96034168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c861daa9175061fc8dfcada42f5563a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1900a9de12e3533848cc36aa44407fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66da7de5e69f211d2449bd834384f80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e0ac491465c8d4eaf117aeabd3aeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8815abcde0d67490f171613aac923b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261738903c0297675892089b7c567a0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97bad518053d71e4499f1647c72a80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202f8b2549251d6159d86f524848212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52f5312a6eff39031fd5f22f9efef2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619479d95d98db4b33cac0f3540bf0e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4c6bded33a9f4ebe86326a15e40ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6903b9f0a15cac6c6a1aed2cb179d3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24276e9b6d76065a66c517e537a86f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dd07c193f6d5d45728bb35d536e0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158fa7329f234fddd21afd2a5bcf0e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3c781ce5cccbfe142516bcca7a334184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee504dcec99681a120661bca80c1cfd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c7fb545f6fc55daea8391c2b0018d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9414a416dd4a5de0f9402b08d86a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859564524176b485d8f046e84923d1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302ece008f7d60a5f678edb18653b68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab204fa2a7f099274f3ec3b63762ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898ab561eb0e9f4645a989de07dd02b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae869fb93a0e4213410105f16caadb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78d854f373ff216f6c74a0dbdb1cd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209c3a3c867f392057d757dfbfa902d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd44d58e1b730e0105b7f08f613f32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8609a4937f13c959bae3c4d11e389196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96762a39060490467370e7137e6bb49f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b618ac85f069bc80875a87647dbff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2935169d87dca35a167b3cf18f02e9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a14beb2a81f2f6fd940647ed9e8ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e00ecfb6d304461625b9bd18600523201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b007859b813da614cff0066d50d899202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56354e3ea6499833535ea03b7bd8e6d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c26cb727ed073fef401efd8bcedecf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d544f1b1d20ff4e0077f867915525205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02001be957bfc594dbdf8c2543c98558206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b286f0b0b069b60a150eedc3e334a3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81c2716195056d74802a71a76b6d4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f030f5e3101052458f0f75f85b03d9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db230e0392d765af35b94c84c6ec86a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feed8052a6867d4e0a209dd767f535211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7090c6db57578d8df92504e7c822bcf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe55778484301a5093c33199dd4f0fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63dbe9f759e33efc157a57b058d274214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59639ec1f7e72ac9fbee1cb8212568d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6cdd606438d0f2ebdc723f1169bf7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5121cf18fd95389c3507f279d260318217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa4976a0a30129a19e94e874b67ce9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1cb810a704364fd1dd33642ae3340219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eca610ea729179664805056cab113c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094ae532a39f88c09fdd7a7fde1c93d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1f8c8f94198b2e6239c34debb17d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22203264712f722841539504d1291d5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2527f68aa3dbad757055b9b284ba926224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577c388e5f755e71da3528e4550fe31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d2efe21b301689e3ef6895e757ce8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08501634c0a2f876ba1af63cf8c316e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbf8d6f1c80917fc385e9fa7fc2c6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4d9438f25fc6c3e1876fde73e0a26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3de492b52f107886b9c3a422b9bfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d82f5121a734d2183b4087b9ee32d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516a869be85bf5803648a4012ddf8d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf43dffdc8571bca251eb670ae0f74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b276d934abe22cf118e5a2f6dc462d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6f6edbe95e6a21153032e3bae169c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec9702d59f8771bddf1899d6ccbc5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd689574f56406791b9867a277f31a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ea680cd2a2a5daf95d693fd48a73e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27731a61eb975cceee68431b0cfc23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacf6dad91f955264eba9a9cfaa17f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180501b4f6364fcecf493757586c0225241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1526d65267efbe11ba9f09f3836068242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbf619ce1f0db3190d4552137d3e8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cf864926439749e4162531848d8cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd33f916766995e03a965ba7bed941245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f066b3efb41e973ad4ba88d3a56c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1a30eb77ba28a29608834eaa8c74d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b344c916b93d341e999613c1fa008248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8cc29d10f94f3119f4f6b2760917a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07606fe8cab9ffe412cf55c8b97189250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c95c0f0bd59b70c6777219a83a165b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979fa69830027bdc46fa52ab7da4494252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2598f00d70745a3a1004eab4648e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a986a6f207c2b76cadd860b2cd53d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb722b9b507bae47e3c0fe6476d47246255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54831509f5557c120e991e1872126bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14a82c869226fa513768f88a25f04d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc43884dd01278801f92cbdf3053483258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58289d4becb707e3b1b3a0d405862e6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62295a7519c386e3a99afdf15ff7045d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281c36dfefbf460f61c03abe14d20ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830815459a05ea0bcd97cb88c7ca88c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cfe6576f0371364c0e42b813b923b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d247bc9427d702fa39cffd287eb250264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ed3d3cd894b1220f1e9e00b4bb216265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e298dcc80349998a6f674470d8b70e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da168af5df0e96dd6fa891dd092f35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8b275c737c8833ee24bf89ff4fff2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d30dc85bf4766679f91821276d39a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdd6960f2045aef28d6c60fed42c82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae49311da2a81b4892a0d898d92061271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51572782476dc14cb48776c935b5d317272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baebdeaa1f395ac147d215c5d179d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b466ab86a4166b3f4a6d6e2a4caa425274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6a8813e2cedceb6cc9f39053cbece275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5593ef9893b6fb28b7856180376c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f5085e24f3df4b6888ffc1b6abaf6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e113b156912840bd7e73140312141278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8fb458d1082283bb24273dbc36d6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e91fad5a26f4eaf333c4a35c3c1e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aa2f5b0432b65352b3350d3c95a6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbc4da3d710aa947efc0ca80b7b779282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d787a1bffd371985487561e5e54545283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7552ebc81f3bc3545645166a5428ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63b137cd9a412d3622dc3e1592102c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f568402bf492caf2d4dd2864d169286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50e63fd372f63857359a398be1d4f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515fa253b2a82f0381a457b50a0abc3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919acbbafe58d516f95d905cca5de35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb0f9ecd4f27b472d35c53dead1a7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea41813c83f54ded75d20aafbafdd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9134ca06ebe8093b8cc17429e73f63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c78ca7d17355d104b773be2924110293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92833e0049e35c0145fa26f0669a7f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f48ea168eecaed66e86c5e65901a37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ac21bee6bb018c36ae570bc7bac85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96a49c2e3c21776f4a80b53017f46b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43111ac3e6cd419af78e9036d08707e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3342a83268c876836da73195cc92baf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081003a1e50fc62fe2adb28a2238957300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7806669068bc2d1e5478d16e08fd75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30f961b82f8c2f38dd88d74e34fd2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c4f3cb40657fbf46aaf586d384ed4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054ab6573abcaab4055155df15cba55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e16e8fb74ecbe62a69d2fb41517d70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bf80c8a485538c6715162b3ab2d84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f793e41d4d0d2766e01974f1c43c7ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fb80f1044d17bd13efcf1cdf433d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d0452eb95498aad48b5de1300006309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da874365cb30a38f9d84fb652c9f1e22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569979730b7aa0ccb25e9e098b1d127311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2e57e72d5ae750657b6bd6f5b311a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1c53e95874181ca772025ef77055c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff10b729ac7735460c9ddbb31d6bd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3945e01e7eac161979ce1d96dbb42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2432d4cff5f1ec6aa14465f646cc2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624f28bb719d1c928b9584b574dadbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055b326a68ba3a17de1775fd728ebc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36857e73c84d489e4740d59715f185e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa75b7dfab876701d456ba82fb758f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d663c1e6ac854e5d3e26c5f8369b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48819a3286a5b4fcdc249111d94af0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc6960a3e4ff7eb9d83736435a4484323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d036a38b52bd9fe3133ff0b88a432e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c45d120861d9150cc044a60bdf47d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5ea398a9aed69a77519d074a265e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf64d7220afbc35265681d73be296c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401215158b5efd171903e0c57fc1d86a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756fc472d4924eb91379cf85ebf32f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696838273f0626a2a6d85378f672e9bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580693b5995f8c7c52b44c07e51a44d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf7062a08b7f57d99ae867bd289bcd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19552a430cfdb87db85c4ffefd7b35e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea94a3a024cfc883472ca32471d6489334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6b578f47dd3027dee4b26deafefe6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f4e17521c7ce85c4c98297e080911336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fc845c13910ca5ea7b3b1aeeef562337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d1b8c46f51ddc5bb708b282e9087338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e25bd0b999b66bd9413b13c785574339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c973cf9480ee351de183eb7ac30834340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2762d05080cd003cc734bff935681b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be662940b955629d41878d4818639fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e94288abf78730143694329cca664a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450cdeea71dacd2f44d68f3d8923300344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d664e8f436029166d4de4c4a3fdde1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1831d5dd34fc54aebdf771b77c7489c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55075fabff5199bbf1c36c998e234eae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616f7c5de33ce7666875c75a0829467348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334df772704ba07d59ccd9b3fda46d9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b373531a1e67556d808d140683bbc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cd26969b95577824ea45ec0d8377e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63208da2f9ca66adafc9d7fad01824b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70920e0d8e6194005a3f54b112e5fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681a0cb744f97269de35bbcf42a578e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2b44e967af40823eb303abf1893cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044502e12c7504365de2a34b0243b5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939de6a47a79de9ab73aa50b7affdd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c650eeed31f0fd773bebb147c61e9e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f959f2295f59e5cc42d4c23a5438da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d860db289a5a74f8b42b4534f408b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957930f11b10b1fca698b162cbcb9c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1381c7bf4b781a578cd7260b7594e12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed14b07a040aa415e9f837e615f001a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513142a70bcd28a717c86fd61fe0fc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ee3b702a5139ee04ef00adc6ed05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011930266ba54522404832e2e26f0016366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ed313cc31e98e4ca7a1069eaa177c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8116c408c1c255c25544f5ffc6cded368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7128626e741dab27f63ae7c209c3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c5703f507a447674541f84c237659370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dd1c8478769dc1ab68fa9efbf4977371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7366ea2b292b3a82640fc2145c422e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a314c0ac58f5595ded7406f6df66318373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd130816c84c7fd1e694067967e169374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfab04361d429d694e8621c43e13a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dac98ab2972af10852774185ce6c6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3664f8cae3f1af3c8e41fc30321ae0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c8513062c9448dac343ca96080977378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4c6783dff92d1ca02bc731f52281c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c6d9e20d0602058730a599634eb34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a21b7a4a1920f7d9d8ac8415c2905381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96249bf34d94492ce50cc092ddd16e8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e0bc3b6b61f96d681b49583e64991383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220aa13983bfdb488905d25a0b13a53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b6ec37742a5bd6a1fae233e815de5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050e08b48fe3a98b921e7d9b380a29a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d514960f5d685572e3145a4daee09da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb529429e996e4021932cb5f4f0577e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8b4311698b3a79b5588a22a9bfcb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184f18777acea92a8d6175f3eb09699390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3d730040924da47873ba3ea68f76e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef2d4b3f3bc2fb47faed23917ffac6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760075ee0e3127d61f68657d05c72e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c9de5d9283bb7bc92100e33a19322394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c480415466fc0df18f6189be162157395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64b79cc08256759e4ecd646efb0084396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304c39e291b4592ca351bc0becc7151397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126753361f5c7f7c0e0439fff796ea2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f17d14cb565640481922d793ca411399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623c0d47f9e94bd8d14b1937224db2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba58c120f8e0a754fa957db6aad0e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcb8c844b95dfb5734fb720fec1fdd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192c201ed7398887db0690a5cd00b63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c860c63809494b314df2e83005a7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067f5f851bffadfd1a2bfc83b0780e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d1a159cf892739c2f5860a60da782406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3d29bbe7619d0a75b61e6411d1b1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd21d67baede75200244ac87b5544ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14269feed3d7193aea87ea938be4b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a85b97df2d84374b0e17e676b2db8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32efb84d3ed94921205ef106bd4647d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59f96fd6ac9e5926bb58b8adf5228a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28fa0b8f6e991ec6bd0e05880d63d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5f0eb011a0e19fe007ef3414dd331414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd97ae4883e83fd7417aca8ee1cbf9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c63aeb6ea9b21b6557edb7e5a00f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb7703891433eca092788a26844d30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf68a527eb523a73d1e59e5ba7f414418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a2b4720dac12ebf198f657afb31ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96795d63bd26f3f71c1f12809181267d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a310af99fb19dfc8256a4854f2b1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7713d84914360a4dbd0e2c94b7029422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f144a8eae96771473278fd78baa25c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf2a59975a2d023ddfec361404b00c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2b22c7dbf146d322364772660b30b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7541b3bd00e9cc25c200398f65983bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711681565b7d04ccf83e4efcb69e8b54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a8bf709590ef2245f4cd5ab48c7c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff045972aeefac2d6cb04897ed9c8f74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bdb296cc74b56f0a1441edbce7520430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396c52140e345e2dc929d60244dc883431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7aa2092c69060023e97d82d183c6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049ec905fbe2babab6b5bf9ec141b4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb8a21282bb837773fc65ec97e24e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ab50fecbbcd930dcca3a3c2a17968435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da571d6364ff2c9319ada461c87b6226436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd5ede7fa8041eb63a4f640ca0bef7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0543aa0d8357793da75eee62e97e905438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c73a27779e7095dd5810128c728a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c148b6d44addb98ea40d1a931c814440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e85ca3690aea310e4874d024029762441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e2ea0b614bb8c9314ba347678d2ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c55fb96063f80315ac6017831d976e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a789dd4eee09af986dd08a2b50b20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147bce28436cc371bf180860e9408e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da28e4710baaf451565808ab54c20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d6384a7956e41ff088d18b8d4de00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe84833f00b96c685359e28555eb7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d4574aca07b3c03ce3055da2e4d0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2701746bddfe27376bab09c7401c719450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744316eb13c8d0d722473a91ac257ae2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aba1c1d4ab36af9ae3aa4a202cdfc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7ba27be352a654f75b0fbb80d444e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a1e4ecc48d301a6b3b31b668e467c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d5fbe2091f2da2ebfab3db5e99e2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c673786d708a1692579bc96f6599258456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561fa86ec4bede15610f557dee76119457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55c70acbdd8a770bf29bc86b2df355458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6ea81e6682e0fe9cef1cc39bf48ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2f17759d95ac96e7d4607fcc1c8b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70660b3b00e15a4b20fdc4ddfc5efc9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391329f98480c4bc06c606c4d45ee0de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7977d751fc42b0c25a21cefcb2262c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc372b88bf0c82487d5d7e9ba69c440464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438a723cd7f4c84c7315b1ac6f2c95c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35580b4b0e9a4499889b314775a587466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ec3749d3ea9f0721c5c23cb821ca4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe408643c5bba523f1226e19ca44ffa5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823ccf0aedb2a4dc4f85e3d0c12adb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80ce0d034be4fec0a78b9c1b69e3af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fca825786ee59c7ccc70a8faff358471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f74b3a95ecb3e033f323e3f43141c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547317c00594514d469649c94b954e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bb845f5b08b1b55fede9c34a855f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a519fcf1af76cf7bc750bfa46eebfd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f525f62c3d7d5ff3937e0bce55889476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f17ad392f7ec439baf42cf478e12a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5446de091f2db37cc9dc8d33d5e0c62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb350efb7a774564c7121e1a95ac0e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323be9a764706996fa50b4f6d9d50c51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235d070ee1b9c7fba53a4e853a99afe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67249caadcd7e7b6f0dadb1f6b1a53c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cdf9f7514ac77b678c6feb115d0f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518d85c949b7a99415981496ea22aba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02e4fea32c76453cef1a2eae8bf5b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3553ed8ec6dd1412f9b151df96648a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccdd4fdac01babff772a99bffd20df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c94ade5b6bc036936079b7c87466488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c4861fdf8f793277d8d0d2411619489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877a7d73c080f94cdc48a9679594374490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9c36512c32e44b8490160f8203d59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ee5a8cf1916bb4e73c83019fb2d14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffc995dd137a4c11cd3f84bf375ded493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6c49e5933838a6014354602059183494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949abc7d0087b5a723832b2c45043c82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157ede8114a77ed9756683509a08c58496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44066e31e7e27deabf1d82f0f3de32dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb49233c64a98750812f76970b7d4eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc854a49dc7eafaaf6bf6f848bcfc94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755db1cf9ad0fc31ad288c9e7fc8e77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93da279b39961275e260ab5b36500f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee043479ae1faa03560e6d3f258d62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed037fda4e7f3dece4941e063ebbadc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622df7d4c4a7ccb8ff82c7984424e90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdad5889e2f43441b45dfdbe17510dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77830a512d4c40924a231c4d5ce19093506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd80ec00c6ef7cb48f54c5a192df6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad1ddda7611ff15c09ecc1280d959b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb07b641e3ee602c65f5823c2ef4c86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2756e240b2e896b91a91d22ed16c608510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf5ef5fa415509d4ad87e518ac07b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8ebde6ecabbc107b0a4290dd07548512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098a370e27d94705e16cec91865e7e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa4fb02ddfcdcb5a3b254055089a59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790583e2328c6767001344290513064515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966dd2972500099165e8eca016194c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7387fe94d65550e9db69dbb112dee3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c94e99488dc3884925b6b82fe3a1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca176458d8ac141881380369f5a3315d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f800ba18bbac4ad435ba6dad561454f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b49af0f6adeb6d17958d7f34d9a41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56fc6dc491f56dc7f0d1343a3e3a79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e8b6aeaa568b6b974d0fb6fdbcdc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf71239df956ff59ce2237d2c98b7e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dad8623349a708367d18aea8d89c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03df429928b2661a3788de58c66104526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac130d35d8b8649a7eec6a97e62616527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e360e69c8e91bf7dd7bf57d195b58c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3858484bd0c0d83308ef76a54bb81cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4e023288f42a729a8772aa513f717530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30151a3991a719f94a5a292c2fae16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ac0933f17679ba9de3429b26134ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecae00d335a978d3f246af9cfc8972533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f41c120ef19fc482fb59db8920ba74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d595d67a819a0d87381f1512db9c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58551cecb076eb58b9fdcd81d17ac0e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680f95e111a3d35e443055602123752537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bf9d099c8d547e9d8e0f535e56018538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a10795a97a4819f21725b339017d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d012d07ccf52e0275db333b6465815e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2330352e86afef09413432557e20e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0da43f36a0c8cad81a14e2c467293542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5a1dc777be3b7e3ec7883da82a0e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba679f53f578d056f0f69e11aef4f301544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c9fee928f160d17908b1037ecb758545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d5116fd66bd1915c4bc8f2163de8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f40ba7457bb2998363eda24e757499547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0afeff0f8b56e093b163058e5d36f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5c66dcde0a82387bcc7494e6d3f35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d801f9852a98df37c39682627462e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef171ee21b474ad80c3782d61674e982551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b466490920b9c25dab2e415765b115a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c30e9db1f4d81b8c874b5c0e93e43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f969c7c68678a5045bc8e2ee9ea67c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21074327c22f807eda2c41fac6945ef9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f74f26293da192760556ed5061d4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f340b5e0dc0d177d362c4ae9d0be9f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafe7855771f44d1ab5f04e71135bd7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9248f193a26ae287511ccbc1f968db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c2594a4bc9889f1f74e098ea3ffd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0033f5fd7b657315fea4180d04e27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6ab2e849530ec1948c38fb31dac49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de1e60e0bc429fcf81dd342bd1fae8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084ff68411d8ea42ea459df5bfdec86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac532b954f20c46826ac54677bfd2de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d89decc698af870386b8daebd40bfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d523b0f09f0573b07878724c575785567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cca8f0192abfc5eba339ee26b1b67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b4092bd9d32d0dea6079e8eb0633f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4390eacfb7109adfa0fe69fe4154f7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbea1c7332fd4d87f65e0ea51ae4407571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c9c6b11bfa1fe70d752fde62bb1c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d5f3059667eaff53be4a24cb50926573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bac24d73da0ae2775bad74236e4ca5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136edd64d7e74acb7a5ead63d9f7ca5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14640331c3b49408bebeb9e51d0b95e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edcb7565cb9de0f8f79b05a6523d90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bbc1aa374da3896b7a94668f748d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5757c63f655e80afe4786d0ad43e02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8aa97736668e82eb0dd13ec0aed50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b6acea27ecacd10dfece64c1936db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a339da4815c6a5604c8b60ac293262582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239639501f972f59ea3c80849d3f4bc4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c59035118c34f18cbc29a03fe3cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038f3ddf9c4a566ff9e2cf4489b37a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a979dbb9b7b8cd33374ea44afe80752586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0606140d86f35d8d774f4ee6cb1537587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4026895df676f5b755e700d376546fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc619254f08693d0a1e0588a429b1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b273d63e3fc77897ba33cce8177d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13773a9ed4945dd6646e4ba1a6ec2086591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9226228dc011580050cfe98a75227bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2ed3fcb5e8b0990e56c55e0648c3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ae60c2e11236b3107ccd67cf98b15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40556e28ec859421d71329e9f999ab5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0891ae129aa8ec5f7e0f54152886533596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ef14422a4b2d27baa013d3e0d60d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12dfe5535f9d59e88a7aee099e414d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adb86579f6ca7041babfd20d75b067599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a5f4630ba9538e7bb918da9670ad0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c2c33e84885da16f0bf1ed9079b84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62395716cb6671d9e61234018aa6cbcb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1ecdc8b7e315d46a20ae98e26e6b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f9b9189b5ab6f89fba6bcfbf22477604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34c26b6d06a3997ff3ee1be98c0ad2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336710d84b47468f30a6217667b21965606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8cdb7a9475005d4c26c909d0664d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca438ba17fd1a22212be7a5ed0f85d93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013c5f4d3254af42995efb46ea93e13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d485438bf0b49e8f229445dc15f6655610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4d8d2e62185978e9290782e8f1f1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a01386b510363807b7745b3387cd3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7be184d4210f0bebf7a77b3c8f6d51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776ab81bb00a7ee1d9b6d7191fc531a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c079beb7282de335cc318d584884a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03afe70f77f11a087b34f9a685d18c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603800c2369a6a47a6aaeef4579f6a00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995e9ddedf5c64babd69ecd06f93a64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d823e3f7a1f3fc69d04c1096036b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242a373cddc94f9319e081682358325620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee563bc85016aef6cd226ea8150d49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda159a24054a2dc139fc9318096516622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84be29c90f7ef2af14d75b8fe72b6f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd16dc79cf96d714ea95f0b77110728624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25a52bc7e8433af3eaf91eefed4447625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732cb379a61ba2f87ca0502c1d22d56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c1f104f042224bcb2c7474237cb99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc970ee3c728c12c65473474388d492628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5b4669233ef1b845e4f6f371345c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bdb3271860b81abc16fab84f8d546630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea06dc5014f9f50a47471986606ad5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7dcd43898a4016c8544ebc9b01bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2af100522d15c5d23effe0a63e458633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966e023f2de99236a8dd510758316e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f2cec69343cca3578beb925b66805635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0999506409ab7b4d12b85e8496df1ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8763b07336d941f9fe24cf01f86ba66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25b843f624bf00d181f76456e4462d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a3cc30f2699b2fb321ae1523c3b2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df45c475a80e9925fb04cbe9ed96b08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb323231686c482a5953c853c23018641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364087fdc6853004fb928fb6cc354d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03dbd3424194d6406dd6dab8cba5ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463a67ac0800ffa9d5b7872a28166c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f33894e199af24e0f0f1f3b071868a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5017b80d8dc0e847cc4b1860455e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb3f16684a5ed806729e5e0182fb45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d249a10722e939f2742cb8d399acb4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aaf22a5cd043de20102d1f8920745649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dd88f22e42aff526224234cd4bf55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1c2dc4c152283b2ab7a17b9f82782651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb4f78d9bd46b78a837651e6d1418e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeed666781f55119cc01f08fd48296653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cb2ab8d04eba731130c14edaa7c3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6244446b4111baf752ed98c74790b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c038cd45ff3df62aec2c23522042e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2347d34ac224675d7770890014c60fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10152405185e26bdc3bea7013a386320658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06f90034d1da67551c71caa3b65490659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3601eceeefcde14673ccc7229e94c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1059837c274c17a1bf74685b1e8a26a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affc644529d30af35ce711c36670860662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c260bf17b34bc0e98c0c95edb50bce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccd969909f747a3fa134145828fdc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396506639ec5adc4c91ec40f35cddff7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aadda1a5fe81bd7647b6a158450e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82646ca535835d21a05fc2bdd099ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac74c24fad3f6002dde8b5727f0dd05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a9c8c574ac57bb36ca5e07f056665669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b32fc9a9643898ebaa969c934ca93a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fed0875f3afa7a6d153201edd7704d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ada0f394cae0f690774c188c60ee6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543876bb9b597a3bb38dafcaf13d8a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72213c86815a364ea0ce70a00a24c5df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ffaedc8148783eee2274b59835d54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e19c881cfbf1124b62b7f8582e7d83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e589ba70b30e4839c3044999d040cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c89e84e4a62d1301318ce16706afc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e86e8b99743afd11984b9d63a2f7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4c01624a33b0fe154a542ad437a38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9ecf4ae5547fbef039fc69bcb6d30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a552879a01f33e4c41ca735b501098682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38441471f153ea0d3d2fca08931a6f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fe90b49629d5eb50367982dc2fdbb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1402d53f1db90e94a5f764b46638a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4da65676b2b837bb35bbfb56ffedc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632d4bcf5792b3105820df6e9890818687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a1949ff0ddd58fed1b3b7a355ae12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104a787bc404b61aa7a4e4ec386ea2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c940d8d913b694fe08e31d9f409452690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cf41adfa7ec6557bac1d21298c8a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1c66ae046433f7d493e5cc96e85ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30781757f86653fc92a62895202efa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31195858a1137fb534ca1ee4c67499d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953e7bafe8838f9080440fc10287337695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e57cba9a416c3ad629f5e9f5ba0b72696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0f739490d3af1bb5b0f4ef3087066697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ebcf35a8af9685aa077b541fe822698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee4e6b28476f1a44acd87a8c6a9580699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91b4517aaaf30198e9e674328876bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076ce6531fa992dbecd5a24bcaab778701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dd5aeefc2ea3f4445639f2cd1308a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd87df0b342ef7e667a18a78cb107b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5424f456e89692b392b889b564d684d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a038f3aa6e4761366ce810832c5801705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c547beb60e5ba1e48e188bd5d50cc9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baa99f1e17ee4aed5fe5f04a2d45cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359557429e519f2ff4ce8ca5eee17b2a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934f3446ba6a2b426a16618490f3e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04927fa4cf4a41a46fa61f622d962192710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193508c59940f82550d1eb3d2651715711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25e98e1ef60ab3f389072428dcadbb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf516c7bcbbc681c8d4dc46e7de660713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e355ac27303ef901397e75844756e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cee8eaa761f73a55116ca81390a7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658165d9e4c186536e7490ff76a4c6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293e4992c38af6180bb9d89c71e5b74717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732202ad490dbf014d560efef597677718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2c7c4aaf9618b89749977d50667b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ce89a1b3c960840800a2db5653ba8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ec8a7e86c0e8d8cc3eea63b833ee7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d76ec368dbf3e84eb9a29688f44277722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3415311f9e46bf0bfc21fa3c0f19f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1adc330f2ae3fc948a9a788fd94ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef23cb6adaa88802135cea73bb65321725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb3f9c7dda04f9d017fdc98608e25f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5159415a92b9be86bc100dc666243727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75a4b2e055ccb21ff41078bf76a685728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd365e5ce8664a192e00b3a7a35bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c78f8043416e4898172856ae55a64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904fada473699cc6e1d25d20a30e531731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc38bc7dea5c6090ffde8a94f703bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adb79cb39d9d01f088b317007e9905733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bed3894116293bbfe888d3f9f198c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d26ca8140e95a1f46fbf9a886fce1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b24145e2f51d1e5066e9a95d4558f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc0e6470f630b3244eeeb9015f05b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb0ebee1ce760a15aebf881802258738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c55406e36bae2a906a2de028a444d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad1dc623e2e9426dcbfe78bbdb07a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8fcad4f16f80a4fd57bf7b4b7f9cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a244113ff2bfcefa6db13cc365d203742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344997110c7368ecb2da80e5999a111743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57a575adce16da53b8562d3dd89448744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b440c3ff0192e566b75e16f6c6ca404745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e291b5588de54ad0df1010eb3268d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df04eb8a42a38a1bcd94d5a00985d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126158e8e1394b463b9bc3df97822d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465459199ad0020a32d9c8562258990749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d0bda56faf3ba2c912d2e8dbc20de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788739ed006e5471be7def089055443751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4beabe82f072cbfc97ab25dc98875752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a6479b10b1b561060e8a9b95817af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f88f50eb58f78dc8d8c1863c7091b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69b89c62bf845ae1b6c7717085ba6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486520d10df096f4485494afaf4b52b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129457161ab21218cda1c791cbccd67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8752424ba58c0befd78bf7a01863c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b07e28dacb85f6e46490ef3360ff96759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>