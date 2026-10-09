--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dc6e7dd7f22b3eb8337cc4ae057811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741e49bb2803ab74ec65690842cefd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c308b6d990d10bdf7c6628e640ce4313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbea4a4625b3d3d809889466b495b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293c9ce189057058dcd778422b77dfe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d66a0b87e81c25db1b3cd7fa48ce46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9ae0fa6b157e0f1bc3da77f545ae97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342340bb246ca5e7d96fc57267ff3c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac9d38c6e3cf07aa70a6c670e4f9889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770143c635edc98e596ff081d1e37e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028d4e113838de02c5a54e5f224925011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71a8e338336442928da134675fff4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc25bdb51e2cdcdffbdffbd61ee55713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f954776e610fd9f107d5c5a3e687914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309654d272a9df4c67eacd2456686bdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468775b51c159b44118b8e6929ddb98f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c92cb3aa5f31c1de96d7529c8a0c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26773dbebf752007ea9f024ad63174518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f561304ce0e8bfa84da9913513ea419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d92e48c830f0e3b48d8e69d5eea9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7523ddd4ed54ab01ab66ae1b7c35d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf0d405990dc490123d78e2dea1f0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24be5909c9434d59ffb74f9b329e7b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66b37bb64cfa6882f054347ac6ff7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe614f6f3148f93f7f50965fc8a48f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ecee598bf6889afe46fcbe1a4f8d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a8375f989c3f3dc6b10feffe8e28727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc5d860a2cd90b9f85eaf94fc290d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58523391855a1ff06d9fcfb84f4f5f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882695182e4360c1df0be07f417dd26530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a8392aa17bcf62e08cdc7015b553231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b570a0dc70b114065a1ba3f0909a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a498ae967acb7731a9d9c1844d0cfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac9cc58b4d86ddac276c6b4fe6aac634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17c8e4ce00a622603d339fde6c0fd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6b7752e5198775785b938ebfc8ed736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc4c6ad757571c0efd31b617955af037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d4918f4d029cb479c1293e441687638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a35bccb695e53896fda063b946ed939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac669ddc02897a44558100d23caf3cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cf8737667465b5cb16b5e9248d8f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660001d5ff10b681cf1586d87069ab8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4557f21700d8ffeef0b8b15a2714143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbbad25f36f432acc7904a7cd8bdb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598cbaf54eb29ecfc06f64858878ad345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1154053c28de3065c54782bb2ec0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9645b94f6e0b696380de96a2c2a23c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead3e706e4e806f2961f11680d929648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0f5dccd3c786c4433698fd5b1ff1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e3cef23ebd7b5b22cc8ec5426db8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea58578d7b4de6ea31434c7d12ab5a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78cce02e9e8ce6d9cb884ae62d4e9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16c0292dbe6f6a0bb5081973d2f94d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386ef6cf90abaa1e270783fe6d5fde854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458e024e545d9e7d639ede8ba3e5b8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000061d4219c89837ddce87ff52e64856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aa0ca6b3f65eaae9b5e15669bd90857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e0d44f980a17ee357bb9640e720a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9be6a8dfe697a800ea171fb669dada59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494533c9660164bfcc0a888d257f81dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8006924ff1580efedf757b7e20abdc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c804c7e620dc8a7173531fbde5c4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad74af6e4de06ae975ee638720eac663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056dffc55a118d47d8754e3740503fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069abb3333dabbcbbbb496e2b0d4c01d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b75dc9e48259035c05202c0965ef466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a1775f5c088d5b7c8ba700355ea8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2453a1837609505db41a944f0cc85d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc6895dd42df68e177b3d2b974038169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed16e7f95d196b292e19523649985770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7590a33a1cdc43726b01783397f11271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47606b963163d7bdbccc9f3939da3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cad1ba088d63f4b18294468221da3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74f056e6315fdefbf6152086255cd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c53e0971437db273e24edf781f28675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543112fd289864f62a0129f8258a28f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48552c42cd0b9897528669e2b2f8118477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7653f0debf0bf561e2203533d927e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9d282fd999340f63de4f90adbbde479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc12734aa40e212951c214af714e29e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397b24f3211ccd3128715ad2c6a40c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099861c5c32132647ae5c869c664e66f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60384ca1b80c16f8cc49007bea685783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cff8ba7b8b1dd5d1a0b3dd30a6205d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a52047d79366fc3138b2bd27484e2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bb1434271798f1fbbff81d6e18eb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57436f097bf68bac4591d1f33a27ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee50dbc12b93a981dc5ddb80a04d9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e335f3823597b3db486821b03f6b94b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c26b4eb0217b72c4dcb0799f7cfee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfdc0e50e5ad0e7b49149ac6f1971a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74551e477f4df3b3271539df1dbedb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14142cf97d7551bc9330068238113f0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2966e2ec36f3bbe541c21f4c2d04bfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433be5e1f4eb9eb784b20e3c984146ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a7bd01d76f8a71ce6f88c4df2b56596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9c5d4d07ac9c21de0400f41f88e2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec2c6aa553d6a8092d407fe47ce1cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577d69c6b24cce5e18e230916c7099299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5f732e4c9b4a9beeb02ea9f2c057d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849be35a416265111e6159ecdabb14c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a8395ac5a3681407a782132793421102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e92030c837f83dc4e89eadbaf19833103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de23faf5d9051208f81d282775a7886104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b102fbdfbbbc7dda8206481477e401105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a41ec068400e560aa783e476ad9db3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ba0b97311ca61b8d437c9c92c8bb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750cfc814d97e0d9ff29e7a89106464108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b3115ddb43e52ea15ddc9045db980109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3339781a2c820fd86d8e267b13a880110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d3a7597dad442303a1dc1c8268ac3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9625693e388ca63f0489c356ca1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c32b90f8d51fd5c634900c4e608eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56d444ce4adeb49023d0d669b0b2f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241418ee115affc29030a95274bec3b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73173ca8613021dbe84e69d3d8e9ae26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc14b9a1b65404ebf3f4e850f687d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000caaffea7b228a3eaabff93e4c6e70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa6485c13b764307a33ae1cdf78246119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9d158e1eec34fe8170a2d8c40cb71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87890ade96abcd95ad8eaed8fd4af6bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a54dc6048fab747d34ae4f04dbf64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cff83b2642c3dafb49946c8b094325123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d5576633e6970ceb5982560bfce0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c30039a679eccf57b506d3f36aacca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d77415239faa6e02e5758c14a0ad6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edef9780b6d31be2ea1bd3d591555b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfd69d384d6363edb0e79c1d541b0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12313b5507bfce01160843b6131f6b57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89a9d8502a817b206d7e845b2dbff2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f075b8814c2e460a058b11c2e98571131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49440acf73409440713b10df6a198515132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd92adc11301843ebd5b4571e84adc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a9e5c49b02ea67a88cfe58a1c13e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412620b54c65bd12875e41dede39ad9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d786078fe3c454e52e4e4fd78fd57c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025730ff2135962a874c2fd95d7a8e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47d68105ae00a6cc75e7964280b8a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085da91bae20599af24516ecd520760139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aa8b467342b1cab66600df96e9d8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5913e614b23ee393da9ae1f90409d0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1411e3fc942c15ba58a5761a991ad65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906e9d78b1423b9f3c46757a3c2e49d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62563bf49fdae72aecd2660eee357a43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86488959e6fb0f8336a4f5c7d0d698145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970928f573663f5305e2efe4772b29af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84faddc05771b93b0466bec7ed0166147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02499a839a453d3f8427bb9614967f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4ca22f25280d59e94eeef3adc81a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe62ad32e6d9de115113e517ecc057a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7923860f5f32463de6ba61a100bcde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e3751971b09d2a5dea07a0ec6279a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e47a08d5d33bf876b5e19378ee47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d170a4d41b3da1899e8371b93be815b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8315300475f18e4673482ecd34e475155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0106ba9da288817e774210cd556797156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f5acccfeaf330417c396401baccdd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991bebc57546a66ea2158005d0233b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31253df09deeb8c72ad0d3eabb09f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59dc8fdf653b9908ff4ede2db555a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9288f6c8c1957278dd1fd3991cc5782161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287589ff18b93fc6e645357137d4939162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dddc14ad123dd86c9477ca25f6e06e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507cec038d79b72298e442755606677164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689f7fa9121ded3672d886f4a1d29e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9908010d3e0fd335392516e517f5c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec330fddbcff991865c8d492ba0e5a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f0c3dd2b4e37cdd2c59261af31e0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4e06be1997a7a98f6a49efcfcffb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280456648163ccfb1cd162307bd42be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6fbbc2c35f3200ffd43cb92fd1ef1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b09e90327a560e04213c1de402a0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0d52936693cdada1cc0d9f1f6c5a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd76cd944563681cc68f00211946cc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e7522704dc732bc7800e8e74015da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc2befb76cb34d52eb2b683c09a31d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e57ea1053c71589bbe43e87faf2006177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55517df3761e79e4437c4fcbe73f2d46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbd7558d9bb05b1cd48f44b2b169d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ccf9c8fc91046f7733b492ca6e88a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71b16071f51ffb515fa731760e4cc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ff74494e82c4e634aa53382608dc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92089bc6b03d8d2ffc42359e64c816183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61170ea4fb89cceb9a66300b4deee0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c64e251fa7726103e072219357f30d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd82e7a4616e4213c6592bda9cc1ee1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93898af6434005de5229e3a5dab51b28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b4032b8e8804fe1661822192621ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be75708fd7516130c28edc0ab675b67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850706650dce304a60b1575dcb15f014190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7df3dceb1eb9018a8647f3a573604a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526899aef33e449db84831bd37aaff9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018215a75a4670daf9105259032bef24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6156392786d30f09562a18e7daeb455194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617db3b82acfde07640f85ba9499e126195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ff2aad85f0feb57645a33721223bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41235d0d14a81eefd6af30b0ca00c04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4421505b3e1fd5882b630523ebed4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa39d0a9ff77dafb591b589f17467a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959bba422d017586b77eb8b9c1c5f32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9224aede6ff5ce78261218a30202e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f98656ca8094b5d30870399728d0df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06fd4345b6f8fa03d09bf91dc065ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906acb7fcaf54a58751d2475f449ba63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ab914aaf759db314cc3d90f267ddc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ae9a15b1539a7d7d5320a9019104206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8c9a0695e363493aea9d5a7a00710207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93a17ca7896bd45d40af1c61bd3989208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f3722625629b269ef07c7fd9d1ab9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a960d74bcd7baad05a0eb6b34126ba5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8d5236ca569734e67d8d431decfe1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090ff958eaa63434be37ccbd1d2032f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832e6a5e205ea21693169004ce11a56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbf10c9ecdb1f0c1599426e7a9e47c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e09acc31527242c6bc2288cb5c8f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43438b5d1d2ded6992f6d18aef43ca7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fed8ba9eb88c062bd026aa96e84614217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45407c123010433cf00d07adf3020f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e716507a10264b2afa580a4e0dff44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c02f5cddc0a17e579ad46ffa9a881220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b91c290fe68de47ca0ef5b3a5d958e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a61ef7d685d92e848786f3e2cc924f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb07cbde7cbc9232550a9369623dce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b7cfd5361e5fb318221830b9261c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc2c312dd8888f152dd96bb08cf6df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5242ee04f8560314cae6a1c638ced95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defc9cf10fed5621d29bb362bd69c4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661906a974aca01c471e6ea443d35971228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc911e61f1076b176e184f1a1c87d629229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfab64b4120e4c17acd216a7b31bec3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7725836cbcf8df0f93a829224e8755231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9d34514627b5855e5ef0a5ea5b6ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab31a6af5ae3d65726f8dc9213499c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88526fd2fee0b4265d2b444be7ced4c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4356f510fd46e59bc0eb5ae69c1a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd1fd3c43c558f684381790f0ff8d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402cf282d2631742e4d07d2d00679af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2dfe6c15fe03f7d6d90a865c5d227238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c5a75c6bebf3059e1cd134c2778b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17c5eae23316bc752b45bd8d4e4111240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b306fb3d3626a2621be694ebe1852241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5496ed163bbe833cea3e54241ca93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23363af07970b149acec6d2a92834d0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bb1b26d9a5e5fcad5c352a9f38211244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd706139efd47f0503e6a66f42a9f681245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fbca2091bdd7fcca818102364231e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28b09c46e605c54635edbd893a8fa0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e581357ff1df1224035726e69f22fb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649f13b2769b11e51fc2e5195dca651249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328063a62119106cf05ffed2250ec5a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7e9d85b92d5713ecd4aedfba52ec5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6a577dd96822e91977556f209e0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10779262ebc75b055ba403bfe36f0ff4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049597bb7fd11836a1154248092fb33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21ffa0216a5d06ebfd56af80850c15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c793fef7b9680f7e4695162462ab4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5cd0b45d72b7db2f2d442729e76de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ca891cd81360c0e6e03b602975881258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be161135e696e0de57353b230fd3aca4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba430b58a91350e2e7412755bc193e69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d86dc3ecf0fcb2a81905a66434e2e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef31b054aea3808a532563bd6812256262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd2181ecf9bc91c0153c5d891e8685263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc26404e2bc4d4bc71b5ea3af437bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c493cf15806cb2529b6dc9b3edf05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac67be4108a0dae949117d8314305f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2811cdf5d02813d285186a61e4739f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517b946a0113d80355601902a59e62a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498074508e31aac16cbe86e5b846e406269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5184d622c85639c7872473edcbae39c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4786d20e7813c3a107ab9a9c7522833271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db553314e35f35b6eb8955b26fb57571272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdaf396e9fb4098a92bbb0bec17ba6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079a952ae089c2ca6ab085b64b0e84c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a16e9dc83da3d0ea5a6bac5a239026275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf384fe615dc6f5e4ca973c2d5ec03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ffb5388ff81a14f63d94c6a1cc458277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8772d2ac814a0659e42579d2f4053b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a9eb8e311a33fe15be8248d8db13d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90dbbff6bc1aa8edd8b24fd0317d50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc88b46f422f28f476009c3578424a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee03e7eeeda0f22d9777d2d81c61e1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f0bbe8f6b05f14895e3eae8ce1e42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb063c4b846a6519414ac559a293f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381b5e6868a83a2cc9785f46ec5ea77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a40bba663c6d77c388986fb68e93b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79a7c0abdb9a503e7468154422a246287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdae69aad23fca849d78cf003ac7f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4097affed69df44138532485c1932289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e05fdce634d9413c94f471b86e55d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e4f2d18647fa411d0cf5f147c3b74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2697d56b3efe8cc61ea56ed590f69f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bbf2a2f2cd982dc138bc90004f285293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf599c667e4edae936ccac554b687d5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9025ddfaa5c6327896e709e22efa337295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d10f5e0e547b6d91c85c20027d1ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cd61ad7f5342f5b61b4b7b865bb9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068ff8f158a4a0584c81f595e7152e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6398ad6c9d789cdce6a26d727abe1e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2d4d7a684b5e732939024b60f96f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23618d2d945be79a016b293f6921d2ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b2180ff07b131b13919d0ddb211d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08465f78e0b74183d99a9e9910dd61da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df619650647bd09c2ee1a2bbf06ab2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a847ad826eb445cb99bf0344a50c12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee4e8a669912a5c233d95987c84f7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d027d0e823887ea40c9cd7e9402072e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf2ebbbcf8bf53500ffa5c53cac33c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348a59e5087aec32afee5b389ac059d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55207f48b54251ea899b2a60f842b7ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc63202a09baa28e4396c39445211da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcafb2595ed2927a3a537d35bed1bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656edead06173912ba8ee2273bc16147313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b41c4609be41727ea4558742779718314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f990a95e372599bb0c37781f3b8099315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f874f31d4e414bfc7874a1e8c155b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bbde1e35bb031a781d3b6370971c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2653663cf67471aa440a1a72cd90ad8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4820ad2b6f57e2a762ab8981b1eb54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34a8d7122b18d80b9c90d597afe501320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de44efd87bd400f324392f900b1d92d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0353cebd806cbf3829bff027e9728a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaba92d8d6f77ba56ff9f36c432a2da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8ace0e156c1c920ce64b6f21cafc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da562ad4d2a847042a25b6c63099ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf72c8462613ed723efbe33912f645326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343b298603265be9ed476771318a805327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e11da2f2186bf7288f3409741f663e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0296e68527e0e9aae52c8043ca6f63b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e713190dbb08171bbab965f8a94f115330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1820d9e811d32c49de3fb3d26b6633331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464589271e2bf347ccc2288c847ed71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebede94dda776dc2cacd5ec4ba1bf89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e87bf1a8f9f78ff4dc661bf8b2f66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864366eaa88c3cd062d392f4ee1e9ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e3db4227040acbcf7299c43a3966c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad9f216fdd854bc03b7a8d16dfc8c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bda45f4ff3d61aafba3f0ed9455d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75f1f5dbf046afdd571496d677df8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30fba7b2ce1bb1f2890f311ef5b4c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be857ffcccff79ee9198b706825b97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b443e3c14657a583eb8a95db1dd51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d0e711a19e93144ea210b9fa09448343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c4a9e622d0c1296d08cb341ceabe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8e8659756adb9ad32aafc432cbf30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49115fe78bae5196539bf1d11e2136b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6039c336859151ed2c0be0a4cec09c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf241bde25ba20d541737b441fec7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf005601b3862e7426404ebff9d391da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9ac6be32207e19662f1c8ffb316b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842f491ac49f38274f9a31a4e2ea023351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bcd84f9e95c276dace52c38309e6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ae77a1253b07f76c886f433b02df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c13408e738a32581a1ff06e6d26180354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa69dfed9b4ed72c15ada72c1429e6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6ca9b9cbbbb74bc1c68920a96fbd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9394c5a63dbf5ed16ad234e5e8617357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02ebdd0e6a4627ebba5cf9fd80464b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df81863f20177cbdcafc32840a65db0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e84b00b15d47818a39bb403051082360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017085b1403ca6b86fd73f040078505361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0b804521bdc696d302126bcc9c91a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525d874de1712a64b20db7a16cf8c06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5fff5411ac7cdd7d2fd6b629d0b3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029913ec3e759e48f6efc900fa34992365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09d6219352801500404a93e8bfb8a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99c9ad5b5627b49171ef134779722b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d7a18128fa41a15f633b575515cdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d1b6cb8ef0561435ab444769e2cc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc7a106672dda4c5a319624f3178f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62d0c4b44c587c0b48cab3f34c131f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe887ab15267cdcbe6a73c2781c2eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39cb1fe5226abf0795010091688f2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466d965afd2b0e4bcb85f924d928eb8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408447c196d661804d68839d234c41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d501e8d1c0acf4c016d5ad2f00ae4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcecfa3d9afa12d940572c443602259377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d817b4c7b1e421b3f3c1194fe4d10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803f574718bc7cd2194f3b973897f47379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f569e5af1aca91185102b6b1b480f94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82fecd0e8125cfaa5327da9ae7d3dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1478fbd7d203f650fd768a3eb758b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4efd39644595dee9b0b42d9087da99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd388263ccb12921a7d32d3646ce811b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19caee7936b32d2621b10dedbec4b4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c06ad6c5e02f281e21bd5a3dc1d4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b333562bb1709ffcc9e8c2ef8e2d86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02a4b856172d6c63c561b44a56c60e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fed36e49b99101bbdb94b5315734a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140ceb2faae2657789aea46e536bdbb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497849bf74807216ab9e6073d8db4f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077f34303d1bd312fc99089e3727497392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc19feaf6f556318c11239f5e2c1dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924067a50d3a3105f538dc044d3ad274394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1185f454991fe5db0d3142bdc8e9a34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c10e974c04d7a61838af066a27250f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50328bd75baf7cbea15784345f8db59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db35a00880d7b2d0756b01dcbdf169398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e995bbda68cf38bbded33e28a89020399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b978a951fabf94a0c10d5622cf3d14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffd4d7944481416a67763701e6cac9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d7db01fc3dbdb1c9549d3b6c68c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30c64c52674ba47837aa98634e8cd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090870dc8d7f142f559abb9c504f59b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29795e93cd69c9ce48cc7d7370f6345405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2e005b4f6b0d361542ad1d8ccd50f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa828c5f54e5fbf9cb740e21f8a92f96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe9378d34804707baf6b4f0afe8686408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370369eeb2d8c9520a156e7472d006f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529e5087586e1702ae390b05822b11f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d81a5c6384e2d9795d3b01b371ca2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ad2281b30abfdb250a028bb612437412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e96e3942189f5ef606cbf1cb4b1bc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7faf2ab32436b965f3766e19a8999414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f25eeaeffd05da82e73a51f2779b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df9a8e2c707fd9d92c9a2de140b36b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99327d40002740e7dfa051da4158e04d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8b6294dd4e06f0a97ef71b7d11c70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094836cbc44acd0e01e4696292115fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979de7f1cff78130fa695702bfe37b19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d7eba304586fd219fcffeb4c6afd6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2023324e71dccb448e3813e01e911d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96ce23f3606b75c3e9bb0e7f0975f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c82dbfc8158c5e17e232ade44a074424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989405903329c9ab7aafc830bb83690425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cde82d9bc2c65d33951877c841234426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5cab4209de18486c8b8180ef20ad4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0858b022bf59b60ebcd56d3d56a27c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068f516515053f04701a082ee4d5e3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa23788dceff9713ec923fad4f928d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618765ce150b4db465c7e92ba1a31b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce426e591d5bb8a844718c827b3d6a3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae19e3a0b5c375bbe6572ef9155430f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ad38ce2b987189e543ff62c14df7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e9df9971d4a9d86e83676d1efe52c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69870d02befc3c31c983cf2e741136f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906b70fd1f21b63e7aa6afb9992afe6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229337d8552379092143e0e8390fe4e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f257fe73820d36f5c2b7ecdec247e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05392e6446b8245b867ec586cd738da0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b360ebcecfee8eec522de60c0de63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00c7df7c5d41f071a5ef7fe44efde5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f4e42864547375e8be0bafb53f8f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f36d4f99fb47de0e108cd8e7cc40f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7294636788cc4d121a051dab3f574b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafe483875d5cd0d98da5986851277b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd32d1438477e284e80d11a5ddf3fd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5275f3feff8dd7b7d61aaee26afa2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb5301da1208d0d6fa3d1b9fee3bf9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78655e769fce4c91f4e298e79585516e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152c93db1d85388c44a9c5c370d8a93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874e901363310c1da0da5447b7efb3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333b7b85ed5db4842ea8b8d8abc982e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24fcdbea726121a70c1d4e75dd6ce9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376aa47c04f4a870452e7fbe82c1a69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76f0360af28a69e8262664bcc23ef9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b052a0b55f097b04b91e24be04de2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433226d07d335d8531e8af47ce8b679e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe177f79173eeafad833d78ab85608e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27c493ad378dd5c4e230236e66e9ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522c0351198f146a056ddd67c20930c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff03d53f27da3ca938d267d8b2ccb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39aee16061e1f66b9d68fce963925d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffd8d6d4e6ff25956f4f9155ccf55f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9ff7ca9ed22f6f0395ee43fc1e80e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290500902c9b03573be837b992942dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ab914b11a88f5529d083c6230158b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66c59355e645eff48949b1b7118e2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc78277f2d4cb1842ee696aa8b2b7bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9dbb99c425f28b24bf9f41d6e57a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f06b73079467fa63a04a7bebbd11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de64d4c508515d1ca244433f000e40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b3dea3ddb38c543ddc4e0c2f6d02d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7f51624f1511dae644e363ee4ed7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6069b9eb10392d7f9cc27e93592508475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60305068f4b33a37fcd615bf1e9a73e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6e4d8ffa74873945a90baf01aa955477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d448e2b3498817925e0909e092933478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bcb465485eaea4527875a2596f5ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927078f244a12424ec745b64271e053a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ef7785ca2e8abfcd1bed3d2a4d050481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e2fe527c7fa9797bc7e09732cea67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513bee926462bd78f77dee5d5d84638483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f60196654c1cb6e231d3ac89fbe70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa19a881e4420c9297692723ed1067d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc2d0f38f69417ba37f6797868ff3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290d1dd4cf14f7630e8f82f1d1e5e69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea8ceab142e7e032e3fde09b89098b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb0ea003cc9e7c923dda87631549a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98855d19cab67c91e504cdda7eb6ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88937971c87a3846d89937d33298ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe2d07b9ca81c7eecc69b6efab5474492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d36e326880a7c95ea3646b51e15ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712757caee77cb3bde1fab4a33697f03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf8e5daba73e910c2021369bd50d96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1011e2c2af228442af37b6814d899496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd01ee4513e05142de1c165cc34a2cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6829ed7a3fa3b74a7576afedb130bc4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac46c765d231f1505ca2374e3fc0d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100accd1c867a6582824240d5a0889f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c94cf5a55ef6925574fcea8abda071501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f8c705dca3c4fc3cce6cbe9e415a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231af1f22356fb36e51eb984c3ed1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6b55eae717fb74b55726fc6913d0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5a411459dce59f894e39fd05c550b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63da32b18609385b543b381349648e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c32dd0d0353efc75cc478ad4c6e1ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60838c96ec2737f536d0414db68ae767508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5262d293c91c3bcc5ce8134fc6fb025509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4dc291efe4c3aeb201946a0332b1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77845dafa8ebdd86b43f40a0915d492511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a49b9787a59f85c12b3b5fd51de823512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbf902ae9885fe0c8f050bd4f7a14b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fad5fd7cf94c529ccb57532ecef6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25181e6205a0c1ee04b8e487bf06469e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957ca10179142ba0101619be0265c4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac5169ef10120e57b0d7e081b6ef45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a004b5f2216edc03f85073e7950dedd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8491832afb9ccda5f93f2c876a9f3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2c9611ba3ea1de8b1b6dc2af205ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e47b108e68731636f5c42822fd91c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a876ed9a08dca2b4c7ccd10187f553522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e85a5502e47f5a83da0e0f592fcf7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315882a41abb3828b60f80753a2d547524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fab7651179d814b8f5155d5a6dc83c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa618101224a90d6a9dfb5410e487b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578af2823f75fb4354601355b59c6bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c466b0d67df44ef9d90e8e4b2fb71d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54eec8a8f769c3439b3d7b3332af52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baba6d608447fe5b5e583b25dd22d54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd350765202f32d80e139d41333d0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50464727878733827a8cf5141700b01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b82c65f45a547643abc8b898fa606e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda515d2e7af337e3eb7d6c57781552534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da63196e76abb86338892ad02156de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc38c16f274955a9fcc012d97d806bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fa041020983565bebd1da5fa37e51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b045b3f8dd90b497e85c02de5fe51b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97166c2302b55433e526a65de8988d15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5af5a8eea6880116dbac491a80444540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce64edc2b4e1ba2569209bc37210841541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67c8ac252655d4cebbcd7785fd64a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc88a96c318ad528e1d7204b2cc24e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0dd13dd0a05ae0c50f4c2713bf08c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08500399454e87be627483dbfd92a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f977f7d3354e8b7283c928bf89dcb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19671a2bbecfd45bbf1ad0bc958b63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af164d25895269b6ebaf8041fd7b0a6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041aa21ab5d22ff8c053a391b7f0a50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c19c5468e478d4b30654d1b16ed0ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952dd907fd6ca238656481695e9c0a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da494eb6b122dc273aa8ae29a0cf5a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfd29093fbbdacc9b11f7232e5eb6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965687ace7ec0223d11ee9e4ea879bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efc7f776108ffa9e736855c99a6d34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd58371224a9c5f24872d89bd567b75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeea8ca50cfa829cc008aa450c118e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdfee4ecca66b4f8df8bfa1adf4b7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beab6f113640647e414591401e13cc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0340b20d4357345b8c4a379beac8cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1dff9eea2113253ab0bdca9a9f39e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7c0c8f0da0e330c53362a6aec9f44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a288cb79e2c1341891e8121254346563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d7fae698dbe6e86ec8ee582efe8b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa81b30586e292e2d5191bd02fc8312565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5d4c0918cfeb18adf0d8803d6d10f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f418156759ed02553d9f55d872ebc1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6a6b4bbf8e0dcf4fd2349a6a1d825568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a551ce68542517edbbd78816963bc3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84eff0ca30ec423c64532015a18aee2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ed4e209ce4007ed4d80438223781a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35664cfbaea991a63b72cf6a45ad5a7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7539abe45183803d5af13cc31cd7e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1ddeec1233eed3fb67a96f9f2aa9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a28be73c01b58fbb08134b9d508144575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bd3fb3cec6898b31abfca592ed824576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c15de52d589ff4a95c3e7096740b3f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d20a4e17e16f95c31be5a865dc1752578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcdfe3e1549a979dfb75fb679af4ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c4dacc233fd50fa124febc5b5c528580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf54ab091ff063423352dc3024cda5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884994c4343842d018f1d087f3512255582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb109bbb304f164b24bc6db661d32463583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efb647347035727fb9cbb5041c5d76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b62307ccbc277d84bb7ed36a195f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19de34f36c3cfb4d9abb07ea5348b82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d0e691f9ecd1c2e1a22e77d75c605587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e46eced11714910edef9e690488b28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ebc48fe8c57e9d7acd1f9d76645a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79578ff5d960f6ef56061b2691491d5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580710c0afdd2b3cce73c200063d225591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68387b29c7f772cebd24273e0c68ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9924d478cdda3ed6d9a23cef799c25f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca8a4b855f7a5a46beec1974ccf519594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7825cce0e54bd2a3be22adbc50cd10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb2dfb4fae3fb928a8855315fb5c9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ae6de14f241e3db50afa42d21812e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1f5b8af7fa12c3897646d79c391ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122335996e3da9ec82231962d0c5057b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840354d009f97b2801e32e6833b1ff8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb63fea6ebb5d35952ee7912140a0d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50165338d7b0b46a508ab9d500a4e4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb7db135dde954f4c382cc612584a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c20b2d47a06d3ecc7e9780ad0b3d3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501815cd97ef005ad5cde997aa911c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e669a33424971e0b5ed098b5ac0438606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b6ee04163e7420b92eff6af8949b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1264869e6a1f574d9cacd72a013b570608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a0048a32d36c424848faf688d7e74609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b2e4a0d5c3d5f40d3780e7dff7bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922e31a1dcedd1d4ef72bd46d99f0e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aa7f7c4d77c7f89d2025d0f36d483612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f5c7e9c2c246780d339b4989d5429613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f727f74341dd6fc667f7c5df73ed93b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aac60af81999401dc33d3b35b71458615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212f79bb77d5c0a99bef46be3d458a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c9be8623af71fb8b09616e2711f9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0625004320d87a67c4328e438c7c96a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdd9f12392daaf36868e90417df373619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2203c035dc91d4fa91638e7331c243620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efba66aca8c8102215a7393c969dd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb345abe30464e0c09eda3d4e38023622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d10c8905fe53789be69f9b0bb260ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e264fbbfb24ecad5a2306e18102177624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea579fd2025ad81574113dad89d88f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50003832b0b98f648973ba2647ac7713626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af587d27f36f163b24a4f270e51d022627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e53ce745682709da8e0e9174522e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b51c8f3fab1fe26e231b4d2c09bcb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1940fc978277c09d35a621827fc291630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0bd04b857883f2ce977c7ef8d836e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08362892f8d4cd96ff5e26b9e9ab63fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386189c2358f556e320ab8186c734da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c215e7192cf2f7f45dfd048e116d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73a14e31bce774b926882c2cbc5477635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1febf953c74be69b734a8a3378c2ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2e11277e22883fe2005e32927d594637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee061d011ecd84ac330ccbd757ef8e29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c4d9c9e12c04dbef238f59aee7b1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee925d91459c43495f6ed97d318b3b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fa91f0c6ff790d93059c052576036641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef97537a7fa6f99f86efee8c9635e07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0155e0bc2bce8758770d0374b1672643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b96eb4a05c6a71d16041b9725a8d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bc90f68f1533d2c0ddf4ecef47a86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3377511d1e053bfc609ecb76226e60b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32729d5c294631b30c262e3f29b9c5f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72f21fbef9e4bf22f55c17d8b57001648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8789ebecc5fb2913cb679b4a8fff2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839c1f9afdf5b5b0a5c8ba23e9f3221650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf25eb8935f213e99ac9edfcf497d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976d88c75c658b7f74d44137b71e419652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f2a6e1f7bf276fb3831e0ccfd631f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8804b6907adfed0efc1470a23076963654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b64fff248987611fddb9762c333ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4295b04e8855e337c51dcf927e8f980656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4513c23668f088e66c641fb0d9880657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690757f35f09717093596bd6ab90af0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e680eb56c8ef80a19ce577776eb9b7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012ef8e1e87c9c21685b5e43ff66a5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f877a58d7109c6f73e3c1e10a54110c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407bbba914ef4671d205757729fbb44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa52233879f3fa66eb775610f75b70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8f4fb77ebaa4696136f0b5eeff2f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9ff3fb6c82a4fafad91a7bf3be255665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462c0cc94859b75abb26348bdcc2a69666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e540d80db0f7ed4bed1f69ad5155ea1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b554c706ec22bf30f2d63b9ead25993668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045de8d070caa70f6dfacca9df0505e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27976026d4bfd7c3a17ee1e041b818670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf36c6c1b7a21eb1cec4e6916eefb2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fcb918a5768cc336840391e3599c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24d69476197a4e3741d6f061b38b13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770017763796ac786971f834133305e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0dc7068a51352dd410a7f9da2c793675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee96c5958414aa12190af2b30ea77b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92b124c92c60adeacfcbb1bfd7ec91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8965290d6a971bdc1f5f9999b6cd4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053fd906911e5c258be14610ea1504c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1f4ce5a3ccb330948b30aff182984680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9c7632f483f915192ea7e8be3b50e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3475c396744cd1a25e8cc2f1e47aacf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37961cd004aaaf9c3e5fc0b3627977683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f5c8e17bcee01f34d901f063405e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37123e00889ef4be96a1b30892082eb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e94de5454bfbae4066948696d65dea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509fc7d4e619084822e3231a95f014d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae51791feeca68b61174262b26678b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073322e0fc45ffc6fdcabaf3c7124227689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb48b8afd753b10a71e89bdad36e26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e62e32f60a99464c3b1497f1deb8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2bddafdde0c10ed458b81b015b7cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936dfd61df7c9a0f232d097d861a52f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e7ab61436338b6784e53434e8d916694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96ef4e36d551d4711a84f2e138630a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9db863453e27ea089d2eb3a116927696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b616349ceb83b7bf237b8d6812c0830697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76145789f61fb76d7e117e2444f062698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0b1701d517d56ec85e449411313e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ce7f139fc340c618b1df13348994b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444720d59dcbc091cc013645e816ca77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcd9730d04b98ba1608e158a06b345702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82093adcc19c101b638dfe0211d9eaef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954480cba84025dcabd45889aba3cd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5653f33b6ea4b350cf7bc6fb510fc61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76d5a81bcaa28af65b590d50879293706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d298b3b356fc91800570e21b4885ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97769793dd0cb93a9c593dbbd9e709708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3811abd6fcc99f1bbf72ba90cbbc19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6b29f2637595b4398d4df7deb19f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd798a3dc539784aa6c0e2a41f3136a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed91ba47fc9ce9fc2aaeddd1eda0d92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e496bbf02cb1fe1acd304daa59fd5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11116d9d336e401859e828fd12a0cf7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190c6c29e65291d3b88a6a27c7cae3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3701bce322c8f2f1440f33e5b8d4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109b3174aae702255e7d246627661d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13029411d7f68a7246719cad2d299a87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cd3229693241d1a9e13fb1b3106cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbb4b40024ae34398091f131c18de0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b8e4e5c8b6baa242fa043bd600b91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab9b5b83b0b881de7c9a648196cc39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe9aa312d7f0b943d58db59f658a05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f156fc17dd3089595228f6d1c9402724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4df800972012ef569521cf83a6f30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f50a2d89f56244e2bd0c886b74d4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f58391bb8ca55242899abf85e15592727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b39f3f4a5aaeaa712ec270048edcf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb59062a45d47a4b1bbb5dfbd308d96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c307166a7dbbb2c6ccead32f0a07fbd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49130cc92ebcc187549b9b04392a3890731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dca13f6b5bca5b5141c009d0f7fa6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2219b9d0ac0921b5f9a5f8cd9ee90c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b04d4b03d21e43d3cde0de2cc9b103734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3732a10497dea556fc1b767b8fad6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f47587d792e3c71d9b46a4abc3317d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a5e8fdab601e672d811127c5ffec8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19757e86e4c9439c3d4fbccae1b0878738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c0fa91b1f7c3851d53746c9614f7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32596324b6b4bfe80c1e4a15362404740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a4f64d65b8927f175266a9bb19169741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb844397f127fa30e97401c75e891c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee11c51d27ebdb3abf56ff37621f93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361fd0d6fef8193593142cba2a3dbd3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89291200ac7f9650e590bb0d383ef6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ce0d79a08b162050c35f16c6bfab3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ca34a829164f1ac42387fe050e59b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea1f37259d7c05852eeb9fa0602fc0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e47e614d6f1b6609696eb065077bbb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0811bf0039b545bfdc656d99ba929750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558147e3820cec4f87b9fcc551e8ebe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ed03edef4252cf01fe017fca7c950752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b313d2263c776205bf2bbe2bb1f63c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64b601c48fb897cdf9c0d37bc42b39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e701c577d86b822b8dc5ae360cf5a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc83b5e832f54364eec7f0182170192756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a71357d3b82db1ae1ba35ee48a4940757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1768bb03fe0b2752c5c376fee8c4e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a136bf4bd6cd7c77b806143fdf5ef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d4d1643028b6ad7cfa0d653743c5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd581ca0f5180f171e2273287add2dfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905ffb7abf1292ecb978e8f9744152d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b59af0f594f8af86a2cd43e32babc64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27af969e89857ae51e4874cf65305525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c82e7c3d83fed7a48b776f525ed4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2beb186126904d7a481fe979a4b6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce6344ee5cb0460fe68e50a3aefeba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d1c366a8c2996e081144d6b2853859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e20029dbded036d1683f5550e8bf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065dde64eb97fa4fb9c721bd9f45c9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea5ffdf6950a903f0b35907d8e936b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e74ef193554e3ec074f1b8dac96a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0278aeaefd2a41238b6da8d2399c23814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff6364233561d0d296fe6f4772f59415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f84b3b39fb7035c3af96c34aae53f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dcbfbb07d589fbecc968fa780448c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b54da987e679b8aeceff94348573218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51d0aacf32af7d5b4b559479080c9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e63f7a1136e7f9109c1cada838c2cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf077c975306cb92f3e1a69fe194a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756e9a2d5bc04b39c09e56dc6b17ca522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417cce65b0b12d25494015ecb29fd9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30475e86d41407b41a7375cc2033a31d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75a7310a5ed0639c246bc9edc0e18f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d6c28b5f0b0fa8da06dd7a40bd20326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e104db4c5d48b6c2d182e0698ba50127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d8ca7b4b53fd35e43a8ecf5ed06ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151701a999e667329f80aaeeccc638829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2ca3c0e3f93c16a29ea0b8236a4da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a7c55837f2e4993273810244462c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f7645ab8cc62633e0e7492e35774332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e38b29da4bdd35f035a2e89bdda0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d1185f7dedbeb559e9d471ae7aa2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66972b9f0f04d61cfe854138a95fa7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39863cdd91a1788d7fd59d0b2266a02636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7fdd63ac32eab3336ce8f80c9133437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b62c94af9a636821dc68f3b41330c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517644058d77abd6ba68f0ce799c57b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842872c25ff29b9e72b30b9001ce51d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea85ff6c226b2467fadf9458641e1de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b431cff8cf48594ec0ae83d6005c4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661cf5336a259b31985b07e2d141eed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cb0ae8c2845d5907f42150d05814444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071da307061bea64aaab005cb1ee231c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074215ab3cc95215fd28fca0cc67fd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14eec2acf3efede564ec9e70a57a3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37003c07dcc50bd01ce0508ea35f7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b23ff6b84c7213ec6d11e20db54bac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c0f3a7562aba619b72a68683492b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663faa0d9935f4c5245948a024f5b78651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447756fd9ad5f7adb9be6ab02320c2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f85aa2371ca32ca3532916b65ad0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043642caed53b030270635ac6405ea1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0a858be974dcc85fa178718277e0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e868f443e3c52fc5b35015b1752e78e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429962f4aef69ba5c03a8a9283d54f6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe13b10a3ce44af65f296ddd42c9afe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af355afc5d376abbd295a4f91872859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9354df6f2fd83695b3b792dec686e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990667c822e81eef793bdbe094a443161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f7641a978563f3561feb294b1c85e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe1bc9c447aeb3f1b296fcfc7330d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb798f033a38460f5364b7a0f29622fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17fd26de82757df8a8c57d4114f49065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4299a64279f6f43a5d81e008faa911d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828569c28a8a44a22178f065ad0ace967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445dfc345a4e3d8422efb68c302b55d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19dfeeb867f8288b942e29ff204f9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2e767e5aaec1047ff8daafae7d99170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1ece375dbdae39e57f97917dc799571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757f95629ae1a0f12890d5a1594d6ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8a2ca317581eb24a23835e12b15073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6315cbf26015a417f97b88195f1e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79b99e4aceb7298fb411abccf784f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24e3fbc5fcb0620f8e06a042931c7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa252b24c34ef58d31ae62f1118813a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0039ffa4bb99071e4ddc1c0d011e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2141c671af351926b13a253649c8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ffde096ca46bbb91e533f2638b37b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0be9fdf4516a5b40b4cec124282ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f17d74eae4d6ce03b618b0c542f63e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536b3856c203c2c15fa0529964bc3b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8707e99cbd95520c52a9afb38890f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36755cb646bb1eccd1d71d2b30bdf5b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4586a2e10e6adcbac049a2ffe46f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1e46d41006c3612e2f8c1e8b9471487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d4ce1089eab72d2db9a4a8ec8bdab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c9a4484e59b3193bedbf87f0b3d6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fb6b83d92a32ed1bf8977cd21e72690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbad55cb152c4cd77373560a730233491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a17d7636b2b3069b836be7792984a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554b4926fe1f45b3dc366d52890063c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204d9e98d36b95bb5b07a484ee40e2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474191dd2ea98be6146f82c939a4ee6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fc188eee041bca2b12668969c2d6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31804fea5b9ee17453c935c8525f94db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f99879596075c2825378e2d04830098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cad5961fe1f6d7e7e85a85a5db673399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d2b4ed4c27f9494be7908c0656e3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1418303734cf59283626afe4a46e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347074f91a98f59cedfd923700df427d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af4c0017dd88a2087eca2c9636603f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2721a2c51870db16fcfacc90828b17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b921c9d71e3318018689db33d7f511b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68e4c8c23daafcd9c49ebdc3c7856f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd39b93797a844202ba272f4be3799107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda2ded035e1481c7d45f7df30658a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8a58157a6a15a3afd034312267c12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f59c7b5de38dcf3bef7604273b6bdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab9f974e457179858693a2825618df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7147b5479f55b7114e326c2deaceb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcaf0361df1c3cc2057ae1edf5af25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d62b98f1eb172cc57e81e5b86cd82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c402a9858afb057fb46ddd83c8fa4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1983c2839dd51a961c436edc522714a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d70c3841302e73ed4fc44463beda4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847d44bfe99f6c002d62656caa81fb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32f3c2fdf0b1afe4a5dd9e4dbd1fe5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ad7486d7c5628ef499b9f8dc813e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84da3870f5d7d045d35247d10990ca5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4648170dc61800e2bdc8405227d91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc222e12161c4482a2943b685c89b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692c410c1067a26656bd7bce934b6f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d5bc23174b403d816cb88e7450362125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1c004aa236617c6563feedf44eec4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e60066a7833af8b5ad0377ef3a4056127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebad252d54feb16631a218ddae09c5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda340b16ad7b10ea89490df7f2d7f89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b0a7544439098f697254c1d9f4c9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c2079cf3efa2a1677384e7f092c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb98e4b244c021b8fcedbca6b59375a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d8f2b806fc0e86693662fa25b9930133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fd74f326d345c8965866d583733b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeadd4a9f7e44cb42dc0c5acc963225135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc8eea24ecc8b3a640f91b4699ad8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37fa1b8b7d17e093683f2f118ace74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9e3a74b2007187e5baf63f27a75b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dda928ebc1caa2f74f6ce9b0d9bff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a378e7ac53bd0698b5dd89fe44eda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3123c7170c522ae44ba74ea52636c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a80d89acaf680d8c4cb1c38fdcbd8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e044236fc322917ade5fdf5fea7534143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3becb3e394a9773da7a3b5f6bf39d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e987a6676a66af50eba980329a6b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69573460fe18bec11f8a69bef770c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e9f53dedea031fb4f8f128b795860147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891a584aa9cc6bdc3da097d915ccb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddae5d7dc937ebb5ec2cd4fb75e935149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961028772ca191fad8de3f18b38c3031150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de01649441e1ffe4952f397e297f20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f87aec5bc520221096ae271c40585152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec58da8081a3080071c50f8b0c52aca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38209d5abcd890264def72b3a853dcd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee6e138bb57cfb85890c5996ae905f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff146b22747f76dda17f9ef1452806156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fac631ba282205a99e1f4bcac65e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98389070d56598b122693d8e7348716c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508f338018d372cc8657329f942b95f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793329d1f8d4bf7e344d17db64759425160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836fa6874dd50b04c813984ffd26c2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ac9fd4271e794b6cdb1133f038b55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e7c13ea1a80bba152adf591a59b44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984b795b47e7adfc093718d096c2b16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75438896ca760b2220d84585cc4ba03d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184b1b0df5bb8da1a86e4798ae0ca2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9108963ec9f9ad57f5198e6c289af26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20cf8a885f7d2f8d146606a73d2412168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ce8b44db3881d15ca4b2d91be6261169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccd45e9bc7fafa7277f8cb463697bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fceb3643db75e6376091ec90719a069171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6e2b0925832f228c0de8550e77df0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ef0ab3b0c346c1158243a8986bb14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c629ecd0245cd49a9729697600956174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41708d81eb66d3ef0289232bfebbdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2b1a5198be24d4a2e3662dab505cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7b61bd558af740d374bf64850d3c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a1f70a988c109eaca065020c6def7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c1056ad3778044c968e64ec335f95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513efecfe115694e7acde3096831ce1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07fca2a070f4529ba2610c46584f9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49597bdb9de99e8578889733a69b941182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10c6f6cecb96a0020daaa5dd4f783b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8f42003090f8d11080f92c28753b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3977d82ef0bc65a2a0caccc75ab5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f286c6f806c7158c468c1eeaa40e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a93717003277f628301e86bff8ff95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad939e07151632e2fcbccee96d536b36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132240ddd74776120e1ef63e82c943b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47b72e45d294922fbf0a95988c9c0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436685d8afe1d27fba81cd26abd58a94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e8cf5dd5ba88687cf1990bc62ebc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305afec08ccca325e384597d000bd9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2914d9dfff7c772d9e11d2d54880a05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ae833b4bd99ceb94fe34db8c8afec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf474f1b740f321551c68a6677bc07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b782a39133bc006b78beaed986ecaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773296e6e0cd8df8fa3588d702b0435198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbee8ebd40e723a3b3ad51344a41941199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c591ee2f0b193eee7b8e53233c78e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a082d6593f076bb7e6519603217b01c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091098980d25e788d8320dfc8540bc4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393144693c5b86d4c847f214fa9adb3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cca82fb35b1fa6d617edf9c62f54dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd835cfc6442aaa7928e49c812332ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351dbcf1b501b36b40b262ffdb9d786206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a40e005b50c57b3c4e52d7af8b5ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cfd78e719d7d62ebbdd00f9c0f85c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d35d2f17dbab79375515cc6bebfcad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7794703431e9cacb26b83de2d188eb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4440ec86843d0bb57194ea0fef232211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba1161ad399d3af710076df82cc162212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e598fd58ede2bc55e966c25f243010213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598f88c6f1c6b61c58c3ced31460753214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa34f8f62378d17b86f530f751491d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4543b2af1edbc4bc7637b8e4d548d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e1f17e14f7e1379c7e1989eb5efb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aed820e55ae88e7e2306cde63fc03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85f3c8e2445900141cd8eb03ad5471219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356994c625979d055a6616bfc9ca6ed0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329026b6d86ba736ade183b056c8ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe1210de1a83628297e3358d44f384222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133414ab6df1b6b2f80a094d8b50434223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1bf5e0a13a23a3e16a1612b243f2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fece17a11cd18535f3eb5988a61582d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830da58378540eb0459f883be7578cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a10d0c1561840faa398efc00303c12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786761932d7f3ede336d4da759cdcb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d540b621894903efd65266a5499dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84769eb3a3adae3422adba4c14cb72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45da363d39856522ae506d480231b56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d28fab97eba7c06787c9305897ae4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dbbfa3763971849c102c77b506de3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0dc470a1bee6f782785bf89aec839234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c24002f2898d8640e9cd6440e402bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522fb5bf6c0d13ef7456c6b7db67117236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85443f6db484c6621e3298fb0ed62a3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadffbc05bbd8ccf23d21f45a7447e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f961a53ef76b02df4eb1d4a6203ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730976c82e4bb1ecbde1d76ae5691403240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832352d68eeaa95e3213728fe491f19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a925c0c677e4aa9dc9a1223f16d7794242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671625eb770e227f2bdbb0075521def1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ded7001e42e79a9ad1899d99040865244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fb129c551d2bc1c920e053ed5cb6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1ab109aea18946ebb3895d061a821246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd57979468aff8100abe212bfdf0c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbe6de455eafb698be80b1585412cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18996b4a01259ee72dbb664cfd03a5ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082821a0ec50b59f89126b8b01c0147250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f259139c527d256cbb3563a97e5c029251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40aa46821130c886330ae4af3342c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236512dfbe854961ec3bf5a427a375d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6397366dfda079da4ed76c5cc34882254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5125de30e70d40259efc7d3c4135041255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf2d350c2649efa4dfcda738f2a7ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0f81f154ac06338a66f1192d07161257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42ddf7b92509bf36c472f0de1579d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad014babf03e54f60b74f14c36f11829259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f940315709bd84d73d4f1dd11f8e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d01405fbd03ee5cbb20473900542e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307a26c4fb71ac258eca54d869d2f44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade46a115db5e5234c90967730d4d59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d92647c2e4bf6cd8da4a6014e4c1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5ffa894c97b0a38b7e4b8b3575920265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e20a71c8f258506f316e8609f253c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6f3b10e0f134d0fd477e79fe73556267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5599556f432212c65a38fca186f77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24096ed74eb3355bf1afe4101fbca6e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045f37606d1c2835180fb256144bb32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367d9358fab9950bcbd0feae79ba5ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06206fd8b05e57be8a2365a21d3fcd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd5ad5e5ab90356c0644348bf88580273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1cdc83462100a4be08b0a40b880fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e9f3d2dbd5fbac4ab5b50866b1100275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caea7e77bf99236acebbde11024940276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36c56041d19f8b7cac8721ae1f59f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9412ee8b9c124bb3dbcce6167b187278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3a7510b6df713384de3da7933ba19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8507be6d664e8233d4d4403ccd444d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48597353854b770f5f04ae0239fe33d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d58afb11230fdf612b0dbce52ece62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9f9077ba685b7270a221a4517aded283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c83ce70c4a6239818df3bece56c63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbe3f4b9daeb0ab2e96ebc918b2208285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d888f039923d9df22d2edf28cb6bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0c472f435c665ebf67e65d1cd4179287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eed046e3dda37bb0c67b80029c072c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386855dfdaed741e1ad79fc7a0cbc16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbefd528314aaf95626922c556b417f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6042dcbca8734c056ef1f0459d8568291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3bf1e8218073b28b6df50b7dcbb0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10ce2a38bf4334d17ae0ccdfa1a980293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604e919b6b1a88c920330cc073d2384294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771eeff8b367ed0ae1b890a96a9fd15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008aa3def4e969d8f6b9b1048f42182296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877208898a4dfc06cd3b689e01766391297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246bf1979d842b0652dbd6424193d52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03c952aba0715b4f928697cde08f30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ceb0ea62bad3787bf03e00d9ea163300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12994857635ca2d8d9029f6a68119d51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f2dc0450e53331938a5372ed8afca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce0aa625ef3a0991b0d980a880cca6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85909a1591c45908148647ed4ea1c63a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52350fceb20dfcf75b495de9d2cbd284305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d89d040297529af902ff5b5d36034306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2038e3e9c0d1b9b93b196f07e90ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1f3c1edc3bf334a7e6179c145d852308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78784130338329b414fea50b4ba2771309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b22138a931559e4da5161eb53b87b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eafb8e1ec8c54ad80fbd92f673e93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070c871d0278a74c356376638bee80b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ad357461ebc88d4e8c06383fa8ecc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f26d628e39821298044efadb9dd474314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e819a41397680ffb48fd83665dc0a7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfeaf5c121414a56d59f306abd1d56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c35c1053acf804d1c8f1a06f6d7a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e07e6d4fca6155d907eaebcb9527c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be187d61766c54beac5b4f5c35b87c06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870272a50727783999560efdeed57b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03394c31c2b60dbddc031e8c81732b1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4571ab2694a895fdfb57f531b8521322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222242e2bfe616f9b846a3ed9715307323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8961aaa47384650586cfe19524a67e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331df5a69032472b678bd3cf88d5d22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73a317f4d0fa983d5596cf7571385c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172d4574759f0c4298a91ef33a9c630327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9d49da458f05a85dcb203ca9d35aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5e11e312674f12cc5ef02b5323876329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf719a5544fe0bc80513a9930e969f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71dce0de2cc08f657089468f0a4934331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7f9a461b4e04c8cb170b1e72df0c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a8b7fc10dd5e55d55ee16f46c52a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7f1236c731968a54d5acc57755e54334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d807f2f7e58910233bab71ad694585335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d937efc1b76c18d9d0bae192757647336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a5b4c890b8829db2703e2e23b69d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095d75c8ef31dbc059ef660c12fd412338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3b24af0a01841fb536c9b7acba2f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76194840110aea3d2eef65c9e88eec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add14f9a82df9f510e968210cc47506341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dcfce820ea9a0f790b4f21f350eb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08221d4b5007cb2db3dba9e0a9956823343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7c8f7665914f7fdf19688bf25aff5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a522c940d0a29d6dc6ebd6244ef573345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce627a18a3505917e76b997b24f3937d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d522aa2574d425cab9addfa03acaa2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63459435b1550118bd84705096f4f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf44639a56194c2ecd1aae4f896c41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f946b9bd0a1d3ec468b2a115cb21477350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd5be55545ca9dea02d54f5e9b4614351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773629e234d5cbfc56866b8eb58b813352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df878c69c0c162e76171e55e68b93a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0a8dfcda1c91efa01cc75d57de626354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d56adb95a909df5d201584b33a2e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019dec7f4371473678fe82850248783356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefdeb34fee66a096d7ca1d8e0f0428357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86044befd42f4a3a73dc4f7e211f02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c54bb572455a2522e919bcd02973e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12702c5d221aec8c8d4d8924f3cef2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944b9a7225256e9804cf4c8fbc527a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03a0ea6b4331e7da2a635634839a98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af80ea6ad19f2cbe7aad069629877b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94ab5ac480f69345f18af064adddb6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492969fedfb9d5ed7f1453021109fc03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319b2e7d0ee07ba96df93b128efa28b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190ffd3acdda6681739ecc88ff1c66d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44196b41144c3985de45fc27d8428fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77be3c9bff9e385893fe31fb97e70ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da5dca9d45260ddd13ec4206cf108f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adfa7bafe2610420444163a5bb73de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05876139f01541087d74c1ab15679297372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffa15bcd9de8861dfca3e44594162d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f895f00616000affd7399f26c2985374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cfc474ba91d220d0572518ec66438375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf06507b6a26d1b67fb4ca062a6514376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03296e2d2d1a5f81660680f92f1a14b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017654371b4acd7c82c3a3616e6eef7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18711e00ebe784ed94c849e459530cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac97f58024c00dad96621e7ff722ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb8e0d4fe136c9eb3e48fa0dd81005381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797d8ced6cb5034b434646badb0b685382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63089ea3057bcaf0c7b22ecadbb493383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b1d47fb6e2916737183f6761d07e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c1448f011775cdaa75aeb23bab747385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6eae7e8c232606ec557b16b835817386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd07c7ee1101b7f69b0bcb35b435386387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91978f0f35038b48d7b9a436ccebd955388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e381d1073a68d973d99d7f24aa14f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac077eab10f40a73cdd9384ced99825390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bd75affef5ad3c52e17ef09d44da4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bed983593478923c4858105b7d58f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098d8817843cb219f9d54ed0e799c7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4172b946ef2271ede1e161d6c812ff6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529c25867c0f99ee6576c0db600e9f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a49cfd1ec138b5ca37654bc7846d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9ee3c0f73cf92ab0bb94c0699e384397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8566051f56bbfc94a93ead1b58f9dfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc84c42de9aa09ebbca9877283e254c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fefc282a2d15ab5c2b21b9f89d8bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9e1682d849703bbd08cf7b60c6c05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f4c6e9998dda5528329f9ee8eb014402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28004ff629517e3b004a6d7b0cf5ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f3909ec2fa06264d096491f91a4fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b56572b9eaabc8e3c5aa746c773d1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d4188ae832d44eac14a25c6bdf1c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33581b70942de6108087bd2a7edb0037407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50a0c9ed7b1358b86214d7fa17d2da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb21c675d780ca6640acdabcd12c99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4886c585376f6a77b1d0022d94121e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b431d6ca7a3f3d45d99e006af4bd7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b33fd9520a0c444bdc8817367d194412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3cd183ae2668c142ce5dee5ca3fba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eeae4321f0ed5bdd1686495e3ef4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b281f70fcfdd14225a30816b7cf201415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb94d9846c380e0065ff77f0d2799c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4ffc978690304f045aeb68d67a9a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473b4509d0957814a6dbdf2a52bc277418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b864cf94a94315a5910da2ff0f480f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547efaad77cc0ff69d772ec20d4022a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568edac2211123c3c60538e22074a28a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fefe4f02433b35175c1c5be61f2722422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2512bccc7b7a64504324674f31c0b5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9d209250eed75a0314090a6a09ac0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ddea011069bb7d45944dc83041620425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9e2e69ac814b0967f562ae01cdb11426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105c16aec242f0e7e117435ba17186d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7ddaa5e86907bfa5ce80d9282aac7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42c2c2ced013102477dbc25cf3962b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36787d421d17d1021e852ad73e8db6c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11893af413fef1ceac85cd7bfe9f96c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d0dd7f073ac8878043545c24b7c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86206cc11985e8d24b60d55091fa63ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab15b6bb74cfb6a9cccc49d6a10d6c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422d6cffd98b5dd228587588f6ab05b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1b02bfe7f5759a59b2478ee888fed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2934a7037cd288d49a28cf1bc8f7808437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c62e5f25f0e2c2fd6f33da4421a09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1137b09b647cd20dbe4ded12a6b3c80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5a9e4ce1e3cc46a5a4ec03210f1ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad046db4b75863feb9fc7e4cc5a84f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df5cdd4d948f8a15b9d870726acae2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814ba7bdfb94109486f8fff95aa2f7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a539097d83713d022d99b0916f1f6d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc546974f42f8b1d6c8e4e761fa9b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1677b2faf49abdbf503f8795270f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae140d64345c24157826acee47b4874447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3b4ce6aff0ea5eba32cf928dd8295448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5ff39859cb2cec52f090eb369a617449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58b62f571811f3453c06eae970a37f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3e607b29c2700e24ad9f0674867e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43782fe4981bb89a7d0b80d58f8b63fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdabe406c5ae7cd04010caa4eb9bf4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c612e4a7fecd00b1c0809b28c0f0836454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa33afccb26ae3ddb081171ae1d085455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7692f5d3b55a6f9e25297e763c5402456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68b958be4b00f5bf8843e64281a955457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7c73d731bea274be35f0988885352458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c3094e3f353d3c2a1df51df8e682459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a2ccb5a72bb68b1e098c01bbd3e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11786baafc8452e4321072ed83c01c09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6004b9618470d06730628f4236eeb0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf7adf571a9c19053d1416a9116061463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ce6c82928d6311cdb1b9c79f44956464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4697d7bcd649aaa47744c7c2336aa9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb10d0b3e89f70ca121503db8233bfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0742a45ad714573953a95f46f89841467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312dac09c552de8136c93b1a52a62db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07449834bc590114f5046a90507b66bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577664ad713da412940aba31b73916dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecbd07d633289e1bf8921e82e642ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654b1f06110cc79d56e7c8275a172b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80502c8937180ad0502baca0d34dfcfd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e48b3b1fafbbc4db05b3e3baf5dc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3cd799a0c6300f9c0161d4449d76e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99301f10af64328d1448ac5eeae1840a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33d45c1c74576a3d6f6d0f0733ed82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70312beb7421697e4545e83cb500e37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc938577c97386d7aa8c38096f405a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3512be6b7c4de2b832a8293b3fbcef4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97ce6a1410940826e49fa7784ec69e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f585f5ad8228f790dcd7e7c2aa40f81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3d09f2a977cd136536e2e4a81ab0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b814c7a80e4174ea3abcb4406a517484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddf79c0dd695b37d3e7792e9263135485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c8874aa9d6926dbd42821d0bfbd96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aba648c27f98ddbed8d79caf0aa87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5acf7b8c33d535ef31ad0ac9da5de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62307702b418d2464818c8996b4091489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327b11e7ea17a9525d14529fdaf2310490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32baf025e10ee31cf32d7b0497b904491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e891f3b53695b9f59ae66b49525fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101256535956c94fd8604114a6a80771493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88aec772d9f874968804872b65ce39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b80f3e7581e39f59fb9eef4545809d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47d3b305dc8cdbcac1d5a880183b93496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0ac37e267c3731f05384a147b405f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57557a32e69f6a885f9c9f1032b02b68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf91195cc161dd6a0c1dbec883ef53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345605d4d42752356dbb5664ce40a3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ade97437b997e8830768f9d5b7f887501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502b4136f021a28e00b4cac50f33ad3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d436be6ad9685111f104936fb4b9e90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f273ae5ff376906c442240583612c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674dd792a7d8c3f4277f3eff9e2c676505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800b834d9e4681b89a4c11f60ac81c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac83d0dcc8e2b9d41c83b5d2d5d2cbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2f03e72a56ab5a3832a3d7d3664fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394118757c482766b63c1e7ac9dc01dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60159a2798d3ed1a3aa03c89313ae73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efc55df9f777c9ab540234a24a0802511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ac186e5a1cbb8204ece58d1891424512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad20a423ea69986477b4006c302dfd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d5dc99b198e86ba0eb0c944a4d0b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515975ac252202e183f4d1079c081bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8392b0037275c0b8ede242d250e01516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac654d022bd011febe0863d40a0d6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce09f567d232bf891fdb02cacc1057518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bbd21d2b4eb15b01cb4a928b0a7c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f57d96a07b4fc72a8de699abc8eea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695361a6dee722c40299edb21f56dde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea12def3bc7457a5a05c8409025e2d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7aab2e158e21b99c09e72f5ba8e576523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779ef3ac43c71abadd79ae65c7182ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bdaca9e63fc610d0d8057f3143d1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaae6ed8c7585ebdbcd475bc99efd12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5860b72402f76410de4241403c5d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe8a1e165a6e92b1f49f9b2795415528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c827d2fa95a6ed763c68ddb63ef09e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6af14ca48638ad8a3ebfd9619aae7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4c068c8a4240c1cee233ba2effe4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7256abf0ef38306ed0a1938db186682532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4738be16b4d10a574017827ed7be8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890aae89f585c914cf2c732a7cafb45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdf87c751859c8d1e7ce8e4ad4389f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbff6e2fa6c2f59a5007aaaa632b159536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8147844b260b418a8e9b9407826aec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8a7e3fa31b1fee115944768e10f9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962e5b19f4faa4ccf4125b3a260233f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5829809cbc7ce393a1b6b5a41dc60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9495dee7bd9bf44d2aebc0bec7af0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c967d092071f4e1dc99885504b0ed24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e393c90ed6e82c985c9d5c4854e7f9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bc3c8464874d65f4c2156baea16c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd95b14d1c9970d26e91eb0b8f044db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f76b8ebbcac579cafd5d4264c5300f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3024be249c28d8fc83bd5113e202f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079996066d12f63fc04cdb642ad8412548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eff550e963e8d118e3aaf4ae7b275c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18529e1908544a53fc62fa545beda66b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62a55d74b0e4edfc33674eafdfd9d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f7c54a5da39bf59d84b8f97889488552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2a097b83bf2ac5774f3ec99f9262e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be04a5b8a60d67956335089dec9fb1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee3584a73ef9de4e46c9c537f138e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdee97c32358d5299c469d03402d6cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffecd42aed7d423cb99da25d7836ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc9f2105d790ff3860e44a6fbbef06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b7f7bc973819c61df2ae2c11a018559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef140cc144989e35d105ef7e677aff04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b47f623c62c768e5b562e364cf6ae6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3d14d4b146177c347f10f6d247f42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b44d528967af475efac1ed95ef8b72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0527bf9bca40ddb8b8b1bbe5be80dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07625c94edd0ff85c84ef6824211f61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035de564131adda1e6497ea801d1bf4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a68755372353ccbee3e1e9c513d1a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4726e991b59678b500ab60c098fcf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a9da99d81b786b087d04a63ee9b56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9af734b71ad6a10042d247fc9ce16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bc05715499f0f04a0916f3008ac97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f61d1f5ed7603a58a3fb8934cf64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b41f7f445b31f4ddc0bd95387b869573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe7d2368c6864d1c789a2206b2bf96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99771473667e56ee019d3e7d291320fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1556c54fe8e2aff8a15648477d3494576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967ad191a18ceb3017efef5c0342337577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce671750327de0281fb8a17af60179b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44ce9f81baca47981b874c699d5bd1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30637bcd4e3bd55baf604e173d16224580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031758cf4c3e0db2f1ba5913b8a7940b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e60d8e3847d7cc114e12da939d8ba7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60f5df7a34a330fa075dcfe5a77047583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4563b5a285cf1e829505b5e36cb80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2798a7b2c93b1c1619c5bbf06ded537585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee087306220ffa28f5e48781ad40a0fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12e78b47e85f0f2f9896852151f9ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af707a63aaf2f0c4113c393f45bf23588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299d15f07710a2bfa630bf939969142589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75fca16a09292b478fc7983e3f05c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d93e052c5ca682bb031c74bdaf6d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d21c6c243e70bbba8e33ffd38967f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1291b2cdccab6217f73853b48d9795a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5dc5b6c85f3afdccbd299c47c9cfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e707f9f6beb428f1415668520d15da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a43d310defc7e063fb1d97474830dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b39af6b6af119516eecf4741fcf6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca726cfa7471a28848c15efd2dcc18af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e912f112c08969b86ce334a52c7ad5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7469382d2535d9d3d2b27337c6d2b5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d375ae1a38b5c643248748a1a26004b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243aa0ad1fbb2466928e7871a8a51e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d86524968dc4788cbda21996d48c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4646daf9e80ed77fe583cb8c39637ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a735b47bdf1e9bd95bbcdaa27080b3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceebd96cefb438c3e5fecd9fb8d806606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb80c9440f2b2efd101728a040f6d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da061c9dbe1f45bb52199bd0952d11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c891924aeee09f4fa71b58f0a097d40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55289b3d7bc81e650c5dd68c4fb379c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dc09589f70c423653800cbf4334e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e3d9af72863e65c657791040a62cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a1b6fdc1167c49d52ae5d24bd3415613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6728d3f826f4369cea8a28a55fb91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514191883af99af8e383424a42d71e1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2633c2d50e203e4a5199ced177e8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43e21f56f3a9d19a9bafcbcc1593e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1548861bf151b2d3ca36921c4f7fd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d10784fd62b2488ab189233b7597619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4766db121fab1a87a6323d3faa078620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3112c206d9884341d3aae2fb9a87b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e080740a51b637125babe19725ad195622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b762c6e1251ccf5c61f9313ec83ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed467687f2877b6c39e99fc3e9b0d769624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e583587afa8bc5160417407fd65c89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf56c16ae6021ce31489626dd66910a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ece20bfa715d9a4031219394348c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab13b09a901e3bf786e937a203c82d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b671a0e73f7dd981a694aede426c6f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240088ddd0897c40d698ee268fee424630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95026fc0fb1f4a1b1e35f2278b4a8fc9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d78686812bbeec43ee85e65f29dd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a0cd2d735a2aeef39ff6fbd56854d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad39fb1eb6eb621095e88f208a53d8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd92f270cd1c622fc4b78714772293635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f075a5cf32185bc8e596c5145fead0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e956254ab557368b0f4ca7661f14cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bdba73d3adbc0a47b003c554495f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b913c9ccfd9bb96a10ca254ae6f913f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78796239473ae3e4d7c39fd8d30b678640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e5a7eddd556d4d246f4685f3a821e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7ad6738b4a4918599bd11d39512a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7a225ca9cf0edeccfce71bb2d46ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5464e4a84549b332d414c36dfb389f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe23c7309330e7983a44d1ba53c638645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b579a2e61f0810f29ce3a6bdf32bd9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f207030f3db5d36c483162fc38d28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64afaa2d70a5799c6fda59ef2cbf09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb400b7eb8b8ec935c20637242814fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102fbab5eae40a47fad774dab64f69f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bab72d9e9155f96ace3b762b1183e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416687968831d7f977adbf57db120f4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a59c992e06e58b3b75a0fbd585f6ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390b162dd4afd1a10700b728c2ff0db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e221171079576e006ca8fde000eb279655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba4b8d46f0c62f74bd42dfb1501650656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccef32a2d7a5b2a9ef48dbf26eba24e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c031f48ecb03ef203dcf967970afe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b20e195ed2c57450faabc178518a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83829e6b23d8aa9ee50a5381b837335660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34529c5e823f09587194fc8c81cfc97a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164f9390aa9bb9e16ab1d49d1e7f94a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4f48001a8e70767e7cd9691d707f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef350e4132903ea4c737e20d0f4365e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57b180b6f34a930f6d1e8f27421d35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7009606f395789149cd826a04fb8ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78775169a8086f558c4af42acaed863a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8905db0bcf996b4d81b5ca1be9fdf1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011229a9931ec756bcaeaf701a861d56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3031966ed82d6545bfd5eee7099e705670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e5fae43c822287ca6b414f0798c56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc03c434ac9e148b3eec326a88a7aed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7f53f2c5f1bcc1250d70e44c9dc13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5274e805108e247e022c6d6971980674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88c0420e6397e69f3ad22e8dd25eba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3892d8a1367232f1d4a4aa0e9cc70ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7750ff5d3aa616be0094d4a2a66ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ade2a6a2e47c568accb9572ec07d9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a78b41c70ff84de3da94bd8cfffaf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668663d126e6959e3ded937b5885bf0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e7175dee827ab3861145c0eec1d53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9de1bc4eba576dab7d1b70c834bdd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7206124192b4f3755462d75d3c9550683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a2cc9d94ed024d807a4f78afa3dd1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195a905a1ee14463de5919eda469853685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1d1a0563a5cad5ef56d75a704f52a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f261a51702875461775b272e32d1707687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36428e4bfb06c40aaca09d0e8e195e72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fdccc9ea28476f5be8a6ac3c37308689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27281eb03ae94fe9cb50cb4f180c9208690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a21e484aa08897637d7813c9603b25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcc6d53dcfc2b8c7880d09b8369d56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb61bbf3d185d8f56dac2c441c2e12d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a329020d2ffb9da66b551d57291a785694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf1ff17ad6e990a2ec393d040742c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05764dec93777cf1abc46be77c5bd022696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947199185577922b4029b888c8e38d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16095d82a6f047caa2e2e1a21048a4d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccb66c36ace3b6c29fcd8eeed6e3c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab748761bcf6c3c7eabbdc29429f7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c4b2164fcbe973c5bd81963c09034701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3068eb01969892c00e9afbb5e9903d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165da8919c57a75153b4cce6fc4db5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6245c628b57a15d4390bf743d1457b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b743f0edfb4840a638a5ccb6f44dc9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa66c3e90b96ca6cbddfc6cdb793ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cdffab27e9a0243498ac7e130453c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a58a82c137f0430e320002782e172708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431636ad8000f33514e46cd333e9861709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937a94ddf8988cafecf91ffe3eb5fbb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712a60b7a9cbb7125ad5298077051fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc01fd7b33367f4cdfe90342679c6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6cddc8c16be16f501874ee5ca0a70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1ab0c2ba43d51dd409a8d28a4c06f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94c1f6a15c516718f027c107282914715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92d71b1b451d70f27a0cc722f5b08d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0ee6cf7eee39b0091b925bc76bb34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadefb8b244e013cf10ac052a92f538f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a3827f5ae0adf908b914133e928df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae53ab662904edabaded18e61fbc10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4b7399c8c0f55a164c00b88ed2ce4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be311dadc01c05037d00cbead354789f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87256a58055c2e5dea7ebef80bca694c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba271c1a20745e1f5f4f5e967b2a19d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d57d4b6ea05a22dc0f7e044e7a6441725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a1e466b135fb42267e69ec5916967726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bd1ee741c2b38aaa7f172c789a275727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b946295e483f2d79ddaf089a480c2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b560df1980fb99dce945c146e0c7f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b3319fa9ac7571472a924ee64ff4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aad7bfe1e7aa528763cc6534771b61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171903eb0b5c2626a495c6a6467b960c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812da0c9b170f13c99a61704d1b0041f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c214109ea8bd5bb3689ba997f70c3bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdffa9a5d74271b1a77aee0a0b5adf8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1016465a4d51c67d4c2172f8060bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7536965453ba0400e15982184d686737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f277bc2f3e58787ca9088ada49088738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e5fc78bf55f8ed023fe01757eb735739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a64a0150b3412acc4ea25067ecb164740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b8e0180bfc267e97afc6342640227741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5327d50c04e260a6d4f47b5ef925f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab893aff55ae09e16423cd6ee7f8e2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70ed6cc2c0cad857c18694f6e974b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f22b8e93f919301149bf84de067471745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf66987a0a5900996dd1a8ec197e930746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474958161676a4d8ff08297a987064c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98addb2c4b15f73f17eaa6482692b9a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e507d7c9b3685a6c50cb12a4df1cc38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59e99d6dc3a2396483dbdc9c860fb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e32cde825393d41d7824fe6dd54d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fce5613cd98ea40c190569f57715a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1557b3e89e2ab7ee2f63b9a648aec7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba58b582296e11818e340a4e8a5893754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443ad3f60db3a1f792ab67b6833576c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54ce4238f65fd3d5805db32f2591e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164411308ab139a77ec8d0dcbe25158f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28d374f32d76cd55170b1e8efcc99c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7a71f274f4dcbe26e8d20603ee080759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>