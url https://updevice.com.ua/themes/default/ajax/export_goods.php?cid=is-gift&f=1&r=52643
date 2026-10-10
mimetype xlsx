--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827b6930979a07cd8b0ccdf70534fad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3476d7a3ee4ec0010f6468c762ce8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e33df356ce46c83d55466588c6fe63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d310073c1575f78cc6ce7ffa3334494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad5f994228a0e9892bf6cd6bbcf8af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e548913fcdd9ff82350a144f3586f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a059be843603c0a1b210566e966397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac93b58b9169ef3346a801223c2bd718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eed45ffc0741aa628e183dab6939f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43095b632dd6b2c7003f7e40687375ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089d26e83acd90c4374798c554f813611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c127cf28caf1124efe13d9de26a1d6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088131d0b81d781990486657e0f5cfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c055b0e93ca4671f14a9616a3cadcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b21a69f2085a5f0c8e963fcc80f02515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3273a31f0762921fd4aafa7e0875d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6c65e3df88ee20b98e876063da1fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6b6a0fc5f8e26a4fe8fa79821c07e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db1567176e9bacecdfec70eca8563c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ef8500b7f15036784c49ebbf596bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3cac5b805d816436a6669a35de6a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21fcdc0b8f3d1ad8e5512a8830230522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d3f4a2a47285df99ef4a3330af4e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb837d7c14edec04028cce4851949d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189044db531959479a89b98cbb35e8e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a14c0ce7a254ae3a75fce7921b421726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcec41de4c16170fa9d01590c07faca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9237a984f4040b729c7927fe78f0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5b81f7a764c9db87d25442dbacde429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119567b87193a5642956227db80463ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402f0b2a4a5a49508aa3721477cac4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb57ca100cdeadbe5a97bf92581654032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b813e7884d3eea5a62c050424fb30533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a347f85ebc192edb04c21b6e5783a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab19fd962da43e46bdbe76269f0ea435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70235fd9994815e2bcaf19530bc6843936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6438686cc0fa02b0546d4c3fefe704a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a8a35eb17a17d92fef64927945e1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da2af2138d130c1f5da8269f255c1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec647a03652c1b9fee5baa8a842575840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2ab463e60f2672601b453de1310a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82890dd3f028cd9c5924556088cf7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb060f271ee36464736f1d0db21ed743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479566eca76ca0d44841510b2e78c9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1af8f34d05b3aa2fe357a1b29902445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764109676fa8e2852b660b4b3e76362c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799078d9d5ec1850134a92cd43a119747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caf6bd2042ee83a182c6f8aef714c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78386e389f965403b4e4d6c9d861da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb46ff7f269af8b0d9da7a9b9eb0c6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a91fde815b5f1ff7f8077dc6cb13b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798641bfc9249a22bbade6849d0505052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d4c7384135bf44dea4fbeab72ed1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b327f08bd5ad0ddc48a40ade0b9554754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f86d54f924905418e70173cd7c53155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f88b6e07e21504b3ace1876a1925156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b9e98ed37ae12fda2f27ac1077e4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b2713d2ecb3c24beb8b83b9bd966058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ed07ad8c9d35948b65215b5aa0b6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96390d9e33e5c9a6c316bf187610948c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99614788ced298c49c7d3b584a951b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55d75eaf90c00db18c15ed858c4e1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900dd22987e590ed6c40a0882bae66363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dac105289deb4670e09fbfd96045d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb56e389ca17fd25413a1e9f351f2e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc0045d5706a239f294b11ec5184d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc20a2909fbfa1aa8161442039e4c3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c4744ec43c866dc25ef930874289668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce116e0cb6d712c8aee76868a801b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafbd68008b5d220022d2cbac228dbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c40b1d27d5c4021577bc843a9b9a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882936b840308a538bb693ccc2193b6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b1383a16e62e7badb07aee1780c0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2e377d65fb417798a2ca1b4fb13fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afce654890886404c9a86acd03b9c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea23765a6bb5d35604c4996a0cf0df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7147568bc375ed80abdef0364065a0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87418e1cf4c11d135a126e82e09ff2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33393dce1cc22b396a2479e94f1c6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaab3d28c8d75ad1a89d127a0f1cb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4959692e33c316b854a66c535bfb2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77c8796b1a52cfeefdecd519c321ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de138648a848ad1c9adf339c0ba51283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7a356db5b6eb360ab44eee64d354084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ca6ece58ff4ac7aedbec06668ffd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbe3a6ef5d5b3761591f17530ca8b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79664b1c01e147a4c2c3e86e4474cb0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bf21171afb5307cd889b2bd89ccac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048ba1730ac6afce63050a8c2c06c9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68696e575f63976e994f81d0bb293f8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f46de4281ea944b8c1566c79e8a2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5975130873a90c6d7cc600681e725c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afffa7d1b4e38ac12cc18f7c947da593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7df5dfe3f9c74e7ba216640fe5ee2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad19b1e64cf1b53af67362f1dd4f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed60b8138a36cb4d2df30925feefb4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682a05fa5abdc7d6a0d183b96853e2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07937e33a612ad0694bd855636d0caa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920933f83e20914822d90f34c3fe36999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032edbeff72fc94e80bdda196d6cdd0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1c9011e28352e647edc56a899ba9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fbe92ab45c820e6f0dee2ffcd31d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb08a106d77221102021a4ce534e3ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bde3dda5d07cc118876c7a09c2c2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf13d0acf2c2c8445b601bd3760c0c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dae354f8ffffb77551e7b715f3ca4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcf723bf8e9eabb636839cd57fb215107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79708b8afcba26ef94d0beb1c391f10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91c7f8464efaffda190a086a6e37c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea507c8632c879c511e371f1fe40201b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97aaf0548090888436ec0b5327f088d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0218fdd5f4d69afb66f24cb3e5b9841112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e1468c4f7a621fdcd4f60d62a5116113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303bf2231c3ef64566c45300d49ff6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6172cc98d3e8740b02e9a1ae6058b98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abd7dee9b44ce29afa88247153af4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4012c73917a303200bf81d433299654117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffcbcb8fabcbca58bb874d958aa33f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32548a6b76dc12c3db72995058823183119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c62e119a445d62e1c82f4c2a2b0021120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4a63f45f12ff8aad7127df579b419121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc467adf28cd0fb814285aef017c99f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc8130312f453e4eb66a076df9ff86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da14b352d903ae1a2a1642a13c0db2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ebefb4d3b6bba7787517a11c45ff9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb722e9f7ea2e25eac421063aed47f42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8680a2f8efb12df15d1b2a4705efd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47dfa4fc1ac68610b69531396d5ebc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a29ecf6141fb1794e5c17018ddf294129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997481339f7ea03babdbc8bbf600aebc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d02f0aa7d5502eb04ccc3946f69d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6738b114a5371550873eb189b8bdbb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d618f7809a00d9f832d33bc82e72cab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88182573076ec07edade2dd934fa09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edd36b0d5222b7b3991fa4b6cfc22d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0058a5cf327b6c32473776fd5122b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3d1f457c32ea5c0fd5f1f1668e72c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3f14a0c720fa4b93fa2da22c46fa1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822423f6e2bff96badc1c85b5d9569d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284aadb2b40ba8a29e5e8e42d93433b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d8eea344f28f28da969b405163ca6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f92d967975bd8a5dd6fabaca543ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa004dc0cc6d7ba71dc94aa3f630125143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923019c6b5c8748a19c0b505fe4c80a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7606f0a1d88bbc9b808ae970fa042145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934a4242bbc3485788d247739420462146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70884b08285ca76ba7d5545acd16f70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209070cd10e89e45d96df9b75ae5c343148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97386101e958dc58e46a8fc75b5df929149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19510e035d3d84496678f1e546ddca07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868df446c3806570b799453a6679b258151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82545d32bd4a479136ca07b472d3cc1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed13a34f157cede067c1b6fe641235153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d3b9b61265f5be3062d4f96e0cbb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4108d27a7b724e8dacefe96df7029cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f8c973f353770ae0fbb6d842b6f03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a23e7e999dce42a5515c9c3fa0fd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d995a5b293353bfc6b9547658a243158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab606cc5764480a7bf49e5b4962943159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822d4afa122c583cd9696746490b605160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b9a7bb57612aab3952a5e37bd9faa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e38e3c89721ab0a4c510525b2f910162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adf68fbefe0c410d37fb7151856e4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd2028f09b6a341f971e424eaacdc9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c66cbe25edd2e3c24d06b554b7d2c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc986ef3e3ad4da56c59b98c2287d5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe58d2174bba3852d1a8f0ebfb6d899167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080252164314bf0cbb01a8a51872939168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdcb8f9b8aaa0c92a2dd28ac8b3809169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810de47d5f69f85382482b581fa8d6c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459504536d16d58f3d25f7b8d6c36822171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccedb1ad4a47ae2916356e263275625172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cc99bc9965f2cd4bff89707e4462a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda41cf60bbcc7b100a3e6850cf7b781174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742acbd7997c33db2a8c8cdd2e9346c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919485e6d80013b92137d94601d08b06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbad30c31500942827fdba984680e8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a266a6185679a0342d25f1f6299426b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c36f190cc2581dc885e6dfa5ccef5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd7b173f2c6ced01aebb481981b178180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb8a1f45600c20d13139288f91d2b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ad8aa7e9794533fa868bb23335c6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c633b42aa51c7a498de95df925b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d2eb4ab994f9d652ef4ac7dfd6e2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1fcbb43a7d12a978c90ef636a8a78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116d4d56282ea2b5862d216cecf0d5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc951f6e5c75966597fc6781f136d2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce9c03987daefe308c68f965e260ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaee328aa8cfb3f37c2a7482c5f531c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e864b0bebd9d7916fe64b2330ac4034190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb3aed8226c4f1594cbb961946b3b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa02a9d15877af5611f69888e912477192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0bd2e2831f2ef4838460776229dbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f6029159b17e7bf8ba21e4fe825b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7accc86725864432657db3e54f460195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcc082540c96395ef59cae641c5299196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1309215cec2412395dadfc958bfd08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5236642de542efa877e5065fcedb82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cd3c5753ba163d4fc67ab66f50bde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404cc38398f8c5bca029cb29e7b38d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c26252a62016a89a007ec6045e4500201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4770ba250cd479c7a296bdc4579915202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03313285e50afadcf08b82629687f3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a5c19543016c3504addf043652f7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c801b91116adf6f10726819c6a60a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be397a5db4a8c9e59e7f080755009c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2285212ec4c263e404b8302222e06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c52bba5b1c197c8eb745b1a4bc7108208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877d6882acf5ae254665f8707bb7bd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e37390631144d8f3298e8a194c32e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851dde509b4e31b59dd8cc49b0e037d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de992ba868af40d88f388922ad4874212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69a716ec4d0e27469f18044bbe1341213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f6c56bfbd4bf482170364842a1d12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631d309f63f95e78782bf5e0ac326ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baa963b8498cd9e3360d62520a784e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c3fb2521026f589e575eb79e854bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03fbf341e25578b4b814282d3ae952218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021499f77d36ef2718a89f993ea2c370219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c5444df967c97e256c81cbd48bccb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870ddd11fa7f66ca59a22ad0a6f0736221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded30f7e106d1d0a21e45b701512109222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65357a5f15cefafcbdc3afa69760f58b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86783a98dd848980a940470b005539e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e2863adc0bced3106c56ecc4c0dad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb80f2a360ba39e3e780a3681f6936226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44136342bedff6a140b6f22ed66c54c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed8949be8ea8ae2b0675f389fb4f59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bc5348e1127212e3d08f3c4ae099e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600de2497dfe7e13a96783ca360c13e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36047ddbf535fe8cb9aaecb091a4bee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af851a7aa346d36b6fb7cfbdc2f74a1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baec3271511ac0ecfb4705dac8e6c29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82582528801dd895823cc8a545ba338234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15879d4ea6c46d30c0dff8c1c276939235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b9b9b23b737192ae7856b0d938cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12855e59ea64317214b1be4025a2f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc9cc96f65c774b711b606b947b640238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cfd5e2cb0bb91ea3a415974f9d994239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a952155a8d93db010c29a4e1293c69a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463000eb55b299ff20ba6f98274c0791241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93745c1838a184064f2ecfdd6be2870242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ca1675734a2c54e74b9c7d57bdd2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c0c6f7fc8b278e9c8ffb2254d5c08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96697a531b080dd0c0dd323dca301e7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd7c6ef49b994bf311255980ff2d43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b96880a97b40b054bfa040039286cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978731b115add291b2ce41cc8daed528248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e8f75e3224172c88f384baef1c9bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e43c884e9881764e9f491f8f23a43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94be82eacd3e842ede80bdbe7acaa2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b2d1d3ac3c68ef07ca705c0d64630252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6f50788aa5a56f9969bb98fa650df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32074983a53d83a3a3c04130787607254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363e4ba97d85deafa9ffad4b335b54d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408ea229d7fc75ec5d670d60da3de7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d50d2ee16a979036a6ec20004d0562257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2c79880a67477be688222768c8ca5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3946589ce7e01c033934f276ac2e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293370817b6a5e1dbd0a7f3a6afdc1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d348cc9603c07577a0caad600eb3f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788464e8cebefdf65fa2cffce067cd0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8127fddabbcccdb74f0bd7a9bcba7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263499be0825a275ba57a36ef571c6c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4646f52da9145fa91ead545fc7ebad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98ed6b4037f3ab591c2456f2a9b1e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf640962d2bff60647e6c849db67b4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1962923e0ead7fd30c1869f13b87cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eceb47c750ace274845537ab6831f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cc1d32bd4a6557ef6af3a6666017b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b0a9d3a12a7a0294cab4baa19ef81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59def3e8038371f20f1444dc3f38b15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6d03457aa318a58620519cd03dc9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbde9f259a85d98e08c077a5087cca0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8b8e72930912cf55904d486f7e336275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe2495199ae0a3f531d015ac496334276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e3a689aaceffa3d9d4321d827618d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84af2d8ee76ae74a7fa2ce24f0130c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912b9e2bbb01b595dcf4d3c7e323442279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29c6266c5aca6cfbb3d272d1980e5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4bfd12336dfe1e97eccff2850f93c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a431f751b3e5dab868c6024c50e88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5064c0925cb1a92607dd395883ccc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1db2d824f2273d2f788e8f6dd9009284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec78f9612cb47d5540039a19eb062a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9287b462de1d31e580bd95456d1451f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e33635287e8022edc8eafa6607eaf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8904823cb391a0ad52d2a7cec3ddf25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68911d38421c683a57686f5b8b46348289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773aa9303ea1500e7c8383039cedda89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477eab053a18287968ac2886aaad4db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef3c16347afefbe49675e9eef33601292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6a2ab2f35abc23e080a592a6b41d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13052312913d2daf4fdcd9b6bc0881dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4aed9a98ad238a7d580673240b9d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c40259f706d7b9febb1bcb8c80a78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ba84d70ab280a49f1dd382f8b17f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a8459704de570c280d0270cd99555298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34486df27dc36151d37a548561151c46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c613aeed5089a5c2eb54903a47e92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d57d90ba141a35b1f591c8d09c0df4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480daf9046014f2b57133cfd7c01864302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1d189d374f58723116e1475258aa9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b784e892aebc5c63d18fc4053c8508304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120958a7c0142a8e7fa7719d1355578305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d558404debc411e0973c4c77e2bb23a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67175138f093d877944d75f8313a5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63781c1d57ffd025664cd90e4fbe02d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c49249976d2cfed61b7e8b31537ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefee34f8e9e1904d09aebe7528887d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dc938e5cb140a70269ae1c3e64081311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689966edcde36156813720ab3ada738312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9145417b874be524a8b85d676f5bf7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a9f31087077cf50ffa65db94a5f25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed56159905fb9568b36a207b502aaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46469e167c139117769c6f5c2daba170316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736bc69edc625cf14867dba4a4afeb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1a98d23bf87272b8dd4f466a7696b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78607e7335ae152367645ca97297002a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7358f2a1cd6efa4d94491d3bc50284320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d4f1fbe224aeec47d3995e8ba1e02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e4dfc7757676f0caff7d7d565b38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc2328126098e509a66e7f8ca6f8c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb46de87e0193cf835b1aa812633d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45a3d3a5eae9672de0f800263b53c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2d2c16cd61f455f7da9590415a43c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bacd73537379a4b2afa2a242b177e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f9f46b5f0b0ace8ddeca020006b2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b1a252d959648b8bb47e3c6c236e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d067246078a537bd0225fc371ace8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a39e83fff509961b74687a2d1b7022331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a22b342fd0a9b3daa638b5c8004834332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce5f11b10272036cbd8cdf455443ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fb59d35a3fa8d415b1b0f4da389c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c22e19b692aa306e7c7d0f8d51337a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e0bc3520a4385fe18da3667952231336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6eacc026339bb351f96d9f1e47d467337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6de5a913f7fd61b4aa9cd7abade7f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24cab9b469673e203d9e69a2671892339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27746ae650af9f78bd497b763cfa54d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdb717e12112caf634ce323809fe4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da2df4d2886523513cfbdacb8cba8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7226d7fe95f227fdd0c45a57e4caea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dd4fa878cbadce3c0302e6b05026e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838d8e77472d786a76cf6a8febbbe54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8c6980324c576e57159ea8c626070346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a40170135b07bd612d06589478d86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c215a1c3abd9a8097438fc2de894783348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42822c9aab8068c16f22fb5cf65589f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabb6147e8c28709547851ecd7d0cb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd9d3677b61bae044e9bb7af8e58f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08da8191ed32031c7cf4ea15d226cec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebad4882eec0aa42d07d8d17e54b25a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28747c824dbaef67e753d8f589b84c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145448af95bb889ca908e62f64b1f33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad4f58f893124c7d6528c9ec464087356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134520ef324f08f9f323a7cb0b4380f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d47531cc4b91b85c3a4e01cd3f7772358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7e99665936ac9828f5c840d021712359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56c96a2b8363d8abc93153df133920360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c2b56470794ea46c4797b444c1193361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e27f2b3b5dcb11a0c4979c340eabbd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfbac2928ae34f32fca61dadcc572b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfc5206042f48720033b684cdfb8ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8955de2757ec64c8b298ccb0ac460365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094c1cf0c556a18911efae8857256a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc30dff4a29fe36a784da21ca73bde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5e7f1dbb18f3cfd1c17477b137f8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b35f3748ba1fb9539ad1ac404e5a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34d4c7826c562849c74f14e4372050370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966a96a52f8c42939afde65f7c4cb40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b26b07b76917605ace9c287398621372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cecc91981b05c48b0db05b4bd2de4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb789bf80ebedcf20808406787e8b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a903d432d6f8812f76b70460b2dc174375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80906c5cc71cf9339841aab0d5a2f0a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b03a334a55acb2ffd5c27164b39c97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae76b98e906f2fdc3ae86c63a48bff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbf110e17af90a8480f320c60cd990379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb912b8278e6a31c58fd393741cdb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd8a0558dcef56ad95515446bc973a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567772227f2a161df7366aedcb34938d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08aa4b5fdfe28ed3e27c24044ac522383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02efab52fc21f5739fc3d55bda3f4fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e55344929bbcea76b126b9e9a1737385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4065eb78cc109c85693f447abbd3bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8705b21639069cdd5921a9e162883b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f89072657c934f91a3dfaed143198388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb407450d96a81b0c964335480956df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344489a6bb5e071d70e3e0eafeabb6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3a83877af47e4e27b924fd00217d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23e37d327244f1346522f9cb67e098392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f11949062c0f2817070d57788f2c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bcc30cdc8413f8eafd7b83f3cc12d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572466a1ac7d56e17d0edf76292e9d14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a190c32ca2d0d94a544144db715a9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d648eec44b68bead6cd44b8329e82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6ef4bf225e37b98872bf32b9ef622398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf33941604439d1e6e35d5e392b7ecd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9470c5626e58e968004cd581f8e39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649b459f250d0747adb0f19889e58fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e23ed92a4029a7383d0c2066d96e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b1ee18987a31a5bc8f4ee876e47aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dde1f9d670b4db3dcccdf77ef7a8c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedf3454dfe6b36fdb8d3da4b252d4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9e5be602f705395327cd3d9fefaa5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e383088428c06a61d5fd10254016a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2822e9ca1a23f622b4149e4206e2eca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff62b937f80c6175c3a0b1c9609322409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c149e75e6fc94150ad2e5002ee83340410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aa4f9fbad9c42049b51d3226fbfa9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0fd50c5ce2338bd01f7283f110626412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93046d427472e36fb7449f27c4752f11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cca1a2eb7202249af9bd1a1ecf00f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f293e5f7f4bcc9f1031f235e45a446415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ebe29315f1194a5d5a36d487d6a84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e196519e900a3136122d79b268db16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0395931c0a842cdbda63bf7e0a237418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea5f7be9edc2026a1ce46840dbd661419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b208a7b8e7811039562ff3936dabee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61307b2c5e8597329a8260e0e4f82722421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a59235673a8a22ce4e37f4cc32754422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635f819a0777b9bb42768fcf610215c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4a8d6e8e240da65a83968f322ae79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462c2d974375087eeab085f8ce6ab94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ec0b57e2fd564a8879700d2680e8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8343e4b0776dffc9dd3e9295c91f927427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608dc75fd3f9e4d48f1d314c69db38a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ca45126a3626a82d5375e92831fa4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aeb9b950bf4e5e786deed0e8e3478430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3a45870c4c11225abbedcf02f0fe4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c028aaddc64033ee526d24f1b04d5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f4353ad2468cbe7c8547aa05cbe44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ffd8cee6aed9e36ec0cf815ed9b63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920a8f628a2bc34029fb8abe0dffc54435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a7d476101ad6d8e214725dfeeb12d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5a0f3cb3a6db174b78dc3e6c475d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e9adf137bca0566dc34dae438faf0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28c41ea855d00955a622a1ff2771b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf96eafd42f9093821828454fcc9df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d89e533d9db8cec4ed9866af195bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c658ae163996a0b5b37e144d047596442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa579d775bb0c8dd8f96576afa16b54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b31510d7dd19fa83cf3e6953148e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c3b76d0babe7525e8e04b33420a94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bb52946217c6450f1ead3040be4b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb7dbf02ccd3123620cce04e57b3bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fa0205891061289607481827f24a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301e83b238b1e04b553190c316d2d24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2641693cde8fb7357cd0cefbaab415e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a748da1990a8fa33b9b9e0e118a718451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c06bb3170d167f59cb0ecedc9c883f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2f13091809d41f8c2a909d9486928453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d6cc0c2e08dad864d16aeb5fa69c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6659eacb27bb23e596834c038a452455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af037aa4a503808145d3749ed362e8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3e61d320aa2c151fee8d7f1f87a0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937742ab023d3c385f7d05cee32541f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e559ea452b36148b73bc5b834945549459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20597ae03dc29224328795e921e0e60d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60183b9f87d476f4844b523648f1fe2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3eeb01cda5815c4ae03aceb08a303462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f250d280504c486a3d1f93386144c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642e966a8fc9ae5281fefcd142dc4cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd77884b4bac2546a59f36431ff693d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323f8c8dbf2a4c610576ee388a5f176466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb304959fa5bd89bd588fcd1d93cff41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f2674eda9606a4d89eae8ed839f6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e212c422858ca4e22926a4247fd0ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce6f2174334a8588bb4ec2475c7524470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a426f9fe1e9dd57ee4ac75859e185471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a060f237467c713928731297ba4168d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc55c1d49a9ca89d211cc37cc1f47d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa15f9c25776bd7c6179c1602aff94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295407ab6975a0f0d1c21c3e7d53526475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521698702943a9d3069a5e37cd3e0f97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911871a5b4764c7b3b6ec3c2cf4da7bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216321b07eec9b322734f51bee4ff211478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e848bc256420feb5bb660c94541b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a75b7ed272379f55fc94ad06e62f6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c90a05ee221b8d3d585180976ea05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3163dd9197f649dd68e9aed3edfeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8a36af74d9480dbfed1cb52e08a24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd404859b61d588416c1f02da144402484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f120b77bbc068d63d43c3ff7979482e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b242c424828411179e0d9ba1dfccde486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc7e1238d3747076fb7eab4b954571487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362a2a57817dada6aa2b9a33b9e3971488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23f4b39f90bcc8ddcc7ea6b6042345489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be25d035524334073b24b5e164ce7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2e1f0d076cd7c2fd907438b065338491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b47ac1a92490d6b6afb323b237a75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369a8f04532130a42de11333558c5f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a06b684d7fcef89b0f06a4050727ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb370101f2d8435163f4cdce37fc2dcc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a331d0e52a06dc8fc2f18ea3fc60ab8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958756a824515658a3dedcbb492111fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffcedb7fa91c7db80a5b3e478d1f32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f108764144614d48b770116af05d1c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7015660d8b43bba81914be1f52638500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cd97c68cff84a25835fa9d3b1c5e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b639ad8f6ef6e32b1f94f99b60190b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb31bbf6c2376ecb2bf39a01943b83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e57825093c6caee056441ad602425f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3890ab24d6ea0af14793ab6d7df6fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881325b09822e49dbd43d44bfe71579a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf35b733a247121ee8b085502fe36e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367350cb4e3eab184487a959831c5fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f060b9e75cdfe3cf42658fb2d343798509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27777a18d99e3b99f373c3a55330e414510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbef53673dcd6c69692bb329f409a20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79491f9e142e9eb1e667f7117cc58d50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4961a9c615c19f2b5cae81f8309552513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ff76de4f9163606752a3e967538d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce61db8ccee3db51b9bfdb07ed71969515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ab3bdaaf1d4a5b934e0776452b61a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5cdb4c9e1c274a50bbe7f435bdff2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fa0425cc769a4e42a5b364d1b7526518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e09a17b9e0e67950c4c9a67ae0a7ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f956aa304180067c733872402d85db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24123c125a8b3440a76a7a5b697efd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a81bbdcbe0e1aa3ea4de530dbf9508522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79fc9de2fb404f92af19d60f35bfad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3d0495c8bda0fae217fbc88f0546d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a3e51e542446d38c658883267156c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304a327aea41744aa40234d8dc486b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65b0b1a14fdb1cb9cb21d2cc7a1854527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc4597750d59f5b636016e05eb7f06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3acafff143dc55d8dc8d8aa88bcb26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da135c9f020bc695eda752c4e22ba171530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562159e2fb23ec0cc783e5c12be6252531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604c38cd12eda790802753fd5e70f7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68013cf1712290362b8ba4d2b543d25c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad409b1a095d29887f48a83e2cb64501534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c77ec184fdff5a63bce333ee02c1fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcbd6eef918037d3cbc8e0b1822afd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3bd39686a0818cf74f5ea820c927c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595ae4e5757d16c553f4321c73dc88e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363c3412f5cec3327845adf2add5671539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f2fbc3e1ee9f11ff185aaceb26ea3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84300a10b24579e1150c3efdbd2a4b1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5eb4edda8342dec7b9e21c9422471542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef56423c29c2123ad1f1202fa0c9c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167de6e64c662e40717637080c5d5b96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee2847e85752e0475b549c38f39827545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b4d6c173e909cc2ab54f75d499488546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287d58382e4e057e20ae89632f712d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899eee56ae457d56449e64f22e86ae0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ecfcb48983e222c40a36287b578e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf30dce1806c7513289e7dc861ee196550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343ba2e9ccee26a61d42944da77b9a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c0b105b0f09649b423bf85eb01bd9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959057af63cbc376bf2735305c5fc874553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc978d625f71c67896b0feb99cc411af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7421b25cccb8bf41653b5487dd7136555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3596b7d1cb9a175f146d05e7309d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a125e2644acab40d6846868da96af71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9f255e1655ae4ddac482c4c8a4ae3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd2d81b9f860c4b9483ad9dadc62ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6e4f24dce4f6a2c93bb34744dbcc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc07c4d018ea74ecfac4e1a18f24bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c5645553d020cd1b6c0310a4a412f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc548e722cc77e67834306079f3a7439563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee385d98debf1459c690b26cd8f62776564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3b97bc76afb941e19208fe63041cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79ee8f99ca2dc028ba471f5770b60b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f70c36591914c36d69c46ab0a910a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab045a9a172d8812490c14e821b4310a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b612535c957aa17e318ee1695b4a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5bb9d4a34a63d463955908c921b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72e70ee56b208a8c7ab896d411e2e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b06301f3268e0a2492cc953ede7a24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70780b525fabf0a23149bb9c2dcb45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c385dcfb5ef4d18ecf1f659eb3df1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a69456308c5f587e466af14056d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5912e4fba39fbe6442dd3cd61196c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee2ef2ad65faf551e6173aa728598f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e66fbe0bdd6b49e6bd06c0d1dcd862578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928d8451148ab4415a0b4da2a33f3cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7667040154186dd57164266b193aef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4a232665ea272868869c25a5b27b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eee7c1d802a63f57881c7d697dc6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf896e9ef20abacc12926ae44ba7b91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dfd492f66af7763798f5a68ba0851584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97d786f0a1aa14eee1158c0209d8ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0358e2d7f961de9c2729b912446c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937319e7066874853c2d0fc8ea3e8394587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f0f76a2057f02f74eb700e6a2e6f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca02157a05e05b493519fa86ad01b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072411d6f8d24b0adb1baf3b14797c18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b61541894e96f49964c12f5c156fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30337744a0d8a4aa149b4cd6986af2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d117006481640e2e026dba374e807593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92699bdf04ea1c5693d8d2aa986f645594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea153e412cdae988ce3e7afaca737e5d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606229464d2712f2b289be16ff38890b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6db9d8c9696ea37b259b2e5f972cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc314a104247d5429ebf44715e6f8ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b5864c675d8c544e174c3ddb29d57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952863d7069303d5c56d278cd1ac4beb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a161810dbd4924aa764e47e95774ba7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c988dcdcfdbd45e8805e751caecad8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee30fbd990191d2a95959bebd08027603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aa64b819ded7569bdde2c1bc55bff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1033ca73af18d87f3b81b1be7b2a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164fb105121e49a17ec10855ff1b8a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979bb5d777427c4361e9a6c568ae1a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec4aee788840ae8efb1da6b51eaa53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcee9a6356a47885ba3642cf2666ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58618275464f62049f3933721656f8ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7fdbf0a8052c5a41d685912bdbe05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e450bdcd299e2b0069c16ac9bac11f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82458a76302f087fdc74d94bd725ad59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae13ea9204eb7bc43350185da94f156614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130822524e0640fcec84efe7a5069e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72601e868e1126e5120225bfc0f315616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e046f98d6c970c9b4e5c513688ea2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8cc3a8c76f8579af2fc59a2e9b09f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242c7211990b8fb4dc2363402ea955f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d7b1a1a416a926e27156201b2105d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf28b7a70843329ce0ef2a464c0b911621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b380da5a949d7d9789677540d6fcfe2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b0216e60e38fc8acb30ef4ab49e96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580856008a39bf7f7948af43cde59a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b783fa04a0bd81f50a265ea3a3a37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99591b884ef9f234ac2e6d18d75968d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63bd03e0b2b4c381b69f8f1fc5f7e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d5c6ea432a11f338aa260e49d1702628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968bb1c9ad1746182ad20a06dd2beee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f4fd2f9d854699a6bda276068074e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f417db0f5acadccb887d8ab8809774631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6510e0acd34ffc981a54160742bacf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e380231e24cae45530f7ae5a7b458b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706b81e51122da100b8d84d6f92fab5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baa97523e12126c8a26378a5226d73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8beb14bfbcaa55ef231f7dab2e737636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9043ddb9253e16ec6922a7eb4283c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f2ad9329884453a3b2b447e0cea0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c516bcae3fb5e1824c5ad46b5ee927639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a28404e55dcb79d24f1635014f5770640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c9070c004af14ade2deb068ed3bf6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bf2b5059a9d5a523a9fd04f739b17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13ff042fda5c37514e13c0b6c1cef1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068a3e801375a6a11efb1641120e368644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ead656f6ef360bbef99197272dd1b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ce350347855ff40120f0bebe22944646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ee72efe820f8ebe86efbd8ccfe08c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c5eb75837c10228f571c96d3ff653648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b9646914843ecc7b3aec36ba5e84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32d65d2067fc143ddb6d984637d7a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7ae34301b5dc8e786f3b214ddcf14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236f9e8f604d0aa2921289713b2c87c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59ab0aa4858680ca034d0dbeded96b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc33caffcd9d45b93c437af05e57520654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ea24dec9f5bfb0229a5a9ba84bc6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374db38d2986f5d5880b5025a265f89656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbc24e23dd2007281f7dd4a32f9126657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0ce770d5f9e42f338a3b866044134658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f420b7b282e4658788b5be5706d4c79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001582ed2d96af9906e8994e0a4c520f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70755162e91fa1456d5b4ed67a97c9c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4edb1790e8464220d799be4522b62a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed384b9ce3fa3e1ecc13af784224b26a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b3dce6cfab45bfb6cb1171de79a8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def28711dba33da80773328131160421665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc57a794e341c2984f6532c1b82c3c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e21a482d9e9967bbaf773f88f038be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd44eda53234e2852e35a900252d55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c132753a85d14f7faaa05ff81c5f44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9c2288a227ceea11b7695820472da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184912120e6cf8b428ed49f6d4a8bcea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb24b9b2a2b0327872f59aec2feff4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5503542e2a98274b22b54d3436e3fe3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd40db8cab31041830a32147d5881bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfc8f3d4a0103f9cb644e38679b764675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594146a87055f95b867c5cc508684a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd91c948dacea448fa3f6638c3d3f8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ddad3159df15fa0e40c403e771e47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb4bd1ce1b3e87577a259e32cf6791679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a036e4f4bbe78de697f26a412856ba0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8988f4ef35374c2d8c917760838880a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a136ab046ac79224ae5020f481df626682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd3013b35301617a8b10830cb4708f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235a4d0bc97481534e346e1aca7d0f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b415b27581a611a5346ad6cae13f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6239deec33697f67f7a17861a36ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f386808dc36677fa830f56f3151c388687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10e96813b362ba39228b1586e32ff6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3391047ae082f43bc0c92628ca0bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a2bd30315de9c6cd520b954771263690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b23419f4c1f9cbf993996b12699efa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e7d24167239f3baf17f51df38a89b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d556c71fc8f700c1dbcd9c38309fe43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1237f937caeac61a6671880af1f612e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3527ab883ae8378c25dc52532cd97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fbe022c7c4de82553106476911482696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f9a700ca844eb74056e19bdcc5a5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62530dda7bebd67d105e0644040221698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c817a24cdc0df13606a5d6dd819dd0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f63028d6fd1cdaefef5dc95f287cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689b38f437f0de446702b59050b4f41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea241a4f7a042f34dc3ed6e51418c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bfc71d61840af21c9c5237300cfe9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4989af51364b304e9ff25df2db481e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c6cbb59f3fd3790d0d84e2f5bcf99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623798ed478185060f71f0a0306a0b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10d816a4e616039519a51622a3fe9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9c5ac7bd20934556f8b59c6b467f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4673ff95b44d3b695fb42e90cecea4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a4d8229ef82c4855ea3f046a75f7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76f2a0aefc27e7bc86371120e1ba7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b155505a4e82ba0ba3db526a2cda67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2b81bcc9cd4aa4a9adf6cc540f73c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae63b1f0777180bd2d9088ea193105714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af6bbaa7e5f571bae4309d280e4838715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab8d39ef93f6e990e6083d32de19a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b50320ead833b674560fa0267fbd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4fbe431273b5c0b41119f016cfc27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ec62c4a5616dfd3da90b51bb88a22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbd1fda09503c1923cc4a9fd6aab1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d2ef1d0a09df71db00b74c2c9ebb3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4497f1f3c754510c8ae1643c4ae95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0c4e7f1d97202a00bb960f1e962ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b891433110e04c4ce866fbb14790dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07813f246d52d1364357d42293d436ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc074d8de3b287dd1c56c3cdcdec3c79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895463208b10b74910107836cb89efe2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a07aa740d2f912d44037bc4703faf4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d3ca4d90175906dcacfd6fd1e8390729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d655684c8e4d09ca4382ea817835730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6390f2210b1750c5aded7a7ceffd1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbab38f21f350160a781644af1bfa1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b1f092437ed74e415a070091cd711733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ce71dab76b2184635f3708ff47baa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277d5433e6e495ed9c288b54fad4637735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4cce0e2cf93fe7720463c432feb5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4297fb5abb6101feb5b951c4c0603f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc278736f6ce038f7ffd4a380f27782738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff27dde74268539d46d30197a3975e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bc736ab9d64474b9bcd312a89db0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824e54d677a5661bfaf2378552f556f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de689b30b2e571586948665e6d425c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894194db86faedf4b4e85deb2eba3ea4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3785d152cfd6f38a8fbd3555dbd37744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22116508e5ecbd3bffc88c0a0e481e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b3ff85bd15619f0cb399bde6e9a60746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25af266a0cbe60d5f16470fb63b3a69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401a4882c7f6ef2eeaebdfce43364c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d83e79a6efcefbe5cc1d35c281d086749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3e7eea50fe9f1eb8840c1ecb0130c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31223bf2ab8d00294e22b1b6f62b49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9816e4de6fa6e5e395104fd8bbee9cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45085c1435168abe4b803f08cbc094753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9124421f6a0fe8df73f05e026b27660754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fb61dcc1e9d7932ff5deeadfa3261755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09d2241d1bb01fe3d25ba5aa66b84c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80a0fbb1b6bed824ec03b5a07b921d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3aa4a6e285052521498b8017d9c23758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf91496c61c32d275b9e23c937b3b17759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ae675b53723c2d27c0b5d7ceca60b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767a00ab0f13972623510cd8a10bac02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e78ce47e7c14044c4cfe461db57723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e7f5a545a2c34d50224a2b3e2c6904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d58597c7a9abb9704171650f7c08b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61c54ccc5a1501499d505f4436c32e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dccc5087ff3c79e36dd066bfb1a8c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e323c7494f8abb22ea4f8e5024c8bac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4dfc1a394890afe4b9137d7a4bc079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9153200c9aba32dc55383cf2495ff310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c06ff29d573ad6abc172e62ac565ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ac3b64d066935bdd83b9f7f4663b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd12abad8d0239830dbba61a9c5daa913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83227fe8c4f7206fdb5db6c03255ebf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a6f173bc42e42da03384c055c759c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6920d4bbd4863a850190baa46743516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286933e034068bf8e57e279e97a0ed7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc92e8441f9ad3adb4dd122c31a89618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c235c2534de61a3c3a6576ed7e46419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fd010f114020ce87970d59fa0ee1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85587585e8d8747239c46ef8a576275121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e425d3df40f904eb816ae265f5535a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78065560671c0a8300f08eda8f4de4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a66eba94628fbb3415d78a8db1d6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59abb560d6c4f3778036169a03a8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff637d585bb8952cf147ab3b56ed3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a1d29c033ff8d12a6bcb1e558b16927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80666672f2b6d741dc1c3554ca2d84fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc434cda0a011f2a068736465e18c2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75b89406a24b0878e8233b5c06ded530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f952ac4804aadce6be36abe995a0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c973769948b540ebcf00f86246d9cb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02096e8bbfaec41b38cddc110e49db533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f277f7d2398a660b5c5e28692d720e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90d35c18f3e539ceab63f85da4962435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f005a85390de7769042b42bca61e44d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873a421b1115589d60a64c2ba609ee537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddc2cbda768faea9b95249f7a5627438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b595b2ce6eea8d104fb1eef4a0fb06e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8f25e7a7e76f394b0c57f9bc5a16c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99079414068437d0ab821f8d5f3b7c0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1f9ad2ccc523f85c906c5672795ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780c17fd359489bf76b628ed92e2ab543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a284be7eb545400dc2ec11476f5966844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c27c76c2aa8ab6eb4a8dd73450ae245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90559cfece68b11626cb813b2a194c4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42d020502ca722829578e7edb3b7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d97a9efb98a589a3aa87e1395870a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8bba252b1c6c9595ae10ac688503e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db2c81dc5b5ab34e743f3dac83a03f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e3d9bfd33f055b0ea998ef0c093f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9e29e67618cd99be8b9eac9c3188552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f58dee99fb9a7313f5c67c55d1c10453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3355f54e7734372b98487c51d986b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e8c56cdef72a019c2c4399a21b3d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec353b7d2ec82454b6b78008e8ab82856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87d6dfed435819a81aa88a3b10e1cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb587b1e952274af70a078e15f3e02a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc1b88709eb4f834c6e41247a1744f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a90a6caf74cb8bb5f995cacc1f34c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c130e8864c305913e894279fd11961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdbe5a48537aa428ae68e87702e0a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeb09536a14e0d82b1d77484e48e7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c78f240078d9f9db0735052f3f76a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe36643b5731c88c761078c6273c28065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e19f549bb3f3ab248802624de3d30a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa020a16528c248d7f968aeed992b97867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab7e4acaaddbcb6c72beeaf60db13468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208b6e8c46b6d411e03f224e476b59769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da091f9f4242a7484017e74c78f5c1ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3f4605beff56b247b11e1565ab4c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141ada504b90a3d6ded0ddc48a64c5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950b95bc28dd5649e6d6caa1a02d85f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db87ca6d2e76bd89bc48acc6520f44a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92266498ab385c9562283eb739759b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead27d58faec6466dc13ba0b92c43a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42794c19fcef5c76f3c5bae03a09f5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84f1d84900d0f3b02df6f2d427728b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82613c94315f2a516a1f115bcc84c2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028af135049c1f76f43fa94cc648b5a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371ae3fbbbcad117db10ab4651ee39681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3eed99e80446ba5aae49a8266b9ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cc13c5e5ec37797365ce274a692f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdd468832293caa2874ee6aceefcf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4555c8ecdf1fc58f322853fa53622ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64862a3e137cdae1c92e198f4ded4dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915aee74399900a9f81e555ff229eb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de615a95f14525abaa788b1bcae3776888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8493090694d2b92ab6111937590514789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634c736a437f6b7c7e005c4ec27965790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bef93dd9e342292184dc4524b9c17f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442e03d67cc0a2369b8baab8c51948e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77432f19f20ede8f2161e785a3a0cd5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426c69e62464c1da419f0ca58b8b07294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96542decc508c1b1e9aafb6dfed0b48595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef37ed85a6f6bbad1593fb0288e861596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1967b71a2ce8235d73dfc0c8f193f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56542bc79aca31110a42f66306a41c5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6eca7322cd7daec196fe97a5e9ef599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf483c18c91ac24d52623db0b07f3c4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbd063f5787e289d1140e6d54a00a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21907efb54c751160bf48a63eb32a982102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de72d858c1003ced8e9aa5ea6331078103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093feebdfee6806d97690b0f57722838104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccdc0937d29c3fbfdfeb639f0d0877105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dc61424787180c5143c427ced1bcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072853a39b4bcc8c3f9327a882d973a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6730253d72af357ea3ea15979ccda9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c232b84c3a2172913f290928cf9dd52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229a41790a00488732aa4801914bf3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd6a663d1d95634d95477d6b806295111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbf0cdd2e6ea11330b8f58ffac8b73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff471632daccfb5da2f5bb510d7f5d88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59c75feb08e6cece141e9c12276a62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2852f16dbfd82d0d685b7286d07052115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f30a4cfa9b920fbfbe8519c925b97a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afe682237518bac60ff70323d176c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eee81cfc51f0e342438afacf9755cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a4106f303922aafb66ead9ace49c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b474dbeca9b086feee2de70e96c92cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8bb672de0df06801cfcdc37f19ca7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9746e7b0d0e48af4a4d5cc75cf30277122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3f6c8f5bf9ee7cac32fd6eae507b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0e3bb766401a3dd7521f5b07addb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650eb54ddaff263de74ff12542db3b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd275ea2d6be6e01f18683c166d99ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2029439f3faa38dcb0ba09517968ff9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e702587cb7892219a7100a205feb77a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a631026d7cc56c80ddc7308cb26dc3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced30a940f2c7579d432318a8f9a8b3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aded73b51a4ee94b6aa80a3029935131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f61c7a64acb071cade414beb6277132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae758b0addc2a070e0e5dcbec98b627133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb462b2800b0f7ff4ae6157fe3ed16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c8ce4eee82d6c8948bcfe3fcaf2ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2d8d06d35fca7cd12038bf88fcf77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d4fa9508713f841e4b9dbde8b0940137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cf68a58129400fa19e6c1d16ded37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e1abef69486c5ad3b58dfe0b38973139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d18b01db2c2bdd65df880cd21e212b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b2ba7171e50f323092c30d4de0a48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb28bff979f5a3b08622e30ed0aef8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594c28706abe3562aa9aefac7b1e00b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8c0d2c39931102fbe7e58b50f3de1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2d39dc46a7ba015e6a6e79156580b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1700673d576cf18fdc41f173c513248146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7e07a864f8aaf79a1b6d959c0926d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349a4e7ef4846e7c8798201561bb49f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b835c8758058968aad7063f2445a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945dde053a682c530226dbdefcd1d0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f406ca263094379b6831822638ac88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f74c9a155a6dbbdd93720a36db77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de4eaa7289a3ba4184baeb9e3264f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce8e54befc85c0f52837f67fdd197d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc292aab121dfec6e3514a9a393eb96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b145eaf3376e91ed3b6bd5fb03ead156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37531d637d38610e3b3628ccf425181f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea3c4715b5e2879ed32974b195a7c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b22c6191c64fac9dac6ac76059b96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209a77760950d4f7a81922c4d640a11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c3e216c2bdd642058433522c772f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151205f8ddc3797131b36990f88b9318162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d364582163aa29508b36cd3ee61ba26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b89c062392032f47299dcd8c992d95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148df327a7209d5bf7028893dfca981165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cda97206f53407e0d969d68e0639d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e08fc0a8f243fe36f5c9154abc9ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1594df78b36f27802e57145a3e5f71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee66b6a16390a720f31da0ccbe56b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a87013f8ee047f3c91fadff6d7abb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b03bbb36abecd85ebf058702a1d77a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce36a112a9c2015ba2b66a86d9506d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ab53c4aee8ac8ceef62eb4de149fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f466933321cf1c5e7307fc08c8618174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46ae95885a7c8d35a9c7f4cbbe2ad5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f49d4ebda13d51aced24de60311376176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a40868fe308a63c7df7e1e23b4594e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e41c6b4fbed4ad654434341975d36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6d8d79c45a37ccc9746338e722acb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b7af8a73044429c92cdb6a5ff2451180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126d832d36c65a08c7d3f0a6e831253181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77675abc4e020cf2cec077fa97608d46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32c887812045905268c5acb8d6089f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966ff1b7bdc16c3e16bc6e21be721a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6f6eba796c0ab8869f16155ef097e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5cf6d782b72c5f90538a9deb90d3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7187855c3cd837aa29f0871434813a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1ab1285338392c4da9b39b6b2a493188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905abd61aa05d60a771abe527bf1de6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef0aa1c37b489fe5b1a2d3e37432eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047d0a902e352a0440e40771f0e1b32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c346a45fcd2fc03ea0b560e57b1e37b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c259c265ffdcba103212ddc7223661193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45107ea8fa46f2e042bdb548cd08a337194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3c368f7f922a0b047c5434f477bfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43a70730ee941ad5d8a91497c8b52e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320183ce10cd9ce2706d2c9b523fdca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e790a8147cffd589609ec221537a414198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a9a5c90c8d8bb4ebd22d8c90ce3ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a7bf6cab56484fec3343465dc33db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b739003734213341cea5a7270bb6b24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eae08c9ab34c0096a826182c5401c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1193bd0f529b29f6f74939fe108ee4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79416d0230f491ed2c25898b78b022a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4e1034c6b60d63ef6bc4f53c09a57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189127620168618d9c61866cff5d012206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46125c40519d29f7975b6453dea0a4dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f5d360884450cf426437cabc8ffd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c58296fcc5a2fa4fd586b5fb63035b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f96bf751a4e4504ed846b4224a1d84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28d9e63ee6b6f2c3329ba63b8f3053211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91962877dc0ad5cfaccc432702215bea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79f02ed6f873063de9c2c93939f8b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0c77835e230041a7ad5a4a6adbb09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3feaec2ebea6bea2233c814b4b37f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ae13c7f7e9944d8398f90717c2cfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4378d05b5f3d6d663755bc3a6cad81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d98fa7161253e73cddabb946f88d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8926ab717070bfce669edfba0d8c32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc254ac6c752927c069fdb3786fec3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d1b6771c3f6778eff5576dd19185c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c66a05765e107ef64c51df5ac910e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d8965eb89dc6ca2cce4a3de64fb60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f6f45000e80e58051eb6ee2e7873b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779139db4ab856f2be9ac14f80624f15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbf144f5d8247535d4cc164132c908226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c48f11b97a742b59ff0966bbe3c97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6b999baa07c1ba480ac42eb919bff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d68881781a71b361fb45caaf90825229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b035be9b5c22e15ae8c42f3aca7445230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe75ab0827255d8ca8471ad3ad290d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f74a4f78f330833988348854b5633232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f68195b8988f03ed1131ca88fd6bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679d43dbce7ec3fe3e6984223ec3e33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561230ecf5a73fc5f5d42b3285507c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c12d1d991af171f7e599e9a591463d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88b5ceac33dfc2b8c370ad7dcf15cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb723b96713e01b8032bdd5a9b8286238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff497fc071480889ff1cbca205507cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21614e93629afb119bc0d3b11f772f59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce78bac171c9ba374b6997a257cbe9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da310e316680fb99ce33bb3c66c101242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d96a6766588f8ad3528bdbd7a8579243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c272524984c8d34917f57257a433b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1c15e75e1c80868fee70861325e89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a5ae90eabd3714016255dcd34738c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59741e1afae28d9e15fc8a035da871247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb568f0834a6d972916964f33ebf32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25a610f0bc1a40ba53edbe7d162d3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88224504b122a89895cc19c7ac13f965250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c31a66138b3365c4a79e26729dfff2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14e1edd1c567554497d46b5b02770f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee77bb65642fca1a018d3ad99e8e508253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680eae04c955f4ec10f625565d2fd630254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffb92d37fc328c3ea1d65ef695d088255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8741f1bc3b5f2ad1aca48809f3b5d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ba51c763c0c4e47e34072e5f2c45d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047d2ed582d236924a4bf7a427a19c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670001d047af75571bf97c53f55eaf32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40d225b040181cc8ab60fc571be4a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48934b15d047a6dfd4b72f9ae5356e0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e4e9f003f8bca9761f2efbffb4205262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5d8780d4a6c9915e6cf37f2ebcf88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd24b1aa075f3d20515bb620460c82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476e6ba8f3e44a22425553a9149a3fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18fc03cbb3a6d650e384c997bb4896266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed40c4f7aa6429d3dde3c815ec576d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd94ccb7f723c61d20e22b7a74e8b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b819d9c7b24b2ae1ba34e179752274269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726cc72d22caa383057ccaea0ea73f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d5fe1e151842b73349681d4b3be40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc36e95cd1f3d014d1afecfe1c8d83a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a317f014456e39d99db8c6adfd880e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641f2483837ccc98d6bc2afb412edc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ebf0ba986d2a65c27f7041277b5de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14b78b490d52ccc985cb2c4cdd342b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8805454e01eff9785d714a140a483be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a09aa99a042aa91dca9a63c279fad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484feb93bb8ef2786c8cd4d27d873467279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f5653368ac25127f5b6131bd83644280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519275dafa6f194c691d2fd378566e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d0c8ee29369bd24156fcc37b2fcff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2453c38ec6c4b4ce613590ef12222283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece5dd1e0ded2ea1411f4bc206e0a8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3997194d41b73e809fbfa0b434e23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b3c73fb4222e09f37940c2ba2c603286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b3c99ee42f59742e389a96812bc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaee3949075175310492e5fbc41e98e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912c8d045bc87c7f3a3883d288c5859289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fd4e48555f76d19c7ea1f6c63b9e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27601f4856e971d4e177e68fd0cc69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb8cd6c33e47dcfffe9f03ae54f1c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fa6b73222e036b53ab9b205187f97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e55327a9cd23c078ced3dcba495952294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d64ad0a76fc9071b0cd1846b82aa9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6ac5968082892a774316bd08ad330296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86ecf56a9f21280a27993a559208e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e522023261c70d0de0192b775893bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aae3e57338f3534ba2e9080d1e27c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8594afa3957b9816b2d99d241fa48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ade172c9a505a006835c42e30ac16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca915d96c279cbf4ed65d5038a6f67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f16393a6cea96dd14615c972e6fee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f047c73a2ed0a5a6a35d180d9a6a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff846a714096471c8ef7e22a976956bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6482babcfcc3d248820b926aacb29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49065d47092dcca3b1d02c1db8e32f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a57509cd5a6c8eef3f721fa7181f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d637982bb2d1a3c61c77f58c6c2dbb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04afe35314f1845e2be6b3b90c9240310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3aaceb00ecf8ba4005fab200dd698311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce6b83146ba87c54abcadc5a2d85bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5a38ae69936ad486d6855a5e1dc0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75234766caaa938f623460b3bf03050d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5f14c2242730d036fa6600c92e6a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8045ced3f1aa76a7fc731ce68ec98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a8a2905cfcfb9ad73a5894e8b153d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc020ffc1ea213395bd59f25bf2a36f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dd8f7843aa71daaeb7714401fe092319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f9bf230b7ea3fe5494eedaa75ec2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa0e7f87f35135e7861b7dd751114f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0663b22a226f39240b3d2f696a641322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4c6cb73a09c36c6a27b14211b9d8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f6817f267ab3014820f428473585f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f446b74cccbf7c3924d66ba74433f2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52e55c8b945abcb66243feb4dd3ba3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6824fb55de48fb7fc77d81ac1803da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97733e2f6142502294a9846e4677f30a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981cfa545a97f531b62ebc2e4c4e445329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe329b1f03fc57f9a64ac49e0b1f5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6ff60cda3aa66fb4fbbb530717c67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32acebaa7952cbc768a457a374ad4cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e916ecace0ee47bfeea678662c8c49a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7bf9c696e7701c293902f7cea93f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbaf53c7372f6f05baf7470935692b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522f52ba22eccf4de844438bb22329d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe2392cd0ef8735b5516f6b9a2c975337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf8826994a105d0694db7d9570d51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ef700c2ce89605c8e2e97a030ce9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eb42982ad547563a0c74ff26739da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df61494a6e6d1ff5f16c3ad16ca036f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca4b6569e8278e7e488d72777ee956342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54c928a91e25636bbcbf9aee2ba270343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb94751d863dff168bfd568cad93bdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51700429b02efab52e16ba7580de24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3658266420024ad0ef11fa595cb478346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a84b357b8ef40a69c273dabb8a552e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5c81e928403e08e7a49baaac3be76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf944d1dca2c9ad49720ddfaa0c8ee95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e380e190fa3ae14b2d4542e81971a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473d7f385d07fea0affc798cb51cb41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e1e9e6c03caa2ed2f4329b4611ce1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510f7c1ed484ad9e7511dc2ca6f1bd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efce6e9e51bb32c977598fb6bbb7f5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f872f7559c15605c23f38b5f924e7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409a0f3a1750c8f4525440faf08a78f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d553703df40da2a726a52a426c5a88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c84e7f825a30f6c03e5ebcabd851c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d51b264461cb36675ccf5a1813e230359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438fb1eac64c18fd8e44cbee3cd6c0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d29c2552f8af1c22f1aeffe399156361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1cd660ce4773e1719a262c56bd4e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794036aa62728fc1fa1792b27867d9bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5760206be47fbdddaaf1b4ea70f95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366e36fc962811a0859ed2dd6abd968365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f11a78c2ed980a0acf5776ab94731366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab419390ee2013f07814c0e7660603a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2dffab6e78c11071adef3061b7663368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1dbac16f35ec0050f263e28347114369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b2a8ca14b32bef052c67eeee7bf77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970341f1a1c41f01d34524f9fe52ca9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980733cc338c0c5d4c7bb91a8b0190f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31977c520794d7f701425583184c5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb800476509bc4618b46c547adc5f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9808b2c2869a2ea6df255f459ec3c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542297ec4b7cab4a75fe9e6f1e0aeb2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abeb7fe4681e01aa43f98fff928f49377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c39525c8c99d64f7bd18223cb344b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ba73c72d8be8600a51758a8ebdda4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c115576254c9ea18ff3ca205cb95c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43172ffd2076027c3a50bae4bcc9fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a7ba9ab54cdf862939e770eb9aa16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eaf622eb3d6d5ea0f7f4e7c5f5e13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293728b2a1ca65a6463615b7f436e4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cef1fbaf4e3873564dff54f89af89e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e8329dbf88613f09cb76a9d684dea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998bd597c05deeae01217e489343da5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0214866655083b7454185047f4a20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d2d602e1e863d3f2cf02280f770f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84e1ef5caa667f59da1b1c3c2c4458390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f4f9095ba2b90d7c75f91bc99302b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69426e1662af941cfed69b0a3cb2b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d272cbf15b2b6ff2518256abaef0bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfea6376e12e5928d6870cb455edbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0aa81f912b928020d246dcdc91927395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec1816d5a866611b2fa556a3e6eb3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205a580e361e41be61ec4485c88d5ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019f224ae6761a70973254b7a3939a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f4bf3d52b219f73eefddd4589352399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9213a3af9093c0c95e7d11166895a6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d07464bfb5e60a6a0508fd7a79d5bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510c16c2eaa300bb28540dd333e338c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d7f118c93cd7993fd26acd3b6841403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0269819614b05fdf8ab319d0982dd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38552f8427e634a9b84fae2b9aadd2d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937c4f1af08541b272db03e86b8ebea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a372ab51a83d7e552c36d66e1e526ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01c6448758f9c891da220b8f60b79c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cb76c5e9fbb5724e327a773bad8f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ce03d610478390b0072523a9a5c0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77437035533d8bfef5a3607342adcbd4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d297d23b0ccef2108d693218e71f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc3deafafa78f8bd82caa043d6af8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e84dae783a44d39c5e1eaad98254d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b518d222f673118b77c48f33efc958f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57237a017002da7bdf77dc1688bcbe8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e95493d4df50d3447a1891d6efb702417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f42c77b9fa028a24e7b8e7cbf191e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2b0307cb789adb864426b8d2ddbed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c5817bd1f6b5c41b2f7e46cc71b83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab8049d8b51ee3baf1075c01001dcc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291025ae29869b02df23acf88788f0ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37143f54864523c016b898c942dc37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1c8c147b97018c023f60ce1ac8d81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeb404fc08ac888169e219d0c55090425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a5cf9590785c1ec83e5b0d41d5dd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095013567746075a399063ffa0138c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653d8b6a36b9c78931b5ba5d21aa6c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948429e7861e8205223101d5d561530429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab33fa0200b58bbb775eb46459b49a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4e2f86aa17b4ed8b31d4e40ff8ffc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2680ce685c0e2c2cacac228d2ca516432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1257a4bb1b34a0ca8e085297cc0ace433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e7671a96d514d4cb0ba38a3996afc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada47b044260220cae020a35422b7d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015066fee60ef6f7c89440439c2a6bcf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd9e27103bc8b88c18592e825758f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51694595bedd791f682c92b387a9b1d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb31c599732afd087ee03ab3299bf82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf690310fdb0d7b2a6fa5b3539d876440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd811ee59ac97c8c3bb890c27d2c440441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8e56e8e4e567ff140e9bc93f60677442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea81d8521af8b7eb9ee36b8a468ca4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa24c28c1cd0c66594b14955ccaa3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa2c9a8c57a8d42e496f5fa9db626c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf7b114444ca3243df0d209223664c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279c2732cbbb1c8536e09a97c9ecfc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041e012a3abcb97c121f3a326779d60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec14606cbfaaf8996dfa35e2c49b0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65d701fd0689113035beb15aa2443f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f624a437682cb5fec5a820e65fbaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd7883cae2b47831375edb7a4fdb70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf99cfdd6b9e0c941d2546309204c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2256e6ee2c45c2aca2cb11386e776454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ad9d07d210c86efa3f44f52afc950455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83203b681ea75bda6aeba53a6492cb2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c78f4e39cc506b94d871ab0e9ca9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53e9edbf65476fa83e84d645eff48b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a249e8bbf59f0edceceb8262b854b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e00165f0b33b76ce82bf843d6d67f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27a0845b0958f09632e229a4a16d1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e666a12e85b39219436af6e041c4ed9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825855d7e7256249ff3ef8242b78c8ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbc046582382da387dbc9bcd4177c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5689bcb0d98300ca2c8b1128496fc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46027a6799a7db0a637f02580e28422466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf361f2e66cd4d5178ed4f7a6e6ee97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d560ad1a9e30a57552c68258371eef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73206fdd85a83a058f182a4bf009f57a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50709e6b1e844f011fd5d37218c416fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea91cba963a5637c56fa33b88ed8b8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab2d0b0ac5f8b7df4f0a6d6c9bb613472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a4c55e0bc64e48b6550c5d374e1fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656657d9eb9d80e5023be92c95ce04f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fcb46661d46e199fbd27dacdc30ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1525e4667dbe46b4f818f988697427476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cf7443400a028cbcadcc4f0273b7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d92e72929d5b0ff043e7622b81cbb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707d920bbcca9326674fa329579dfe9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f725441767bf27c606300643dff87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7272c3ce0af5b222c8bda402d1a0584481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aab61faafc71c960a1aa5c1fe00da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dafbc379a9b0c78aa1956b74749c17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f40283abc9ba8a1b1e089c818222f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1dec4a98c88a91747eb9df563f66e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7902278cf204267cf7b96a6792b07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e7477da24eabc2d5445c5e7e68768487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb374388c2c7336876ee82020d4495f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca474615fd6193ff0864c5b51f6d9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0485034a7aa5a180ac2f5bf35eb24d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4792547d97a8fd90fd171210786e05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f948d030681cb46a1fec1db5a5ab69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d877ff57389d9816372fa9ca60e11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7afdca241547da2cb7a905806da8d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba0b0effc1d9d69e1096d95b45250c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211b3bf517d986723c6b5386cb91928496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca3512fcf271489025cce39441d647497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3651a658d5a73551155388e47984e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360040718b76e9c0117bbeb0e1fc7b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0280e6b22335685e7c1c1a2e0909e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580d14743365d8b16602d3219e5f3ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826768e0ac635581188935326ed351b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf416b5e3e6c2d8cb74420dcafb2bb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e8d55ce6f6733a604c094735004cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239c2b0adb9805aca7fe1fbb8013ddf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb75dbdcb9f799222cd81e6745775a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720fb786c7701b90f80f23870cc73ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58996c09fa47de10804fccfa35fca02f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62586916949d34f9965ae277b77cc8cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dec31407854059171303b2877e630510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bdd86e5c080c0872996875febc6dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73374a0a5c97f3941c31129c6d9f49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaa7e9fa73f06041ac67c8f3bf8b56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a02c99800281ac022815006e5691ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1498c3947624eae65b1eea3b96ebe0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cc54e7692cfbe91c61f92ddcf1c1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b48dfefc05e2515fa9c74697ca501517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dbe0160191867dd466067e757f92a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a32c37527a3a7b4eac8fddc837c92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5182a284e8a00e326b0589fb685a4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c443dfb2a6b8bff6cee8f7e3ae495521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b5e2da0ee119d67e15650d99343ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a1a12963b16b3902574e4b4eae77a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51ed02bda0c3c5d85b9d0fab9d2f34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d95ea34a248ef394dbf993e65f4e68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faeabf4f1010b661a12a659f414410526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b462ec8cd950c8dde6291da6970a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22803071b8a00bedbb97a5e7c94e315f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aac851a0643b589bbf942f8a7880c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918356c841ef124b8d4b91e163d9ba9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70943bf60b9f62f18ba5131ddccebf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24ac46edc4b99b0cf9cde524bb5947532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d88f66f637bf70f532d8e532b3ef5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a0d1a3618bcf66b3d1a81bb6fe579534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193021ebafb2d70b522835a41be6b58c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bddcce523b805827bf96bcf151678536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9336c3180249f938ca8822b63dd260537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69c1cdbb5d80e0c5d9b5ef91186bdb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7d45e2214d0317af1483dd6853a5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde6f42db33adb57d35f4135413488f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ce1afce7f0b3fe63cae4e6984cc1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34078d110f4ccb3a74494658247ed563542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635f36ab74b18ffa55707056ff2c729543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1ad12d641ad79fda34a6c7920d87b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177e1d7eca74cf8e8ab41d4341c48c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba186833ec0f2788c74b5667e1635546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0109af64a802f72733bcd83846cd29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f247e19593f873fa787cab3fe15c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15727cb1a735ddf6d3ca4fd6af86e273549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a2dd0464087ddc4618f2c8d6062c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b936e3d5af94d9fb57dd78555a0ef6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598c87297c26dd752a67ad73b3421a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6dfceb4e5d734a5e518ad0c3b258c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c687dea6b0eb311a6c232abbb256842554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccf3acdf7a525b27ec3332ab78b4b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c78b1a33bcc70de82ae8a64ab1f38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93fe9c7f780356383a9f94a60b3f12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59de1b6306edef6f386f6fc8d244440558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f64d5d4e07b08a05c5828060b93dd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb3e74ccb26a443d2a4f9fb15e8354560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e916916690a67f674c06bc71ea594561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258fa4ac3bcc9945c32a4c376cc6267562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc43764da950f65c3528dca4411c77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad909fd806020c26048fb93463f5d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c73740cad53b21840c692dabf2e14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c68e83abe5eaa8f38015e5d4098ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a24bc3fe3ec0f66c0a7b165a618920567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f6d952c22ab65ebfecc6c56e65236568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef10de7f3df225503e36917dc7285d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c947ddaaa9381daa49ec2f210bf2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59217a5076f96c52b89d8ddc6de2d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccad1c64e4f59f31c00d6d6b1cfd8b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27ee0b63ccb72bc81f4e2c5e418f72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbea20e6037447ea61c43e1c715530574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a7360f54f9e3a2c22dc16eb97a16b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd46cce5831f9e04cf11ba04831698f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e81d83b6d5f89aa9710b30f751ff6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e9b23dffc6dd77f9b51f6b733495b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd771731e7c0fa4ba8042008631de0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409d1e357f3b4c05ffdb92dbc69f736580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86e4f5a5cab0ca4b133160f3bc652581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028c9841d2a94fd4a883a6f199ff32a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afd22ba8c5e765cbfe37e47dcd60a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713edacbe16aaeadf9466558ad60eb8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fe0dd1630f3735158fae1e40938b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985373e30b545476d4b6f5602c6bc12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69364f6a1d802084dfb07bbc7feee403587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820a5320224fe3843dc610555657b1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb134832bd633c846d26c5fa5aa3c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624b2df02e2aae908acb9a6c24639e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc53565aa448409245c7093961464591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c394d69c47d6a94b9affa7be730517592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1be7420c6d2dd4018d4c4b37da926593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adddcb29e51b1a8f093c7f45d50f131594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c86d2d62ef7dab8bc6c4fd2dfde58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5147c0d7b223b604cddadc2e612029596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f90b4f4e6f8e204ff73a867772100597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a68b735f89962d0a7767d9dcd1842a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7422eb7a8ac97615e92a7914cd3a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39476adf0e7fecd0707e4b6d2d2c8dac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b490e2f237c1e42bb13aa5e901f06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc93abea68b5df533989edea4a43763602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5ce5afaab7fef58de90010456348a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20c5d63ed1879e1d37e227b6f911fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cb05498459fd193ffdd5f12288a9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434848d6442c1728a63de47e16da641606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a20ec4359a800bd5bcf8a308a9f2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52867015da735d34e80b537745f3766608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf78efcfaa25ef4926d0e0f52024ecd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b06ead2fd13dc8b54d2442f231b93f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ef5b274c51c8bd42457eb219e76af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f887a3c6e0fb9f75d365ed5aa040a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e33e2765155bd79afdfd272f4f1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c823fc1e818e5336cf6ac05f5e8862614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5586f11e8745add9e348a7a1f217a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5291a11377ef1e433aa3b01f3f03c89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c1f1e41086d47ef142b5229455855617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2b9191cebf28c3a2fbe9f4c3b22a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b8a10cc1745d8515f14f537df3d77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce175cf1233ae4d3dfb23a80254958a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0012eabd5acfe7d3c83eb9713e2264c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd26433c6910adcb0c1bafae80a0f01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356813dbb1ba24e76124f2012419983623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56383b29daa053244517a48633b014f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba6dbce4be9e40962e0d2b853b6e91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308a9e0aa58701e15d04e14f75a4fcd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885748e8d25cec7219160eba3169214627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd19af940d621ce6350eb7632d869fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606e7fc7ca0f5ce71c668b5b55357a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c33df293933588d0a0d26ed3d35c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9488259117ee39c9667d0dbf76a267631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27775389a70d06694f7d11dd754212bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b8f38980307fdc620e237120bf76e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f18fe8ac6c19f20d53f04c9bde997634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a018a66279d2bc081922573b7477ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b7441796ee3062d127692aa21f5e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d764f5ba7312e701f4d3be5bb98b26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a14ca7c302d59347ce22d6f7b6f55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184e318ec18d6b9397b87b28fd753eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a25e22e5b1bef754f4132bf19dde2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57ba4c99b16b6114d5c1ce0c892275641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7962b646f3b45f7a6b1cf0ca4db2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17186195383812f2f3f6e6230bb626b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6a183b46ddd5802fa0dc6b49b863f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da076f9d4f4b9c6b559af4b6c48f0815645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d951862ae5adf2dd7c10fc09abad2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3198d0ee95e464bbdbf2a8e215d5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa2b400b405131237bf04ba52291f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7d4c00c8ea64e5f77e724d40b8b20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95241de8fa2631d47dbfcc8ca1d55d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821997c091a73a70f007b168590b439651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2cafd03ab0a44812b88de5fc74913652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2897bbd0b7787cd9318054b6bc8bd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b68dfb59cfebd99fa6265155693d4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf329fdedf8f93aa7f99324e262e084655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed3545908349e50b396e86e969ac43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421e27ec1962e6a7dc75ed0604ba89b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb6642f5c4878e4e984ea998ce82f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a8c33cdc81b4c83b4f666888204a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9197cbf2d2e3282c8753a4e64935638660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de0089b01e41a532844d9c556904e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd2bba8785022ac984f30191c62f71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da757e1c3628b6e204f55ae35d4c41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c44c7594fa54f7234efa16fd873a14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d1a4d9934980c95a2d1f8e7290c44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b36128b1ed9ec89e0728e03c72890666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3209d3248c61b0ee479a80afa1832667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cdbb80dbb1e20e060d7b7ec50aaff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b9bfe1559cdb5a87567b9b423f78a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7577b14a752e24731f33e7ca4226670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890c7e0351131f3f728f228d8f9ed1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97d5043f743a35633f8e85045712bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca65d40459c16e640c1d871570ed088673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7869c557d30e6fea5c2722ccf66059674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326342c8fae09f384b7f9c4fb6bc399675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0f694504e822883b7ca7674db69c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f5f2cd261e7574e272224dce2d12e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcd278cf0c53f2027c5261d4c19b42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22388c246c395e3532dce42d953e2fdc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fee661fdb8a5fa007fe0d301e11ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ec35eb3d61ab92fcd2777325704f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818c4da73bad69994793c23c61a8154682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a6f7e90ebdf993947ec79777066c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8d879004e5b37cfffce06bd909021684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31527d7303c103f69a662be45e1399db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd70bd8132814119157d702a6cf24d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7c8886d7ded4147cf4ba4e6bd8ab5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0941b4c3b5b34ed9cac830a5d48caa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c13a249e9fa14f9684d03deecf763689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df41e5c78c4238d8d1a382680b1d9d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9e3da42e5db17b281b8713a8c93d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaee66685c63ffb792aae3287287ca8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd047dfcbf073f2eaf127623f62fda2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8703032e0bb144761a958f8cf915f9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd48a6f02a5b57f441312c8094cc45b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0e0cbf239bb8104a506085f918667696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffae36a989a7c2b805a176f6041b24e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab2ec123efc5c89cc1ed701ebd50e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f021b5d753603bb8739ca16387b6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb45648785963345edfb378c4fd983700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a8f57ba4c11af4648250ffe74711b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fa6afb799645885edb6e08ff71508702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffec17be5b7a10739ee437e9131ddd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d75bc85765a06f2085de635ea76d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6137f9e900eaa7aa4a7e020c3fcd8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e0e8beb360f0dad77a1d2b5ce72d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40191953679d932580fc3df86fc524707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8f98663c0e7048b650bf407e33c01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f6b35b34b2ce397f3ffa76112f741709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4583d3d89a2666e56b755858fc9cd28710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51aa10d8dae498fbf6497a8dfb2e1c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c1ba7542025631f9b3302164ee2c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62372551979dfae4a0b6fb2e34c17f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1345948b9af703fac61445d0b1193714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e35011ea6f1d2db7c193a77506ab57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcb42c22a8b2392e6b0ffc352d9eb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801798f8cf1e4bb6a9276ed17522dd7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31695cd3682679fd6863526d661e070c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd47b39f8aaad4a47c0f7d6748dfaf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2e81d3c2d63c939e08f9a699d3531720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911e6cd52013a9cb520ff46c53feba0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecc5abc7e50254c3fe737f546fd895722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b4753c4ea3bc53c8e30f98fd70ba4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33a00d7d49fdd1b066b72f690c99c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e834850fae0c9c693b95dcdc21bed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6c38ddfd39efbe8bc3d37f2e05e74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6e35ae803b025b7665971d02795fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c89f4946c74ce0df229974991d6f3c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0fdcfa80d8f82826e6788592826b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4773a7cc6e0057e21c33e4d1acea2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92a79862c2b16fd5dda3840518143a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d1d54fd6f78dafa724b4d580f56d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb27fe6194b4b241fd7adf7350cb6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabef004e97f4b85a6cee024ad57751f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c75578e13edf34ce3e87f81b177ea6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60886ec032d951bbc345f3615ff0829c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d636c79365a68a797faf110546d2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53066cff24a8de2dbd64706e52b36b01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb2d5b843b6531f4e5ca0c33c413e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385219f52aa70c0b1fba9cfb2869400740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059d0b336728fb4e53a86f9cbb4066f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e00c28acc04333ce90fcc61acb6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cd87473bdfbabed26177e45f69dc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3741f8150bd724a032469a2d29dec5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7c4490a456cb29ff512e044ba9843745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44279ea89456d96ae65b7356531316d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d777c66dbb6062ef783ed945ffddbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a61e520ea4256a930694056d5658e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d580e46d4d0c35bf23631d82867a3e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae463e2e86b623ee084f345bd87dd444750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405a51e9a7673ee55647ece430b166c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7217872ea1fb7dbe13d9d57f5f146752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f327db9f6c966569057a164a638d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41a16975d6416df7279db67f1f8628754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c6b45fb6c8c89074c7230483e11c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f8f0a0be4117a53bc53688a1ad271756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c68fe43670dbd5ad81a3598785e7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33561f196538afae910def2d03c3c79e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea608d0c4a15639d1466b694bef70f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>