--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a34251ece3f63e684bc3b1d9b59181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5e9828e1d624c1f4dc3ea6e95c6122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4f104eec64795fdd59696276d230d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f51d655f7a3a290bc891b7a24d43e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75eca7fb043b5e357711df3a648bfce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8750c5a76f2fa28e84f324de88054396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79f1ff70452898a2a9ec209506a46d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef4a79e7cc062c1239cc13f879da898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203529cdd1c749864ceaf8a718281179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823837b1bd938d297b9c94f9a9dd31510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939237fc154c94925051b9f3dca82eb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf39a7b86ed65f176919e65449a60f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a85f4a78097d28301a234dc961681913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23868cc0afefac655cd20e0f9de087914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01d2918a0f0bb0617309618139bf2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e6e95ec5739327b6de3fc60a3503516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21ac8a8cc3f8777680b1eedf23c13217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87c522aa420899d8cabecf80df84d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95659a9af98e25c50b4a4ff4bfe45dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00378e6d2ec8d3a12153537afb17ce2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c77ec336ecca8aff463bac2b23c17421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdc11ec10990e86f0e49bed9e6dfbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0484d96e7e1b80e7dc49aed44047f2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e74709eec0237076646970804085e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68779a1936f2a89ae92ab43dc99bfb1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d8491532bb847ea04b73d5e06912d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b90e1a4c3e559d0cf836ab2e1af99f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bc8aa83e01d1b7e38e912d2f45a1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5653160660b354c82071296ea7445829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5420dddc260f0bb79847163565d61030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfba1ee77107d7887d1fa90b8a799d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f78da3bc17c761850027024b690f7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d98d6a34ce0d526c83bcc86619859d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbc220654d3657a5ef4dd174b3d20934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a0ab14e33c79bc58e4be753adeab635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd539cf84c9dfd9aec783a535f287f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a34fda5c98453de83d6d78df8757c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd351c2f900c693f6e2341b34b26bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103532aab90416ebdd087a1450ba80539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae95197d6f84f52cee0ad7f7bcfb36140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b9df243d6afd53a1140ab36baea3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24c96d58546a01bdc2bcfc08bd54d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972a85c301e5cf1eda4a39b25fa8a9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f72de563b4bc86da9134c194f7608544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6810f3d7ed24f9e55ea807d10f86945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe11215ed21e8ddbde05d5a2739a1eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d180325b62af34e366f96bd8361e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa157b6a3a44e53369329ad03e178148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2468a0acce7860cfb3281a9d1beece449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ae6895171923e6051fadd367392b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e36f76a6015b9da9f33b1eaf9c4db451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2bea79f3509f87d05287accf86bd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb83df5a99c7843a6297b9a5579d2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbfa9fca3a54397397ea7f9c768ddd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bff74dec5273b78de5d8b95b8ec6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56d1147519c54b3ae0e6881ae9898556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9d697552eb6fe139484583a37eb3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f19a9b20d30a3cc79166a8e4e3bad658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca812c7129111853c3be98e096b9b5f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167921a51935167d627eadf22de88b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4bc7b165d30f14432aecb131cc2f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fbaf98922b27140f22392ca69d5e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff28eb7a98bc6fc660a75a07a1846663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35f7a4f434399783b0b67f7782312164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b961920a8f40c2e9e1998278099b6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9267c48cfa60998314d958186fb2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d1a6503fcead232ba0b4dd03a97bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cef82ea94b780aeaeab9ad713030068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857fe1d49d159aadd81451736f6cf4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b4a8078ebd692066b01c3cfe155c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fc9a1670c00efd6689fa00da5a5ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209905d1c099496432199967cdb80ee972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7761f0e73319e7faed54e8a1b861dd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2d22706f0f14d5af3fb3611dbacc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09d685d839c0c0e921fcdaf8b0afba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021ea8520d6227cc703cbc0f3d5668376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a18ac8d1304a73dcb45b603ae1fa9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfa6c1858c118d278a44ced91ab5fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2b51442aa87bdfcd97f17ccb0e58a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a346ae4e866f50cc86cda6018330d7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59216add72909377b5a476e01dde1de681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642dfa7f47b848961f53ab5ff54e6b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f817975cfadcbfec786f3392f4d53583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d66bf46e8c8feb0ab1c4d89894ee684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8029ba02ea33697989edad2ea0fc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe5325d6672ba2e6e3f9087615cbdb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd43d41db16a9c55d76c16b5012d5a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02e90a0ecb1cef207ada891b3dd02f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696ad5a7f37edf7a893661db7af0d7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f0e697f19ff37191ebfdeb3309ff890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b95d8d90299edaedd617a252e1516c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25712df58945880dadc9d0a68270474392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b8bbd2fb478d0db6a0881ff525d5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfb7afe4c0b5a8f9291b781187349194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef64075ca49e9d8a1736983c0ae03b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9789bc001df3ed9c54dc405aa6bd2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c9493ea54084eaa8b4c2943c0a7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f263e7261986ff59843a0cc7cf9afa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36592fcf3088df0077a22a155521cbd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d29d2f512dbb71a8ff51c3d984b033100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ca2e87d00fefad7a86aaa9479475a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633ad32210d4e8aa72a911eeb883c63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928ecd5f00474c352f3eeee606b76b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96973ecdfb7242be28103a20e09b0a65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fc0eb4f84745a7bbfe3ad6321ad80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858256386840f4272756ad8e70956d38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cb50bf5b85a74e766b8500b8d39c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83866c22531013599914a90111cc3e11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b79aa536e794b94a93abbdbcd1334109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f82532bb57c872572e5e4512d9062110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f1de0cc498849859545d27472f5ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce53df999b85dd7e2008c21defe36e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701061541edc4eee83399a52ba2f9d19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3cf6263a75a9d204d92ed5acf920e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b0644c8440be5cd04a62a72223a8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb419c9a52d1fbb3c5d179d3f208935116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e986923552d5e7d7be53a6f6b7d4168117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985c868c5b6dbe0be821ac91573011e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab1ba6b7d3e9353a5d32a5e18c19cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca40955528e2b6d37326a92f657cf75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967544666668bfd3c7dcd113a7aec9ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cbe72be1ed72db1b03eb17003c641122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5df85cfb2d3c4d123d65622b7e8c0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc780508080f02e9c57fc4add024a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd04e5ae9472321f8828f05a8a1318125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260735e4058574f6e262b7fa094fb759126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561258f12552343ded800c2a6e6703c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b8c0984ebca5762f504a9f874997a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5104c5454dd33840ccc495b7b9a10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9af21b94b7e0dd971016b633ec9ff4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6b6e695bf57eaaf0a93eb738e7ab5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5c6beeba92a206d21f4b39d890b43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5495a7fdf4e8c002e202e9eff4a8567133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa0ce25803a5c337d9ba2670114884134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06da9a3c0466a96fee10fd5784f4433135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f7563c119b91a0543d364ccc550a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc15009468ac6820b45682d3b1fdd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ab4aa16c5b5baf7626ff497be8ad9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f792e7bbaa78ec77bf5b088be146853139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbf3c55c170f3b4934ca90e1921d7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc76e247f68f7332caadd641726d6df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee7649af4ec3d95d5a4f048760f473142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ec3fac65d42e31b44894e4fee00c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e03a0a5a8bb52da935d7fbbc95068144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9adca49e64fffc82049abd9b45e87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d850032dd78f60a7e228d351a950e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf373c10b8876a7e9d7545365b0a98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97a68b58cfd45789e87d42b6678062148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bab94d8ece4f2fcb78fde548d6fc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2ba6ab0e88c41ea21b20f3a4adf54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1011e86881286ad4cdcd42ec708a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08f74755349158b029312c5ae9655b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a532ba2102fecf5c52b08c417f04e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7bbcd5a028a96a9fd4f74dab875e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89903cc60f12b841597670e1c1ddc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45af10db5fd7a43aed076950caf349b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ae044607416c602d37f68aabe1306157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a90fabd0a2e100b909518365844453158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24605079c34603b7fff3c8c3ef0ffd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ea07610dc1771d638b69540780cd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc086bdc215da1973b5c265d587d0ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57862c9e835546879478656c80ab066e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343060b2dff5497add3450ff0de1ecc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1c9701b0fe770be5098201e03ad83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9f716ef6906053af30409cd2a2602165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466ab0928b9ad06838bdd337621a464166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d7cd6e9ecf0c7ea83be480fd70edc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12931ee46e78119896ffcf6f3712fc14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b0651b9671a54f435f8a57fa1539a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acc81456dd226a3bfbd92abed56528170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2b5da4029347373e3f8f0d0a8e766171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d0141d37c97c41349813494d31d64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268a4da3c6ad25b971f5b32813a107b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25463d69880f9411a5d0b609be3e58bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352d966d50b743503a030de6d55521a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58946f160ad119630e27f66cc1d10f69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ac8f7ea65ade0c4a449adcf211d55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999e8d13d804e08f56e406085693078178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0b21d709c68367ddf9748eb3cf9df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb209eb6bed54527f8888e621a05c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21e7d0e087ee9e80162faddae06cfa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79056522c832a1f66a3715bae8b8de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e223b49f4b4e2e3250571b9364dd98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a17da3c09f99f84f5647a55dcc6e89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506cd301f326ae6cdf5524aca4602a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f8dd4f8130b2f447ae7ba7b0fb2ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885d051b0adf6543df6240dd19bc6a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669574b4468419dca8499458555b0bf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffb745ae1ecf28a9fa462fcd4d02e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501547194119076210c6415d57aa5f12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816445b91ac784028f8c713cd5fcea9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffa0cb58475ded3d61b4ff808138ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a7fbd614413f3f72d12273a1016a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7055719d300ae02eb5086f406a14258194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e44219eec300ba765402f9a24a0dd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0bc3ca6c2080fb778c59662449159196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e223e03decb93d2eb6981b6380e21a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac76ce15897b1a1398f8400d3b31784198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c9e190afa1ed157a60daa78d3c699199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92341b9ea33571ec5b3d0cf2a10082c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2373e9f4f3effcb1c7fd4b42949bc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f31f3e0d9146e5f61024d4b15b39fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f798dfed6f92636092209befdaa37f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfd51d48c958c75e8ceba202be9731204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601999c31da0efa5107ac690c16f4393205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaabfd0fb667740f0fcb092753fa558206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe3fc68a8677c9564aef8935ca9480207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6411238c8722efc5e72ad42cab6bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9759ea2fdbe8f872e08f2188ff1ee7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0a976975946555242ba85e47c8867210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b8e850b2177262875af3d9b06e307211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bca79a85ffb1f0c25d1ac05eb3de8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1fb437fc37e517ab613ef1f0b93a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed321285ade8893adae65a0c1f83076f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bbe3bc1ae053de1787093cdcfe1c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af133c95400c69cd255ab6d06fa4f58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885a8704fcfdb38834a7b73a712b0e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859194b025dc2c14da3b6f14615ab961218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf9babaf16d43358d9674487f99290219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbadc4762d2267473db8cda4364cc49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6cf75d5bd4732dffc150945e52c3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66829a01a61bd27674ce8c0cc366a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae97ef0c75efac04f11f3160cf8ecd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9036bd8339d765e1994e58350e7d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5420c243b7e14563c0a486a3b520b69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094d11d10c5b15b1aa331f3d11ece8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95091ff5b4d225ee512a27cc929f7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732f95334a13f4ba561ea3e245067ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835247ba1e4636aa35ed3ea04c20dd3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf334dcf68cbf8779a9a5023fb5224aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4df5706b4dff3c6dbde48fbe76653231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188606b84613e715565e71595919bf51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b26a1bd333dce70c58d2f42d659a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d09f0a080b0fd563ef9b460fe59e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68367ace87025afab4d84c30e464cba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638435974d4b571da0c9d086b1ed2181236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff3725fa01100b30ba8d2a94e60099237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea2cc08bc64d4badbe4e52c62ed828238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e244e260b9553091edaadcdd027bc40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e23fdfd6066aeb3609e6f03284a7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd758ccb350857952c80842f2f88cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eeec068b177235e010a2271317e42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca6d3a2424b98a489967110572f7c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c79e07fc63bd2f5f31290cf0077015244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c37f0d82827153e6c592b6e392aec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daed1ebdfedc89803458cccafa0e81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e43055197d3fc6cc22fc48f0b03cd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc10358aa4bec03d890a6b19c012de1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74ed9632c9d80862b48297aa3c4816249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbafb5ad6fe9ed150166c2eef3e4697250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22defb6427e873384104f90de21fda31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c97ba030bce38702b43c52021b871252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd781744da62c35dc13432465e3399d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376ae8bd9b7095d47d0d5e5851aeef3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67c507716b6c1548621d70169de209255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a261dc6e9abe252489dd1d18335a9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d21ecc1fb18490333dee8be56ce1a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5cdb4584726ec315cfe88eb93a45b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd2123aad8d994647b911c426ab243259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572ae4686605c3a8c112709eabe9156260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03381f4846d9b2b090db7d56647f71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a558d306ee62b9620a8b2d83473cad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315ae1074b5dff9c3b2b5f6eacd566f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65ee6c206ea9a1af001aa9612c946a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c882f91854a27092fa34ca515c969e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5615cd13174d0d11cad959ef62fc4d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18635f303330f186bdcdf97c857335cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3579a3785d5b8e4b644c3f646c386268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15635a336b7aec03fe87e6318bc00180269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe0f33d9ef85d9058ef3c4c8a35469270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebde635143de7c824e09cbfaf22deb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691861f18e273b121be561b4cde1545f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1055a6baa30fbb5f029607f036abd58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94f9485a4a3762f36e3b80e8eb3bcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1359c47011b641dd6d43813457443275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a819144cc41474af7c723638dc4c25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd3e6cabaa9634bf790e3a92066a86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bf6b4a8a7b6b5f575539f4d150fce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90947bbc0b405999bb55dbb8da1425279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55507eed0afd8df56b6564dd8e818e24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1232d46dee6e8c3684e6135752637281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497f19641a5f74ddc3676f0eaf12d85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc580e84797945c4a1ef225d2c78145b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05c9870ce45ebf9b177263dd8b5dd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaaa82dcdeca063c4c0d09d668b9d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83017c77ef9ff25e3fc1e4890b014b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da6672ad47cfdbf85799b81782c9fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6774216da641b201d5209cbc831eef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2f6dd5db12368f5c481c193c2aa7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636a7cc38d8da55378f7007c7628ecd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96984a9520dcc18771b60fbba19cc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd1b43654822c2012d52199898938e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a559b8ff386cee95e5f6e069196fd4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8682cb1bf50098378b5ed9e0bca86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e596a42edec98bf6a15f6c5fb5be6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b2a2f0ecab63e33e4567e1dd8a244296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d4869c791f2b8b94c96e29624121e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bde6191a026308297ef3b9e13309ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e19107f8aa1c7c19e64199d59bd6de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e434f73a534d19a652bb5ac25922a9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb8862a17a3beae15174ff00fdf20b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c740d1b86a49e6a47a86bd6f118116a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad800ff6d7af69834762fdbfc0b75d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4c03a5e41aa302d07a32509efc5ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f821b33a51a26da2db02e40434c68b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae5e0a44124a1177b10b41781f49f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f4dd028d83349a2e73ea2b8e43c7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294273b6eb12efcf92b6797ec9a3a900308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9b55df1b8fe3447f05dbce93c1b45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47611c5db47ca4af92a4fc9eab0b3afc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85f1bbd311f250e7e6ca872adb1a9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196255421e79d09e1ad541ae2148e87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b7133d529f71a86f75cdaec9e094c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185fee91a578ed41abb4c76fcda8bc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be8b3cfc8776ae2cc4808297d6bcde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fc5b0b9f89422174d4b2f48ac4d30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3460313cbd7ba422af10d92b044ec75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657a5d7cc2c608654480925f1c4d0ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c546e66e0c126d9f5392bd243c04b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43900f48e81ab99bb629e956d52181320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194ae2ce955c279c591a45ec53cbc3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9319440741a8bf157042fcb9e7bffd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6d693b1d173d775a5ea78b837f050323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a730d32dc265e36c552fcc9f8f434c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec671f414aa1b91e2a3af02db1f2a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d86edc2a69310c3d903eaf558f748f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70049dba3753ed374db7f4b407eaf588327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ddd44858f9cef085669aed53d3ec1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39e885d12cb4dc240a26d2c8918bfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a57f7223493cdc4034fc2cddfb3ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a30e4838c40f04ca99f34e98446ced331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c2e95e71bb65d9a7ee9f7a0cc1030332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57ef0df28d3308934f74059a227dbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600879dba2c2b6fca2fb04ecf169aaf6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f0490b51a27af209cd2c998ac448b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d98f86d24931d89624f2f7e622211336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2465c10bb90665feb67fb216c36cc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f7e9623c8d044ddef593262dcb6db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8ba519a97e195e9ea36bd5aba489b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f9524af91df9bb5b309968ae23175340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6f71e1c43015cb5fdb63e406a5ef2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d403cdb32feb30dc9bbae219866bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad64bd754341c47b87cb45d6279dfa4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d49f800dc9d6b66ab0135f1d24e8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00412aa07772fd23c45c19fed3e12c5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9432553d5a53678fc7fee9644d18e46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2aedeb03e5d486df12c28ad3698f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefd407dc3b9127da206c33a6104520348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2209d63939395335f8874693ef587a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659c3735497f7856b3ba41b05a57f80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9694793a2f14295b24d7813f6545f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3ad5094219481926deb3feaabcb2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d616b8a8ce37ed6eb8682fda4d14301353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9645379ead37d635a7fa7bd0900f18c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb6cc41a85a824bf21d79864d2185d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897d42b4c624a4671327198f1fb7e73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e636643c35b4e187cd878e90e91d2ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a1f14e91b61b1e746f4e4bbbcd9df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc908e1aa364e8a6c4877a0ef03be231359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd733fe7a426b15e021e4bbba6c0585a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d1541566647040e736647666275e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc592556d76e9c65854d2510dfc47b73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5536a0d8ec75145a418bf6806035cdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28d1864eba2ea28ff5d8ca658053bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d8dbbbb44e42bc0a511798ad7ba11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5540183b8f61f3136f213382fc390d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b82d58c503fc472c47678bef658832367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a35d70e7c8fbcc7ad6cfbce7a2c04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b8042eeeebbafaf8a555a550024ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fd8800fca671e31043865ff67e693370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840d216f8eae5990e45072a2c9ab6c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b7863037352a60059e9cd9b1a3312372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d6db6a44147c69882bc316aa96509373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105047f52f1b63249771a092bc9ef300374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516bf2864bede1d7d40adbe51ec9f9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e571339f048234f97861c41029720fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400170dededd6e75c3002513707d3556377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca92945ab949bd2b08506b59bd47a70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fdff038cfb7735873d16e47004e99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea72798452d9c4e73a92e356afa303380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff7982999b3081d0c51a9b89690996381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800e3ff2232f547d80aec7845a65077382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53e3e865070068e265aea8c872c0ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd6201f1cd3cf21b6db704df6bedee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792a0d1e30d97a630b955ef74dfe008385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672de9b2fb56ea9c9f3b4d910b7c9d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ec8653945b1516233f53594c53a09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31941790b332eb7212f9521b230e0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97351ea31c75c8ea621a10aebd231eb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad6129c863ba42cb465cc0cbdf7d3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039696dffb11deb5ee824282d51dc64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9bcda22099680c37d648ede68e2c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925dfbe3ffecf3f91ddaa5d897501f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e842228ec59c6c1fa5929615384d30394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a43330bbd7ead577b7aee1cd6839ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368820f4ec975a84a68b6f418cbe07a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aecafae4902eebd40146f099853ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba071a057815d63a25c21607f3e904398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20736a7532d5161140c98f518737ec8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab4cd2928966bd1fb6d6eb2189bfc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6703a9d28c2e00e7ea20ba6ae0e7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99b53e2390107e8b377725d09ea734402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24b8c7bc65523511c7a84d82c63d31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f3e26286972c60a012e190ce07f62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceb46d89304cce79f395f979ac00d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1644d3b7a6b06341cc0720183be627406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85e8fe841cb6080ce548470b4c8200407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caf078dcabb3b07cbeac3453f09460408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70082edc1e66a3b5ceaa37cec9b0aea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4870d67b625fe0e970e43c99fb1237410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74051bcd050a979647d07d29130ce9f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e5b99f653d20a4d86ea68c50e44c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8f25325b0e42da921fdb5e0f9d5f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994584fc7199980861512d3afe2e5fe8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd21231d0cb24a40c1fb849be8652b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8b47aa2037f97bbee7121f7ca5769416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776bc000fee217250240e10845e6c3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636d87abbdd22400dfc4d5f813f305d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee345d49a751e740e72f3fbba0c737419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ea158cc01b840518b98c9821ad160420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af480c0759fdae48769f2057581b85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ef4dc3f65bc37e74b05d5b9aff4b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f213ed8a7b0648694177d80cd1f308423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f4df855aec93f37ffb584bc1ff5b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136243212ce52067410218ad2ead486e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41517f1906e04c36b25924baedfd4368426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8421048588b3e8bfbbd8a131f903f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73253dfc59ae692f6445fcb10e3394d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d191560b411f396cfb7f245a96d34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6a1f0941ce4035cef11ff929e90e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d808977674f5b9aaf2c989a6255562431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30cc8b813618aa42e6b9ad299a45f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca57e2af2e10e44850a76f09c0c41fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf756d6df580ddd2156568348dbebf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6145230989e7d8e3bb6044dc8b2ae6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a534983c0587a2369b3ddf4006ee18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ba026d2e731bea5d0501f9798d614437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea4180a3c677ad2ea83c08bec2146a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a454d73556b77becf0873d3e2b08ad4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e436df6b181831eefbb2865964030440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9225fe09d2fb2872547e6b5e0b4375441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819e4b649f8eae73af12baad70818f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac11f8f003249e4642b90574aabb45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530df640f0074d3add548a99cca3b5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae6d46afd4a7412ae74e09f89bc854445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32968d348f664087f95d51b7a4b5dae8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beebf71c2fc9f736d74ab4e51501760447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271a10db1e903beec34a6df7d9bc49e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037ceee240b1f6940792e283391d5ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f88bc8cbd421d9c7d72638840316f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5997cd37bca0f722fc9f9204581378a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932a352f6a3d2dcc918395274eb1268452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef92c7b9f10d2cf3cca28adbeb54de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbcb4a5102e3e18973a9f97c448775454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588f0e85303f59aff7ade5af3a9690e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40715cb0133897f0d4952f819909f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e290bf9bf7ff4276d61bc91cb76700457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06c236d753f835f193610b1a86b252458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd27777cc4f909badaa2c8a09d591dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d488e69827916e291a11f0e0abbb1f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdf7fec81c3564a07a6af064fc9679461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7c0dbcb0e6ebed5263928dd1b28e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e081ea3d26c8b02d6478bb0571d4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66c554440bb46ffafe01630f76fd07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f997ab94cf7eb9c3196b814b869f3bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cccb6f2c6aba154cda9ae35faf8d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2638ac75044a5aaf4eee7e767d4cf1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe66aa57825ee7d684f26ce8222f7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847a00b608425e8a18f78ee77c13905469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee587bda8fae6eb28d8e235645bdb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484273302911b7675891ae2dd4989d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854c67bc12635ae59263f8cbc8ba8a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2b0af9d65fdf7b91d93ce6eb9f55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baff078596ce6d28476b52799ec03f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df136ac50c2bcb2ead83bcce0e5494a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed4ff8bc977500379e86721f1eab66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28b31e4b8cb9ed2314267e9a474ad9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68011983ea4cdf876e265bc425dc5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e54482dbf147b507b7aa48c8b486d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943358545d27de57c052eed17de81b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0062fd38200c5104dc67a6aab9a56bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588d9260e68bc35a701cbee0508ea44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55024bb12fd3c46cdc6d9dd41559b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e71f5550959efbddb6f738e800820484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee11b0c03988010d02d7e9bb15dcbfe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdf47ed966ad5fc093f7d00553573a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abbeb519aa1f20ae6788f650c909c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054497ff7154c32528cf696647fceee8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bff7ace85d9b6937edf4ca35fc15c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699b995624bcaa7787577207ed14a3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1fb15e8f0852cee5c7fc2dea4ecda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e04cbe1d76b3c89a2b019c6cd5a62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139330121111f0fac8f7ffdfe0f4f0fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272225483252f856a4272340ab29f58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87297bc2a8aef2fd1bfff0a0229227495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb874efc6a74a259bd01a4d3c2f630496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b08b5e1874ff9c85f7bb888475767497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e60fa99c1a3a06a513dbe08d9e60e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09ecb318a850d8f4fbeec057ef4237499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249b12d43f1d8719731a59b761f34a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf8b42b458d12ddd393d259c0b520d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88489df3c3c438b0c627471dc7278087502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedc1ac99256360d60c4b26ad241635503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5542ccf38b2c470b795841b83acaac3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cd4ae074265e6a6b60df17f511e29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92ce1f21e2955e8c81eba18aca82a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a28457f42d7c24fa5aca497bbbee29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bec9fd636dd3e8b469e8446dfd1d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bad7390c5bda914da0fcedba36e16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd123c4aa26217c81cfb0e652b6ab112510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc76505a955b931c6eab6e748f57bb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead21ffb29199c4102becf8e5f7332dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c393f555e780bdad0d6351fc0f3a8b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a60f0e49e5689a708dcb6733c53ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbadad8c201de8a500d867127d1b57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24525a68050190fac68dc661a5e6c8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e10c22ca220188da6f11ed562c15c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040f42707f3315a5fa2cf66375fc310518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48119d3daa61729d1a0a0897e54e19da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4906dd08479128c55f114e90ce1cd9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3883c03df816e0977d85db94e3efd50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826268212c4a4bd28394736cdc40ce7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892ccd1722ee2bddf5dc6be36261f96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f225a1d5d9208d68851150f38e71ba5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946816921a09dcbcac657c972be73cf8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdcde28af043e93fcc59d4048e87a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63c888685c5c0bdf8eed9cb1226251527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed2f41b1dac4ea41e9eb4ff4f4a78c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537cf59f816dcf0aeaf77c3bce3d34b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806af779a729bf13d28f2fee7963904530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88af94bccebc68a71f9b07facd2208f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42677e73068615cc3fab06fa45cefa38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12be5280c0c4f0e8d446d12de933496533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b2bf6c32b5048bd87bfa3da1bada7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71a23fecd74bf4cc88c8f4ddd4b122535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066d6ed894ae99a329bc96025f70a52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b7986903ee7391bbf44af0cfff862537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb9aae1b95202113a6ade257f6cf6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72296e325755135a898df77e0f7e05b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029e60cc5312c932259bc2882e0a93f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82af78d8d57afcc19f1704ec24be8f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993d26fc2e490e311754cbee9fd6373542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd058cf388294750462831e26b21afc1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa20f7e652ad297d763b90798b3e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd0b28c262f54c25b5476addeddd31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0337c886da8ea2fc5ce7f46222cf5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df06c00b5ff15fad7b1b879edfe7203547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a2b4c001a8a069dd196447a3f322a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2535099ca3cada2ce32f402d2fc08e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140baa12a811262bccd2772d2a4363a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aafd892d645b1666e929509738683a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebad1b7220a6fc74bc8b05bb83a4b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13258eb321a8503db0b396024e2f1e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656e6bae2636b8ed21918c6bb02b692554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17e81653543c25baeadc347615b7ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d867f3c8ea3b49652f3f80d282e82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806ec16789fe1196b2bde483d9936ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133b8f4a4146f3bcc4970e85af42b4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b512b9d4dc8a3438e0044c527c9713559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961216cc4bd952393894028d154b3f0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943642a5765f6cc039d058854555ce01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822a22ce0ee23c96a691288e4a839c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594e826cb56968ed2a9999efe955a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2c87a3bcd015bc2bea27639a62cee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7172160abce53f5b724d94bb5ab928565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1933b4f4c8dee95a12994c70ae909566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca92cda0886cb3d3090d34f8d92e47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835158602dfad2de3917d87b4a99bfa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a4dca763e9e5eb408de9cda58c44e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1907a4858fac79dd03c89785328e6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54b48558513eb02e51f2dffcc3991e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58e4af6ccc81b8757b3a746585cd11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086e22c53991e93f763d639a254099b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634623252496a67b6bab82f68b1e8d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e183b28ac26857110d445015e68a800575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328bf7482011f4d81f5f1acb12143a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa3034cedc59fd15f285773a980567577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0747cc692c1de9a8b3d1a7c68110885578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23b2c9a6396493ada5f721589eeeb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a000ef739561e8850fe25add6ba7b8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507f12a0734e56a88ae6389c3851c3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de478756a02ea2f5a36491ebf6d37133582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87967c00a83c5f4d9c92d87c201577583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972f31589bae741774a3b1b1b59adff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a375ec62f4e98e32a530ae113487a73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6badd22793e3a3b601ef7415e79704586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c097ba644031ef79b708e17d3dd18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6cd1b5f0898bdd6d6efc05952551b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c74fe5860ea539b85a72f295ce9d11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadbaebbc73cf91f08a14796a2c4e18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7fe5add83d7786ac39801d3f6ff66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eff54a441d888ff6a16cd33ffafdd6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e15f8f879d750d6aca1f2a89a4f3e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55945ca8e7d165d9ea627aea2a7ba3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dcc46472d867771d65d3b7a3e2798595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d151ebcdf932474339f24c84dded0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edac9afd642204598f7cf91e2fdab83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cb33fb5b9b1c813dcd5aaeeca1c63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d9c8b7d168bb4dceae9d6399d791c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2245615744cae6f79b60f3e4edd1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd0da28ec16c025b8ccdd188f7200601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ddd680366618850adca00aaf3c90b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22201c31a1d018aab22a99ab4f4038603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648817b2cab68baac05caeaebe200e1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daf3664f0444db82acc88f5328c703605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f01ccc0fb18e63b4d44b43cebc974606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605e081bbb4674f65ac2b3973e33d7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f957af205f8d0d0df894128fe60e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35d3fcfe3ef5db23e62c0ecac634a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4a62a56c1b1bed0d088fceb797b4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a5dab4b53b1228549a81d15ccbaae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f7cf3a8bb06cbfe3ef2fc1306f1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377340213fefce60739106da4abd269e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b5b82d30ba8231c5f4fb5b545c349614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a9c9eda10a66fb05dd371c14ef5c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b785c244d53423c17f692881e65d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62bf2fbc59a3b0e5700576e166ee5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02c45a3b037862ebf691a0df84b7e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944da42dbed1a22852b1a9b2071aa8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085589decca042b2d8d396158f81ec04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d6befbbd33473d8bff1d08986d03c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e56663d8d6069d1453459eb327d40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ca05a4eb6cdc92802642635d809e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47e526032f4ce83dbfa48b7c5e10c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c331e3afef8d55086e600996ef3fabb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16901cea0b0608b60b548de5dfb70559626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a44721745dab7ac32d5b418591707b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaab143c639046b29bebd86e9d4eb70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dedb0e965652f0d3b5f8f5663cedd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89880eedc11219e605e4d6c7cc28892630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a13f5c5136fbb9ece4307a801c8065631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad427d77ed94115b6f82575fbf3b523c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be51e7a594d87cb9970c45edd111a17633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b1d97502a6536b70a240f7b1ff5d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111de29dfaaaf56b9a6041b47e0adc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017e0dae9214f5694e096da688d5cdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295eb6d9f93b5e50fe3386ba943aa48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b742b564e7bdff2f38a37bae680706638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc8d69770e986654edc7eb85f1db23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3842a307168e27dcc71b9cf5a06d88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72293cd4663e1e16a51c61dc9773824641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f0085f9f39c88b215f95cce4ae806642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5fef7bf699fd939b6060648230a86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b3dcd544446dd1aa060397fa0f14f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e346aa3ace9c9a178f2da9af12ce0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ee5e3d031244ecd29d7010b77ff74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d85c6045e43c8d2db8e193f5b827e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3036426366529d865c813da9162948648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1bf7af4a50b0bad1b9911ffa7ac17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf428be2df1afb7115b28f0f78c586650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fdcd62356781bbb827a0f50300d3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462b1135cae5cd4ee2f0f17fe71dd0e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f915ce6e6027b7e6db9746dd75eeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620455544f4d34971d36f843f62fa52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f53cc6fc6272159a94c27f3cdef7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f7b9ffd00f4a301935e4bde37fbc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec063fb26e45708f2b742d660fa209c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c1edc996cd8596a00efd3018335d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c63a9ece6daa4bcd6152ed2efa1532659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e0f0dc8e9ca67337e45068d3fd4ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65c803b39b4705fa41d406f69ac1ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9a81ef5ade86748e20f7461cdc53e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5bc11456c9d1de7ac04285a0bd26c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34166ab2ca9b5eec9b767b474a3f520e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f956141a538e936b840e210c97951a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052695cc45ebcc0ec00268788f679e27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18923dc13b63f4aa20d1dfa6350f56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3cefa7fcb77b66752c4752bd66d35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebdb265133766fc739303f19d6a3e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee559eb98de43ce8894e62335592b451670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad3ff07d4c2e50ed98c7be5b42d8c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894faaa16144944ec23be0364e610086672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a558f417f3c65967c1b7b24eeb1365673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abcd180f34accfee7444bcb151304c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83907df0899f038cf057fae1f262bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a1fb14703d89daf0df9025cd21fec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fef1ceec917ac6b8c7fedd7a07f6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb8989de89864ab5d14d5d6a1149e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e5893c14ffdf38d89e673fbfa03f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7810e7f1a4aa85a7daf8c05b1b18601680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76a23e7e58dd60768f17c58be49cd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdfc701b61052b2177f591c5b8084d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e46b7ae43719ae13c4e438e4e0f57e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f25b54068415e90a7f181718485e82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb8afdd58d76416748e767fa1f4818685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e32e63e28291d9e420d5c332959d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0187d8ec460021d558835005a049f6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969327692cde195741fd79fb94c6332688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a0f746aa1635a9f6097bd17cbdee6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab5925be7adf19e05dc263d572d737690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f8df33458b844347042c7d6a34fd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2db8b8ada1a302be6f49f89b8dc6d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180061d7b2b11f68845da24849eb448693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f58edf46287f12cad28d7d0e7c085694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008985069ee547518f849d82c934a0d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71069be4fcfeb94639d37b08ff35ef21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6372c04c9022f7e255f4d8dff50d81c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7546c12b7914dfc803f311fa46023698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9b147366db6dd1d8482cc829e43f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db45b52fa0ba025ca37fd2788f038eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e2fd883a12441be3e891417fd5c76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16d88581f8544d85af7cb1fcf934eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bf270681cc3d3a34c564bb61fc017703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eaae62bdfc40a564ad758256d7538704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151e38ebae70edbab449b29de8a79c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc73e6a5d4ca68c5a5aa87596b3195706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e77db4661dea6132d4fa847d85f289707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170173440d8e979b9c213f3a8aac98b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b8de74605cfdabc430b8bc3cc23b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb30fe2499726eb30d6b2bf85a6da83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc927d3e5fc36b9b441ccc01c430f07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427709dd154ac7d0397db63bdc4380aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0431e219e346db509fdce0099a65fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f81875145d645d263a813eadf28780714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268794045f619daa8628756dbaa925e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6380dc09387629d76d64d08dddefd79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee733d5aa2863991160659f8ce3cec19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970c97bda21cb13601201371efc6051718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42660da7c1dcd8979a3fba0fa9320988719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801fd84ae9cd2f5fab8270adc0c3ac1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9acaa0a3dd0b0fa8d9b68c4fc0ca8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984beaa2b4c6bae4c233c6decb26272722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d8698f1112c228912c12a11d0743d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3fa3a67c7aee24ccedcf26772acd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0cb1a921aa65b7305a303231c4acb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb08adbf70b276891cd939b2f17d18726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e8e8f50ee4790f12b56eba98fc2e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457b98b5e3ad0919b8f14e4af8a1d99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb7a95bbcba2720bda0d00081c3b8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9853d0af167dbf97f809cbc35a08d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d9152a23ac5829958ccd2c93ad686731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d07a94505c16d994f77e77bda5a8be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec759247125d4b584123a37a7c5f0d37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aca1aac65ad926fbb61b88965afbf4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db06b5a5f435df749d343229d640e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20988a6673395aaf2344df2b5e68d3f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b43b2e99945c65c7d88d5e6b46642737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e05fcb11fc1e2ddb318f892db0ba84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52b130c94fd501f369e31bc5694d89739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64592022d0e3d017e54d34c2861ad40d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f606555b8d0542796d053c480bef7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb5c8c50e57d6f69b89f81c21bab49742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a0dbca475a499beeb82e64f2157c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3255d374da078b9eb051a3e2b639bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4d1a319f932765502d450589b608b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c6ae486555cd43c4dc23f1b60ed93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f7287ead745a5ec14bc5db9de6850747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaa1fbd12a34b897ab05e147f185fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90fe2593e47fbd7b4dc50604ea5de8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4d2997f7c2b62e43818dea87aa87e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8881dfd87662ae012fa374c16dbe2f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9939994ba921ae632811187021dea6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482242b63aa1ca1038e4d4ebb1b1704e753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c5daa7175a0ba7a981f561312e7de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdd21df423049dbbae80e5af76ca192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e60633302a9391c0f9b1a44ef7d4283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b5d6234c1049ddd1c0205aaf3a8eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf59b020ce4a70028e2b28701715365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75d6747f8e517edad214c2004d6d216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70899a2beb603013d8a0169a6db95f7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b01b6a99048252bf3a17b77a9fde2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52832b300602dc7d6b9bce59f38278889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b67026554f812b19e35d603075b1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7643fb4d6d46ceb38838bf821ac1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276ee72088b7a5118f663766cd2881d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719fc1244204a69811d374b9caefbfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ee30f4442e27cb2792ef298ec6c1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c914530e7e2bad48d57fd690aca89a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899c5461ba20612fe4688b5e4bcc0a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64102d0cc0ddb7396d4ab1ae92b6acf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8b426c051931e196cb55e4ad83fc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a029d4010b4a2db1429b56bba25b9c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4452ce3bc806d901c5588d28df45120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9f838c6065a0fb55e787f893286be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5cc1fe87cf70394aaec3cd08f4f2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2bb4dae19f12372283752f0d5697823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74279b778fb408114b054735ca29b4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16367fe17676e55e94555b07e13d6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad776a9accddd672a92d099f3345f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deadac8e68b8274bb2b435960739ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb1167f62037f9271f3abfa864695628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b99d33548a0df7eaa7e248b617accc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5679244686e77c5466fcb0c11ef08ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156416d978566a483e4f4af759e1f8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc4d66571c734d9995df996a8a02fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df56403e59932b0b36dd2233a85098533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5777a160cdab375d6bf69b246bb11134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc171053451f6102c9005faf8ff71735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c521a45c6496f54ef590a843c6ae71136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad877b3413a431a4a7ba89a2567d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b781030fa7386fcae4ec7e7c4d57cf538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce373e36d9143e03bfca145cd5424139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc1e30cf6cfdeb82fb75936edde4d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6786bdeac0e280112bd9e695972750e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef2b18c8dd59bc83eb0f1a943cda5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2848bc34a1bf03e32ca76e618f3a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dcea56a22c6918b405b1e8ed8307344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d9a0025817f91d401e3ecb1699a4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89563b2d92e2c6a1cda9f29e302a83446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa28ec27340973bd3e183fd91dcc8eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22725b78faac13624e382f2e11e9db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96300d4d6edc0ce9edde76d941ca6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28077ef7113f0b376bc1069680ea379150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627a30dbe35983388cbdc3c79d3165151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a9e28d0a0147c881efad6c08c286052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c78a7c21c46bbb4eed434f1efd8cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01129a64c2d6f8712e546c9f6222fa5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3cf875aedf3f1e425cbea7d5966ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c248d89bebef8e6af3a645f8fb490256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e955f8667d7daca1ceee2bdecdaff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb758da039fceea933d31894013440e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9181a863792552f8040c8096912fce659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b800c5970a8a189dbe06679bbbc9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6bbd5426c64f733209b5879a5642861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831a854dd321597822097c453edef6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3e1421193b9b50b6b870c7bc623a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f126f9c68c5878b07f3c3781b2f9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555962245565254e19a6d3627912e8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a036d375d3b41a74d38120c5c8dc8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafd1d0eff5f903ed54ebb8c5affcca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b059df53ab3298cd9d1b50deba3d46468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac1e1f60fe7f40659fe8629be0546369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548870ccea67c04429bd9e364c6f88370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741c9286d9d342030e8e52f42e65f3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d2e9e817af1bdca346a66cc53cbc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdb026796068fb833524941361893a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449ffa76e9799fcbbf9d462dd70e16974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615674c6a7162b486336e3287dadaf1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3583c8f9cff4462a06912e89abac4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d3634a509c5bc2d87f32a70cc6f6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5e62f652f6c4a22f783d9b6ba56a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cece6ac0722360ca1ce76ec37cb0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70d858cde4d411f919194061bd743780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2970fabe59ce4ed69f5bacdfc014881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f4d053391d34d3147e73ee3f1361582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd695efd43e181ee3727caa443c69b7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37a5f6a9baade85ed6a6d51ed8f8e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67c38e69d2a4945f1faef0d2bf59d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809802c8100c75ab9bf5b1b157ce43486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf81c2a6ad919b96eb24db755e89f0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4571a7753bb20219cd713dcb09bdb2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e53c05241f9009c9bddd184e172dda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1115da4547bbb1ad9d508e7e8e898ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a347cbfe3f87c8db4078bdc1953b6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add1549a6d00d8256ce9969c05c1df992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44a0e990e8c00730cb4ff84071af9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d3915aafe713f3604b9c59e05169694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5d853991977882a3ed33ebaef102595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e9db5c90cc9e9d73cf1ff941a75f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d846e97586dc3ab8efbe0e352f322c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d7136d9add2c087534b5deff9fcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1915aadcc591bde1dc84209d1598b1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ee28b3b1ee8c3c601ce3c3165066e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09251677d37986f0bcd5418806ffb78f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651498b0ae0f7fc5ef338a8c85a9cf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0c133b41b3d3ebc117ed65baa6743103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bb6801d6425c07545eb189d649e8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c19e97aeabc4c5bc41fcd2ed4d60b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3535727830237b0bb09a9a332638e74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9f861a8baf9ae787c3b3abb8fa123107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a9f62507c3ef89020e62f37c07f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108ab5a6d38fa24c3dc0b8f4bbd31b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfb04629871835ff1292144e12827f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336ad84d6255cddc92d843c43f99581111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fe069534288a32ea39402c12b0f7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0f5e12efbd6206ad5feed85667169113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb424d098aee9ed7ed6cf719240e31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da15f599d7d341eac08eb2914e5c78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a284f3f312f180484d53e856848bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e403065cc958af50d4a8477a832b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b5e9e9aab789a87500540a18da74c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eacac9dbc07c70f9ce963a362b3f0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3ad73aa46bb9207d8f17a27a7a702120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0473d9cc3023551b261a300b74f779121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51733abc8cdaf722df39a449626b89df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b02ea193f60611a9c1b9ed4585f35e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4adc4d98bd52a9666baf9251b249ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457ebf61d9440fefed941957ef1cb60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e3ecae5d5f715b95187c3efe38a73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea90458a53de78e043d8326b67de007127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc417fa3f3f9c1103d8c71649aac505128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbff792f84117c068c6e3e3bd74d7c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4ce672e3e270de086a34d7cdfef01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148f0f4d0755e7e0c61d3dbd5e9cbbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e101a294fdf8b08105525882c05edb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff7f77dbdc8e2b4ed895946ab666e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793e4912454ccaf9b76d7cc092ba13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdd3e357443b643f6a589b7c011295135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb43abf21a7f26916090dec668e6d86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acab392d9529f2d511fbbaf76d70ad2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b635e296b9ed627f02d784c5e2b1b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e568a05678cd41dc8e4d8894b173a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d6f9bb85e766abb2ea2e148290b11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188d68ce34daec671ae5a81a46e51d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80051e4a748f1e778e75df6c497a1122142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07481c4410ea7621368cff9d6f98ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef11fae504545ec693370787de49b93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1be2e0a03d6b173b5db2b8f66fce1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00503da36c5b54bcd160dae9d0882b0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76e9f8424554fcc3ef1f762704ffe6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2b63a217eefdf8670356a74aae305148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262463dcfe9a230ef53295742bcc633f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c1746423ce52f7880b6e0edcd42d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096665a74bdf094ace476afbad7b9d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d314b95f4f6ac60a6a3b4b09e6c85c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609bb72daebc1cdc96d3f25fc69562f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11338917deb8f11ba54f08e14743ad8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5806ee7178ed976499e12da3dcfd421155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc7086fc36c365f9f8a0561b4d125f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ca487122c839c714e16edcf58acb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed391b0a217a4e8afaabc1d06be5ad7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc3ece8dea85c4c029dcfafd5be0c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05e20193342950a0b6804c85d6d387160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e122130e14ad6625e1227ba500ef4d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b36ba32639d541be7bc392118ffc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf31467dd422ec219d0c1ccad8297163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b6bc6a9a86f2e949acc27d678341c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f65845b53e57dfd7b4486bc68606f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf47705374a7491ad952ebd54773533166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd7baa2617d658e40c81e06bc192ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45aa31997a780461992e79f9ead7ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b06aabe0f5087da9f4d8de26afe63c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8b76f99dee53eac9fab191bcfe78a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1c0dab41a8bcca8fee6a9af24e032171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435b9b7e04bd261a4f33b8403407783172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c31d4d755d686d6ccc96238b6f0a2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274246247bb576be7c5de46364294df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6c5ce4446ca10ddda27860d7d4ad6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6310e8b92e18d3b9bc1ad2b1e0cabf4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db929bedcaf03147e97035fc69457393177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1dde0ced1522917f15e9842b81e0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac25d9de1e7ec295da5e6bfaa67380d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2394df1794553250f6f3af054bbfe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a44d1b27096444510430e1799f4d33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e98bdaf98e89998b1511951fd066e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f16b2f45162948473172aa7fcb62d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48ab985849e641ae207fe38994c3fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24513dc4b08a7e92589a6e0c04912a8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd444dc90658cebac5d54eadd294ce8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc2817c468447067e3e9064d2979fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a7be25332676d549fd9b045f5ae80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1f2f97cd300545341d71e4820b9b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90163f90890583469d48e6a461aa320e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a00e0c289ff9f6cab9203669abd56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f8808daae3da821a2567dee835484192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a6362fa0b5235ae5532744f2e8b3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba944f4f300687fc1c6fb55f9fc0f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70a4539128997bdcde17c9bc0f98e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2c91f6c48d020baeaa60d977c50cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f234c3c4bd01cce6154621e7ba3ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb02d3770d11942cbd7abdf5023e7b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e818e3303b9d0993e3454e1868a4be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827b7aa852f9a0cb2c76d9096a9fcb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac601a19a7225b78880f4c337e96b72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9b013e9264da6c682227492e5e952202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de574641306f9b846c9763a529477855203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501ca952a830502f8fcd943c4c14f48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4e661ab8d76a228fc2b6626c7887a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a465b2e3e8bcc43bfb66c4ebcae985f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aabd39fa82469a3296510bae9dd96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840014d1f4a9bd2b53436d783c8253208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b82a0561648df42ef709f01e19275e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a65d68e08c2c863b7b1878113d33a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1db9a35266ce81ac9ab7994214b41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4366b152c281eb3ee5cf629f05054212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b836aacea5cd8296795ef97c0c5c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14706523b7a358b0cd7b7ae8f4f95eed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43cdbb1721b90a3eff662247855b60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b72df0afb2d465e5f94689cca79a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45bedd2e727ef100b1e295e24d3b4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf783c23d36b322407acbb396db70316218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4ca60b9acae81a15e11a7f6bca2de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ae64278bb7559f098d70b4b95b619220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5a21aa044deeed449aad04bfc643b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a203deeb3352cfca9c30c255ee0300222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11bc9a8d445b3132e768ec9cfc3d5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad156e43fac6212a39fc546e6248315224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9d8c5fffa47867a4831efffcbad1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f54e906857e149a4894f0766ce43a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7420cc5589745101edbcfc2188067227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd523343b1b78920dd485f58abf21e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c413ae4daa9dcf82817c02a1a605f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a5ba279056848adfab10dbab69e5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbf26ba1b37e4111b89ae04c4e861d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8db337d957d532baf690ffe4f67352232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7b3a510117a8dad2062837636fe11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9fd374de0515d1c2c81a3a22a6b98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a2d35e3afee65ad8f8df785d9f31a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd235cd2b3e3f7ba580ac4d5982f00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca4743f5c6a947a18e2d6d71addee4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140473288fc0a6b1d833a0ffb2823bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0a5ee56d113e0b3d97e67f3263804239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1555f26d27130d884db683a5d98d384240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3882eb5634077fe59d698b7b4114342241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689990743f96c56624928fbdd927f4dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278b2a9b931d23c41891ddd5bd3252a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fc96b576131e1b93418f7c17328d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b607a06b5e0f0a1d81af6e132f63d86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30737194fb4ffea2bc93e002116d2069246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a87138213bff0d99cee6b955e5983247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a697c82bcf267051c3c565102c891e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3094531ab86d6e6603e237f17dc06bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2efb8f520aa2590a2b5162b33c5c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662314ff5c8c3bedabeb271506e34eb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c7179cbb50c57746919c0c7b64108252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657277b39c0b2b0aeb4635897951f96b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9add6c0fe190a30572f9796c93d75d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bc238d42c0fa0471ac3cfdce31a05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85056fae2b7af9770a03ec76dafb8335256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf316cfdb7085f353f24c918db0b24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4b409d645c5556cbe31a2cf84aa03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d76601320ebb9ce098af9110093c41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701463a52aa1aa77b8bcb4c3169c2d30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee383b1164b9bb0ac165999f34ec1a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166161976aa1b925ea612bed8d79448262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b11758674e1dee45279bd05a03c69c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cfd9bf0accf112bbaa9b32b60c7f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f60fa081ed219397a58821f40a1c95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f45f5c4af39546d1e215c9f3b0bbed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c41d5b667d6c20cb57b48f6c14f2a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be93dcfcdba3f62603287b67e6fa6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9133a4eeab5b36fe04173c0185039269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c312f143195e711df233c52e3d1ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731b918e184294b3fcecb28aa7ee2f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee6f6b1786d08a1320c7e00f6ba7ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b467e96a427c2445e15d67fe5efebd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b36742917cf175d8892783d88eddb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944424fb955d9750c97ef88d08f9521275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7235948fe29906359b8a47a2061bfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aa3e7f2b183e66c97a0bd8c6fc022277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff10f7650a97d6b9ba0b49bcb27a634278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba27f90191b35898c4912bb9e3d8f62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cb030b33873a09728c5f4e3330bea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6d1530b0530e55edfa042bbf846c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a146f631c2790d1e930c5687e4e528282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1123a040e8f2b96eb7f335585bdc50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417199052fc2bf8bc7577e742ffd37e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8578f20df97b33b6a9d8f53a70a944285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0b69a8083f3fc93daecb2b46fe0d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421164a3fb883b55527df8d8d05d740287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96373c7d2dd33fa7243b480a6866f247288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bbfbe3ec1b5cb1d8bbfbd91da584a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2c2a237f75dbb741f7bb53267fea8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b5e54271b2cc5a5428dcf5d0bc12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adf6e8373d506b5424f262b695b923292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b3ab70df43a5b2fc7058a5b47add9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e13e13fbabdf43ec1adf0f8d24366294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9596cfe0a143b80bb09cc61068183295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309147cbcad37294f00db07c035a78a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba148c3d1abaf7436339a222a12b3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497814f8aad2cfbf133d81b304bfa115298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b8a58aa1e3b97287d32b9ec67d13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971914456a3f6ebd59cf036ae9d4a815300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746c43bc5f1b3f5dfaf802c17a0e813301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a407167564540c889fc820f51285fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8379841dd616462575bda2824f449fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395011bef74d46c1ef7ba10764cf095b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b39a053a8823ae5ae3d5b7b40b57c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5274ffa8c7eb4c82f5d4746e3450386306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a42208c0ff1a9cb530cc8974d3f4bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ee372ef3f9870a5a26f7352f1c372308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c03ada468805648c218cf9779ca547309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ea92a0bb0c42125e892fb52345570310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29f153a674c6e1573acfbd029fac6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3a35217ddc833faf723fc579977bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d715f5914b75954e608018e170d2d80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86397c98503f58d2a5ab60a3e25e432314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26285ab938543a5a459ce5f028d38651315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceb942469f03101d60ea878b9ff6b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea512be5a8375ed7d236429f969f12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047e7e2cd7c22fc3f5b06f3796f311f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7659100b92cc81abc9db45babc302319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031678eb491bf15f7bde287d383e417f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6783160066134e915aaaa9489e5a319321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892a669c54686dbb3f3c88552006a28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd12a2f31e264e41cb151198acc1938323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0686717f26660647bc6a4a46dc8fe7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe350d5082691835d7e6be18abef211325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a51b98cfed2071c42c7368cfe9cc11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067160a708c5feed6f5c1a254dba8b3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc84e11fd7d1c55d704a76073cc8f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb90739f4875f7328e8135e60ef2cb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26554ac722fbaf1d269a695fc612e833330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dac3d528d271cb0769e9aaafe334ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00058a58f1c1a7bd080d617a1a610d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34aae4f2c84ed10addc303b3db016e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fff370cfb47b39932e7c4b63b587d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c49edf0890b811a1fc7cb7131066335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff54563256e58677d2adfeb93d321b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12280ac5c334b0dbe30cff8f8aba2471337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f846763f27de7d76c7b1b2f3e068053338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a997176e40eb5b052e888ad425fd17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ec2ba042059e6aab7d384285dedf5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a62cf5400bf30c128402c7040365b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd802cfa36c03ddf4f39ebc31da5ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d3446819b42ac54d8991424d71e2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10913c6e1ee17d01d96a1aa86091c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da111bda2c73cd50e91394b6abccd03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceff649a712d6ff293dba19c6c7e1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c01f32e8020ab75d19e72d216e817347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3892b36ef432918c744c96ef88dea7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0cd986ae6f42fe8a0719de8b30c80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735b81bd927612217c8ff8addcffbe0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b7a127384e07fe8f2ae2fdf8be0c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1cbde8364bb65f6f48873a0f4b193352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc6a52f347d6b281aac0631b4ccb9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ef73cd9dd8db7229dce5f742adb60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5022138861bf5fc28874d1f8168d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1380e0df4e2e2a9a359f4c48d0d4f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae461e0d83edb5a6d000c178ac66d632357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79a048ff7d1136c6e9e9887200e8cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4115627e059e4e1cf64a9f975fd20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe302eb0c379719e78f655b07edabd73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c627bcca0e17a6fe3ec60db80e0a5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4da98ceb0382da9f90e94f09f93bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b77a1f2ce5c32287731e40f649fc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feb6e47986911e5817b601325c88e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d4987738f0361828bcee3d6539cd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703ad3a02734c27d2f8ccb283af0851366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad2f0314342a9f0ab90032f849746c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3f9057a13fa59b4d94ea4a0599891368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2133ef3346d18723e64984e6346295a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0722ae1e5d0325e89129408e92b398370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bfbc7994041c79ab0c146ece4f1e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2066bd965b8c19a276b342b1de8b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a97a468f9a16830105f0d80ad2c0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa61307a05afc4b78144a218bc26a15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfcb47f2248d6f72bae3bc42fb92c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eba0666526f68cbeca63e49382021376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a9ccf63371efebe4b9db2cdd09922377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361f20c604ab7799cfb070fb2a7e18b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66680bc9c41eb3301df7d819a6993351379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986201b684c0a5137844ba501124a4d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fed6bc0149de457d7bd934ae4c504381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc1dc63c3d4d26023aff274d9db86e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b2968c9891da0ec8162dc53570949383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689132a34c7270ec78137750cf14c7c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544f9496bbd94df265ad184c41e1d9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93564d3451b9f264af4b8f702c899f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5cb470a9cd69399d05a00f8c79931387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d926cccee107a8753a7d345c1d3cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317bf59617e8bb776f05efae1994923389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dc9244936554232783c18cf105814390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb97f7f1700629669a16ca724763d7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b266e773b218a865b8fecfcc31a2092392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f35d50a681838b170e544538270e01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aedc01e00f2f5f2283550deeca2acb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175cfe08e8b06fc63da0b596604338b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef098179f391e0eb51e66eb282e6c1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccae9400efdb4c0cb0272aaceaf0d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f7718f6b8332512c003c4387aad05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffb9a03b216f240c5c58a20abe0aaa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1020c969f795ac81045da93c1d254a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c95f11b1bcf7da5bb5e26effdec54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6853eba5f5e5057fe5fbea13b2a48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc14aa9cdae432c91745d4b3e82a24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e38d534e29023a716c17d1b5fbd3b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c375dffb9dfbc4165a31ebd45bf578405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c57787428b874e5e80b64bf953c55c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22ed603e6685704c5dd1aed485e847407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3913eb675af91e979fe39f21c9d076e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f1fa6214d31d232f609334e2b84db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aeea452cc840d1d88f3f43b8029df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bb3f5eb7ba68f4771331fc02cf27f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2951341eff4f0f0126f7b640aa724f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd0b075ed9c94571f32da154a0c947413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e451cb5284b9a11584246becf03023414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e4f303e843b790b2d02ec87ced2f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07880e76a7ed935a3819e56c191ee7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a97c3a21b07e7c9e5595e12ffbf9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42d6ad11637904e896421cb70a014f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986aa05d5da241a804873609cf75052419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c08aa555cde341cafb3827ed92ea6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd680c5c74499703c5ba4c013bd133421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357f25a4656a92afe89ed16c50bbdef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5c3e064872447e41c0498ec7796ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161790919f84a28c6d29a0b7d2ca675f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bd747a70e26ad3835893f03383b0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fdd577b39fabe142124590b21f510426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9d7f4a540cf3200b741c17639723a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6396ed98cb788059d2e66c901c612e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2734bf778b05bb5732ff4d2938bc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76240bba5575b3739489f627c3536b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff084c35a679b74e1215bc30440ca839431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc09d37d911dfd474016a793a95a55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc038202e0cec2db8505d9d66a2ffe34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784b4956098f5dfb43d0b26da792cc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166fad56a2ef878c992e03836c35dbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168391eaffe98cec8cc0f26bc8e2211436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f7145ff6b5453cf2c0cf73585d326437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45310e2e3c1621bbe7743b9537f3b40b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe110bfa8767dbd586aa1e9a1116458439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2c3ed19b7601d42bdcd8e7a19a8da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897bdc546d153b4a14eed5d3a51836b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8a66cf0637ba979126a5555bbd986442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98be637dee6b2aab593471c4888872443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1ac2a2f9eed150605643bec04e540444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac99dad11f88d69ef4b8b292e73ac4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab332af105020e0890355c1fb0e92d2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d382e6c800866778f8209b77d5fead447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d119a851a00a7667e760d3eb00711ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866754a1af58437c58c4382152a1d901449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c20552cb3b2bab59f0163ad8997bf6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b043adb010dc5b23b10a77126e6038a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ce89993940bf61ef7450c77e1eb60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d852fe6afc0d3b46c01e11a642789a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f2cf55fa6eddad581fcf2b6e60d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60018dd536f2e67845fa014ca46db96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d09e1d8690b1ed20ab5cfa8cc9564456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b392831b279ef461db9b718ef0a5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c1ba09cb2711c18a52c1921bdde76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd84440b56695f255ba4904850fb08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2a1906ee7fd91c9ebc2b924979588460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc33ef9ba56bcb9fef2f0924bec9e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2245aac60e549530cd8bb7804d70c1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c855596e4485fb6e1e8880d0d2b4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c513b75f1cd95ef66fc4617e0a53f81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322a80d1f3b4bb50020fe3a123a0ac2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db754b397702a21b00bf4b0f4882b10c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ce9901e72d86b10aea1840801800c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c07c0b5dbd505a0a031b6c95ebd43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d05a341c69584aa1a02df9dc7bf90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe28b7d291cd706291fe09ffa69a7a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c8bb3a23549e77b144b3b28decc08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bf56b8221f47cdc6bcec445d45165472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8264a7c44ec28d7ba920ce0d34a71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6667464d52537750f2dba826a79d76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c9dfb020a1cbd6394fe318cc1f72d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9961f532609559b146563d8add7511476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd494ddbd4faf775fd5646b16296e117477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cfbf1e210f2aa81bcc9a642336ea0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c06b6c2e94211962176516282dfc1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc303f16d7cb6f6f2e89d85cdb0bc0e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d704177570a2dfbd4c4ebadfc6c8e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1f68bbb4a4db89a292c675ea6b430482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508f28a7257d451fd456fc92c64a41d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be88424b03cc4184b7373682f3d4f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934116c9913f1230ee4134a880f9707c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439904ea27f3c93dd4cbe4e004669cda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55f27bdbdcf7ff5db924ee57298d94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f6b50684c419f7d2fd25d52dcd81d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beb1e073bbaaefbbe9e7937b4cf879489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c61d92eae01cda57aac1095653249b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732dca6cf7e49de1d339e583b76a677491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7667de08dd53947fd23e8ece981743a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a133fc483d02e6d074e5da146a75a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e467e55f966e20c4a050ad4dba4953494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eafb40eb1d996e3ced13e55b32d0e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac01330db61f83bc5ded34400966113496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5d2da156523dc0211e88df256c317497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcf9ec2a1bb4b5eafb686c5a543a53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934654589a3fa313b8726a267c57aada499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416301d9d3d4df664d64baf802dd108b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aee632b4315111ac4a9223763fcaa9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b930d822970baa04758625513e08271502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b39281d0db844d0f281779457a780503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8e62d72da9312205bfa4eceac3ba6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c8f06cb59397e3b6c3fd715826635505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3407a5a35bcc0c40e73eda7a77ba3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b5f5fdcf0af28a46705a169872086507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b38cd0c4db9999d308220667e8b176508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fc6005459962c9ab98616d6fa2f05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3b31e0bebccbdd55c6da11ce83e5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e59a93b216d6eb1d741c1ffe38778b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc9683c157ae3fa2e09b7ef73c430d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d03ead159c31da9215e2235c97c14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ab75785bd0673c886abaf76e7b1fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671463f9abb150900eae599a8a64cd80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcef164e9012aa328c6e48bb51e548516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c5ef98745787ddb53f9b4153a0cee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc3d5d6409a5bbba6855f71e746ef6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51770ac262c64620a9578e1a1bf33cfb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add233faa5a119c6d023911e68a851a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3e337705b29bbed7d4184c2d9200a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be38fa369c7be47f185641aef9345522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d3b1c10bc560f4aa509831621a5e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc510d5eab8d6b1708f095c6342281524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759b1d11e4a04da871e74d0094d825525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660f6191f9b6f4568ef0d24bc2eb996526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c46fb7cf2ebff8c96f04d15eb588527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385cca07ba6ebecaa3fb384744dbf7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e852f0e0ea958da9ded2e5c1b7c1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbc0eb9dd8253f2bbfcbc0cd14ff7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a98470f694857943351f0029f11ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cbe79cc3128270105b35a9d86e305532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d409e4b8b4f6f6ee7e0bfb20a35bcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be45ee1b5526397756bf3a60bcdbdc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115c367852c13d146cff069f1de8880535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac48fe51d6d2fe245821b54cebbf130536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac1dbe53c611b1f3062d3f0eb2dd6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc13be41f9c8cee02ea364476d6ed5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97927723e67c49b91019ca8788b0cd2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220feea8964f26a373c3432da185d491540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec4f4a8ba55c3682e4ce9dd8f66beb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a68409556bf90ba160bd67348c599542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1377a4c8c22075fc321e35fe7f7491543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04696163bb2a9a184668abd00c6ea1af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96fd803a42e2fe4da7d425a8d938ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d94c9a2775898ea3d778d0c7a0c1e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790720bba5b023dcaefebdecb38815a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b58082cc7fabdf1f02761f5c638daa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb3a589b7d7fd9b12f5bb6bcf9aadc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226d027664ae9077b606a59378c5e8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897771c84c777eadaa45bd8c9d6893c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548378573dd0b03997086c2dbe1509ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26437b1c71880aa934292f8399b9db9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f2cd1c47e7bb6646b624b8c3d2bc7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a1bc098e2c1d2f1ada1caddbb0add555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e28d36cbe5993a9c107a65993cc71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a6851c9b77dcc1280362153491d9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e10583494f39fa81824e2993b8ed1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b3826c5c07b82c8abd89d3c94956a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e13325af7c0facdaab5325287dc31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1a1b185595712eee2d9b471bfcb93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81500657cf7251e643b220b3224aa778562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd18c376bd65be957f2c97c6d291fed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083316e691281dad02e23276989c27e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d00a5566a47a44e17e11bb4707480565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64f60c246c7513106225b1535c00da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fa05197d995dfbc1b7508cb5bfe04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab54d15593c44d3003dc2de36de773568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533f9b0324d36cd79308e2b79ca0230569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cbd7d450def3460cfeb2fc4cf42a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a763c2daf20ece2abc88c513b4f22e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1827edf2a6f65acc2a41be736a490c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aa0d334b17dda8f29ec159a9d1c8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f632ab3bc5e2b906dab99cdfba0d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2e15482714cc77d1038cac0c73af7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f522035f449afe73e81463e03cc8893576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c6c3485355b19f22f0f251d97c5d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723c2d4d7e597947bb837058197f95a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d1b2e293c2c8502829c0028e42b7b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5496572f9d11113046dc57582c441580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa0eeeaa3c4f847ac354f6386a341c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6c0dbae89dd621bac74dea98cc4ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfecbdc47d75fb32f8809f27ff05c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6d32241755d351fbe61d60c9db0cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae526f94d27ba64a5a65c9cb2cac1ac0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a60205aa4ec5d2a994d325e7d667a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba77b6d104a9ce6a79b448e7862775587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc4b07c6231780eb313ae0a4129fdb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875c058998ef5233c6b97e994350da2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa250e300346acd3649f0c87a8ab95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e993a9e922190ba3f3ad2a0895e8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bafe873b7d084ec0a0b886aa640ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdd548667baca7e5cf364c0b62e679593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6719c49d7879ee8571d23fb052636aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b4b14510534340bc83fab474f2b8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38598fe20d2cf6c2785509f36edc971596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08490827850e9fb93dc076c647e362c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb91187e37a834963964c0e788ff469598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182242678f16ba446d5a9ef9c981144599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6148c459f7d25e55fbd94a86abaa49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fce6a9ffa3d2b7b8cf2b7122e2554d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c375211fa4384cad361478cf004e99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc720cad0c48a2f438947a120ac544c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0251b218be0ef4bdec8eaa2ec6e2b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ecd0b326d1ccdbb22d7b277eb77fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571edd914fed1bd5472c0d28a9ac31b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b22044e2bbb94a950fcc2a71a09dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c98803814b5d524eb12cc8f9024c8e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7df0c903f6b8f9e017eca9c3764b16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0907dab0e618e56543bcb56af29010610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd28bb52da413bd37986d994f59289b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a18ab3c8be84381fc76771a13c7d67612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77114a0804550f9176b753550098277613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344dddd0a2c34da63f73d8a399df956614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95eecc047d9ac670032caffc392f4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee87f34ce495ca2033a8ef883f84423616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303f9301685b0d3a603510092cde0d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700cc063d325eefdbbd14f002ed214f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4674292489405b1c5c29d4a5d22cd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a0ca6f3b786af1559b833d1c3b74c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81aaa5216135100b8326c278c31229621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ad2d185ec5383740f30789cbd517622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfecd0a0966000e0863f2d183a67e67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce50e0c626c5e8aa09e373d215d0d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5810f44b411314343ea28b0057145625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d5f24018b444edab0f5b9cc8e01e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ed885926dc1d1ba43271a7e6078b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72127bb774a36b711b54efcb1584457628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a40538b7bcefaa597c41a12b65a5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba730018302d8fbc4d8b2df5c91f47b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f86570d5d29891a786f17fccceaea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0b7442e4b1daee94a5b2c217c31ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26328fa86c3a3f98f8cd8260afb2becc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1088f66560698671e9455625616f7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a8b5d8156ff1c2f4d6b077aed21f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b3863a74a4feb8ab180de01f3ab0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9567ac02ed47e9213a61a1107dcc02b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45558c247354f95c17c63efa7078a90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1177a80a82d478dcebc1a96ac466a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9448584fdcae069853f3f38b0d0af6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aed7e77125d8d73febff25ac323297641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d0e5ee83a6e811ed214e63d255174642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc87641b32586a4ed0e3536ff5a4e96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916079c150725b392e6cfc8ce858d91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c617a3b2e647d3dc410cd32f6653b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3b143f1c6817fd1761cd4e3023da7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39d54678c4ec22d263d3a9099de534647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447ec2a984a9cdd0a44493e6a832b1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f32533525d93cd64f9f8967023edd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd0f2c3d7d93a120dce8c2358a8810650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dfe57af6f4af9adbb8ff879369de4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5707f8de6bfb2d03e52b66befd345f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1609a6a7e1fb211480563e4391303b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b95f7e088a5ed58b31b747cf437726654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f003af68654644599678d686327e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fd43c06c11266bce704e171d2fb75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d8d49670aef3ebdfdbfe7d0e4610a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac5c0aa9baa1e430818385c408aeb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a874c1c50255a418a9807207cd7dbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8efe27fe7bf4b004c1e5ce2ee91f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd473260b82a838b74c03289a05fa724661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e690d8d6b5c82fcc140019c3814c8b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0c5836401edf80ffb94ce9b44d569663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e01fc28711933b18ffef6c95cb180664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc691d74f11e6de844bbaaa79d19edb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce398e150bd4ac82d4c76cc0a6a8d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0e63cf473c148b5a8430db1d27531667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b22a43ffafe1955722b8063afec79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797b923341e59810c114c34b9d8c04c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c844a7697574c4efc939a1154fc3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d38965839c66b717557dffe6b57324671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7ebc69f45e4d33507eb20d6048b38672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2813d09ed0ad1bacffd6450d6c70db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342356c7dc179c0b28d4c8613e4766d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6afb3eae7f6d5c8013f87f49afb0ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e4183c0a86413db3d70659a3f72c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a0002d26a1152588a523102dfec98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b72239199740579490f1338117438678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac085d88bd62907a653d586a0f028e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abebc3e5fb4e23ef65a58ff86d08d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386603ed565ff566f1161e5de8fff404681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88264e7ccaababbbe0ee71a647d757a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666ca1406896b25ac079fb10c72161683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1832f513ce30b5080a8b952c3fec00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1db166e4ec71c9cd29b19030fc0b0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b0f8ac2fe5fc4c4cf91981aeca59f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f3e9d8cc70e4df9484632eecbbbb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcce562f95a1d1acfdb3d3e67044c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffc40443adc2983912980e2686e8d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62c191d9ce575adac29bd99194262b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a8ad58a2eb8dc1bb917aed446dad7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a17a5f1efc2fc5a2053b82a56904b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc01fc4bf2d3ccbbf15551f60b97bcc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff48dead547352e5bdfe38163083fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448746e8bf17609ba3d84dcfc53ed93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baead657907e68b1c34ba9fa21d64ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe419c24f1b80f6c2e36414b7a3a6e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3480755b0927ae4768bf91f43191d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f185884e88e142aac5084894f9a5662699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be98088d5cfeec911cc9b679358dd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4ed0cab1b280b5f942a198b252170701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164e40de58d97fec44af3288aec2919702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b5ded26f0b392644cc2526819acf0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4c19fedee390f0ea7125259ff580a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fbf983d27a66045b4f8617cf91a4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150c2dab9095c63eaff17fd4ba9155e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c37b91bfa8141a29d6989f426c301c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4041a937cde13f3d8c4d2a36e1f9351708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7ec895fe7908ff4593b396779d2b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0a7493b1e628ed1fc4ff1d3ec97ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bac76647b5051c3b47a6b6787adcc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4405560102212e90495a317df3b423712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851f60159a92176b3211abb271dc158713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c1a63543155bca7d817abcc1869f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abc4511733037aecf0201c506cd3f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e76a8d226604b949e1187b6581cb6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c29065097a077f2e5638de15dd08f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9ba3b72f9d5e1d4a3e2b2aabed237718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cadaabe6d94efc585d4b46971381a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d18bffb45e71c0808c337136a3191720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dcc3cea3f58df17f91e6cb2f1a152721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b8bdc9f8654cf297e7ec325d12b17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb03809b95ae68b39a507f1fd32bcd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827ae4d22d7fec4b4bf51bdfa5bbb24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ba963eb46ccdd9b37053e4144f6c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8034dec69f7fbea25233f46acbc87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb1652ab21eae5598d0ae2dac22c56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dddef4bdee36a1ab5e99aec8078ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf2d3fd366724c01415c778b6ddca0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02ea325db2f46628afc5a2be00f563730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f51950c0d5af498b9f09125c3cc99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2de9c4f1f0658a19b1e21e397ec32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e195f403b378aca492a19fbc3e69f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a319e2fda126ec749602fc05f6d9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404cbea868f9f85156e71e99004ddfa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7cd5bd655912abd9e18d00f3f0a3a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107875732a58fdb6bf6b79e223ff42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ac2a2dde8ff450d4abd41faf85b5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706b7f758043fe1e7609ac9445c9470739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6384c889545fabf092f38fcfa20ffd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f72f11c886e5ba1bc1bad7541fbcf3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ac897bf597e9b0a435cb7f8189299742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeff9d0983a7d6aa2628f522cdf749743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a13a31b41aa5d264b38faddde9dc9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666f9131bfb84a1787a473998c16a3a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdf903ce91697586e01fd56f57a05c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64601533600253a431ad63256a3508c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793bff76473c775fedba5db40fd1c92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bb729e7e0c5fa936beacbb17cc103749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f228c50fc27f1e8b23419d20c701c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195fe4280714c9b987b1bd90f6dbc02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6978288bbe230896fb65f3916176c59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeaebbd877501d3d419354100a9b0b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>