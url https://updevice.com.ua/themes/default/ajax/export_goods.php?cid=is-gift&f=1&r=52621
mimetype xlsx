--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419aa635c30bbee3f18bb7328082fc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435177366dbeea9309ad524640d137b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a298360c1f1884c60e96ba2d2c34503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f8d461298e0b64a594ab908a4a26b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811ed169c163b9a20214774129db6ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb25de16e696ee1efe7bf34396406fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd4a81013fad68f1777c4703c8b36c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3e1384f13446d145b97e119ebb1838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffc556e70186d8f4be220d759c1f9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110e6de0b1984ff685f63c132aa785610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e255ad40e85d77d930fc9b5470fc41611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ceeefe6c48f219c37546d70ebe33012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b5271c30625799e15ff92faf462f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648edc6767bc295bda99d9ddcc427da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91054c721b64aef619eb026a678fd6c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451903cb13b0ea3e9e7b8c7f5997d5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec15232fa31d69306c68e30a88176f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6edd17034822fd54fa14acacd3fc2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ca68091bffd41490788d225fde8bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17549e736c58306fedc7496e139f506a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111eac151188fec101667894a24c91621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0a11dee30b2ce5c73c97637308bde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1aa354d5a72b00bba0d603e78ae0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53053553365c4bea0b337c26042052be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a46a7aaca036616c68436aaee839925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154114dcfbfb8f8f3ba08a67e34ecdd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c320ea4ff6c10b80451996a3fc20927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994777761b4699824499992a71b3d82d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac07cbd51f88358aaef0767ebaab7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e57f5b6ad6eb3765b3f1afdfe5a5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def06cf242f46db75c4deeef918e66ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887597cc59e23ad3f255f58e4452aba732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2a626b37edb2bab415758140f607233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ad5566c629f7b224471e5c6ba557434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a77f771b298e108733d51e944fe7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7f63943ad8429a38d3aed60be4b4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446aa34c03fd570d74fa48616018fb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5a5178d47c36bbc1dbd2439ac903038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72654b3204cc081cdf962a831a4db1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5a81c25dd2f1d779ed190e36066a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be71ae47418355357435412262142541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285faf890242b68990aff914939f239a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ba6d64dd3a83d24a904f5a9856f5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce045e98f4954c5a81ceef167811f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84a3587454d3db62e7b524bf637c0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a0c4dbf9d6a8fe9fa2c8dfb74f7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f98b616d81433fe78461da796adb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89662d6e6d5146f9eee75df21fbdab5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b91940283ab0f11ce1577e32f2527649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dbecb4a5017e4893f35528e3b57da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f9f245fbce353dedd64dee41f3ab151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac529739c74c3b6dff65e421d16f4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199e0274f8dc5385e440de4ec3543bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e30c8d66f280b11d7d785b55e8478f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7eff13d54ee52541b575c06a4551455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007817c486152f0c0a6cd9e4db626b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dabd40158c9a93cd50a8c13b5e84ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed0999b280278db7fa7af5ee2cc70758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118659399b498e3b83e0d6f815feb46959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e917c6f191f1fdb78c05d1bfe1bcd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e170d0bb8feedf96a8fdfd08e6bfcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd069670592c995d6784510a7f535f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72e9fee4e294375ddd06110bc527d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33ad9b3376b9c2f61131f2c55b0c6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f862592ea7372566be94116bb6b52b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfbfe26efc15599a416f3fb5c65bbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f28f9470849e2d51cf449974b65de367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aa2159aee6f0921d8099409e596f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4902a795baa101fa449ec781d427369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff89af2fd8de83d805d06159655bfc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929cff2c728641dddb1298096bb36dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc2d5948f2b2e5daa893c2adf2394272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc0118f6dd3819cb97c19c2fc5125c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21893f73164309c890c40b6f8198006874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff425558798d0f1fd9edba2be13e6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25969c83cfc96c14e0db86d338f4c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570033da4eefaeb3bd0e123421f3052c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d1990133d456e83a1ab566f0c93e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ba18febcf795650623c926b9e00b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9e8ff3195481ce6790e1f8d36299780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3eec9e0a0758bf9ad4df5437db81281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e0685d1ac00e40a5f499d729eb71682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ade40470ae9589e51c76f416604af483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667906506f39d1ddd7a1b66c275968d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312338ea989805070fb73695059c09fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf63e7c09d3d13ce21654678636f56786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da09f1f73783eb569dd8ff4d9ee77a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443194ac9f855fa56917c356ed7344cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143c78ab6d0ddae6108ed5dc048ab1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921e352903671e7036b51fd6649737a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee258e4705b18234b9e5df9dca2f8d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e107ee55c07294f57d535c8196dff0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b7d9eaaba739832093d06ac78229f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83363983b3240a02f9431ab931a08394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9de44a0a12c024c681fa971d02902495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b342a727bcdf7a0180b0daf861c4da096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36a18995080acd9d519c528b8efc8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703da4269edb184da553e3982af0b7ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8000c53b62c8fa0a4847a00d0a7be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7afbfd74dc9a59b6441ff9977fdeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb913302f2a1a018d42ebab3e811b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8095d5ea3de01b59bfdd7ab5682b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d348091ab22852c92e41c87422d2154103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e3ee552034d10bffec90e1c17c18d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33aac7ba4a821efc74ef23b701e858105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9b532b9befb4a8fe8dea90e26d39d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6aeecef13bcae1a23331481f52e52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39c591ed0f767392cd3280853de0a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720fe06b6ee796dd9f8c65c90feb7e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c177bc4ff6f135946992007cad31d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6109045707b98613599c44a0892e08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a13219075f25c268ba338c2e020bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1f192eedc27b9add9ba022767b592113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cd698d8253baaab13a770a93e95b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598e1f85951017cf430f4ac9a5610c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb493eeb27af633825303b3b82a1a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a41fb063c531667bdf9c247ada303117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bede278ed91fb174f044e6b24b60a25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884502faaf769b2df5f7d2c4e7529b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109b8f36b6e3ffb3819a89794e1e53c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2224e544e0fce51381098b7e20d9841121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47acabd8d0cf3c0b90aebac1c012ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715db8b5842e39bea5c7f37037472bcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdc5b21e27b0d5b2ab19f57298b852124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142f61abb375823e292654bd2870922125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bb3172d61e6c745179171837e0896126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952e3ea401da3bdc2f1c68f1158bf67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0510044c3cd80c4e03f47cfbaf2b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64863e55e98f3c63cb40199642e8dbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37d38e57ce2f4477eee5ff00f6c70b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ea085aed1c1a4297e0a111030c881131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c68f94e1f5ea87aa03020de6d5492132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785362f58f33a7f21596f6c6baa7af3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97010ff027986aed4da59e684ffdd0bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82ffb3dcb68275b79d91f7de0a01fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa0c2f2fe52513a33578e3107365cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dfd0518f1c647729e22b749165b47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c21b8e28246f73538e7e7a4a3424a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4654d857d4634243141537a905f4f4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd2b2b061cdf67c2e219fe0f99eef8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b92d97bf25bece01156f941cbbf51e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b5e09a01525d0533188073e152ae0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f0d14fa552389679c3a286b158f6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76f77c51fb8a537c9c112130a0959b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041f37a784079cabe5ebc8c82e5fad5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b864d7875c15e9f005bf3313551e24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb8a3fd7d853b0ab998782bc25cd3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2681fd954ded7a66ff4c6c33243bdda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181d46e60aadec19ec8e5dc16e7d333149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4a2a35a183e8ec1bb5a8926e1f744150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209b8eed2024319f957a1a868168d82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcfd5dc111f8f909145cf915637315152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac6186709c0a40377616cd103df46a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece23ed8457894cc6c20cd8a034724a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc762145c1f69ef8a096b72b1387c7e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce35e09199007ee5d344bdaf5514b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4b6562b0e54c71624ad706a153889157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024cab11ee6ac23d6639f33db58270158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009e40ffae6456980052b5c6b397cbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89e12472eaa87303fa0ce13f12e150160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1d09e95f36a26eeac3c183d131012161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f1d219a31b46c25c46a73a3fd5135162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8bf4bc3b1333b3f7f44128413b06f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700a0cc6f0a57b845ccfbe21b15f6d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2cfe6a14e0dc03acbb524447629c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688bc8bac530b8837490205ddabf216166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53c0e5e7f71a6db21086712baed4ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3877269b8f3f58f01a33d828516b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c81e41bd80fc92afa8014ec4d029d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c781abf822eb94fbb6de0aa616ea66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf570485d0d3780045b12a21684631171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f7528687fa37d1b191552fad1594f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15963523ce4bff33291133b514bde07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e75edfb44a1c2c8127d676ad1955ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa047ff209945eb23cb3b7c6ea7833f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942070dff0bc8e13c9db5921787985b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0debcd1198f485fa1c79cc6191d9562177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c64c8dedecf28b1355a78b343360f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdaa146315b6d4ac65a61f5f32138d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a568182bd2dd5543b7de03bdd534d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578915f4d6bfb6627b80756dd0e04e81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fe042902abb6bf7e9f0b29088f5ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadfd2046229ef3e913cbf4b79ce687183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea9816f76dc2855e67087700d8be92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaa859f5c0a6167d2ed988d97f481a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde479f4781fcc455e8a84d11177a4df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057aff78d246ae772dc898359f58b6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29082bac797c0b36647d4276f7774b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558b56220e5d45dab9fa2e4f009b4bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedfe484c44d324539089508efab4f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466c91697d44f2265a1c217bb7fb446191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82688e56dc5b0ecbcca56c2badf8713192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66c4c90aee62bcc27e94eacc90ead2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc850ea337a1f1264c31611efa41ff07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d746d6724244b4aabc7756417a8314195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31396f08813311425985926fe3120034196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cca83a0484fa1a6064aa327e49beb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab65f21c9093e94e0582cb13329739e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbdbc5736096b23d3bac7b3e6665c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b4b258dd95c2783be9fae689f7772200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3c38a3fb7f52da44ce662fbe1b67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df5005b05a8434846468098adea0a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492790e37795e9229d1eb485c40a1680203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a276767988af71593ee74a07c65fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f9bfa551bbf61741d47eae4c7cd5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c6dda794657209fcad1b9cca2a9d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c54c9c9285d94eac7be08bc7d160d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c3e69547be5e5d1ceca186796cdf7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780f847ec21e51cf12717fbfa613070209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1796d87ac242f8892a7c6055c70096210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bff074e1a0b12094fb1d02912396d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c597f77cfd9522110b42f0aeb13f920212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c865a85c1e299cc117840574680e38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba84a7c2a6648ceb9e79766d87e0a52214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05800646ce8e3f14122208d1d674a5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e6ecdd6e05899acc45159bc769b02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eb68776944f17371ff13af721a3e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f831514747bcc8c30bd48997b7d22c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a8630b757532d4bb1bc45d8b8994a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c48fea3c27423e4fa8d00b4cea20d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b03e02bfeb02ba9195138cfbdb662221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a7aafef54a0ba7965841e242b6abd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6720dee355ae01fbb80905cb1a3178c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e108f94614cd46992bb984e593010f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bd1504f6c9cfbf9e676bc33a5b678225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8831a68cbc3ce54f16d96f3aadf9e68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5d1a0a45d53b7c9eafcc0523c19bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec583c85b045c57c69b5b97e9194d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb1c9d03f46b635eb38cbdf545b7e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a353dc650cfb3d672a60c3f40a187230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73858282347ee73fa6fbb368e880194f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf26515d73b1f2dd768b9628d03161232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e7b4f2f46144adc8cc65a9a2ea6ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2350d4303e2150bea2bd057da5a7d9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b531a943bc0e705604731169e77ae32235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df0b3ea39f170c72ef61e1529b3729236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc54043ade3887060034801d93bc303237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37c269aa02fc74986ad11763cdfa2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7456fb2ab8c9dbb3b234d265ced98e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac876fac863898123ea0ded13de2807240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9dc916a4522bd40f3f4e4b0c4f7b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c3324366e1d1c316687d064e31c30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5c17124733b6953ec92cb375bab72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5662a7d3bc6ac641c26ff133a02c0b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08908a95aec7435e08b10f93ab417424245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75e32d796880f248cc994d1b736644246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3925eaeb67643e7074ad35a49c6c76b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949bfe60ce387e98d1a05db8578b62c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e9ef55d1567a8531468e1a989e536249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eb8ffa00982021bee262f6ea506e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef85c03e3aa043d5edf2132eb92b3dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33df9067837370c5573bf435dab329252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f28255ddf88a1dc3ee5c80af35e30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463403d6d289fa404a096802e8dd1d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b912c1d3718270f917c63cfa8d48c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84ccc1c07cca0c1dccc0f3ebec9fbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4156002b3e12afa4a56bc0e826146257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a9d212c933d7e2c473a5f35df7c95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad6718481cc8a2a099a6f117409a34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab1262d2a43b8fccd17ba6cf0ca844260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7902aea11c56c0b8890eeb0f930091261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798cb8319cec196bf1019331ada9adb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30938a2f5a91a590f529a5f337284c62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811854758c9e7111afa2cac0a6ed4a1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20539945c2233e7aeeee9f1a5f803363265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725fcdb970639460be424097267b9ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aba815d5bc230de8051b0dd32cf232267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd4e29ebf68b53fed06ca80185c322268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb7fabbfc205da16f62c7a1cef1eea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a4cc34fa22c4782656feed71433d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a15895d0e53af08954c92873264530271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc2611db06258cf15347859a4fbc3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ee3c730c1e8e1c4a1f4bea8b720b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb87c8337d64fce460cc7a3568beb46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77067e92384254c58c4155de8a1fc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be241e9208d37e86883aef48a987d3fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705209fc4a7d1abdae7ea9af7dee8ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c06f06966fa5bff69395ad35cb7e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648863636da8630436ce33c0fc3ee44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5375259c1bbfc7bd6ebe9f7835a036280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade09617a2d19df4270f001543c3beb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336f2034eacd033c9a300b167de96a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76ec1ed90f5347ae238f1b485e2e5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba6eb89f4f69727b126c2e7ecf6da4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551c8437f0c46047f2ff2fd36ca5f99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89187f73462c5d4cb3293ff6216c25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce63dfd7afb06f4bbaf68427ee24a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243bf006055cdf923be9a27e1f88e99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4aae886fc8490d780a841a2bc258f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bdab89a1049cfec36a19f3e7a29bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62fe447b19e719ad9e0183f5b345d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dc5e774e6de74a858fb4e49d25db3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449f3f9897ee7e49a5060bb508235f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116778507e69cff77bc147ef060c9b65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4a94199b5a330566e5db40d04b3bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b5f88fa6b2e54aa2e9c1072e4292a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb06a40de02080e0f1655e0e01a6fc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e04aaaecce4b490a52b0ceb28c8ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82925dd96640484453c57108fa4e0135299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a4ffe5c471c9e9a0ce53357723232300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2330093f9cda6635c6ed6d00c4c26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06ba541c71540b84f80271210b2230302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec704f86f48b994d9bbdbfecbe9bbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d9b610596e0837f611650ee24798a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74ee6503bd8ea37a2a9d183955a5b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cfa60999e80043e0da0dc8c1cd105306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822207f29b2be1f2931f964591f22e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5e3dcdf08e122d3b9b504197ad841308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34705b910393cb68e254a9889de6140309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676a1efc26aae61769c1d82cdfc715d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2baa0f70397e0a7c4818524141423311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdd7f9c90450e81b4ed9d513816c1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a45ff497c2e666b35c6e883a43113313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47845cc3908dd99f86b66f1a9b1778314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337d3617b5bf0e35d744e84d81557a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2a96aa96327a295d29db5d8429f99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fce1fef7f99275221f2d457c536c0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdd126e35554af4dc988d4fafc2bb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcf857c94898e37b31780e150666d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db0768554ad2c6f621c636e9fa70aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009168dc7dad51bd436027649c0adf35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d246fc1d80c16aeb4c2efa79c7434f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf7b6d2ad1844fad54b137825307bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd949f6b563b98bec39e1df318c89a0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c2fa45a71623d8c9a3a12ac1103b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00ded7b7ffabf850c3ec9cd707fc33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81f45634c4fe40015f88cdac613631327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ae203e8bd62a4c71f59393b9f15bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab17e0719ea925c48e271d5a2c3f25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c6a8e8b8d450494b7a12f0de70f18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21759490f00635badeab879fce846dc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5954080bbdadf0e9662c8c7910bc9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d16aae553f15f09f36d43fed28f47a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee69bf25a42395d80c3a366cfba638f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a824c3bc6263512b67ef5a02d9ffacf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf2e3357f2c16febde47cc2ffd0559336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c7e8cc50b33e50f923cde0812d63e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c86432cafdcaee9d6caef35f42cf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc353e18bb20e21115fd2b0d0a462080339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806cc1e1ac7eca8c024229a19caf623340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e1134bef083fc599ebda45e7ba5f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8fe0e940a180949882aace894dced342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f09858bd1c4af1dcac1920219138b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793912e78227d125687dc81ce9d6256344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e9bbfa13f90175c6ab7cd0c8ccc01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fa29a5a5946bc1a64d7dd25358434346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2995c47f8df4ee2ece03ec7790ccfb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3e4f034f631b3f30dcfc66a495048348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75927862f6910d9276225f8086ac1a81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29148e3f731e57aa94446b45dc23b845350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c93c6266bcd0b08e8e88b3e6f1655351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a7175f782bbb78a9bb1e0d13b4171352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54874088cc05c69cdb34268de87da5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdc9e1fb428440aa6a21408d3cd808354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44ec6e81baf63277ad87f8dc036bec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d28e94e42a99cf76f5853d93162764356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800d06bdc85929b2f68034e0a650ddf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6398eb641d6d1b7e0ecbeed65d5c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283724ccae1a5bc493cc57a2c663c9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9521f97e14c34a393cd9e1b15305e4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103f01debabd608359033ed4325bb22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16279cc1fbc100eb08fa8fdda4c3d6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c934556760105e826fcebdf490250363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0aa5de22e721aab4006aca52ad711364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d551819bedb3b8723e8b2cff2e4df67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35320eab1ce7c331c7da12c11289e861366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960cb8f720aa09e09fc8d6900fab680367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9646c0a900ef6f62186fac9b9f24d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc688045d5139e0bc26c2f85945aaaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d37313f15d6084ab26ee854d136b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeee143d15745cf2d74eb007471a5f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45103fa6a5366aa351e9727f6882898c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843573064856b68a308fbadf73541d13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a6e33a8fd3be1e326f4eb797cfb2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa93075e1cab30a5969fb9538086bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae385d36ab028a3d8106ff166a5123c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c4712e025587341fd7f5ce9e7b161377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10abaad12c6182c1f7d5763b600dbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e134adbfc531a9deedba8522d3c7ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4face711b16862b5cf0db6bbd24e9d3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667d2238567b21f868fff5733c9c8d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18560624dacbf5cd8025acb657db26b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27412b153ed8e63d2b35a36f1746d762383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18f828764ab47545275933bd5fbd7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0577fd1624ed98676a92fe0dc73159385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95a909e45853b02f2b742589834d95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30ddf48fe9986fb7d5c4e384bbf9e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8574296d1e086c097805e245c93cd4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5206235a40762580892787d69cec83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e59373971a3617be121cf817d0dfb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ff8ddd06e7937f03989883c0e171d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57063ad4d2d0dc2eb333a70a19a0e6af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65023d8037af10b3444421008937b6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea790144d48dc1d8e3602e813a2a436394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f9cbe3737d36d8d9d44ced33b8e42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b56acb80dfbeecfe0ca19f5b61231396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee93f707fdafadf764bdc71db8fb14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c6cd6d0e0315f55219f37583b81f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6fe16c454af3714bd11b7794eca0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97089615fe0bed57429154eae467ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e584a2bff52b103d1097f5825d153cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aea45263e47aa29af7ea0c715392ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345ff843ef34fb1803333e931a3f1f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b9925e9c4de2a6d6200449814eb5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11f7173eaae790e80708392b40b9b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291c7cb0b066ecaa2f0392306685bdf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433224a2b8dfc3f48f215123d02eb989407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d19effe8570a9c55cb1cb6aea91c40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e79cf530e0d090d7982e5e27965f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e17048d61e335c44941e70ec9f6f38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0cb43cbeb2714757b4e2afcee5d3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708e1aa26bb169f3455320f0c8da5e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f8f60b8193230093c3efdcee9a5b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4056134ca89f1e3eaebcfeace4119414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3995c4603a574b5e6bde8239dd3f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77f52c598f6b96738ec583628a5453416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd86336d0b22d3bd804bed72f89a2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928028edc6fe2288b1466689bdb5bf8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab487c77bc47143e603ab79346111b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9e4a2462d33312bdecb968f336b80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2214c056563e48563be2de1d325aeb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef245fe6fee6443fdf1da9b4535a41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac438339313208208315d61f5ba764423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65766e3667449113c8fad14e5038e865424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5453bb869e692c0541c6708e39ae3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863306904ca1de52603e43566c875716426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5271f5ea87e8bbeeea8c3adba21ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb080fddcae1af09d33d0873e91a98b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ce12877950b5c949175841781ce07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576cc5fe4e8a662df212426de6f8ab1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94d69b334d6f355ac45271cfc60330431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cd9e130e59c0b5effb2edd67bdd0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9bf7d1463167fddb938c679c33796433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ce53be1e967dd83eec8a0c038aa0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09696ae464d430365fe61ae210098f51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765ec2b2fcebcc8d1605d5ed93e72a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6dae51a2e06d51606c798dfb04c53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b60ad70ab1b85620adb45f7a5442a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121a1ad02ee94ab4fab005690ccd42b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cb297700d1c395759ab6c3880bd12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf0fdda1791aed83f04a62dd6281fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1af8897a71557a8dea6e886398e95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652eceec80def76881a3c619adbe312443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92272152b0e1aa69e7d303f22f6c99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1048d035197fd0b17c6e2b69ec5e386445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f84213148858af8a6d085598e2c77a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba2b8292917dadf33acce739c0405d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ae91fbdd1e157b48834c197c7e304448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e9bef57d0033135667b1c50bd7dcc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3200976b24ef7d0271917a409666e73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5914a3496944c11930b5e53ee833731451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe40f03b458b788ca0ae8c3f308589452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150ea33dcbc411e8a28cfe3fdd90db0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42118258a69ae76c62d98a3c4d7c440d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefce0a8809f1a1330a069d3488b8c60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601844d64b916d51a23aee0c101daec9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8249ca7a2e8aeda3a4474a46933444e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78f44f53baa90a266e0fa61aa3eca0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08a4590473422d3772e7939cf0fc70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccc246a6733072202dafc366a00e0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b968bd46f1281b29ab59f5d35a6a15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf8043169c42847a76166b9ed4bee1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1499343033083846ed793a60bfce0f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ebd52b854660b4db10b382c95410f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6456920a448ac6a83a291ef95728ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695387e619c17082d248ada98748176f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dda615fe9932ea73ab40dbdc46ee00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d2acca18a3f7fff57f6e370686dcd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeccd4bb6e50e7ed4982257ce6a511f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea777462d79503c66497ee5542970b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff749ff9aa87da799de82aad0545f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003481e01cc59854d86b5bc9ba1b3ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340282e6b5907f51333a4925f0a931a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f49deffa592cad8280eb0c48978507474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0797e9b6aeec46bcd88197e1131ecb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460497fa073520b2dd17f012e53980d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e346b945ab2f12f6ecde21bbf98bc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056980440728afd33b2c13829e630ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f972d4f00193931718629af968bedf4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e95708b6bdc61b45eda601a1dfda5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d46b8a95d1c240bce3c3af0ffbbf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7d430bc80a4060c29749f72116179482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039bb3310cced01220e3c1b3d1f35e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25b2cb7c6a7d21890a1fc79b79016b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef896a20184c0f3fb46e1b382ec4dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3605faa97bc7613439a085bfc6391486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaf5361aff1c9deee36ada66209638487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdb03fbb995d505e87aeeaca21cffb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3350a2444443ec89453fd6f239eb93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4733b2b05b23f5d90a6e772890329ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2bdde0d801d5b16899fa21717ee6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32d522d239265f57034187c3c17cec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47c119162bb164097db00ded53e001493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c7fa1ec4c181689924b00105b84da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050164b1d26520dd732043228ab6288a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb481a04d917f389eba0504b6f55de97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4c788e23f3a610b54c1401bc3d722497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf47e685eeb48594e787b08fc28c46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe00605ccee4c5b6c0f7562538536c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680443dd06ee6f4408355cf6103825d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5b2e5b9e7c39a9648c21757b3670c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087df67fdef0ce5b1f56d5bb5923ceb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b75589b2f9ebcedd217ccee6bbe7f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303959edf793ba9bc1caf41cfebd80b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364430336b5a6e464e17f52c2d1fe8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387b0d2974933d1b7ac1866a3684a6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8fefc9bb18db82d1a358ec21d9e29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6bc9c750a66608435b360581f5f99508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3a74ce4cb70418f829eb88fe9ddbf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed261529e0adcbff2f78c3fa4d13503a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e87663dd5b3d65ba0b2c1a9530426511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc308fc707aa82b0bbf3ee22a9e5823512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbcb7c7204fbcec70b03ef2aef9257513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f94e656ec06a3dfcf9b25011200331514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569efff5d4a537664109ed9ce85954b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8ddf06387a2094267b7ac86ec0974516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bd5063072dbb6c2447a3f6ace5641517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eee268d3427b5b495a0a239208426518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70066974955ee73a5fef92badb53a9e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2ab480f663195c56f314b3fa1b21a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69eda7d642e6600c2c26335c32a004521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340c08bcc52f4e603f62e82fe77201d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059a3957450ea34875d4a5eed02e560523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd34c6bc7af7ea5fe80f3e5c8eadeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca3a03849adb614a0644af32aa4583525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3912cf89c2ba36c11452d70c200dd2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8fe4968a8ff6e59a2f6d235d65fec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5944029f40dd8de655528db135011528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680d132d03d364573e51e654aa9f9a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d67d9d1ba376f5e499a81296767c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f84da50ddc9b5d06f64d4ab2c78d9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dc7d34e4cf1373cb01aa9ae38fa4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764045abc3f1218345f82c4941bee15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99ee655f9e376492de763c6b62a3eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bf47750d966fead5406f034022db5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bad97f7ba9a9ec08ab36a096818d66536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72c6a22978bf0cd43a456d970c359c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c18485fe764e0294310df904ef1cfd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc33dd897e9cf02a0f62e39f2272cf7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00b089797a128567dab2c391219c6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1c9ed5bfd72fd5413a336d7ba252c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e52be5eb8f0cdc23960a3b34e02aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b82fc3b7b3d746ac7584b3c1108a2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b196123c5bcd3a7124211d0b46a882544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b580f89c937a911ecd712ff3e8aeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332b803464d6df58e69485094478b36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8941a9136336a1200fe4b6af7c8cbc8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd59c05058eff96e8dc0ea33860170548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39598876dc62a60d6ee4b7f9a5b311549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd4112d8db7b799faf8fcbf9e4f853550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68bdf2ceaa64514cac111abfb3d450551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7407f8a60a1ea2bb5c270d67d9494c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526dd7bacbb59185dbb067556781b3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11826b6a3bf935c358ee5291b05e1842554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c5f404fc64e8cd2480086809b7265555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240b3275f2e254ddd18c1820f00808a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609379a1ee25fd0bd97a624c1158324d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769efcf439aa5383bf6e0ce8c5bca3a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6c5971d4962f696cf7d1ff56b3f87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f7ce0ccea16f557450b7cabea2e4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef8a0862a36b90f0aaa12a5191abb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0565d93ddb9bad35df3111fc385d3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d74126b104a28adf59239f5f3fa9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc642a88b4f47bb2a7265aa502eade54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5ce4b80b2aad21c146f346ce9dede565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145bfb61c7051fd56d597e88fef0cea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f247d8dbc94fee415fff217f403093567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51851eadf601a9910be4c9f668a81137568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe4c4204cd180a894f335212b566a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afe69c4d3c366f324ae06a2b227aef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ba5d909e085609acf2f689daf56ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a43c25ab6931686ec827fa32e0405572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaa8e1e4179da40e6cc6462212eb5f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e3fbbe95deb613e56cc7ffa0fe462574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac546210df81d1a8f73a4a98c766c4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db84b0dce2d2d93f902f78285d660f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7a2594f1e0893c500197f649c60bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b95a0168f7a0d3975cad153da4215578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53affd11e4b197c41c96d89c3991dc4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de210fbebeb7660e172bb864e6f0325c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135e374773b7afce7564235c1b8b345581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0a0032684c691c1c7b2e140451e44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5123127499fc7672fc09c2ba657570a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fb9c3c2ccdfec06a8b53d5fe5123a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c890a87253d17e044bd849819a9811a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a98087a12371abb5cb8d95b15ca679586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009f9e0ef03ec11f654754d52b14aea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd6b1b410b623938414f0724ffdcf5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be2041cea3afe6486fd8092737e20f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3458e03dce5b669aa225b16d5b62fc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c953ba25197170adb8ba63ae6856f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290ab7470fab4c208bc5ef2515b47f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455873d4a75ef44c25fbca0e8d2593e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e67245cd4a307f7b65922bdac48b9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889f36993246ab3297e0ddfe98cc564595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa37081a77ff760c684975c31c8faa8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cde7c4f38cff7220450ff0ecf4ef3e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f15a1248c5c10e8ed61204d3114d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db084a126c7cfecc8a7f1a3135a22cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbfb1b2dda44050b3efa4fa199bd49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07699ed116046737fca0a410a0c57b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1bc3130de8a35a7f3c9cff44b25d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb18b88dbc8cf53096ab6c822e7c8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757534068a5bf7ddf29746493c529bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb56810168dc9f37737b15488f02614605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351937ca75519f90081e6722fa9358a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4313965482e2fc0afc3421974645039607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea286f53af85fa3869b58d698a4e69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0c75dc6f4455df3ef11df7f724737609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9f1fd894ca0461e75281e5071ffda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7dec72eb2a8889701be7fba4591a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91162012ba25c75b57e2d18bdda58f8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f380fb32e375a96f441c9c7b65950613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372450df38ceac3e391e3e493956c6dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc942e593adcf15bf9398dddf55525e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73594cc9dec8d57874086b743edb43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c62f36e3e79f0fa97e188f4bbc2def617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91906759c07fa3ed6c00a9a4e124f7c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25108499f0b06983ccfc451bd42bae0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a9d0f6b264f6db55845e5b001cbff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201867b9b46adb352664a1e4861cc943621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8344b7ebd821dd872b2253ec95e0f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcb79c527028aacbaea4c9d063e993623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2081bd50a094ea0acee692775172a03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9025f0ffbb73bc1871e4fbd9cb030625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fad44113ea6c2bd0b749aca891d69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6759394e437bcbbd2c35f35110bc3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794e8b60bf133d4c3387eae4141277a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20123b4c7136c43c1a58b3746c8ec01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbf430fa8f81b9d4bbb2577dbfe1f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67366183ac2e32721f801644fae981b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1c43118d747862416d0a202ec7bfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ca61983e257e0e0a05d0a98574901633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa790fb36d5ebc0bb48a2649889d22a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f7f9a53553794d26443fac53218b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee92dd3ec0d2a8706455a84a4b7670636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de63fc025e6865f243d8d561cf0a431637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a2ba450cbbc187c6f2be29522741638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90368de38501ce7963042a7626851b1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3e253352ffa16056a482f6753295c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554b4c6a162f8e66576b63de414c7b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a4a755b5b779c9c2c2fe93e01c470642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30518ff58ca9ddf72c1bc98e04b375ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e841e614f0ec6381e5b109787f4ee9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5171b048ccacc3dc84277e8c980dfd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc234fca7795874f3c60bf534941e7d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c217ebca6b78c92359965181b54fcf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245393b1a4b26d3a940eb645caf35ac6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328abe28a677d6f749c4c34a36d0b97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1610b9802b9001dca61a6b42df89b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7086ab52f6e1141e133540a476fd2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34958413eec0cee285b9277fceb547652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d8e62977e6b4f3644f69218c1dc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221607e2961d3ac9c2119d0ee3f0662654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51437dca00f3a63b3a0f3305163b7b0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e041fe04c29b1938e1b44fe5ac2a98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4132e6c67b13c6036e34abc6cdb3a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3630a3aa85375ac5408809332e925b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc5c7fca4d4a24a24e3c55f8a11ae0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7fabfb4a1e1c28dd202942328b7f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78c875ae060b25c440a25e23f9ad59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc2b10b21ba4c6a772744febca27f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bd7c57a4e3384de28bd5897f6f52a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b519756104b810e431a988446a9a3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7694b997b4d0e1d0a32afd6ced7a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4ac313ae79b7cffeabc9485d1e230666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e3eb499bc2faefe3b78fa00db4cc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573621de7b60ad1a1f2c86605857de9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb359a1cd8b9f1e868394cd951ea4a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f5cf25ed772513405c0a4f68ac476670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ca51701539b7e5ea27d4602f2c62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d705c88537ac8971dc75cb8698a65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6866500ed18c611369fd7dcb6b0102673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c45cc765dfccca5e7a4e1597e53fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d24429d104fddb8b5cf42390c6304675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d55e56b1f76d4954acd73626f60431676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a526b717a809ec24eabb0244d1998ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fed0aec32f717a79b06f158a68b13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31486ac6e084a039dd54fe9b13ec2d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3addc171eb604cd58d8b408d127f42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964798279547059b5d93215a44881a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220f60f4ffebac079451e5da1a96c8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26033fb2f4c6808e6165525dff7477b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe47e8ece6d01d8b65292cecc84f81a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90bf5a9afacf9d07de700622f451ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea22f5afdf975b96dd3c69d470bde5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67933de6ec8f816fc7b9cb387e3f25e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a1c5e6c7fea327134a6ad7b05727e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f70383eb7bf25dbdfbcaf228bc8565689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4937a6bd3b1cdba439139220b92034690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f708a5c4aabd506acbcb34ad27f415691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece2a2e2a67b5b98e1267bde7ef0151692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48598f8b3a5eca43b97448ff799632693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc93bb5b24804566e6bb669b9f15c09694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4559e68d9735b671a943c905242a3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d81db9b2b86dc0898fb4cfed30a970696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a511f1c3325420e647aa303411852697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca5d8abdb6b4bb3f63fdd7041a243f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fffe4af26cc72de77bf0a7c14b288699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20a639c2cd6bbba001a21f766d996a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe293ecfa6d9ac9fe91891c7e85cfed6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd299ccaf6e9c1451e33566e3616a00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ba751654e85b9939c3580705fc05b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef66f98eda69d08d0f88d80a8eb670d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df3ee47367f7bcd3ef1456a00cfe1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955c25d8024f11268fb034aeb97ecf7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac979e03781526809eca3bcf33937b7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092464eefbf8891383ff8faf9b42b13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d7d06e715ff12f7072b8fe610de81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547b68508af35e37dce8f1ce3b2c8d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecb2ce1e9b38a9ac1a942a88733d2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0f360214ef4374e2c1e570efd8acc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323f7a454e8b27808fd5320cee083aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e193caab515622c12b4b3b63568f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8c915fe8a5905de746a292cc8d58e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944c69bbc39028057e0bcd1b5652e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8679be6dd26652508e2cc7ae2e50c8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07a4b42dd48e3d8534d29a5fc7337e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8425f377ec6324e425446a65831b535719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06840ad0a9086673daf99e7713056d7b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d0e58f4fc0a1aa582e0b642fdbd66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84976382bcc84c6893a483ce31b64513722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01c6e59d3f8ce0aba28ef07b570c0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8465120592a6672c741e255ddf8bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2366dd5a0190e26bd91f2f5436a40c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5a75c36b20282794bc89c73614a0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cacb3f5297a406f2e4dac2d663ff4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22fd82277a3fac2b778b84b3d71428728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d11acb1e5e65d650965bd8ee98b6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa62b1fe5532f6560a57b797cd40fc3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1445725cd7e2bcaa740c2ec8cafc64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3ec07aa4dcce3945bc63edb576741732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481c11db582c0bb098551cccde27165733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032102ed6abc242b82474f83999082af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f16ea016a2e1a1ceb65ae7fb2aaf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72800f2faf49c767bac8fe8ed6c43a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c194ca72a57439ea2c3ea3155bcd508737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb3b5d9a8b9623bc515c4d23619700738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d150815e7474911723791b6eee48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc865cf430c16cabb2badc2ebd296205740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dc22684230243a5f8a2eaef90f2f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ae3d7bf3ed3d288105d46473e15f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720163c973432a3e9569c1cc03ded131743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4e06e498ad1bc5555347d4cddb6b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcb58276a20ce8c5d1077a600e373c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d8eea2d02f344aeec02316fc7e304746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7f16965fa8b2d350b660e11f0ee59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85ae9b30b660a11e61a783951e281b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bf4783e1ef13d09f04f32ddc4f10e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0183fa39a099abbd1301368fcf79e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d8aa20a68060f2717d2720581c280751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec43f0d1213fa30896ab5e0b3f14d3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d4abcbb7eb5103bdec3872f911a1d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a586e47ebe48eb595c6e611c7863c5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57e873df0b817857624fedc50a9863755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ab94c5d9d32be0bbf7888610234b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39411470ed430b2a2e50356f7d9e7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8558fb56cfc9844b29338a2c11338758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f892d17336c198f1b35f81a2796f9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232fd7b7fae2773e7638a09102a05b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2c3cf49cc556a89dcbc81d8ada19b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c02e93f9410859cc112f7d046455373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee71dc98e1478f0a2f3365494648bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0add021894bc0f3a0738b14d12d7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03268230c89a7b6910ddea26ff2aac1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a0f62f35bb3bd291ff77db48241b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97c8d70a66c70f27dd9815f5e80cfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a55709b8980054829fd9e922fe4e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607084d8d327a7756a0e8326e42c895c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee034165d7bf22a374abe17a3241ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8ffea2f4ed2a9806f6287755eac2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c2f0f5407abe846716adfeeb45a9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a188ebd00e43cc928ae23003cfbad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b27ff677e8a1c081825c70fe8c0e2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc7b7f592cde2d0dace3af74806ff416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0696f178f865f0cbeae5fe31ccb1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c318c882e5b9a42f5ab5d7ac1241718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb120280f0aa7bb7ccd8aae2f4592be619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aaf013d5513411c1cf93d79212bb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54ca4f8968e551ac7fbb30af6b02f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb80f4c1777d66e37bd1614a64775722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83086d57f22a588a1290db0df3109c3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78ccde9b9ad87fab851f535709815a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809f1f27dc3e92789a577141866c72d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fc8f5e160d9051c18113b2006998826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06010930a509143f952c2e5e0d40228c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691e5915cebfe64f39bfeacc602bb0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6f7a1389f6a84c4a34e42bc1110e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf20a6a4273288f7323d7623c0b57230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c2576f408f22412cfb4b209058f5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c27522f89ea499e2e6c43cfe2536332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24b2881053727d6455dda39c8c4d0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c4143a3e06a377c45824d0b7419e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f59e353e9404110abc67d3a2b8d7f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8234d1e36dce217285f722c4bfdf036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bc70efc994d9034fd2a600259887c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16567f01f02c2bc758f65498b6e48a1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37ca5d6ec5237dcfc5a77e3ec2398139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cac09e194afad6867873258b2d1ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54211aeda4fc79e0e9ed87869fec3e0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b11c7e6b28f1e0490ade83bd7836d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43981cdb21631ac1fa86c0dbb5c1d92a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5457750277373a7559236c0d27295444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd6f7d075fce15a06d5d49a5021e2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2621da07fde87b8bbe513259f3c5ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad25019529a214ec9d3c3d38daf20c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba9f927b79fb1bf1addaccdc3fc05748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d6c0eee75f4c968d73b056120ecdb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57969ecbcf7040e5bd827b7463150b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f309aa97c4fcbb7ce401729c5657a0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1e035a5d80dc64c70d8b2c84f5a7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990adcb3a7c41c55ff96a716325a65c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f8dcf426a16415425d8daeea723c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792bd725490029a66aee62a9ab167c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd78d6c557306c5287e4e8f8083678b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e8acb4d8253038b25a2db2ff85e9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcdafee6bd191a537f4d1909799cca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df75a939ce4601b9321eccb8eb1fc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec05bf167dd7a4c27588cd4a714f2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f9b9965354688f40a99b8954d14a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ee66d5764ec6ffae5a3b2a4cfce9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada750dcbc495449e935e684208f0c8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae9447a413601e88d35f3c0785953e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9dc67e4f165c70da84f9a7f93f81c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0ccae6bd42a70f7912a7dc7d4049666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b60c9d0588560cc045efad14ec47967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e8ea95f198c6864e888e452b88c6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e56de5e5851c165ebd35bbbaa82f7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc10e52424d8a6abdda46daab16dc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a2f87cecd09a9d5d6b10a648f9ac571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfd3829bd33982947aed79f2794a2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadc14cf983a3510081a8fc9913effd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b065eab769d5f1c949b8ed9656707474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79b455233ada916a3b4bd4b3a1461375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b659b03ed95999bff94b686af826476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da94a1b84fbcd5287b991a902700cfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f303a097c36e2617d3a2542a97dfb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bafdb9a7194979ff04d85257ffc6b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0908e617b99a1998ca50df1439041980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11876841d318b1cbb8f9c1b4477f7ca781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c052c09c93628d8e717826fe55fc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabb2ccec0bde409e4e5cb4f6b9d5cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29662e60b00c48e5f8622cee17261b1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd461ced96438c22decf7e10fb552b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ab2b289976596bdac8cfa74861cdc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94766414419b4ab7d4ca945958e434e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658c41819f7f9fffef85d31321b520d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa16a202c7fcc755ab22d1e36d14dcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834211ed6cea8b275363132184b221a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5dadd7b55cd9f7fcd2bbb7c55197f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0655daad0fd74403d80e8565ea29a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100dd6314aea9d0872cd2a507f5eb4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5673d32ff127428c297fa7a7a4080fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd823729ff2ca539b90d0031c0f8be195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a968a3a846f400cc7bdcdbe62bdb6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052e9c828a8ede2694976a4894fa9ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21e2f17e73a856e9c0f955b37e005198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34289976b3852d6d886d148c6c133e2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d0eda27c2ee4996e233f51b78f5f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0e1f959922d6e9e08782db8ad4c75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54719b23f7169dbd1271b7747de3ac58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa52ed1f49c61f8ba78cbbc1c89e1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf120fd028533efc5f73420f7165f5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149277f95c08cf83d556ccbe87cee870105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc4f0d199395dba16911620dccee1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdd581ed50b2dcf0b20b5da55fa547107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e69e2cbc7b735c4c4d2019cad56ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be006a9b7376cde66ac92a75259c2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf898893e1b01150b8cc459c1e8db533110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc6cdcb45736e23409eec140c36227111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86218815eea7266c5a941e735f740a55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dc7cc99711a1cb89b554f911d00cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e727833b5246b2e5aa7a86551c8f8ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448f61d6e5dfbcb697455bf391fc3ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d229a271e031742df997860bdc67f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c9e00b02123b278a1949567653fa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebf735aeb454ddcbf507074a8e82dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42482c36e69a2e1003852f29b1167683119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a734aa139107798fcf51ecc7ee0e6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286d7c5a6e4e4a99ff8a3b4ecedabba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05e56f7513f49b78523ee192fafb59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c44a2aa564c5b20f48a4a554f1b93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f047075eb53ca6e69d310de37cf9ca1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51130e73c4141e6a3d818ab0e1464cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9be4c3cde4cb647da1f105707d61c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833049b96bbd55f2ef54ad2ad0fcdfbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847a9ca4abb0dfd8bbde6c40fe4e095128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a638c2e93b4346212a0e77684f956f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de95af1c98fefdeae5e2309f2ec9f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6127520b582415d82e581505b20bfd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72e3d887c43ee8fd8901cff1dd1889132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6353d79ab77111f85623726e6cadaf2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c8a6be3028d4f8741c1ce98a669fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b654b78129e6cd62cfdcbddd759afb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c89a25f035f10831fcffd9c61ab50a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9124654c8716cc54ce38ab184f46c85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b61b7ac917bd03cf2691565fd521138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcee8665b13910d24a7a9fd8d0cc026139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cd5a2199dfde5b74714d66b618eae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc8bec29eb1ba3a7cbd73e28e4d5ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e461b28e31aa8b7418199e5e8fdff0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f1ca0b47fd108e43dcb7d06756e4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ddb5315caf0de9df39d022621d254144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7332fb8fb0f9f6a5d24cebcd3b1a20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0849ce637ce8a1e0f7521f5c6897339146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a269aecc021c44c40c5f006656f29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9482ab66ea15a3c59b4d37def41e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef476189eeb98845d85951df92c5357149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8c06527d652886cdf4c5ab5089417150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cacf817db61d37d391a34a95397ec9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e279bd9d7b725dd2dbd3249208b53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad84f4bcf1b6e8db944a088e9c22d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b59964c7cbb23e254849ef45b47944154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9999672943203628a68d510696169b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c0e0ba56e8e19bc785fd7559e283c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8501b7a1896833fc70878268b47f30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fa8823c1ce96645715666450d13dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e26fa741fc3f63161317c866027c0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a084d6f6b319cba553ebaebfc296ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1812a0829613441ac6f58a84f0a302161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c1b43275a18e81782433ecc86e677162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725ecb01f4aa9e9c089d1b3f6bd700b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649469feabf66d247cb313fb5fe45f31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb0d5e887e3c9147e57adb89068dbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b38349cc032f96859b7d6954387aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee702e83c0c765d5901a684225bb576167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b4668b7f98d438369c72deb958a2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda47253ff8b04a193d0833b7880cfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c55dc80840d6625c348195ee56189170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa44f9dee4c50024a379c3db2accf51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5e1690d960d20442b3b23e85d493f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2b218aeb6b993a1a0152c01d394eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e250e8c0c20b1420128125e341be54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04387865636faa7981fa8379a9425c1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b06fc50e352442b36aaf00fe879d0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32201224564b3951f5104da52714004d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc568380cafd582b946100b5ee5e452178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e8b72b6a2ddedb6979924b9611432179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ec8a29cb70422dfd1a98e6fe5f126180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f11d5eceed01a149e628722587c1f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30957177ff93bd1905322202c746ac5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484c2d4d3d0f4e13fc2fa51bacf84ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960485cd8e309b410aa0ff6713fb8ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81712224e8b37c03eb542b7cd11097185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070e828cba0a267268606622e27f23f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1570040e8999e054210f525ae6f3ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d5235c8bf402fc10eae3f206fd2f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1def6dc8c8409d2d07ad8534f30aa06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659db503faeb69d11ff32c98debf35f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ef8c51804a98727f1d0878893f392191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544940687527cdc69896ef5dde323cc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b0824383c2c7f2eb39446fe8460ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520cf3092ddc89dc1b1aa91f88dc9be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc513b345864175d0a7b183a8d22c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad684e43d2206293205e645ca909ea3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a1a3c8f5948341ffc351e7af05d0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015bde6c208f172c00d1e2ffc5c1d49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53e635b43ab9fc93dcbb0b6cc122f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906046bbcc9acb8de0dddfe99d8fcdee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f8ecef003380d175dfdd83b6c75df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a96a2e8eb2a390d5d3c6dc5ebfe37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa699fb81ff1468e9f39132e79236a57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bac709919f9513e3e80aa9eb73401204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d0aad4e1eadfacdd88753269a0fe2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0af9e67c157b6578d58ab0461697b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ded79f52b00a4fac65b2ca2b7cb571207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e551bcb14d770c581595692cb604c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe48a9c6dd31ff120a042d61733c5d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b06c8f99beacc334a267e98ced007210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdbda6ac36d386dda7e9359528cb3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b946c85ec041c378765f34a2e5ef29c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4163eec32a2bb6621d6ec2617dabf1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755ed4970983d062c84399c39dfe573214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8165a9da0d6ec11a1e5c66bf08c4a12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a921c2836c3e7c5cda88313936fd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76356c53ef4d2177a5d691f5bd517068217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa3c45ce1dbd2006f222d3cc6f8d9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2683c6c1aa5609c84faed9914620b82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3696f003d936654e585e0449ee605e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc310e6e8d2675c97c96ef804ff640221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec04e4c99a7913fd14e07d78a3bd4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639e2e7912d0413b3f91bf9216b66a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bde7c6341aa5891d27bf96894e6ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f189276039bca15a15fb69dd89da9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b9da6b00bd2195680a4826ef47349226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5fdf12f17117a65973aef08740605227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9d1f74a11fd527a5aa45e05695606228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53824b358c6db590fb296c2d3fcc4dff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c06ca9ed778fc669981d353003d7ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f15d51c4156599a26b9bfc0d84b9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6bacf0fbe70880a52b258a8ef05c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3a9e1aff45ded113d1805bfc32923233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bff9567d5f51aa5774ca7612d601dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2fdf208757df99a791c795826b151235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eca58986374d7b89a6cc000e7c528236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd37eaff12dd88832c79f81a5e9a69d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf8cd1635c297df3f35c0465f7a3d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508108a6271acaee0b951ff1c47a738a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191e8380534e311a578f06a5d41084c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f4125e4ceeb1466ec49bb5299dcee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf3780174bdaafd1e63799e79001c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43380e6359d456c92735f30a0d5db6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a6c8ef448c2ead8e10911fadf92da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f075d92702779b894d54a02b79d04e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c53e099e99d458658f8dacf8ac56f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53440a4960f4ec404031836f3c9e8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ef0f84a0d994996658e9494fe7971248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c15120c9c54e0b2345c43fc0d382a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13189ed00506a31573b0d3d2fd7d446c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e771ecf83821ac6ca44483b5bfa8323251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425fa19d6093341337fb5b3f1cca27c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc576416b20b4a068cd0aa826c578b69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac657ad790b4e1df287e43f23a9b92f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743510211fdfb0728a169bed10e7b7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722e5216c11198cc72d3be76ad76e2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1d33aed69cb5a69ccbaa2ee0271b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28cd85194ab96b5c74a278b7e77c97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b2b1b3381c8ee93134b77a9ecdc82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd963f56f1f1107652cbd5e49de8e97a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0f844ed0f52b0936098a59ff648b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10ed17ef2ac3723a0f0bde4a72af03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb121656b0f0d5cacfce5c50f8f8fcf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db92cbf876a87afcab4b876ae943f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1429ad297e0e2670883f100e7ae660265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4113e457b673622a496c41f6410c94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b713c0037bfeef8fdd0ac2100080f09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4403eaaf0481b2bc4e634e1f7afe5b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df3a3f065759fcd4e912fb823a58f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99789287e7d4f5f5c4de3011c3e1667a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfc5d661aa28696b22d803bfa13b0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32da9780c04481259a7da8d873ce84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726874b569568bc72cfcd77fd019357273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04a72277a287449216017495461443274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12e3190204cda2270ecc573012f952275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837d621f7b9615a17eba1c96f9cb0ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46579466f5112d41c79bdfad340c29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0b509642022f88f408699fd888bfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7d810f7ada2440bcb0a15a62f77f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b18c982aedd1016abf1096cc5a140e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1b555d0eaae41c17fa06e2e0c3c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0bb74307547a3edba324bb80b5a91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed86e9613b7dc37d04542b0abdf7d06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8067054cc4b2837e02e2c28d6747e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1bec819375ba627b36fcb47f2706d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbacc6b97576a3016ccefe6c496c71c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8af1bb1f35ab5ca8d93ba12cd17586287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43620b1586c46538dfc63c5b2f9837288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fc63af66260cca84b476891a7c538289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c860daac448f87b0e9f64913705c950290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aeab80c7832fe02b353945de72264291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599f2f354dcbe9fd78ca306a076064a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc00f4f15af2a9a79034f72ccce672293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7110cde8127b9665770745917ff6eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e85ffd7203ef36bdb862da1d7d4f66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914a2117bc807bb737e5c7e5cd0ebd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717d5b0a3d84dc8b2e9373b96fcd516297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222af153997d596ed3fee2fc55cd2e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd61fe2c054bb467be55bfca259dbcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e84a4bb333ffd16b2b0572e4112a8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd2410b157e6a50e07d0bf2ec8301f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39faed659c54c9498de3abe80c4b6dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9206d44c92aaea365d09aa654621cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009448686e1fc8a1d8614e8bd65820a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d237b62ebb007e551387c84a5d71f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcb769f417031641ba10fe85ea9af5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f172a438933870da502814ccef3351e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962abfd76308ed6b48e578e752111d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00d2b0e9c8b7b00750b31ff8c0eddb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b868d536d06ec3064eac4f7f359ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d849d3566873deaa54bff082fb29d95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de443bcc2b3ecee1ab3d365206061f56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45802fd05fb7c5806aeb6ec5dab5b76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14924932bbe3da2c76a2aca2c7746590314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f252ac73473b2215c49402aa29fe8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd5ebfe2d50c8ac724db984b43b445316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8e2be12701884f4469a5d27baa578317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744aa848754b3ced989f388cdb72b1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d99f102f92e95caf6853da7fea3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85080b738c1937452f5e06ba10c3b853320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d4bfcd95b0e7796b20ac234430531321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d93d515c76351551be68d0a331e71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1ba3e97c355862d222c9020f8d044323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44561e31a1f6d10a6b8ebae4ecfd8807324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529cfe0fb06678cff921cc4701736e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e28d0b1a05bd914ede272a38f61f07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befaa0ab26753fe65f6d2fe0010bcdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd2ac7040d88eb10b5b6b1dd4d20dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452c15a09b2838046db9cd50f8d10bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933c1b98633ebf0c89b8d4a41fd6207330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc4c382bd95e9ce1a8aaee3aab5fed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff15f25003402e3f45a78bc87ec2ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c40357e70931dd463c6109f8e07cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398b71364044b96b486905742ddd920334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9da6f24db4e645202514bf4da78b21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b88e9f93b600d1fb7af08a3076ac4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799471db1949ba6583b5b95796e25478337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47b1d927bff8972b96b6624fcd3096338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdd2f72f1e7a3c91f7e8941665c59a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8f6fb2e1f02f43956ebc9a8c7623b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e41fc93aec97958b83eb66a8263152341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9071fb361990e8223d595e9152fe4a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a2199822c8a25db771a365dfa549d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48687e0632c8915ecab2211a439bb29e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6c0ad9b163fc8da68e87d9e93e66e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794172f24bb47fbdca13071b61d7c72b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975b7bfaa5d5db7d2e820bee45edefe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b184f60090b5034879ccea90dcbc95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33509ea677893cf5393f753c3994a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6f9a729eea7c20b2db79cb54dee4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b6d3ee3bafb25b79ae118ca14cf44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bcc7d5bc37531a457d79d0065529e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39e2a3854418584e2961e87631dbf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b4188973e53d65b0f4d3fba2c6487354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eb1f4aed5f6c7b6423f756fc070d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d27f97ba3cf51bb8d41d6ca7ebd42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb52c924df1e892b02e8e16c9655873357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58015a6a0882d4d51a51e560f3d77235358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219d5787884a204f2ecc6123664652b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2689d2245052d629d49fa9905a4fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067938c04ac7bd6f9576a062e2cd00ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f17d60d7b4686aa3381c3481e48df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392da9bd9945582d05ce8ed3437f47ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf44e719b79d087340f98530dc0673364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8c93c775ea2cafff7d5f6449808b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76138673b59288d7bcb9e9d007a581bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9c8956e4bb3185e9256e3337cbfbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad78beebb363da65f58945cf5aba52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f52a7c73b4fd59454afcb50e715783369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf529c52a5a2c581dbf78eb0cba488370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d73fd564add01463a6eceffe18a3d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d8b6ab03adf6ebc823986e8a68ee2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9e0b47f68cb8eed5c78fa05ea800d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1844b266cd93bc0695f4f587c9f74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6c9ff4e84793fe60a13d197b94673375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9193c7f4923d5768cb73e780d8017fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ee3ce3de7bc22d3c8015039cd02a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ecffac6f2bbb8fd1c28a77c6681ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74b4f0386856d1714d0c722ebb537c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b57f8989835a352c61cf4fcc7f8344380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa49ba64848e773a0e53ea886e07853381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cfe7fdf1375e0480c090c406e448b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d549531370413dd41ca21171d20456383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb165a33d7017bdd5158293ac74e74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f533509ad0d969727db334fb7a5ff7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d412ad5e3f7461c1bc5028567c541386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ecd1241d71267ee27f37ebde2a532387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60659d5ee58a48fda5f057438a334830388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f89d6322304070b7bbb8a971b695d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9139cdb6505300e79f09b2124d902390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5f7f0ec4fc52278c263e6061a1fd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3706667c5dc456d7452074d3fa8c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8db2db5af9cce37dfe19d60b71a9ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f77e3eb1ebdc8416de041060adbefe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc74c89dce4ef4d9e647edcd3502e7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee533400e045ff3b6fa664fb1d3164ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ada9492c679f7d3bda0f49b6859538397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b404f042e34519160f5b8d370f4fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38516e5eadb5c66b738b01148f04b7f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6c8243e4b95fb72bc6da75e3ea767400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40e66d3e764b54486ebcd0d73f0040401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab02b356cf2b95f511a28901cddc341402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab1125c1f19a755ba719ee540729bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbba7f8ad2bbd81520cce9a93de6529404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec3fb56a161d90d03634bcedb8aeac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c728b702efe4c3f913a74d2bd1e785406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089555eb92af1ba28eb98dd376fe7ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a4cb719d2c60bc12f110dce35f059408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa8acfec39fc638f9fb1fef340a3b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bd8e1fb955f572c798c78a219bf08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1fe3b876d0bfec2be36e89cf8ffd2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd7eaf1a376bd5f7ca419afe42d33c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a73755f56fead385d43bb39c87c8c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faad5e9ac1a6e8d63c231809158f19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60170e3c81202ca551a5fa9570fd2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed60cd7d59f9d8f8363d9a12108d02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24774aeba0520f75530eff7fa611587417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c0563ae1c97d0288a0eb4684bb7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133bbf598d004fa9ca2895e3ccce8d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ac3ab8c784260d42985aee7b5c159420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd29991b72d9cbd01401271a352309421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa58b6d538a3d7e1e45706cd216d195422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426ceade4d6bf2e1492939234acad7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1584f50494d92428d1beb64a61fc3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523619f450388ff91788593bf2a58f19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ebb8aa6d89b5115f720da6931b02b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faba62bc9cc0a641c30b3f21a1d3e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81162d754a3941d77ac67769a7e58a7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71458c8a7c79d29aa9e1ddde0b9b186b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76032d7698cc0c34450a0488953d9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3e34c4010e3b91d981f25ecab070e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9ad2e0d667d11c5c47a7b8d107ed3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343d755be06626ec9b3c15757d0f7a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4e5a1c2f524090f3c0c694ba5a34f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce206e7a15a50c514c30ea5ebe59073435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cb975757863a0a2e8ccd0ab31755e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96671af8c0c4d2eee041fb04fa40a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d67058c819d6472ea4358adcc87e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebe32cd497570cbe8f6a7c80532073439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3d4ef7d75de2dff0ca66da81b9fc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ba30baac0bb6910fc0308cb255cd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad8fe472c1aa0fb29a78e9f2f773d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a788ce22dfeb8b4b58e396f3d60339443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f45925f7c57c4350d82951d7aced8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08bf71a3eb6c4c13c4e8079a906967445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c2bdd8389021defe06982f41b258a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46266c47ac3915f6ecec26f4c1db4f16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7e5d975f8d0d82e7f836ba7c7ecb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eddfbd1798b621f0a082aa9fcc10a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b34698eecad44f38df373c9845719450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9670385558c6f7d1767bbd225fdc22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da69c26ed4b25b8547753d7710ffc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13727b0de453f291453eed140f8eb494453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387964a27aaafe1d27bdf7adc4ce0944454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a253d2cc7dbabbcc9d26f3ed56a42e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921826f7583a33b7dc8ef89888ecc26a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4130f2ba58727a9c83a0ae39ecd601a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b26dd2de6e75a3912849c8d9bfd602458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2222ffcc53fbd4d021a03a42e8e41f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100854ea22bc5d0d8c004f7bbe1e6e6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d378a83c9a71f22571b8bbd8ad2f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc909bb9a46dd79adda098b276c161462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1621af84b97a71b91867e31761272c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686385a75d9cbc4cf6d9233ccbc98770464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aede9f531b9affa5444518f30257f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed1cbd77cf7113ef84e3e23d9f3db5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a58761f08181db2506b91679947783467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883f24815984b4a6209c2450185619a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4a4ac7497a4c599650634a9c71e84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e90f962221f126d0da7a4883d3bd92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea6cb1cdc7983621deba13075e2349471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8b0733ded9b40104231b0a4f1065f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c8d9dc0f4da1c1290819a26fc0798473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c104a3e941269ec8c9fabb3d8a0c01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be25f1b8e7c267847cd18aaa574270c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a69570e00d80dc72ff200ad0b1978a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463dec24063e6ec9c6f15b51e6ef885477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7ef16e68ceb0c26de70be1e8ee014478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f3713d191c1d2a07eceab800eb95c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4fd0fe5d5b0bfd7a7a007d34c2ebe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f25fc12627a79456f9372aecf49bda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da033e7cda40fb1cb6c8928f026176b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c69e52ad00b7647b64fec0e5a8b0cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab89b00311492b8441b16b8fb23037484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d0243e04d81260de59e604ac40a95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3960e516257ddb5e1492d6ec596c3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a352700414d450fd35df12300b07750487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc304b40448f139ef369529aae65c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa6e620556a4b5ba097b82d9367f05489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1277d172cff7b1f723456caca4b0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a98a1a68e27437b238f20c257d330491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fd8200823433489850b3cecd4496c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9b88a7d65e9281fba5f4647ccd877493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b755eb27a90b9eed4893eebc5459d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25a9903ccaa3601ed558d05901f810495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379e56144228d50268faff83bfef0e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bffa2e48d0ae0d943bc4698adcddaa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c440e9053715525984c27628632735d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad388f091276985217e48ae8f53eba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d645ec8979cd265976fe8da3fb06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbde4c65f26fb3986a50ebbf298c3b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10944d06091a3359806bcf58a60c812b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bdcec1759b18ae6ffdf7c03526178503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a8c16453c9b6262403b28934b9be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297583d3816294c8cf398936e6fee48f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21ffeac0c244496c5f1da72982a1f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d699900becc8083e0d4471599c0911b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b4ae7c10f041c2fe4b2afeeaf4959508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5b0ab7db5302cceacaee1c008be58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624c6e01c1acc147e08ce16bad8a078510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbc9ce5208e92aa811a13cad6cc60b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f98007970203c222c068ed907efade512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7518279f0a27cf387934d70d7c8113b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b717078b80eb2961580b00465c828514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf204be668510e5b3237745b8b284c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc38cae7d372de798818ac36410c508516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f48fa085ed45c038d234ce2b2e8f1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f317884f202611001470877016b8a62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae868a9c9c088734fe05aebd59ea0e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4f1e6a4651524cc67ca3232d28ae3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325541e89f191bb028878073958c9ad8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796eb5220c1bf5e4beee16bc1ffe3f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1247be9748d539767afacadd6a2640523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6efe4a0ed52984518a2d11280e268524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ca170da91e013abae924290ee0f22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098363151703ea3688860fa6b21e228526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b35edb3328992a1a7ca366a2ff99e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b18437c404c362e3be31b7de7000f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fef913dad2f22a4df44a7c3e3b9c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375374ea85a3878011bc84a8ea2f6cff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ece5c2acbef58e374fc0658df1fa86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2bdb2819515ec5e560280d94d6821532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4121dc7fe67d9475bcdce1d166d5f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aabb2bd24d5093cb6c09e7e6a7cd16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ebf424ffdc9296e79d78552caf57f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6419e0d043a16af328ec9f2fa4f48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d765fa203d18b9ff98635eae82cdfe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f9a2c8c8e7f95d1fa9eb686ca71db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac76f4e5632e75a6f1fa285b8c7070539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41f6fb1294f866967650e4a99937a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83738ff34d43389be54c294fce809b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa73cc5530aa756053459af6eac66a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba660b1580b39e030119c7705d1a1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d2c6f7301b8bcbc5765b41ba1f49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a26499afcf331d08984402d77f0ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdb8666482e9b1b2ce6e5135018a9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236736dd53c71e1c9865a09531a12581547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5d80a4c274f3e753066729aba6e1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336291c6067880bc4d992779edd813e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ce1ad16537d99c321915b16948466550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c8ce530a669872e015584bf03ab8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0b062a32715ce28dae6c274629761552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45af5c96ec54a84f00360209947f567553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0801e0a9f019ba45ba2e88461d252b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b034be527c77518844560be1409ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097536404fe0a2a3d25c7708cec3744556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73800c3d2fe7190c1bc599543c289793557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2684c9b77e91f7da81e646779d4644558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f9c01b1ed0f32602c842cf4a106a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0183b097dd7b679e02b53117f7ba1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919823bcb54af53b4f46a8a7e9d4a2a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98d226a9cacc2b51aee6a7020b9db2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ce5b019712156caf52400efaade36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52455e2f550ade7ecaedd26593130a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235c2079c9231939e06a2e1092a92c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96b09f056dc256de699a4ff453a5ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3bea345359f79d3e4c5d1b5e9cc74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9b0ebd341570ebc21b79475ba3eae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b644a7c562c56f09dd2f0127b80e05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9e570594310dd2c32868be1659a87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eea6511568014835e3529a9c167a82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebe5cc2c37f7f6183444d487f019c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac068db5c8481c8b6b3b6e313d2ab222573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ebff46a5a0572870a4bcc9f0dc873574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb0bbc0752060391c81d6daf3641e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e88239c5ced2e1753048a03e3a7441576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c57b54a6aa93549186a5c66e44547577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231014f9f5d7006ac3f9555d41e034e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c091c3f66216222efc52b39986d9e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837c4c187a750b08f8a23c327eef602580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666966916a5ec669eef566db6b63990581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9b87c7b68be5e7423a564d0460802582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0e736193fc6bdfe448f595b038ad2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42baeba74770fe56afd462c47993997584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcd472b41ab31dee39280edd6cce08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e2afff007839dfbc7fe81cf73f6fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37436087bcc6396e8c375013a0de0ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55e3f404296fc54d1b24e802af756b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a312bd94030f1c0a668eefea636b5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55334eb58bda3e4c27e2aefbb7c298b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52debf7279d5b394dae9d832004a7f89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93182b68fe67dbfbdfd4d165ff7a54b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1a3398d96005b74d89b9514feae00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb1e552cd2234aaa1db68e79676f7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff3bea883260da2d96470cdca890a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb4e6a4afdc42fc1343a5052f8f05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa242ad103da0a859dd6dc1276a231d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f94a5c6bbea30c1d7b2378f34ef43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcb5528ec414a39f3fc280b0cf7651599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940167ed43f7cc21f176dfc0e09e894e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b40fd3a9174c4d981344756fb0153601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaaa117dceb90dbc38662bc2450151602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be2a6335fbcbb026b7153338afd565603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3eb9ed50979eaa0cfd4e866ba9057604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772779b42447ae67d065fc30f63ce483605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e59b58ae10481f41b54254839b256606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d52ea264e3a5059c9331bc9e3e256607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b295b9904e35513970ea458f515ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3578ec4412fa978151e8f963803b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28b3a3ed48ac82417b461837a4ab28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a277a9b8b6e09d07eb41891679d53f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92a171930ae4bc06e9066b5196a386612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9839cf7fe54f786ea1b2628e1df3aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab2ca447b6703360d3733e08d153f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f16374888209b8ced90f0754ebf60c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de74c3c33bb9630f76d6df8bf85aecf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce038c96326c44b72c3b1813cf41ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dfee4beeb49dc1d7f8381bdf72023618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1f2a5adb3693d3523685a77eab065619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91abcd313230be7f2b0c73256c0adda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a794a528daf4d937f2cb7f0e073360621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c685dce7ab2dd95b13daa90f4e42401622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f8e79e0aa31734abf7cb471d5df80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f80294d5ccbef40ea107dd76b4d656624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887c1ade9336b94ad2886e8684eadc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ea87017a49f09e8fb2d6d6512d348626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85652e67d2c657146519ca1c162dc791627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ddcdc6480d417dd362b761a2052ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5422ec80e98f5a7eb843b81d2768d57629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb7bb49949542a7424967f64296463630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a6f15386c2f119e14130df3541f6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ed9c718acba96b50e8c242b909b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71222dbb38906bfb701687e3b17f8fc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36e0ed6e0bf14bf8854f7c87757945634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea3396ccc4dc46a0c5657467100fa3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1827abc190a3f1f0f77f62922c4fd5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec58696bf0cddaef3ef14b01b799c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f9576b1097f0c2d269c6a644f42eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd657d36d1140daecc55793c0110e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b844a9dd0a243b19597cdc00c3488b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa52ec2be318de243fa143aa663b830641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712edbcce0a927b9847106a2a0ff7ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448956f64270814558cbceeb99feb40c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562896e98e109e3d1bc1aa865b3a5444644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7bc90a70c66a8e7091d2d5463431a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be5e6ecb52c217a19480cf20d6f9df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934ad3c281750b7db84f69f4ff3a5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf98843a4b0436e3f9d64e1a0b6cd0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa0b4215ec7ab1b8ba56d55fd5b68a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28163183577353d8e0a47e7751181372650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaf2abfe4543b3af7078c3465818b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a4482bbc960b6e11f332955e0f583652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee457ac4c9e72be41aad0eb6cae767653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62655eee9d28d90fe884d8819a9a03e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dd18c45e06b753cc9a630baff57e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c88c7d50e4c3f07026fe63d64af68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084d0470adf3c74c03165c4792e232d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89460043c1db9411026bdaed4ca1961a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9fd7947b175dd6b73d94d1daadc80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5782119aa14b2ef98fd5b00564441660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb6190eed9dd516a67a932bc4d5f95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b730948c8a69ca476d9e36e16859239662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f4f3fab611df4ea04e449d2ba5da6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36875bed572fa0111ec0e21c6a414010664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a6d461da773d11e2db700e4c8a108665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7c0917ca913cc63e12b988257c12f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46c8e5e99e08784d10329085d82bfe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36633124103f6ef520889a88ea854f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967beef49d84e23ea6aee0d07171456d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdf632161c8c0c4b6ccc6c7ed755ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d6b42e539e96e02b3a8ce40e2ad01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ef596d75fbc04f1fdc836aefbd45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dba8ee52142aa74efc432f4a777269673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd07ea9d096eb2198f6a1bd854e0f30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4e70341f4184a0953c3075ae31e6c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a47cac8b1edea374fb9423fb7a520676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73096d4856014284f5c629d56c800d2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d86c5e93471038ed935811cdd078eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711123ebe117a89828e4aa289acae005679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9b2b6777e303ef6465226cc066fd9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea514fcc8364538ab3f5b52ff98c1dc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b347b03f178573b4045a7824bb627c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80abb061cadc86380d564aa026058d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eca316f0012f36775e585de82a478b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c9890b896cb306e6d4bb269811a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832b89b39ce5ad586e36f5676217d92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68012793518f0077ba7f72c3e829f34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46b60cf38e2e91a018ac730db0279b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583efae6e177a0e3ece41c337c4704b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6e82677983313ad8cba4e921850af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c9843298c2a6081d744799625c1c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d28fb2fd9755090f628a4752541d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58839d7ad59c1e86546621ba93c01d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589033d45566bb177dee59c063820299694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53098e3692c7153f247c8f476664f97e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d597c2fea1b6fbce293cb9328bcaecc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c01a8e1172597ce7f06bd3039c4a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03989ff66e9caab4e8f4ba65f444a4d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c61f4acdbed5a8a5deb68394ca59f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33609da1d896e57db1d71ed70e1022b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18884bcd6ab83f4f5722eaed1d455cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6fe0494c4b1eae2eb77d31ade4b72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888690f62ba26ea74f9aff8cdca7d1d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2a6c4ee2c77e860b8080f77cf0053704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a9ad2b3f6c4a6c7ca4a1b63859a71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee297247ea00a0ea483dcca0595af6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec7e8b67051c4385b25eb1f5998be8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510b77412bdc6a881e9937743df70c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c5f66544675f3cecc6e605c061431709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c28b6f8b9e7464a0b2b456e33599710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f189679bce56d4f9996f5c374f84be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217143c3752afeec6b361a4ea858b08b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855520708387605360244e0aad73943713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816d1110fecb8dd5a4357475cf9211d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0763f1f94e2e9d7cbc595bf3f007f1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8894e24d15948d28f715cb765a4c458716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017736a8c5336a54861fafdbc21c9de7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda19c9b4d0d6c959b9c71ddbc1566f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d77c1a77a9bc60c90a1739d7141d8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcb2b2e249ecb5613222c3524a978f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e34a4abe7a505944fce35e5d0af374721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b341e05a273778c20c9457f6ae04807722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0444f829d33f33794470477ca1d24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b015dd33b834a2e368456a25e7013c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a7f6d8b8381c7d4988da64fbaa940725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee055075885e596fb08a36dfea9cb057726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f474f2c4bcf0d4023f99a37518a61e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd15ac1db8c32ed15550d27432b04e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b85f8594486ed768992dad71c1813d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce10ef6018db6b1bfec7af30db7b49b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeab1608ee445f2d0edb4f508348ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c98f0dc9ef48c4fa1feecdc96d12b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565dcf82ddb3b7bc2e7f7db73fe95f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d466b8036a49797779e15088305f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44e90272a71d3a016c6b57de1d84dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84634cb01d4124f02e9c222e43624b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729fce2a73899614bf5a1631c881222737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a47624b9e90cfe4cb4824c425b6c6a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15bfe4291aead3e02f28923db0cdba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab74c7b1bb180607e81188b86dbaecc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23fb9580df0d34a9dabb172540ac6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058d73df3b48936426b77b9ceeef0ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684ad0b07c34c1a06227bb91f3d5d5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a120550457e003eb2859ecaaa3f49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f174e8cb96f5262b6a5150b991dbbb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deb858df7f2d3b1f0c677bda4a0d32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287d9dd495542268d9ecf9e317c54f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca12cd9cd70cc1d26696dd52cc63df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a343690d764d324dc0146f3a11c5f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1327bfba6b832a8732873e3c177a831750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d0d3ebaf605fb68af3bd780a0755a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cc55616ce60f72c44b9ff424cbdb1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07e4ae4f174398ba81730d4485508c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3072db0cc37e6650f241579589641bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7604be21972d5b519c7b9b9e72b53f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87780c5eb9207d94b7b2687ca84c795f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58a67f0961ff0b908afa29edfc3e7e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da930212c715c18c74c6163955270d39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5c6cd4daa8a301e6a0ba3b6989165759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>