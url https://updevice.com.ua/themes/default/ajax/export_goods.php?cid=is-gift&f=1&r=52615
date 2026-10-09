--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34964c679e46e0ac1c91a19b7e260eff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885d5851a649beaa2bfea917bbc94082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61bb7fe59df41f64c593c3d56ef78a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d86a3cd5610215368378656d5a0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc9b7d711301ac3273b40e61dae47c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274a75513a0b16672071f365f53e9e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37961d141a207ac29ef6deac4fd560867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d2aa7ce07f0aef456073324c61fc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b3e34ceca7e1e76ef2ebe805351a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620088be839bfd8a8a52864e6840ee3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920072c259780bf3825ab9fdc396fbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a73d84d7323a6f41d7c76a6434785012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753be6384a634d31c8ff826357076c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a303b6163f307f6e0f726ede9c2321e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b471aa1b525628cb7e70aa25109a6a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678af85278adb6cd4f07cab972e725216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066ca3ac25efa1a9be667e80cf7c55817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97841a82f6b64a0cebca162cb8d827a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917c1107e451f7cb652684af2afc30f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f90464c578856b4ce0f64c0a5b7a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7fef44a4c1a0315ca024c9c70949e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd698b50335a6b8d3ccbd8d911f05d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140931f18957dbd2d7da54ec5aba5e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a802479eb46da8d886ada8494bfee3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517bcfef89e1e1818855f50c67a2b3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab92a3a58e9230f83c741890f6007526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc44f5ed516d4bdcba87f3fd54545327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a30df8cb2fd1ba2d71f7178cf7f2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b576c56985b25445bf35406087584f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3b90602dc787de0d8d7bcfde8eab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338046eb8d7d7df6a076dfd8fd070bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ec411d067aae3cc133e73c0d178bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646272386656895258125057948d054033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550f701672f18faefb0c4d8947c8ad134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f535a87833e909ce41afc82bae60c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7b24217ba8f11b5b8eff673d76df636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713efd9a7284f1766465365c197ce41e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cead5ec6a0bb982f96bbc8ae3ea2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11cf3a7d7b41d3ef0f33ad2e4ff99f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b3f8aa77f1d9938639cd1963dea8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c20dd195fdac1154cf7f811577c1f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338933eb09031cd72d98bae1e7148f5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f03160b68f2ebde8b7de93c82c2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71493bb3a39d2951d022538f9192a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f28c73cb61db7fbdecfeb8ef10260745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d3993295e9aaed209fe42a0327fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66119dcac46da2a7c4d323a976c64e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e041f94c6d63457e23ac80488363048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e2fa2f8a6de07d704d1740046dc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30dd22b1dbdb417f81e5cc77f97d6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172dc9e4fa6d2aacadb9e8a7d09529951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d2f29ac91e380c4561b93d0532fa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598cbb80eeec47a43ee06e5aa54981453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67491a92e80864dee9bd987f51e9aef854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b7095d096f982533580d15fcbd29955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041c63d0e838254a058c830ced29cdd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc499bf52fd220771e9177d2585532ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aff7e79a89baab6f141b6d672d28c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6f0b59125b8886956524648b5513c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a818d8f50f816010b751124b0b700c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cebfe4a52c6bc8832d0304a4571c5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d551f145390684ca0a17b368840e1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1899afec85283d1f7d657fdb80dde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fbb530739e62bbea9453842b06f4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098954527f86ea1e0083a34777159aad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab92f871f5a49d41c6ca0b4bc67458666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b47a08231e17b3adb33835696a61a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37dbd63865db3445e28cb004d62ca768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8849540122551f2de8ac3d8712540b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f6966d58497422fd0c105cf9007470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71712cfd4ebf763b07fac5b7eba04e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1413d28172ee9ec8923b5396696aba972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d30581fa67d2ef19c3522bf74934a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111729af5f20ac20ca607e01565ba69c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53ffb6c43c69c87b5221f67a4dd21f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256a7fc28a060a6cc4632bea198d5ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68affc52f26478a4adac63b308c279677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc665403495c092b93d9afb41b4caf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bb048040f6ae0881f05c0200bae3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cf11d4f78e7fc42531d35e984e38380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb23eb488a0e85712e12c7ffa064e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf451465f28f83a9387a05addfac44c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8beb4ff81727c857f7e8c675e6256483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2c1971c132e0a709343fd6893cf0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd484e2c94620f8d0cf95bf9014f2ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db233b67563a0b78e3e621b96e86f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b32cd8490bdf551bc6dcd0a8d362c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265baee0942d1ebfbbf5f4e99f9ad1eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1998ae77c11b7e84deb7f81818668789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95c9942e3ca59271f5d0ed84fa210e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93c994dd89d9c135748c408960bd4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef100dcc912a213fad6af673fcf53c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aac70215e611971db1350525c51e5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cdbf9b0e441e72221ba729e97ba0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e077b329604ef6a4f8c0456c3f26a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b36902d7c7706afe12cdfaa93441396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70ffbdb1c732813309a68c10be26e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc765be754690c83d87b7863ae31bae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9be3d47f4160fe66a89a1cfb63c34899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212fec102998cf69d4048e4e158d4bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf56c317e89af21f83bf543667dc550101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0741911a07c973fceb98f2235e210102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10639ecbcce5e2757f7ba736d53aed28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48138869a1d5334783c51ea1565baae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab002ff40d8640e67f789b180bc98f6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e4b66c8aa89b1e5a9c1c1f2266940106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832929da135406c9ed038cb049ec79ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fc4a9ae3e3e6abaff52c43f662512108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76699a3b222075980983dfe0573852109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ce13d63ca35e41e810a4419baed93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8bf81af2f484c35ae4cc07d76a532111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb52670d733d62e850afb20b9cbcbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085cbb2645759366a7ea6c29e1656a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed9a7d11f0bb2462c3374a1b789217114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a93a845cd50da1ea8369ae268146e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5dcf2b9dffd6ffbcf9f4896eb1909116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ba5e7be7d8c4516ac03fc65725497117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f48fc6bd6a49098a5dbc446765ca0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9a1892403edee5549fb3de991a2f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f103743b464a016a5419b126d61ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841473884d5df8e61901bb2b7582e40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ced00dafc44a4873d5eced1081bd3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd5b2f4f4df72dd71f1569321d973f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb91f08a2ab446fe7893bc64a67bab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612f9540816c5c0f4ce8a6de82596b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d366beeeecb044ce187935e63a2f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecaa869494313ef22b5259097504be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd01380589b7204944dd26b34724aa5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997cdc884236132d56c134af3268667129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d32d16219f0d6e1fbc5a2dd91fe91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f70dc7807209732de2af0cd3447050131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0c43a92f777559752770f13f614ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adb530043f38d7f87fb124a0ebc839133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4032477b3ed1dd7d8f54db1d90e95f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30915c4cb9d2d925efa48c4cbd6abb62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3e35cf7fdb72878bcca82c89f92f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e03477f89a24eec9dbcb143eaa777137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed237a4d9bd18011961c6674cd8a70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665264e17882097bd854a62778d4e37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5780903aecc7b1dd48df35f592dd89d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74d6acb57749b45be17ec136191084141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f4721a8a8eb1e3bbade2e462a1a36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c10f0248ce81ccc97e8178824da9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e06f31e997da3dd0d048fec0c36d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad6eeacdda5f84b1abfd999be0124c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e79d640748bef1d1369e48b99a3e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c156fa8c4ee41c6515c25d5ef52a606147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46cee85938ba7f8a00e234e44ba549148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb760f3c41c187cb042819e28bd8966149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438db70ccf28c512c743cb1daef0a0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ca65cbf9533cc90c97368c7802616151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f304dae3c2b41dd0b97df91221bb14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7769cbe5f9d382a8a550e0016331ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e96d7aa47582792a893a8fdec336c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14af1896931c4cd88de1e4e7afeb28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dbce0c6ebd06f0003d7393351d8fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e243f477e72a4c6eec80ac1104ba4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5b09866a46ebf1a82222ea81c9c6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50704781877fc918054fb4d51e74574159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96959b9f552a5f907047533211181ebc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d6e53fc873a395826d0175599c54f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a9d15427efe5726861e290a5f86bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff3447774f50ee971564dcd2a7f132163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d560211064f69c11b0c929000a7b9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190aa3f02befdf1d2a4a35997925801165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85e59d33b2a0c936d7c5fb48ede147166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d969f8e79c29faf0172aab762e9745b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323029e0c18f6c12ff3691652a43e8ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeabb20dde089bef60c6d467a2c9792169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3b96864f92f61e657cdf03fb1c623170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d273828ba17fa4686709019c8855a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6f6609acc3d2c764458eb1c1edc00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05601f090ddee7b9efc95bd5eca896173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536e529d610237f027dc55b5167394174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf450ca858f6db719b6adf8d23f310175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fca6a1ab2aa68bd6583544e36182f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7177e7cdadf5359776698adb73132177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c843aa99e580a23d4d203c48bd7ba7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb24a2d0f511e35c6e404e4576813d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c159f4417ed343867d751398cf1a77a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd2c92bdd34ecca5eb81957c47ba2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0615ebe5e60d12af1fa38b73620380182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80d32c7d31f3dc7cf33028be220164183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726ddad42a0f1e8e65c433d61d993d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d45ee36fc2249bc0e1a1a6e5a7b82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398872fc8c5e21a0d9ad78f21bd6278e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca62de9a26077a4a2dcc7e46ac96bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d282593f14eabd5ad240dd00d9ed4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb819518c316a525ea6e944ee4823e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c3a5b500a8b0870bc161f64e04255190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66344b89234e56cc9d540ae5f3e48652191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da964dbf4fb50333e9d1829b1f780a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e979088779f73ddddc8bc6492432602193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3edf1a6f61d1eaa2021769540f8731194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49851d01197f37afa2c07e0db11ca5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb632ee30bdbb98d441bd427a457bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9aaf1be34b192dac5c8f42abf6d8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd54ad061c5f3127534b5e4beb84d16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffff1c2cba7bd20cfba6d92a958a22a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab09228c548691408ddbe2102118e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bf3fceedfec3a288c6369bd9c4ca0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5719a737573967573f36cf3be61053202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8446d67f62d2aad33abfb545abafc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afb2f43291fc95f24933323ffd3ca0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea803dcf5bd94c53e293d68a20fb5a99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f191b8f2705646e63a3be96d744bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cf16e76c2931acdf16f8c8b4bdd60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d741a21712feffcb68478defac5806208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29efaf3280ed1ce4ad4eae9d647481209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21370aa77479179cdecd3246b390212210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828b1d0c3d3bd5785f800fe52cf84a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e762d8b1bcb8626fe1e4e4df6facbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b76bd06c572b45b4060dda09eed27f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26a6f62096865613ab0ac0d5aa7944214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcee2b9f16d803d5254e0511fc570ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69970457800f2917f80e8947f943b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47eb97bef5dcb93afce3394ebfd2f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca749036d106f1949978513723cef6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a0166ea148c48c0049daf4d902b21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e41bfb5685489a58a903856b888c53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203784be5ec4cd31ac0c4c896b81dd0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e68ca8d982bca30a9df320b7e17cae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59432acea4c3ca43ed8501cb11ca34cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d67eefcc9f3c24eee6bfd483b5b33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde5e4a48b6c4303176776ddb3cf1fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e43ead7de229ad3f7d6d1b777291ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeec8325527aa4eb25480e29728ea43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86e45ce845ed0800c87107ef7cb664228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb7ebe7f2dbdafadd919dde38789a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587957b717658db4c72fa0b6487c4719230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529891f8164b76b1190049ee88df4c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8637c60ab57225b9bb3a7c8cb923a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec56047b88eb6fe6d7a8d5fd15ab0e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0502ee5101fbeec906c83c3f8598c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee32474204c98370b682a9132d1b86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e74681dff970f7d85e07473417af9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cfbb25624ea454f1a5c78cf597c8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48b2d96826a4a1f501ce539eb5ab32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1675286cb1f43230a2584f21b2a54b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0d9615311f232da3aec87e7731f76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabb1bdf5016a0049b7dd972e59f080241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d76073c095208fcc4088daf33137c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433d658692c03d01e4e40b4784060e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d28a0ab623176ce8ec784006403f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7243a0446962a3f1882c1e17e0f51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873417468e5ad2d1e06d7d44aaaa820246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee502fbe52601f5ed42a223a5921889247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760c0cdcdaa608ea0be53ebd4328e07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe19e280fa166be812574c299214e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcd555bd67fbbb919dac496f1acbd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec904aa9783dec10d26b931c95d90a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f51cc35842057e56e7ee144178be1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d2509f41edb35c79ca499a9217aaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5501f391fa143b1da97679c0a10269e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c25aad4db0b564a32c2095739f8c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0e9bb9b12ceeca51fe29e2348d430256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936787c0c00cf444f24cec09029a58c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475052f848407169c8f930e187720d9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abd30d1f1d4f7b1297144e2c2d013c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25e9b638c193f4cbbb84443bdfc6d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314bd2d84f1dce81a2ea72eec76fff4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cc7a9f40207a219f6c94080b9e3be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d8e633e654fcc2e024f6e3e7eba5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbfca34629970501b087dc50d6472e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1ce0a02cdb94cce50927036886f36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e29018219c1027d846f04a19df99a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d286ce7121a017648c87cad0ca173267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12bad5b5a75f60a9aff27a02603baf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc55aa38530d9591e2e299b9d7676a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544e8a245a66af8fbf9421adcd075b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09ab728de92bdf48f391b2ec81144e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80e5d54ae6d136dc9ac4602038cd94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d3005a7ed297604695468daaf7c66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2b8c19df0a9f03210070a240b5640274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99434e13f68f4a2adf5f621ef9088a47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a9de3c32e7644edc5bd35aab9fa56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2d57dee3c544bf53d0fd5ab2faf5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a38d4dd96ed1848578681ae84a79c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7275d66f555996f2e1c12b198d0685279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacc109878af9a46790903ad97d9751280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3edaa59389d53f3e13a2049cae7923281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066124a2609e7c2242d49efebd07184282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393e6484448cfad1e2b2d6d9296d65a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fb001afe639d9ee8adcc08b3d6850284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68588c7dbf2e92539d1beadaf375d133285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb91930f59fa498d51c4295dfd067d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2af51913b6000660196b01b8aff8b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711d5a051550f848b40900801c543c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212797c27e59ee816c1e506ac3d62413289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4480a87acbbca83eb72dab1d73e9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7212cbd05a1e3066cc3410cfeb8b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27e7e7e85e1ce933142d5d5c0f4825292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba04abbb88c9564d5fb716ba2899f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9a81cf48e838c43bd5f0bcdad47d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdfce3d361b99e7d8ae72c76181280295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c31a7df6a4a7584390e30b0c98a1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8af31cdaf3856f6f0ec965cdfea0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec792a2fa7e96baca5d76c03e9a7cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b98597bbafb31d10357e1cd847ffe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c6abc8c8f0444b6b096301603a890300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f314bfcaf854a319a964209253ff9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcdaa8f0da81e8a5539eca5ffbdd1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4890ac62f9297dd511490b02587bcfe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac035d69bdb9ff5370b146c3d7a56ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf45807f7dc75c51b84e7ea3b0a0fc3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4cdcf13db9b681f32a28eed5cdb22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce886d2a671d5156c18e5953a3f411307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e87e38b8f110c832620ce3f2fdcf1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d374cafb04852e206ba576f640510a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a48c2c3d0f3b3f25d0cb21a607b73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62d39487498994d33b11ac5f5e4ad5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17453b2e7cc390b746012e1d4b9b32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2b1a73100eb037f0a9d1184738fb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e9b7d203f8dc2b6f1b9dda1c10445314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d37196dfae3a2f91c1dfc61f50ceb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2df4f14af67725b4f3ab7a8e696787316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7a14cd33edb2833fd7a7326087b81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c440c4bee5d22b79e252da4f11045318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a97f982355e4aeb018ab341381788c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857990415cc3c9f7bac7588202b877f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16c78482589dee8fe07257f4685c32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1363193fa1552bfe3757bf21e1ccb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c154eb818f83d0e1b26d32f52a05af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78b19589689e5e1c4157cec814f980324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3edcdb16e3297eda713e5b30646d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d067021c8cf889a9f354f38d1d8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a77f2f32a9427e7823fa3888fa94cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607283a99ce6d179ecc6a3444971f8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210f0ebdb8da128e9760c25c4f1b292329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf1d7154af207ead43971b8aad34a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951d4ae9fcf60c6102b4fee5ca5bdb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977fc030275691c10d44d4d10a9b724332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efadd80c593a5eec5e13102b73f812333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d5504512a234385dec4b91fbcd919334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea85eff0bec3141856c0139e9f1f5bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176fb3fc5cb118ec365a0b1f0f6c3d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e18286cccb8f36af8130b61a6a505337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f06ee77b4c18c4393485cba2c9a4bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b820116d1df402c2e678eab3fc3aa94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34965146ea7088fd9cf9f929d3780a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b090cbb46278ad951ee5bda1d933920341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ed8114463fb351c6dd6800176ef81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3623cc34ba12e780dc7017f0e413c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ee2928bbb0ff15ed471231a9b9136344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef232f20a75f1f75c973ef150ce43f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ede318bf4fa29897ab7c033305e2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806c0016578bf21cba5ff7fe73932c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4881e1ac1ad11f535e73877f245087b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535ff0f000a0ea139f096d019025425349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb009a92b499de14816d1cca251d64f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199f2a465a6812607e5a4c0ea80d7e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f10f1dc6cbb5b4fee2cc338d33c561352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e5ee2633e0f1333be2403d56b2a9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fab5660b1c5fabab9815ee5aa97a03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406f64105659a623e9ff3d30b2d25c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3556b09fd77ef7ce100ba2feadab1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344605036e7eff7b29ad6a399b99d60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea5888375a78062d6837203533fbb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945540f66ad3b2515b61088acb7fb343359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63b4a7c282374fdf1e5dc8d3a2b6c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b88c5a1b4a003e74a8d42a2869cf7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6efa735ca3fde1310a7fe5fc3a5d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bb8de15daa1f36a52b4315d9a7c0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda56e7875ab5f3d11d316ef54808d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d093b22799006f9d8b43a1125aab1b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7467e11c383195689111c1b1781c0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5354fcbfd69af00559d23290d957ca7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94ac0938c7c4cdce42e4e9051ad802368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83798e9f6f50fdffbabc292eb718a88369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a087ded5e3ceb851fe3448136ab605370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea61be072d17449a6f673fd3583b124371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f74967b455ac2047fd5deb532c21dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f7cb3d9a8876b63f9dccdb1dc1ebd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b280215eb21495a1c69328edd03c15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5761bb5fc66db2205d2204fdf4339375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ee0ac74464ef271628c5b0823278b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964cce8ded5052d2fd81676bc1348e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7765e7381aaf53140567db190298b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570737527e79b2910d0bb17faf00d426379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84f4efcc37b5d5811a9b4388e02d2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28395d315f5fe28a9e8215e762560161381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a174040040c7b0c297c7b44cbac610382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d5460eb14b5b3840fa674cc3c229f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e457396780359eeb1f212739b50e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2e54f80087b39ac60db1907146340385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6175bb3dada16a5a4c457c30ab4a3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6783c934e30b801fd4a9a404418e25387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364ce8f7372aa99ea23209fb9543303388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fa68c0b7d2d07ea37f9870159377c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b43a17d42c493f33e33216e6a67f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795035066b4f1f3997ac0b6d2d88235391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba20a29e9bce6144b790e7d3772537392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2e8a9b9ae626b5b4c52664e7cfbf6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e42043ede04946e966df68c644372394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1427519f899f587fa3aa3f02ef8375e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1759f09c73b8b26175bc7b96521605396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036f8f7f4b65d9246295bd1033f70b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518843a817c6c2293cfccd5123fec359398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41f204ea0f3e3eccf833b22f76829a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656adf3a373243be965fd44b294529a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769766f7c59568013394e5b425ea8eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280e25040eb87cf83778bc7c919ffbe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98102a5723dfef427952dbbf8fd20e7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161266b807924b753647e38b5df0c83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c0624f9d82cc1896c65d51839de3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf95b9664de34c6e5298ef942233c39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088e06042c9acde401b05f2fb29725a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4331bf891d1533efcb4b9c58d13f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599a83dbc3c95abfea710122a521b99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9de978de03bf83ff2ed82be2459c02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10136e86167a1346b3978bf31c6365aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b572690708e71829f1cec9fd9f3551412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e2085ad3b4408c618d5fdbf846e3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587e676c0a0a93bb86f49134cb8717a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde85efc0de93d665e4cf1a4fe58707415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1281b9d3da2defed7718ab3789915416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41510778911917cc689da269d5dc7d62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0015b498b9cb1b0cce9f5714b5ec0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faa9c4282e1e244ba2db5cc8bc2332419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ca8553e50c174b9780b52e599b1fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31bc595e33152f805879f7a2dd39d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec692b0688dc00a13f21fe3fd8f3e723422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f2029eb42d392e6f7b1905fe37553423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff62a9a10b8845b673f00067a57ccfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da62d49bf2ee95dcb65609403cbc63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa73e067c6973fea7baaba4b4b968dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a4e31810cbea232d1e0dd627a5416427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e7e1ab5db753e284b9c1703a10d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f294078a38b7abcd230ae946b0a739429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97d3bb5180ad45b9458eb250cc6930430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d9757d359b34aad2844a971a0f674431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f8bcb0aeb8bad574c52f68469647d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943906ac9dd5b88c94863ded4ea5042433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5340cecb0b9415011c474ec07a23e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11febbadc358586c204d2b24108bfb82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201e046c1b2330ffcc62e7f95900c37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae154a7f815d71372d91cf6396c2e5c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9496aa7aa0639a2d096d95956d4d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a892a24d3d13b2f1f9d4c67c7d4cbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554665312211ebccf4738426eff882f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4a19f95c30f3530cf95086cce1173441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc379fe29f5b281ddc86fab58bfa332442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a74a060afeeb2d5ae539c7dcdd0c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d1d6ac17ddfdeea5702ab238b8aba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffcb52b0025c65f3ec200db65ed247445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9cbcbfca122cf15b6e18c4d5f9652446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71125be9f5e274a5f258285a6c20258a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69506aaf475ed62e237b5da2410a3f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed37ebde7305a1076208bcd67ff584e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97190185fef866c801fba3c8a4e30375450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b65f4b94047f79725832c6fc38fa4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f315b7a074eaf6722600c0b587a06d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7c57fbccd651e7da7e2ffdae2009c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040df828178c10fa080113a68d93dae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb4f25bd8dfd807612bfbb141cc98d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24400bf35c39088cf0e1989fef0bf6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c24253df890d86ffedee257336d7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fbb7fb75ecdc13a742826e73bf56a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7f65701bcd1bd9c441eb149f15659459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c8017249dbef0ce3a6bb1186dab80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ded210611b79d867bccf505f231830461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90b44a9cbef14d6c5f42a947c8e072462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fd1f46fe5896c3e51a5ac22ee6870463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a470f5142bb75d843342bfb6b2f0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eb6afc3bc7e37aab1c4662b587635465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec09a36dd005a914b31ca24fea47d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c28db2230d6f0834888e9ccf27cb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cda76c7ccc2e5ac04682c3648b0a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195921d779b0d030fc21049b819932a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b575fab651f8fdc9f1035929891368470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada585c9177e705adaacc243422109c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821cdbd667a5d2f8ab49657216456a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77acc6f368137e268215dd632ec1c8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d695a49f4f01da4d57819d49ccb2f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77150e5279dc1ee3fab4868629b91f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b624ad3dfa7f868e9d5ae8b54b7c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac44b27926ed108965efd8fd82f21b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305b6d9d607dd91d7000cf5cfcea449478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68211d813980a4122c9ee79ff23969479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c4a0e0adb62fc48e2451e02d30683480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f53c8811003b7b5823993fb2e5b2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c3c25f1565170426cf1984f1f0ab0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec79f556c5dc10e994f92d4895b680483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f453a60ad5db98eefdef1c88ae36d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c177bf9c0c300751f6387c3686d82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d23acadb5572f8d5524a09593867486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bd78b906ea0d06d1791438c37c969487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b42649008316003fd13123fce7f09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ea77ded288a622f132343e81cd6f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc720df71349fb5b9e032bb6d90491b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54099255219e65f9b6f6bf0457504e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540dcd76b3ea560e9605eabae33d69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857bb84992c99fb9ef3601fde005d7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ca9404a9efa8c0ec17be4241f2be0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a77b7e4246ca3573d17c727820e5f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff794aa31eb1956851c9026c18658d0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3d7f637551cf7a70f768efec2fe27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3493597ec862dac631487fa84184e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4ee9877048e059b3a10ae3c1772c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421da7b06cf196c203b5988c51f79d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e22f2c25b9e57873cc7878946bedb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c374533a90ee4da0c2592061eb704b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c393acdc080fea0966e0a8fed1b129503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa196551f9aff35e5485cafc5e6fcfe6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11479a6d42e41769118eb952fa1ed1a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a48655218ed87efcf775d8609ab32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dbb9c044ade110061b185df32cb20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce71abd760ddf1f77c2c9264249f4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941106f9f194c73c41f0d6b09385c0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d2b7ca7c41dcefb899ef7edb13e06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5ef539557bfa08907b860c8d8d0aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dd1e410e886882b36f979e1a0a461512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd17c032b7bb855252cdfb58e495009513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b32d365b28560f24c0da13e6776318514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc85105b47c8fc5e73bb5cb2d91a60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e365e67324c2bdf7e053be35e896838516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96bb1067f1f073afbbf28ffdc7d894517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1524e045f9875733e543fce6d47cbd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799153e0a0d11d9bb64787de88041c10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95103026ee750aa2c71a1a2e27aa5684520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e1ed4ade0e25e3bf1fe1ec16ba31b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ba3d155de7c33a5076830c2c34fe8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30ec1d403c3548b5e5fd54a294892f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca4cc41fa610bee04c3f6471e69546524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a07eca11763734db05f73d0264b1c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b04a93b04146146c2ebaa33f2eac3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b5abcc8a7ee69c18aa80af4ab0334527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd78e344f6e16264f5c05d7f559e5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232291922f426c5ddb0c964f0486d82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0cc14ed38beb4f656775bfab2054f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dfa1e0ef68f7b1a7299820c13ba4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffacad84891f149d52cd2c9e5ee5ec0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5880e90b36ab123a8238dce010d98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d366f14c5ebee5967b1e350889b7d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c707b524c539780acaef74ca45c79f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c0a4a1f0fdccf5791870e3dc0c9f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e645c2e79ec68f3974242f19703737537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36011d7e1f768a6ee777482f5a38c5eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9fb270c98926a2017dac2b0cc14c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75716b8998ed5f01bf8c03d20427670e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655205d1e242f45f7e0ec9a0630cf57541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8f980333f907047b6ac456c1b71e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdaf482cbdb6540c8b75d5ff392435543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec472b5b8964311674e8d93756a8f8f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a204d26064650a9222d8c04b92e76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd03c51deab3893f4afc92b39e01732546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b73c5e981f777eb3b362ae1aab964547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff18f833e436a1b5436929451637bb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62287f88c0ffd4eb30027f506f2308549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e470be3849fa826eafe9aa740abb97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8e307acda20fb12ae2b27ef5db451551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5479ad1c25fa2792d40d9c121a4a80552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba7e872b0bf7ed004d91b4eb50ba31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9ba2e325cbce54cee13b58d5630b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca0038bda8c4a766c5516c3b0c3f09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acc2648e3db64c28d38b6709463aae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8d0c8703f1a8eaa0b7f67ae3b723e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3050a8b0bb95878d6537aa7a2c3914558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3433f82a317f1abe1da58684c671b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5a4b2caf8bcd6c39d5b5ca4c149cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5995d5b39db1002a5c1c8793af8321561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d77c22de35e8e65243ed173438dd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddcc462a38036cadecb2000683eb8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21323b596a539efcaa8d87d609011add564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ca1899045e327f00160fde9c2de26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7352a442cc1f3e546dd08e245502a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee194d857074266f430569c23b4e49bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8541b6abf035a4768b20c48b03180568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245c6d12f0ab7bf51c3e5404f32f79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a352cca3f5012c9622b958b43f06e93570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c93cd1ae8de45ca4329788e26e05e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d2c9d38d5ba0a96aa5f3a5dbc9efc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33a6f6ebcc0f31de0a4181f37ba681573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e77616a4cd8bfb460546555fcf48f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd8381cd929b91214373f10a2afbaa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a70fa16da39112474bfa12df7834e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd36dc6dd1dc121fe20be35c4752fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4050a339360f936077f70f1f949eb41578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e69b4ff1cb29a82b5a7e0b8ff07d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0aa9d3aea0547f6fdde561e56fec4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac16d3b847241ad014c4b8fc688490581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c96ec2fad9b48a54570d3423e94fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9639f1246dc35e48b411983755fb0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19c9ba679522b9b2096e8886daffb0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b324c59de958fed655f77803a1bc8ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866edc8c784c920ab21f7cf66f4ceaeb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914351b364250ca1727a6f947d827b02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfd9fb986f599466068bdccf4036dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bec0f0c9f7dea6bc8aa07c13c783d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1bf7a2bd44f1d2edd0ea1ebaa46e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde80c477c23fef923d1ddb6f62f708591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebfb7eae9063301def350962207ca3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c4661c3cc3a840254307e4f5b33c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc716fff3b3a7bb4a40768a110eabd96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1966b2cea676244995c989406e7d49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcaa64851c9844cac54fc6c1d47b87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfad5f33dabe8e2a967a10011339b53597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b545f440577ea629cfcd4ff4e04b5b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c5b8ff02659c8df8e9ed99da60202599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e04a78d7a677cdeb9b6294e461933600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351a38ba01bed2ac94420c6f7215e42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ecd60b93b64b5c7d12103811b2384602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c92d8d15abd749d312be525c50fa30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469efb62eb13246ea6a940d56abde23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b24cbf46261620d1dd602620bf1405605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7a0bafd7fb22e759f6f300de6819f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d4e835ffc75e57e34aff91bae65ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a58a6b38ccf6ce65b338bf403850608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3e53beba8e2c2bcdd63143a64f594609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe4077f180b0c1ebe0e8f5d11b8506610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04e4cbab0ff1fc712edab584c1e365611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddc057dd50890f1a75e05b38d98476612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b829946b101b81166437c7503a4111e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4acec4e564b13892f85c4360255c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e5852d99261b813c7ef33b4243287615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6999da10613653ef6b8565db48e2244616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92f25dbcfd17c617b7155982ce6f3a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c401f70fec17aa2104b86427743b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be603d1e8c2eebbaaad3c9c9b44ebc01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbe36d9c78463d71d8ad2338326a2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48dbf979a537edf3c3556346cb3ade621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c06b78bd73776717b1a973de06da7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd657b7ffff0ed6a69248561646a11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d15dda12898e81f1672a37bd1198c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a374d1934a6060162b80c6be9ad35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf05835e6daf1189d6fa17c82cd0c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c0c8620652d58da5a207efa67a2d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea431f934b912d860f5b6f49da5cf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf8aabd4f576dd3c177ea304745793629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c0b19d2afd0d6aa327d98a9abc690630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5968f9dca29bcf428b6402fd4f7dc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682ed1e6fc6bbde6286e3acae0368df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a32122569c6d5cd48a13080e6e7c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec1dafd74905659c3e0e5954ec068f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b20a9a2bca173fc59aff388f21a190635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410fe9a5fe793ac5d661c1600d2490a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10b7831efe48bfd44b4be0593e30b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df92536ef49753ff920e431fc32d625638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69b3902a5264963d600311a272683d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deefe36d2fb8561f3ddb72c46e8f6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eba7d7bc7769213ce2afef6a6aac5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b498a99e0fa065b2166e751d3d8fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33dee9074e95b3ef3537b030122c3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f68cf26d5b5f905ff6726b53bf0cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606a7204dd747e1815ffc3dc3e54cce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8147c327ede9ce6837e01cd720f9585646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cecad99ac38807231227cfe01b33f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec556d5c2cef2b376428e5709344b343648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43993da7c8ac5046e896e0923e9b08e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cce394bf646d88ef8895e43bbb9b51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c363cde5061c578efd7d2d3e8a82b4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42124c8dd2e1f29bfce73b74dcca63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2c76a1a98a279c5fe34a231bd7348653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982a2b07cc6f56342bb8e30b65fa224654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a5016e30055126c2e7dbe72130694655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e12cf39b4c9b97b2c4851fba851aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad18d179a0540e4132005a01ffa7b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b1735147453dabcc0f8d66bc43f91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38bc6b4ac8308cfa4967973ee7bbcc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6c3d5cb981d331a45e56c8b58a6d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5209e66980391ac5e8f0cf56e62b361661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122a50af69d5559cd6063c502ff6acc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d282ec8688f9c21a23961f430e4ecf5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32568a99966496f2f96e2450348a7689664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202c6a9074282f9c12ccae2b4bc8a87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251270e66aa9152dabb10f7826fb21b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9aade6f20a8290f0bec929c67598f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176159955ed0241529eaf96f24e454b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596c85ab800263d9399f0bdb62ba008669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09d6136b7d9630b6b84f3dd29af744670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3403f44be3e9599e0535bbf2c29071671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a4d2f731ec1310da86d69e043d3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07242bd466cb67c12c52b1de58c3bc6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8cd575a84fe17e5f9ce222c80b05f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ab3e71de9edef33e8e6e47c166e8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30eb1b2c2c2198178d2265cd30aa2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da49235cf47abf44c3141e8c7242b6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6dcbf4a18ba5eb9bfa4641dc167a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3989d326f36e3ef4e89ac8a3f7350679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b2196fc27c6ed6ecd2e422209cf90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7249bae61509bc9041bd4067e47301681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5749b7242b7bfb1302201ad5e5d8d3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f04d30bea9cf0a812a92e01482c51683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffb2c2473eb808235fff4beda170e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343865405f4ed7dd0877e546e5ffc619685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03bda99531ba8d3d9134d5ec0dac0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7b2ba4ff98cf1a7b6a7d4e568985c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9c7706f3c21a92bbc9d3392caf7b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa4bce7c795f0d1195cd676566ba5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854933b36e4297cc0e34ed0949b31e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8225695ae472887a80b085c8f5c2ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4203e7c8662afa6e41b546c8e41a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0889ce2261ff08b4189b2e868ddc8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c4f4b2e34d206bf73113810100cf2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40173d2645516a579e7d43de677cb00b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a3d121eec8a5e6720085062a560e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114d9426f2056c5b52cf6430faccbc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76001ca22ff9c814bd4eb86ff8e173698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c642cea8a62616ddbdd2d2d0cb7523699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08a02cf028c05557e83ae648cbce7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9993d2f417a8e62b7f771b60e0f199d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce1d267abe8191808d756cf8fe4696702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d4a4a926c7168bfa1682cf68e8f15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384b9430673e2a27d47b36463b8d50d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c66cdb555ebecc656d5ddfde5354f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24a914bb339034631b09cc0ece1838706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eb8ea292be197db7c14ccc7449fb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c55870941cab8283871ce4996b33e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1caa7885e1036800942ef7c8260441709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a2eff9202e96e00837f1090b01186710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e6a6c80a1590815e76637ffff722e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f36a71c0a3c3a5a3f39a1562762e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e886381cad63adcdb6c955245a10346713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf8a44df4782ee7d720728d39f9100714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02906d9a31005e9bbf100cb81cc2c13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e9164ee78a62eaede7b4027581f4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdac9dca54e7dfb4770ef439ec62a02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a81e705d32e9112aee03bcd2eda7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb24eb977ded5913d323b23fb1ab66d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20612782868f04f086b2ed84ff32689a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110792425de883110354da353bc402b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a72d4cd3f0451c3a231ed43134db8d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb012327a99df08d06a1b2a29160694723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320b35741b1576d329c48bc81c5654f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aeb99cd77c100abb2af6ca4a31953725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348d914bf7eaab8a5824a179cd3f1b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccadf6a7985e6cae248f9b65442245727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc27f40db93cf623be6c9df4a8cb428728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700313d47a20a42372729c0ca204b431729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b18e1e36ab6351886ed7f3c603908730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baac434a165dc48fa9e27dc8ed1f8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f479ccbab6e7551bcbf17f6f0c5ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867c3ec3b982721360c94fa2667fa22733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a63ebc1f6f6b6adcb928386f621120734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93a4a34b8cfd8e8ffc3ecfa25a773b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179f6de3663feed67121a879468e114736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b185608743400975279710685f8c9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce423172231b7451c83e75eea04bfe06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a7555e8d7b3347a9710574e443f0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adf8c267b3d430a18d1ef5abcc130c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16698255b87e03c2ea972260c5f802c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b094af72dffae32cc13fe78ecb96db2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8116224c901dfe771b6bad257255e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74138f328e8e84dc9187745162218635744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19da1824b11db9099b902b3ae52f63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdcc7b8e2f671fef97e008ebfdaf8d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6eb814e34b9ac9d21aa7779cc5a13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e27162ca877b9326b39a5d3082c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2cd39cf0ea6151111d09b0462ff1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd895ab0f999b5462025f0155c1374d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f2380cf8d6c6b56358ec9143660a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105fcb804ff32e956db074dc9aeb2b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc23e07d57c01b2ee5a6799cde6e587753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a313c1da45ba333b1bd6cc6225f91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022287d9f20a7f764a9a6f8a10b85c9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a87a4582c0d256cc96faa5318d44c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b35dd601dd48f05d6800d0e19f1d91757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490f3c7140ca6c40c9af024b555c93e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffdb0edfce7a8ceb26ed761c883f75759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbfcd6c76ef88c6fc3f247a76e1b001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5def7f6d6f63fac99710a1bbb480c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2207dfad2167cbefee9ce3aba15ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf625805eee46d7a164ce2fc6fc716c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446d902deae08b29be599fdc08c866f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198976f94f026c6de95eff382150466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94e252453c2d765bc9bdc427b33afb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec18281284d1f69949603c55cf3ca5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68a6428f8db8bcef9354d340689fc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c833e389baa761679e4e868a5aeb38f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5efa9d670e59109b55034e038ccd2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661588f4f2e3f3ff215aa8db083a10a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95710f6b03be7678e03da33fa69f53d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd40853ef7783691c43f35fa2d7231a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64392f0c714bcfa37268e6a81cc61615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75bccaac429182e71fb15f91dd5e1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7e65b9cfec3f0a4fb33cf62ceb1d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef60eb40df81a19bca62c212f20d2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b69607f8992c128cde41d4ca656e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de656e41e430f072fc28b00cc7fa2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ea626ab885758dae2becbf93f03e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c90ad0bbc7572f925a8059b93706e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397d8938564ff4fcc48622efe8468d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ec10f90a2889a0fc3d40b6873e25d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dc218de2258166b37977238357f3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3a8f4b96755fa67a8e3a3313ae63d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c7ecd85e7e0da2f02d7970062c06727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a9382823f22a6e387d7b0c35bf62e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55969c0f07611668a353d92a8cf26f0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e652650be5b0f318c97e756452dc81c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fb9bd08a30d8b607888661556078331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1314699f27191c580817715a1d19532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef2c26face91fee83610102d6b02e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0becb13a59434b6689eaa689eccf0bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d7cc71f81fc8df24e2c76a2b0b05c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fece083d0a04be430a23504401aef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a1745f59ba1f47b1e1e4e853fbc2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9055c5dca066a3fde3198cc6ca2d88338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92908671cec13d5da51fdbbd3cb6183e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5275b353ccb0f456c58a1081a77ab440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddd1611b3179a80c6a93b5aaa2d82c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eb6e6712c1fd027909538e86a7f8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82386c9d53a5ee789c31ec64137d8d6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31980a95b54f389eb732fdd4240a03844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3aa06509f232c3b85eb9dbb2e67cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9b5c0994640755539d54b1d9844a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5781d3145073b2c1b3ebfa557dca1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3e51cd5e167c98ae8423c570a3dcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228e0a4e0166a3fece3bb157431cb7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c259148abf647fb590ce03fdcd52d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b383b7beb87fc5585b49949b013c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd64b0af392371cc4feb03860fbd7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e458dbb8cb976a35e7c905a39453c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d073ed7e7cf22ee609f3def4c32bf7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaad4d241f7b59b8c92650bcf99dba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a51213fd0aff0011257deb28a6c8ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc472c867e35cc182a33f82a7670b58257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498df1733042591569ca8d829cc789a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e828175e9a61866372d4234cb33e66e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43b21f43a1d439fd2f2e80120c1fbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be018237191495608e1bcf08fddaf0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81f8dfd1b3cade6a2165c2a3dc38fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7db1d396ff395870b0e7cd90de79b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2473b457e66926e32834e49f2b13e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f34377a1f31562fb85f092723e86b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694db80bef6b9b9166ca5b568bf0a0d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a21dff490e97f2d05888d0e842e62367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c49adc3087832eee27817404a321a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403cb7bcce4abf8a28d304724b3425369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b36ea2e0a53a2b991756a30f5aadf970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36222ff3454dc2157a7504d00089fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca78ee86e82ca109cbed6e13a9962672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf42f39c04cfcb08b2cf56683f370773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcde6a816c16751f9b26975912326e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c70e1df591243a494427c3a1393d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c556689f658cc1092fdd4b37ad41e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2ad7292e7dbfb9e1d61922d6b518177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2527a4787a30da6d76b2d10dbb3e2ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45ba4afc92b54e349e13bb46673ff879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfb1f404ba0849e7aa06a113d49fe480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64002167ad5809fa363f1a810123a2e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4391f800817e3be7dcae51d6cca90582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa39f3c88184364efa54a79fcdd84783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c0d83975d27c9518a96394d096e9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc75ffb69c6ad49185a000dc533b1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bbfe3fc447f952bbac830fc74a0b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7633d35749218b8ba1b3248a982e46687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf4ce53fd852cb96a7ded38a23a1e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee33d474e38fea4bfc01f6a825f3f6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351c7d67ef22ae8e39c6f2dbb7701f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743d2ffab6769b3320f60fe7ae9c69691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690834c191e7f4c96e3f5868c22b62a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9c83ac7731e2f836774bb3ad2a4e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe58d6ea1992c91686caf79d237fb0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ac2482add3760dfa0609491868cdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdfebe6e9560076bfdbc826f84641096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d434ea282422f214ac970ef5e765897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16b45fa4cad75d522c670ff129a02e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e783b51e0f6bee63bc4221b0a29e9d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762f06abf92f6cac3524e168b064bcc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86375394eceadca0a53587c5a24a6361101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec278f179352a8594f96efbf926c9524102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdbe424216f5cd6366b5fb0b4fdf84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac8bc9d1f02638d965a9ef5831a4a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3407ccc537ff64e4361e613e3a22c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6d5162fe6b54f565d991626a70bb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1f3115f681a9f5f0ad03a24d0e7c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597d113ca32138c66f009759428ec4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a57edea095dec892754aa3fd5fdb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ea1ce8c35ea9fe7ea0503f1136ab9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a9cb993e1fd01af56654cc0530486111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277ac796156e81eb6c61159ed627dd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9cc481723de7a8b773660d3dc22e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea623d79173271a9ccf4d280757bb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675d8c3e1b976799c49f9a02ea3b699115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc3b9221818b699859bfc36fc166d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce9bf3e561994c32fc1be88d71f1db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fee260c299c69ac4c484cb8eac5cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1243240fc042b1860a23f3b43c031119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d27466b13cc950a7872ebc5fecc2d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7729c0b246c516e04985f93c941ba5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6a64d3e23425321dc11ea01e6b801122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea5ac0519204baacd83b7b47a91442123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e807687e2761da4bb8c76c0960bef10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652b7cdb4711576c240be6666634b4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5144fbe071f3769de7239fb79be1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfded4dd8ff98867ecec5d0aa75f686e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb23cea0fd2a5b6dd3996f5b1ac59a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d263c1960c65719d438dc39f88964bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e111291724ffdf029285af386e7f3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca1cf444947039608b9fde0af82c1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5083e56a8d3bf574ba17c9a89349504132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f86a8641132e64c81430c672afa97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b20c13cfc63e19e542e82a0332dfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed17a214f583659ad2bae278e80c479135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b6adf5c057b7fc857939b4e443542136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff66ae023c505c6126f0adb6cae158137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096ba5627473d871c86d9b86a60a265138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f6eab7cfd158bed28384dede55540139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ec1135972045faa0cf30ee27a69c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e401a255f60ab92eab68e1dd03c3ed0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21df6cefb55793bc90c20df37e5ccd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e9b394b074f1bdc7d4066864059b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594376b461c5e956d86d7ec1b4d77509144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd333f0671b7fa307b04e03dec546fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f2f6323c9376468044a103483f5ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad92511e87aa72836679596c58ba0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c473e0448de3056f712084a8eea21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74376123d5faeaae9584c2b8db2a01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37951e11bb9b50376fb8dea5bdfe4f33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bd6faec9a6ea5bafdc78d27c36ff9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25634a6253661c9d521357edf2c4f602152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5a1096a3437b09cd3dabcba33e347153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c9ce6b3f67b12549e49bcd6bc5f02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbbdbc00cd7f0d084abb5ffb96d9f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b5be80c4dc59170a4347093db01e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23545c1374aeaec79c91e597d445a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9f7cf9fe6d89afe0fca30dbb3ed4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c031b712f41b3b71b2377b984315cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886517aff4ffffb8a66480e97eef703160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8cf1007966dc70c2198e831f46747161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed5ce8d4abf526ba5ca3be82313d36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f595da3863b26d61fc9f7dc80460c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d5c81d4ca1da4592e83b226d7955e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f07db91170f66faa14696a5137c55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed456025f738f4dd7473023f5ac0776166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c0bc8cdf99e5ccb08197b16673e33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedf4c4e4962d4e1638bb04b5326a12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b665ee33f2da7dc73f77b0cb2475d76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d813ba37c5279b68519d6ccba81b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b310c32bcc92b297c14527a3d5fc6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc124d07918230ccd63dcb1e2c921c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f0e33b18cebb06b411011bacd59f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a9d00dc965a8331198bfa05519b40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca74fbf22a37b312245bb1fb16b097175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166623046107940470ecd97c666d075176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d6dba358055c873fc2be3cbce28fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9860cc6a82bdb495c1e80b791fe075178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b2d82ed263dc59ced172c5b7aa05c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815005d8fa0245ddac28b90f8b230223180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52090e477d9a260908b0f49bd14d56f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686daca3ea6c1e3bd7f2cc0f7c7f2dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621619a00f335486ae4bbc3ff32c124183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64dcd1363abd51e0bb0ccccb1ce250184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dfc26d0e809b7fb9012c170b1a719185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3951d39f2fd4a5a3dc5a276596bc2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31740d685b8a1d00ebd5bf18897fc838187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7363c1e89d60922727313b8d8ed599188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b71675c9bc66185e6a138426276822189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1812f8a24240f57921dfab5b568f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea01de8fe986a6957971a324a0ea91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1681180db07ff2623967e715d0d99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c41cee3c0b8d92f5e52f770afe4d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16087867f877c1541e6bb6b1a3b2f21b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea7c85cb810dcb805be636adcb79be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918662bbf5fbbc86cf8d75db55bce83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f0bd8a167c53369084aa2d6f6c68e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf412439cf78eaaacc10fe276d216198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fdec77f003a89f45b6b2bae4593e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd502812dbc0a550ea87644d96d4f954200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83474fa93a4ef98599d28408543f8c9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655b12bb0c25821a871cce6baf49b6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954fe0303578226f8ff266ff4e0856c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc7c1f8fd1425715cdb16486f02f99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937f21e4a6e34f7aaf66ee6edb18e3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3ee2e35ec5b8ece7a35780de63e78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b010857a3cd8f110d38f7068b6355b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc56adb52a95bb0853b70357fe4dd72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd08872ab80a100c3583a72bafab93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fee064c04ec96aab4820727feee6e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b747445402ce2fe7de27cbcef8010211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4a13efc723f870ae78d184b32be54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61506da6990716cb103a19964f7d81e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c184070a6b189c099a4c3033d0741214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c3c6e9df22db31b96c925a75a7be5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c13d1211afe117d1433efe9257ea36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6933394b3e4d115d7db4c53137bfe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfef788b7ff7ec3f9d880145689b8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2477199fa24fc597b13bf9885d67e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88b8a27553301ba9d00d26cd5fa93f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070950eaea30ea06597d049a8796a611221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa1cdf7d14b7be4463221244f5c166222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6fd5d298a270d8585ff144fcb26ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53918f2179b0488404054c7dc53e8a68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb385054e873b20791a54379b0fc5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91645d0ad2d26057d712f0ba09e3dbc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343430c83cec6da1f4e6a6a9f7044749227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9188e008d22d2a19114e7064ebfe85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb35b3687bd6c1c1737f4f1f8b45ef3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996ee02705bc80f4c262ebdc681a240230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c803ce061521e8a6a908cb77a3102231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18900e255165621fc26065d43c076d9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8185134f597cbaeb6c48f9109ad1753233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d4a95a4c24d6f1d43ae19d29c25ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64134cfdaae4c6011146a6ad83f84c4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4bec63b39ba6385ab2a42eb95c03b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c46c662ea172f8878bd6d598873297237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25413d166c09f1f50aca7c4ee12f969238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef32e07b9c437936e131fcc5b57df07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0454ebe4e60c37346994dd4cc086c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9768533dc37d3549958e1c6e9f46d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e676cd9a4e85013a5e2ed84d578293242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18f854a4fea71f78688831da0f9a74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dedccf8e433ed25d77d22a0a40acb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7643a52ae9f4787a8dd098ba73ef9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109db3ae4bb54959c6587e296ecae8a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed32f4759aa13b0681aaff646124f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38054158953ace2105884fe6b5d07d6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa63f1b42107d7f906f9bb24db2a2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b0ea94e43eac9d039b1d080347be9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa6951a0446395b86e85274e691e76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d075eeb3da7743a7e04d11f3634675252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d710cf970211a912946aab7d00453d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57638edd28e4811b2bc4f07bd4db39cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111c412474b26a9a17a04207873817a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc147a9fde6c5e6df86452f262ec71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536192ae84ef4d274a84fc27f7d85aa3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6b9df246bec81bdc5a5c4801a8eb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc17375ab13bd51e1b112746d64710259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bd87b004ea4e80fe17e8ace62c00e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5b0b9e76187c6a85fab12441bd424261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97631d997e0d6fd36064a207cf425e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be494f6c5a647c897f1acc17612def29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acefe10843346850f0a6029b118c40c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c6be8913af3365b2cf379f999f35e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511af88d72cc479be61e9d0caf0cf61b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d197096b82247076e897741fb651244267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fda7031013fbab198053b2d3725c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef331cfb3de9d9e292357ac1176ddd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1e385cb75bbae96abcf80c30d676b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94dc109c99f519482ad7e4492f6be3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6426bb2122ffd06a19dede88277b920272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287dbbae2b7e511fcfe9017569206c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f62080c33ac3238c35fed835d3cf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc59f5c0492de20a8045de2ca9ae6ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb762742dc9a63c1bf11d851dd78a7e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4264d190d1d3c2868720ae406c1733277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d47ac441e9d09a04ff3994c25ea46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c27cdf066d33f17bbb23324237fc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e0c98904fc55759f6b1935c8ca719280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe1ac561e638fdc3a1a4ef5b2d1e89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60c831cd4e6ca100263018a73eb12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac818814edd55d533fd8c332a4c07b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aec1604e1f0025d1ac288d93d17bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017fe9087f23f2be259235a40321c42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a3968ed6112a1658d4b80738e4085286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c70f934d4cee6c330e687a4b1be4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c543cde16e2c3838e6b18e864ad6ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d68e65d4e9ddd8e169cb5c3524ef5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f461659d7e39bf61a5cc863304c6fba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cfe9a91b51d50acbfbcd02023a256291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f965ebe02b630bbbd9075df381d5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc1cca6ff6146e6b5c06f111c8b9b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e006258c16fb562c72eb81ccc31a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80403bead5deaa7b6ff93d7aeb1c8f33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0375fec07fc6997e5834568df8ed94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb3d2625f16724b68a9982dc2b32c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d5d7ba5547460a9b0ed6c96cc1418298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481df2df5768c47142a15f6440bf333299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c932a506e18b072ede8e5d93a15d44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b06c1685d3c6cb9887b00efcdbd02f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab073e18082084a779bdcf4acd33b00f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35640294e6c83285936f37ed89efbfa5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629553071c8be4edbfeea7eeafcde56a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3df97f1e99f2158b4ede594b474a4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfa8b5fa55b9faede6aafd08f2f767306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3949dd482f31a695cdb1e88d039de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3daa2e064b328f6bba5d526425f847308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f405da7b28660a5c276abde7cc59255309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3141a82a8ca1e425fcb469817adb9f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b0352166a32126307cb2d9faf0aa5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f840de2c3e2bc15261d29bf196964312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b09e29b3746a2664223eeda4d3f5a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec200017febd33f18caf37863ac30e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686972b0fb234dc22be0e1964eb36c84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b41956d41b1ab76e192d10fe9ec5a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611c1be8537dd25b1a9babae2e80104317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb62915bdfafbf70264a1439ca69ac9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc41a6eaaa943ce8b4ab9e98d97e9f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3994d1a8d53a4b9e586f396fb620f96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc08cc0593a13e56f2eceb32e131570321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf10e717faf10dc55c0d4e4880fb25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807ada6e30e51c10a2d8306816cc4e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171e0945e5349a199f713a9ee2aaabe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814810ed836dc5694875da5a3ddf0faa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9328ecf2499a487eed254cf0cbeaab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740defc09eff00905e9828ea5982237f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b87e58290c6b959360154f7cb2d213328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794158fdad57a516a8213a8ee33fc155329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e7c0672ee3174f82608d204dc0d76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e75549b78018aef607ae40e05fe13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a08178563f4ec8793b03b059469eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd31c8c43823f62714126bfd7782ef6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c389ff4c420a416252e03ab68d462334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec91a597707de025a5435e6b7621c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e717a013573165562d2fe51b9c387b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61059be2ff3b55d6c524a13bb6c9496337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fc587334bd06ad5db51e5a379072b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e27b3de3e891c733537e5807c7d89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd0820fbb44e2b26e20638875aa8c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b9c09b6d6ff9474afb48b10464751341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e395da4d623bb0db6df88f5c2013be3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535247e14428f97f1a93a8d98ebb107343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283efd688333a776d905552c5cbde01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbac12d1fad5f0f898136a02f1c5f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d96518e98107904841a4a336098ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577c883e633e5ebacc4dee56081dc93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152b6cd902ab80ab8ca7008f865b22e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087eec10af636608a7203c381e23d7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d64df985e397925800103af7becbf8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e792ab0d6f42509b56014eff4d0b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf2b2974c9f76768edc1155db969e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a95ff12039fc1df0418db4c4c50f22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137f815092100e97017c80db9675ef9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1570d3b663a5c04b70d066a9cdd9093355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9477629f943fce3bcf3cf5207f47e72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0142e2accc9a56cffe1cc61482d2a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0a5149ff1b82ed9430a0760ef581358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adf676964cb9003499a9699f755420359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410ce4f3e39b06f547cbf5379f68bc0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f04278999f5d4bd0245577be421ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2c11b5cdda57b35e8e1dfc86da013362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b57f06a1f807b6dd184c417edeab76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b4a6f569984143e33fbc03f9f7f01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e436136c3397e77c4a7b0ae170f6052365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854acc45b3c294f15413f2a39e49fa10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b3174e7010d2fd0028456a7fc7415367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84b4bce48f5480e1d860d12eea571b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a171e008f79d791485b6a4b6c3cf1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba0423364525adfebec7ab7a158ab3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143f37ec65595a3cb7168c305c46b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ced77f3b587f9ff81204d210a6b53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc373f81a91bb84e6f6f5908e60ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fda31f4ed0476030ecda8028cfdab8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61348467daf91cf8c327dfa98828a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d080cc13d33ce504a5a5032fa8d6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49433a7c71302caea99963a6b488c65c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677f1d2a780bb26d7ac7af482c1762b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baa61df5407968b81d0a2dd5da5c89379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb045cc242daa0825c0270d93f0a5a8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49647c7837a651291eac55389b43b048381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdf32591c124e07e8a4dfa41ec0699382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67665f77a3660258708c1d7b7503cd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961ddbf43a22960d0cc5759c0a5bbd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c396231be6804365fc7e370bf0cf4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5442d45b328de92816e2a318b2ede386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea58fee98f3c8ee25641c16ce7387e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5028bd3be03821988c114ce725edc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa533ba411910d817d85f1d1f8411389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f435247fdd471cebda8e6e24be667390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c367283c4f87db3ec48abb5ce2419391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a012860697fbdf663afde84d512444392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a6a0affa1e582236d90fc64241baa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e09c4ed41707325b1c844cfe931473394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6103b11df6e6cf724c93bd9b9827f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c052b8d5c03eb89d9b3f3a64f9701396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a42d45b687e3e4ddcc4da8c8e29a17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31511315b482bfdb0d17e62ec87f0084398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35cb73285a7838cce52f734f736621399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceef66d365853ae505e7efb7150908400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042b9c0fa2da883e6609e25560ab0c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80ac8546f1ad5cd2a5221275eb790f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58262f42e30cfa7cc65efa402c4a0f95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6857b487178b0d4499dccdff40ebb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be726b512753e923d2df5873ada605d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd086790facbc896213096df90bb10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ac7168f1ae7d2e59fda7db6200f2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8e8307f530631a514677b0a416eda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171298d46dcaf71e6d8d14be51fa3167409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78329446c85f1e823d5a4347ba944d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffac27a60dd1abb57dc57820d1f43f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e28777657c18c6ea950e907b1333d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7d0bf9af3f5b2db1662f40c704122413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac44e2866409ab4be6f7b589cb20b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dd6486df4991828dc288146479eb3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e15ac3b28afa03ca6068a15512eadf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b75a4cc99330752c381991ec82c96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b0f172f43ad6aa3d92c678aa30bed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5e0e2899a6a0f4535854bbe2eac10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4667b7fc34e47506bf5af8980468ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ba15672195b2875eb0239865152e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba537e99e3ea997d21a36fa34e478fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaef000edc71402fedb5313de84726c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5b13b38627b09e203f9a286c4eafb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab4acbabab2aded5088cac532a7c93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a783ba644803222b0ca1f1fbd336c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4f71b69598785010c9586d0f28db2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f757c002fcdf281152efbebf57df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67edacbb6c425e0bc9ab3660623107a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427ca398c3db407ff4899501e4545b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cc8270ec1efd37b12c859778e69ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d68b3531f6d24f665a5bdb205378f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1bd17d76a27a2d19f34a2de37b1f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f846836c05dafd5bc54eeb01edbdc82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e874fb0588fb2d13b5565b309a30826435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea84799caa0d19689d63904f074fba9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497d7f27fe8751c5bbc939f16837d73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdc3a41f6320d36215b7f981b07998438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce99844c2c73e878dd9a738e59815d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45816737d5771a7d6efa186cb83189440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9f74d482051debc2d0f7a887966f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48daea431f43a8d98c4c72ef0f25513442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a0ef31b617b376092b5e19c385b25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11638b5628a341ec3959ab32106656444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bcd2a4d541c3d113f4d282f6cc056445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabe350ab08590c46328daeaa254103446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e43fe159201a9bb3ca3ccb2b54d8dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d149baa8ac58b0ddb266de8d3f1798448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf55459fd0ee25ff525f91bcf0d4bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c8c6d546d5ad0c84c2c11e4da1dc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6e944a3004faeebabb7fd5c55765d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2da5c4e499cf10ce0114398de0b41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda26113de83f90616a026b8646153d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b242b656fb86765d414e480d1ab7115454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecce1be933d9dc1f7016f6549b4b0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eb7d87505a9bf0977f8bc599ca54c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52d04566b2635086e341b80161c11a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbb74ad1fe352f29764793d48a6e85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b6a4310a19a157b289e7de9aa5790459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de36d264b46155619efe5fbe8df1f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cb1c2da17e8e81ff63ca5a0cdd0ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca5c94bd9b4eb97c82aa6e28cc8c66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17877e56900e1ce7b0a94c3b83941d7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261166643817f64364ce12d1f656ce6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d1f8054bceccf09c6c8479d8aaf5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d839efc48f1a89960b744d38ebd33af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25db51c3a9a7cf6153d8e639dec448467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5d3aa0962c9610e5ab852ca185c6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0df8442dc7a9d2f62ef048dbad5f34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff6971d41cbe5259b2951b49649d57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a21a50a832ad1975a01d9e73ba738e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcd38af97f56a72f2da6773bfdf0cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd4c150c1efd9c0f48418568fccb63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7865a72be2ec741b689f7d2bed1e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53d6316a1e024f8521b10a25bbe44d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e60ab06d0ec655ca1ebaaedf86bb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477701b98e77d11a4584b5f8c8b7b2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63838075f91a79bc18c3a403e0a269d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38128fa9845a7d80b3f31998c56e863b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ea2b33a47ffc2f2bbd67ea8282d2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7e4cea32cdf44965aa4adcdf9cebd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e6986e801f25217a5cc0d76e0c9ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e81103b0af7911fb01d944f927d2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed42ee458eceab05bd194977fe76941484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ae983706d25065a6565e253e48ee2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f32a2c6081515d0cbeddcf806ca4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc31f77b1b9d0f671f768534a76588487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07cc6a9ce90f8d3b260e57ccd22c21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eb9effefbf5f49bf3aa567386dd9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f87159d62c69fcb223b0ee859f307490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eae44dc3840b5c8cef2ad9c404722491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bcfd05296cf157854e4333bfb9f09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d19cae9db1c7c9525b58241fbf824493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8644aaca4d9429e3c56f7e5f8dc05d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26399c619e9571e6d47c07c353c5b4aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fdc9efb1fc05b4cce9783834c1b2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc86ae646c677db3a3bba62a6b4fa5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d6deed732379189ec2e64efbeaac8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc00233b077851b03230e78154b77d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a89c2014033bf62f70ddb4c5b41b7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e93839f4fbe96653fcbb4e638a4737501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e2c7dfda0503e301a24cbc677ec42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd160429f9d8d1295e783955c0b6d17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c01ef8fc1c0d5516bd2d41a82e86b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b77bcd5afb2abf0610d73575efd64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748757cd2de64476659e89835f48e6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77c99b151ac202800c43e78f5c04ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359f62e842a5b30dc75d679bf09e9b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945049475ed5a49bc3c5d7769d8efdd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ca1b5005902d59ae3baaa584703af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426369cd9d97ec4a2ae06fad5e147e28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c67d8dc43d819fc1bb87d607474952512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405e81e5c4d62f5650a9585dd8d6e2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b35992ed3c4def9f6b8b12655f74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e165ea48a0254fff46764ab7e2d81f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9740b09cddd9468ea9876175cf0591516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c4ddce686b98fa176b446ef3ca8d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552187785af3c33b653e00898d851258518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539bafcd4c85e0478da230c2cea9643519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f04179bcdd8495a410a9ab93e396b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7613366b16473e533a3b0b7692324c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33391016c614ed21e9bbfbc6dbb830522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926a901062c4bcecf7a47bb1098c569523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300bb08db3748e0ce750ccf9ae75526524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98147c30be96c32d557b322ad3cf891f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355e691ae70480334217b598cd46a78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f068ffd5546a748a9f13d8a7f03c8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d68ad2fdc1fff70e5caca3de436f4b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd1b59349ba55982ccd7f7bca0e22c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b00940fb8cabb9c2c6c7926ca181a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452f49995b81f13f2c14063186d5dd0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f573a0f2c33ed78e951ddde1be545532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885793a6a9aa9446a4d4952962a9e19c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce39c6f373b4abe0435d28b79a49a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4698b466d29857f788c492874cffd71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26ef70d2d6612cfb8ddee76ad8aea5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45df28d19e8b53d34f81094b25adf4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a459d8634ff89a36b65545b083528c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc2f7cc7a5d7c8e711e0e3887d6d6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6d12a800231e0c41f3505f0f20290540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71d75f07fe0bf14e592a6c75169d3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade68343e8d0526009955fdf7b169c6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6b0cfdd5b454f4b78ebafaf4d5fdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9485985a4ffe74fa28013fc981fe3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07b0e499715fb886c08f42cbddf30b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe073f96e0db0dcfa38a0a7824b5d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01699f64941e4d1415e3e7c3b629e3f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cc369fc1fa144a705e26d8e4500fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da4f361d79e9d6142dfcc2eb802028549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83262eedb82d3e73a5e8708925f400a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc43fa6d57b3902eb098dfa99e8db8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15ddbc10e052fd52d663caf1c5253c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d065155270408a04bd78f7d932255c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4bdfc8796890ecb6d68561bdc3393554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b098234caad325f8bec356d531735555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a2513f1076358b48f1f05cb3b22eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140578c4668b79e9e6e55bd996ee9ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a80047ea1f6dae55c5f10f1f135ee7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd93064639f21b95edf304f25cd0205559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99caabf0fc0e8205c498e91a19f9bba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe474d68eca33f653d8e1e5798b49e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ce862d6f467d30e7c9932a0dde6e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e148ac0e5b72c41a3e4f67a0f1d6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5666543e7ba06a2adf76629478d6c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba951d2634363726335c6bfd7c931d0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9635d11a033b153ac331c1eff875da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa5a9a88daa96631af0d8d2ae1df64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411991fff7c7cfacbe5f37040b38c595568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32554b61ba300ed2799c5eb90341134b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd7535e992019741109a493ec4e9c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208eb11bdd0ecb1a3e2702ed7c8ade3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f4bdd5c74ba2981f65738d594928d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff422b7f06771f16fe6a7d91c51b51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f86188f3299e0ee61c38ac76741b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07796724c6b5ddead9958f91e48a1e45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4a03ab1f879add8b800780f988949576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd986e76f3d969ac2b4feb4dc3352d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c181f3f13fb1a7c1c1957518ad947c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003842ec3bd1cc527e81edfd4f8b0eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de81588cd0121527ed31607e6e7b46c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c240fafb0fc0e340f014a6db29b333581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e8395a996918fb232ed1cf1d64a63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7730afdad821c419e9f794510bbc326583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cf4cecaac899407f64a69e8dffa4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889a21d73a96890ecd53bb20f57a8c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d232c8524ed058f1b8257a753f1bdd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326ef4818b70a59c6cdb2b50ed67bfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c625e00d62272dcb9de713e4e0c2034588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a2828c151b936f2d4d34c54f0d079589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4396f7bc5eb4ff14540e63eef7a6cc1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f354bfb7a4bf719c72d3c0cc913dd7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00473ce5eb67e313b661cc70525c55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37283222186c45cd00d2291f4eaaa44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50fa544c431e80023d163aa7eee678594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ba345e8d2dc7959784329df0e145a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700da2b24cb1f7b158f98540d34534ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ee9013dc55fe3f6d66b9798ab3327597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d3d9f71a81e8654d30ecb00a62601598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707befd41961e2ccb05486c0d831e783599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92757374b7eac6bf448e7500c5882f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4400ccb1fbe6c35d8fb312fc6d132601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd91161dcce592fabb2e9bfc697a9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcb0449b139105c3985a4f25828af9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1bb736ed2eff4b7a8f05b590045cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6df7c243d44bd25e341bf707013d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dadf423a68e1793491e9b81fad5a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328ecd611ab547a413266565022054d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b6b8928f8168b2af6920accc65f5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe2f79c66b7bc35b346f602a8f72a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6384be4dae979656a8b0a79c204bbfa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4adf19322669b3d92f22ce4d731d6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebec6e698d1836f6944dfb2609d339612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c03cca12beaf2b5caff6a8234d8a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deb059fff41407a59222473a43a214614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d35db4530dc1ee4b8131aa76acbc00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c3a6c5406d82613bbeb3096967939616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78d9093b1d3b5fc0162b387acd5ddd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfddc4fea183541d1f4cdd001f379e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760fa8db014539dab07687f28dd670d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362493de7fbae6948969a095182bdff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb7ee443226d14b69af49b28ed0620621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d025c0930bbb12da147a23b384787c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab594d9df86b9c691f51510f24f2808a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b805151d0b628af9f2a06f5f56feec1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073ea9c70d3198f36924d249dc0950c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085138dee7a9637b48b178cc5d12134626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a2da16709dcd68588fb45e5c47c5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe4223a61bd25b5505ffe1facb0efe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49a5c9d1cbb92d5a5a6369755f1108629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448bf5385385d84408e12157a93895f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d13c6f2d86c2c12ab18f7cf8009c89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc643b18f20e0c5673dd2eb983db8c22632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f08c6dab2463b1eb992fb3f9792755633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2c12861d13ed8067e3a1ee97c93fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185408c4d8bc3cea57d9727101dbaed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce557ec1ffad13c00b9a22208161c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b47f772391a1a1714094909303c71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1b70d5732b02d6dcf95f648ba9624638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f8c2ac1f407eacafc524755780024639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575a977cb822c33707102cf7158ace5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2972757ed525e6d0fbb3c37e3113f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bc7132cb0eb4f92bd506bb8f79795642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef0c87784adfe30bff68605b29097643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf89be16f6d7e25a4ce6c839465e95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66600fc1fac18788e629043f1545e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d580e9debce820d9934bc33d34dc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ade096e735e479285d98c87f00669f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872d74c87d0dfb83a682ec550d386fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ba8929cb6ee5248478eea79c0de53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01f1e65598a8ae576aa45e4814e2fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045edf5d30f404b4369431e80ea7ed9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf790511e1e025b89a1510cc6aeca2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a0c959f351957c1bd9823c3e044f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca878a63f88a6ea1ae420a397ec40ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745fa5810216ac17da113006644d2e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbf8c89632c4b6e85ad67e2276fdf7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c1d9b0617048075782180d52a833c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152de8affa1cf8a16f606f016b3ba26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78807206ce62f3ef59f0b594d4d6354659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd81a77c081260640ed7b142e40fb0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbf489b3399b04ce7547b5d670b22f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb0048a229c21a6d1a22c7d2ec2d59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4bd7e99296a2ed23853ceddd27074663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce314c72c02fb0d38e9cfb24bac3dd9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bbdbf31f4bb3cee5a931d6a6621b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be78f2d8e438333cdb415b0542c591c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5869af59bc286c8ec5fb4af6deb6645667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1229d51aaacf0c6043b07d8b73cf0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d21aee14f089c78d646c2ba9eb3b72669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39645448c0d3e9b14775200de448cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fa08b3556ce0c25db975729d2b133671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147690b03558fd08d26ebae828548539672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389e8a4dc42dc87c1aff406bc4a7ef4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d56e54a4eb5c6f3306536e54ac4db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2def61979bd805e3c486f8979fa4b9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af464ee2e23b5f27339431281fe0d24e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cef8ce942176292c75013b4a87eb1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b792591ef93e45dee407bc3e2bf81e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfce48192a9b490bc9577de00b60e64679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae93a94721e075098ec1c0047d67cd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f26bb061b06e64fc98e387566ec8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d5ff9e34798a81d67e3b23030f83b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369cc890a50659cacd3c9d5be0c6767683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584cdbad9ecd9aab2ba2a9d8ec1d613684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999735f5ebff0be6a6eb1bbeed8cc0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf016d4b61d03d83c0543ce907a0ca3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7267000fe1f73e5d98e35dad053e92c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d782c46b5e764ee52f768c088692d97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63564e935788433b48ef10e9723d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde9752daee76eb78320a4ae5618dcd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d251afdc7cf20cfa11cf106632419691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af309d6d89a82f420eeb4214e853ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e3abb8088648b77f4fae53bc4fd45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40729d8ef5fd6de5ed00223dd7e3a815694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7519caf6f43289047ffa9ebd8b34a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf2d3309ed1d3dc09c1e872940a63a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3899a6e72df9f4af4ce019c075c820697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04e7b441ea0125f7516a71d5d0f459698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65592e171b375844bae999f0bfb932a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02ab7fd843d4a5f56e258d5834499e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc23807a1f551093f1d20b0d502f07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be090c8ae74e583465aa4f855b5978702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d48b505fc6c4db21af88034fb5fc23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59e29beb81f71eaab4549858d1a74a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a193714ffdebb66fa1926ebff100f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda738b2bb63bb5b61ac180ab79a1a56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26a216ddb3fa795b0d69caa2bd56e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdcb29fa314efc7c897375bf072e38708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ebab95c3ffe294807a1cf129b3add709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e88e6c139e3bc77bdf48150292976710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c9b6d6dc9a3477907492642215d57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee7ac212fb2981fc32c02327460741712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5a6dc66f688c149e4e987c0667db7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac559aa9f7f2945d6c4a031e1884f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0b355a031858896a18903a006f910715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a8e71e05c0b007eca040fecb02f39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d7fffc60c3333b802a399042fdb71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92c17767af705c2cb8842b5f943003718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3a9fa5805a9cfcd2a0ac1730e1df6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc3ca079e8c3ab6a0951cd224fc972720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da46eab55dacf82485876968439fe4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc388d53dc1d378c529c5538a07e3da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0c4e683086d4ffceb38b082d4ce8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3146408e46418a3ccfb92f4a474353b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa623291925f5c22dfd401783c1d6d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06344aefca882c1d7a6cf7cdab2014fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc41c7437c845096bbe5494af78572e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b875dfafb601ee6e2561c30218dfcd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2db6de7a570fab65f2a5e23c47b51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fd7567f982c7cf373d50099926c57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c12a5768d56d503b81c8892afeeda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01538592692c342268ea1b6880292b2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2da41ebb6e26fe697b5b71f438870733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f2d47dcc7914c776e028027edd891734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dfeb9efdeae2d0b43bd7a42ab1e93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06a5f374d24bf683404cc9a42f8dde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8f77cb079492689277659edc8433d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f149fbd910816ee557320fcbd9f5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10561802a9a2e64cb465401d18fa1e9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93a5bb2a701483cd9a394645011f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec12768148db747010c1d6ef23a73741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8ed0386732ac3bbdacd1c5df44cf2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f58b2bf42111df97e2262bed38f6a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e3d4bb1006c8b9a984f29762430d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff122afafd40dbc84f560bb510cefa57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cf9889d2b00794e928fc6064d86ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb0df3b8505ebeb7618342cedf0bc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505178be899d16f1a48b2675757c9a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade87173fc06232768e7024957286671749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ee19858810de5f184dae670ff6a67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20ec1440b694a28880471b65feeedd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cfdcfdb9f898ba8f8de71cf4a99c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e76c61f44d70cf7ea2b1dc119c9d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2248973d5044861860241b2af7c90c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d97255e713f755dca1cd0e6679caf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb69184bdd8768329b069015b54215f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe405b682ceca156880b3f576fc7ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8b9126eaa289abe309b454231b647758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e618126cadc7119fcf1b88efa33400759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>