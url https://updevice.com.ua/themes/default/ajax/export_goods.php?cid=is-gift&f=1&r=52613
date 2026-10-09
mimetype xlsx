--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c0dd375bc124ebe4d6fe6c40c52971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c8883652ad281a8439d37fe4d99ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb75c8e1a47775212d5689ba16fe283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee507576ea841c1909eeb71002df7664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6539ce89785164196a71deaa37d225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453646ba01da587f701c8c9084f2d2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba90cfe665761259136778b45186477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba48778ff64b052bb4b9a70cb4f9f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee5d6ab03207f19c63033f1f00fd7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ca47ee5bfdd1affe8828e1303014810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe86d7d0b645e2683fa968251d3734411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712859aebab5c1a0969e9be7de8e12312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792df20e24f1c2773c8666f2424daee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02e3e4c1cbda3d4f90fc71e1c48ceb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ba019017e598de122e62f3327680315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024df91d97cf55af75f474d6ddc3cece16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf74cf04bca9d33dbcda8a0398e07717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740106a4dd2792c2b88fcd75525e55918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ae0aef7070179cd922ead9b20f87519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b75ee6c2029a5e6934dc47b63b59c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0aa39c3e8cc961c91135b27318c9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be95007be7152f310e762fd1b6736322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094c3b37469dd863c6728d01b534af223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a792bf3e7a4c12d7da4aeaccdbbe75324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f2cd2a0db03e70caa17cef8d2bc2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c4ed136e06768782916acfc21efa826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e8df9485a8c27c3b828617d4f21be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef964e560d0f0a9e1e021398100dfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e511f36efbe2f6efdbeca70e2562929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb23bbe5efe2fa53c880ac47f2203da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e283e444e45bbae2b29f79a859656ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c0fb97cd7d362e8ef339d2bd3925832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d929beb9a879db00245613257e57933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3240bda3f76e4ea140bb2d2e0d90734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9884bfe10bbcb3e1b63330f38fa9bbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7d5502b7b9d86a71eaac9d55c4a9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20cd5e150b2d83dd559b3273aa326337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e60832b89e627904f64171abdf286738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebb11649c0ff0d4c3813e10c73d80039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff7ac2ed418ab96ac85f5d297d0f0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005925639cb2e22d0764c3405854e0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10ce44ce0dd0c2477e9de48417212f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247d4591052ccfb84ba789e9bbe322243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa6d2e81ad5d0c8093a331481523a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3fa6c0e4167c873f1f954f7fbe02345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee6e4df64a12b05e3c8f14976a942046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebc6257bc8bb68cf156c3b46c1717e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2795a61765eb1bf9fb3d18b3d1fb81148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b4c7561f01896f3350b088dee257d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb283d6649ee1baf5b038123e521b18750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85719e414f94975712f631d1192331a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfa488c37a9b55f8c3feeb531607f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069c338cc78f97f854dc205a669bfa553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3b8cff56085139ee4967abd86c16654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92962ba41e1e0039ecfc03ae8a709e7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca16bcd15c6a6d399779b2c6e1560b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db9b8bfa63a1363937482574f7406b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ded0a5393a0f896211d56c334910d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34878b20d9a7787e4540885439bd803859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c926f3d05b83fab6fb77c1c919c2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cf92fc11466f22926fea9623ca8dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf1bf31ea621d7f4a357116df93d4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67faffb30a54546c8957b062ed2230363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3102741d53e9120c6b8196d2c1f7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f3abe8c346e0510004272feb0062365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e240157195409d95fefdbccd62392266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c592124852342b05f2f0bc603a28367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa311305df12ce8742de8f23cd283168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91082729eb89babff5b5aadf1fb62669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f626caed842629ae8ef3678edb6a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a498d0bf2614e750bc48d3dbab4445b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242724cf8cc470cfe6ad0733b87bc9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca8fcd610fa3f7bda07d01cfaed72a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e5e7d3ec4964dde93cc3f95c564a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb11a600bc4ca133e1d8e1b9400ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f3d42699fa7b2fd55e3731a20376b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a442df7623e9954fa2d0b54603b8f6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f759693aa76fa27a94833ef8245a58e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85283b331b4dfdd4513c7278afa6ff0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8c83edf49548dd705ecb2b75cb5ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923bd52a01b1a499e1b6faad4439eb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49805205aafda22f07175233ce91eb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087ae8baa20df0b14b864196ed1234283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178000ddd38ff9af90101ca37fd2201f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158765a7e227fd05237154cff321f2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b958c288e358cbea4b4a650a0c32f4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a795bf0fcf6bcf3fbb3e0c50a21fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999934b9ed28e899e51cb184cb4e63588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c33c59f2679082f3091dafb2226f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b81b06e6dfc459eab753ad22715a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b290d2fbc09aec09c74178c30d84191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc338ddb00fe8b10838ae2369fac4c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211452c30e8b9ba4991fda18623701a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3914f50512934c97feb07bb1c12b0ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6259307581be18bce75347b6c0f3ea895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bf83ad4e7f87c7be7603eb5b5d71796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080e3040c52ec73238d21ec38552bcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82775bdd987c559330f69b078dc55c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af88d9bcb76c8d898eacf7928a177a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76271dbe2b951eb135eb7a734139d11f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3280b47e4db09a345efc140f2d06a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854ee9a97a55046573f83e5c0227b11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcbd0b1dd0f80a2fa6c0cb809e280b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a105c5917d7aebfc5ad60f34d3e8374104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbd5fa12a69d188239017369aa9dba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b93721c81af1384f46fdeb47e71cd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96506edb5b802400e06b7c74e481f16b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6f0eba0d9decbf0f8940350205ba3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d7a202fd7fa6b841176f86549b179109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1b9c9496bec4013b3ad007dc47e48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46cc735edad9fcb12f3bad61711a2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382096c8b06930a1288030f85f0e7975112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944aa3cce96fd1150df34d6b6e9136b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ed9d8faf0cf33610f8a3a40f172b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491615a8c2378a19b3747f852dbf7f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae284433495d0ead4c5ab2be4d94dc86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ffb03825a15cd70dc7be6f7df5661117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e6373300fc14c784208872145a08e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7cc7bb4bd684f2fa90b5d5646a44e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1bbc9d1d4c389824bb2acc6d9d3f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65615183115f198610d92ea650ed19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8deead20bf6bfb9c6a3c8c29d50444122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cae445afcc0a0abc6f5a470f4590d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9b599d2a4b52dcb1e32a545b371e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017684a42ee1e73797ccfd2dc5a31714125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdd2845a5efc1fdbe18c8f905a4ac4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c836a802a1ecec20f38b729758dec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce53ff06d68579331b531e9b03834c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60937083a240b5f78e2f3d09c3bb199129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2773044e77247e2594bd1846968c957130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cc7914a8dbd4bae982df00b73dec2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c567a1c3a416722ed00a33aadfb3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630bff18365eb0f33535a1de3bc2a31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44242635e717bfe4341ca5fba9e0eb3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2618272f95b88d0dd2e97c70212cb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06e804fe7cedd7d4f6ca22f901301e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de1c817982aa38cedb6dcc52e41fd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed7c0b691bfffde3de07e82a92e134138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01d148e07f0fa1608f5490ee4b8135139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506c2ff7ddcc68c5993aaf5e9e6967c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178c1c40300296e9e919c9ff4542bcc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec512af889dac9a3a511e28970f74b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457e837ab7374d0b97cb6123e5efe94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bcdb5a56035c5ddf8e344ec99f015144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9ec7a6dd58a922c68b39e2ad4e26b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1761b0a2f0816bea338d90dbaa8f0e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c477448fa60d87ab26eb106790061f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea055f5e1bbf979040da5eb945a9d5b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9511492db22caf141e6c374f084a0ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e482e2973b3691247b82d2c15bd62d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6dbb74735a8409a4ebc62f8578889151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce4240698cafa90e4e194f66faaf17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc1ad0da8664e22c07d1b547f86355153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd506ec5add85cff1dddfbc85b56edf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80504e48ffc7fbc128ebb7fdbb869d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b74ca3d007da60231115f956ff445156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6132735391906434759b376d3c30c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec18b6180bcc69ab65627036f3fac2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ae5b6d336c249e6bc1d5d9002309b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c44bf9237f34d525b80fa088497165160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128f639642becb12dabb3dd3bd320cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4bba4a7dca3e094c80ccdc94979bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0086a4e7a31d611e624505de3e95d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78738c8ded7f4969fcb3f9bab82fb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ac1c3d576447baf62dfd0c2b344ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fb77fed7efa7d8c9cb59448642738166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed554a78b6f15671b905fe8ec41bad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f4c7b8ef749d82c0b755f695c7328168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b994605c22766f9b371966716030a3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e0ad75a4f01c19d93a5abc2b85580170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8800828f2c8f92b76a8cdc846716b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83059a1b87363dedca00acd0c95ecea3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ad5f03300714645c07c4810d711a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f91a936f2fe7b4eb82dce5584731d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb98506391d3bcb61312e4f3476ac86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02be6424fa3a2a53977b745b3c19fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af298f481ee9ad66167cc1ac26d2cbd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e072b4e5b274c241baff0a834d108178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e805aee1f029bd7b42249f8a55dcc6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43ab395caf26e7df32d050ac9d7c22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcf540420abd7a34d2f89516ec2c37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470daf24c2ba1de25759f29cc0d5d2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e1550ab10e07da803007d429f38b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4127e31513bb764636849acd60ae9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd87dc8553937e964294de56be3e41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea42cb23df406486e0f24f143d7723186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff929fc42394347f724e93a6462c38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e1edd16ddf9ef0a3a444ec6e1a6bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee90f34ceff02998dd58360950f4be1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19911c5fd9638f2b30b9a0138c67f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac003df9bcb9bdcd28f745250d52bc3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0575a5608c10041a7e03935c00a729192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82be78a009d489cd441ef30118de82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988497bdd8857f24c25c295e614e765194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3189f8c632e5ce768c480ef4a79a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f52f39eeb4e38ffde3fc09c55ece9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcbe4f9ddb3a788ca3236cd2c00f75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5add9c3abc489034c8e0f96c4e4f3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8057721e71d6aabd6826a9f87e4fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce52c2691738c674d388c2393d77502200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb97670c5c4df0c9705a3b5bb0364d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9558f4e00445e576cd905675724b94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0115c527bc417f5f140cc4a0da98a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83772022d6958e5424720e5447f6f695204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89934b2228bccb53d33fa8b4183ec5cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738b12af5f562f19547f24c94447dff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cd43c1a5c031148a899a2cedb747d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f807f2f3b9ac2da0b95a9298a3e3e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c301d94d3cccce234e0084c23babb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231d22153a38a8fcf6b41f9b20dc819210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09283cac8d736d1385564c53fb0de18c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef58e97db2e3f7defc5162e9d922f8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37151b39b9e84c429603288f79b1c180213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71990cd655e8865f67e76a590827ea18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abb85983520e531c464ab9162cbf65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b2b100302fd0159a5bd07c28215dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aca3e13d5d79d58bf5ce15bfdacf38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c16e495f2e8da6d0a2f613e07ebe0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3c2e80132ca72482b37a15e41c480219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10739e345cad59c24e3423cd3d0e65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7209a41c99cea0fe7bb9b34f4fffd79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b161e66fe3d355f29018b5b1fbfb8d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023152eafa49dfd2954f7fc65ebcbf6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beab21cdf3bdf08d7e71f09e11d5b6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d74f482ac69993508bbc88856f43a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b44ba2c32708e129b73d3d725320f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148effae1a4088cfa829ad4891e8cd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e9cd4e87776fa8b4aecbb75d800a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc483b2206446096304f8c90987f683229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727dd1c89dd184ed0338e8a12c96c80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9febdcf84af1c0e25ef22201b1c5fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84135e286d4f7877e90066710a39e414232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff943ad309fbc0fb8312f02dd314fea1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff71e572dc1b89cab7933269ccc947f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a32d2bec31c0d770edf1b80322a96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb4c750178194e6f8cbf771899b72d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f567bee3970983cc1594a6f7e77eea7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a39463c4aaba6f1b09cffc1d2e8c8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699cb7468d79d4e0c3fc6bceee6cf7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bfbbb3767673e9a1972b61cc19e61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94674ed770ddcc1a06e62e77df838c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaf322204c3fca0b88194bca1521e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78ea9d373f9a8d5c8b118faf9b5910243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8602adae83fe9c2f2873022ce5cb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8d6baeba4433856a19f98cdfe338e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebc3417abf8a5642165d85f22d350c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f0e48dd3e2fe27d526d858999027247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf45a927b370b25412eb996c6f2019248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c19789404fadab0bf306029844000b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c0b0e6504d83bd2776f44fd075655250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f11d72784abc668d5927a5c4df1330251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2ea6f44f13539d41b1079c4ac258a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222cdcdfb644b0e68b5e583e23dd432253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaafb449f9b5b48a48e7459b72821d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e17ba5eba748fe4ac8829ce5f5d061255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f6242d6eb6aca932ac499ed21f099256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89922b8e8f5da708b46e8ed7adf533257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c9aa8c9be8e73933814b4d44183c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80528fca42ebd6d444ef54c701a5b202259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876b6882ece9f2d67338a14060b31f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad15d527ea3a8e32620904e62f7de87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c4db594535071741d6c9d7a6ffc40262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f580727f13f65cfa6e62091376cdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740836cecaadbd66438a5efd6b7ac3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7027f7f8ff9f3e0f27b1dcfad585d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba566c81ea991a768ee82648e4d9e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b478779ae1e414e4ecda5d6f8196db1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3787a38aace78d9f324611f701c5f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35da11f00f4b91ccabc1c496d23ba7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470df4ebbdc13a4adb0b4a71a4f571b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952892c8a20ada3c9492af4fe1c94a20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ef07fd660fd3594e2f8a2e714f6b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199d5e0c20484b8413d959bf909deef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a35307b573032b11fe54e9596f1789274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8efc85792f1422ef323d9ab6a34c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430162c602acb2c3607b24361a63259276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f326db501a4999a5a69279f67ab6028277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d301ff96588be5f33c24df81ce2c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb0e9e84e45e04f973500ef1e113c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da3ec8ad13e60da8faf09ec9166cca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcf790d992722780142df3c1b939dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edfd1c1a7f83c94564ae78bf233bb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb67c276968688dc3067ba7eb823cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383be0246ef57f9467d5fc26b4a89b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d669eb07e45139d13081dc12c413cb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d6c9a35cb9b71e6aba479c8a1b6b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e537c71083a36fb4f5600a132c59c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8516cbb3edbb334969ade408800408288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2986f97200d77857285b31008c0e1d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1627be63dac907264d4fa68f95886290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16874eddd7c0ab2d047b76dc09e163d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d53212ad6922e3879a5dfbfa247e8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1d670523f333641f2ca380091978b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459fa4f9ded0d2803fc0703c304e714294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dcdf7867809e8df3f555da88c694d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7509e9efc50d46daa7c4a4fb3666265296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33796c38af9d32e3b4bb86f8aa76b7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4dd4281a1537db20b3af4523d046a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63bbe53879b3b193765a260801ac4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dd12e6eea4adc1207819ad2025016300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06461d27f294974bb848aad8d60778d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8d52f0458321ee7ced0a125c0d8c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201bc05c875f07e36fa5efc9f499b52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2a7372e5e1f5b17adca03a1324892304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe7f45b1c1e4c348ac7faa7b6e6111305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01585ed3801be0f8618cd48f20d097306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d063eece22bd3c6fa42a90a3670ae10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea39eb5c1de12093915c17a48d0110308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bce64d58205362455476907f26e15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac2333cb81eaa331f7081f379169fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0bda6673753142a5d692414180635311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc825016a42834ccb58a66e0f1cac78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7386daca9ce78c4718f89c0f067bd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f761ed6af95a43992d83e8ea3aa37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14b1431ce630fdba27207f1fd02188315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8fe46743814b82787c4e1d2a953fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64944ebff5243c3c220dad0f8df89f18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be18f292806d5f248c837ae812ba13318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c71872e0e1ccb75d1d005f9db2d4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942d9bca2a3f3b21ef71b1087ea6f82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af547d4b69172ca965008d3005b50a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3f82efe43ff72d61de87d05e2c813322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555f00740855aefd2422aff73e74563323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d02c72c2cc0e2ffdf945ee3018ed59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d860d9d971490b937c3b14617152c4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1ae2a7a8e2326d81e8d65cf381ab3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9e6af61e08ffd7878ff166926d9f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d479a2ea2fd46cae4aa3f270dae5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14b556e4f1b478cde393aa441274ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2d944841022e88dc5643bbbe4d841330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149b3c576c6adece313fc4441fd99c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cf015a069710d8b655eafa4cd6161332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07251434f768ed5cb2761ec3f7ffe90e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8b11d37ff22c7c8496bd469fdb33c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6437dfd9b57384d0f72d9a6b267b69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeaec2f8c60d119cf3b195fa38e337336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d89ec0bfbf8f3af8871c66cbc5387e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7cd43dbefe19748d60953ee5956f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f0a77ea3003f6e16a4bb378dd9231339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0f4d2333e4b2a863609de37d4aaf4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b318c9f9b4e45204b9aa2c0de4931c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987c3802d8567e67d1ebb050727469342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aebaa7094b3b9562fc0c949f332b47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166beb0bba094b205f836ed94005a234344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b220164972040f1a62781eaa2d8c796345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b90e451d4ff3fb99bf4912267d343f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f831cf6e43fd917d681b5f231d196347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873abda4fb126d72c901bae6d908d6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f094d6a6b982aad43eda3a61a80e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffc2b68a3a093886232c727ae2d5b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814eec53038029d489b8bc936979abc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8bfe638d3ab733ed6ec9f70a1e0dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e658363321208206afc73d03b41bef3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100dbba3bcac91f64bcda08a106b5e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8d6f987c159461eeb5aa050a4bf4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb8cb18d468328b2913baad8465353356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc22afdfcd914103b62b6e58ceb978357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427e35c68979e5a9e3d16751f6668ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94750943082d21a9ffd38daac596df02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f1c56201359210998a849fd61e7e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62006ff5512ed43599c60cf5f8d60739361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229553b45c00137410991d393218dab8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dfc3f3184ebf4078b8060ac32025c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaa5abdffc5a5475049c6fc71902b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d1dbe78d7259fe4e896b5c695054c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930094b4d2ea0748333026b34ba97a2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5501904932894a8521918d9e824f43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f01568a4d82a09df15bbaf481f82d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74af90a03506eb1abd03e69da417abe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fa05bb625ba0eb08b6c1351ad25e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aae83b634bc260bab51636be034e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf82639ed996127b6fab7afa96254d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b13abc78bac562eb525cced829f8d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a5901d264e06a3786ccd364556905374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810a2fb39a1e868f9b4976af39a1575375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f403adc0a335f7fc6b90ebdb92ceb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df720fdc7ef4484b3eb8c52c717e9ab7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1758ae5aaad5c847635a148f2c03733378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94c2ac9a00a732c2b43ab3ab233090379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1d7dd542a1ec741b2424d03d76692380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c7d33c5ebc5e81e48a87718a05563381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe0d4b36a33ff653729215ca812e34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9fd5afe294d44d3663d6f7edbd827383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42297fdf1d706f569b267274cbf3d2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5427924dad17715c0a85c308ca427b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f86263976c68d74f0dbad58f9dfd49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9fd0bda838abf82316117a5d987e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d78d75dabc923ced079e1d9e8f2e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb302eab61fcaed1fbb6e0af6b5146389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20cd9116cbc819a79213d8af3681f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e2ba8d159ecf9fc91300971d07bcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2723956f61dbc4a30c2a9ade5e9be6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22930eae07c0437a49247827ae4dff83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d8691485253d12e8bd2f355d55041394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28255359147c5c5747b90ac574e5131d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84214bcf50ec0fbe5579382492d81a32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44104f61e5f8308f9ec53326f08d938e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857dd5e05385ed4a5b58b96274b37bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaabc8086833bbfe4a19922620dfb1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba79a5558e58677fa06a03d5ca72033400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf2dbbf359ccdad047638eea1cd495401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9094c3c2d06c67771420fb7dcfe6580402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386a351d7de83914e53fd99f2a5e027403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2a884ed1369107662c99040d9166d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3432bcdfcbeb79f88ddcf9f1f2c3671405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fade68b3297bf5cca14ab4a5fda48b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b0a7c195a8ce6e0ca0902c5ca7e12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694fa925430984fc92067b6d1c7cc00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc24d868d98c0bdae319a0daf6f42e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d98d97b3760ccc4c8a46366571e8f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b6945243331c893611ef6917e6bcb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed0d482570ef152934f856e9b2a510412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3da5bd61673ad23faf9b70d3b5eb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26a46e6659df95c2ff217641f55a3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20db75ea314c38fdb3306ef9215afa6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f784fe850cd6047452036a044724e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4840d11aa747abde2c4930f49a51146417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1b441c613d5b414ba23ed965019d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5ebc3a0a551023e2f22565b815408419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2db5cb78ec9fb7139635b32ee8b7d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6576383852702577140c6d31aa9fce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4c8fff15cb34a43d668a7cec8468e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c17db2e217b72e1bae70dfbb80eab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967e30e0e58147d3809c35822e96875424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e237d2bc44f6bade04a31788fd634425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60be704f8ffef51d767a0a747dfbcb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da18c70286a48e1c0c49c84ed63b6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493aae4f7cf0742770ae6d395bfbb82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03bb828311b3abef2c12d71a5473ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c5b60018ec5b30f38d0b8271118c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26a253f2847d30e9d77bd6f5ee3967431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f990be6a70c4396ac900fbbbb43fe9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb907c78e0feed577270e585b06430e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f32c73e7a0a4473e8e13bce35ad77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcb05d5fe40a1931a188e25e67a965435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08902234c5b1d2c7dcedd2591b9cd7c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8aed28eddd09bd8258bf5b263dcd13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9316b6c7c2ed6a46af95fffc6a5867438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d9c2d27c7fc0a7be7a3ab78830349439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568921ae0cf794ff6511aac2e46d434440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785af71e7e9d2d7d2bdcbff54a8d7e3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daab0137c43fcf4cefed52d86e406d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5472552f6307ed6b1c4bfbd429324443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d59fb1754913cd3be9828b4b8ecfb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fc525fadcaea32c317d02383d4ec1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37f98bee489a1a178a1d3df7d817b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e87ae0a74715065f2fce957f253978447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc5ea0c5f0f89d77dc66b4ddc405bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356589aa609268693d07d486c36b0b79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44c271e0870b0de9a7a596ce4f10f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6ace49e0a6a5f4ebce70eb382035b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a31438125dc23c4db479c7a13e90d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc33a3281a8406397a4e9928fdbea5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa3bf182706825272c96e5bebf2ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cdfa26783f6024bc1a45c41992e81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40ce19542a98c812ef05e9fc38c935456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93eb38c75665333a384be02046d478457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf84a037adeaf009d90110ffcd7faa9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2e7a5fb25f897e8d0e64447c9fa86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df83814798a026909d95aa7edfa77f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc807d8592eeb51ee06eabd7565aa817461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865ebcc2d0205db038af7026d4a02e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7f1e55326100e9cb28fd8d9142349463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e78a2f899f0cdf429e4c3a8bce4bda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335843a20491051c7d0b4964eccd3a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf60dcabd07772b188788146c48cd9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cbca0a0061649d8d8b5d8c7b393b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4f80b7fbdce8c0b42b452df2f3b30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92663e8400e374de2193b368477ccc81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22ed9ef40429979d4d387ff954fe88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e810462db0f74022333eeb51376e884471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e065884e71d2526256215dbf0f58ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f09392b8019ef1d4d990edd71b938473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8e29465aa7204e500a78a899074ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f295f27eb27374a928b3da2c319118475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8911c7742cf52f3d0500920b239bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e6ffe4bc8400ccc00f0cf9238e4b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc881fae5ecaa27d3736a7fba370691478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6ba3c003a76fe28bf708fac7badb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009a79845ad517264af10d1d7dd30b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9a72339b1f7b4963ad6d518964a35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3fe1190879f49391cc59ae7213aae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedaa9c0da4a6de3fd1217aa5ccb778483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fca9b18247dc77b3e23b2937a223a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2467025df0ef3776aa6aa22ebadeef1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fde3d17bb676deda019058926a0fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f45923498ef78a3f1cdbcd2d815b09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca4f6e2afe534278827fdd287696fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dd51a98fe486ac4fb25114fcbe53c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab431cb51e7f8c0c6277973e037676f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17575ab1244c607bd7d764559ae06cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34919586ddeea8dfcff678128e35d39f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09972088c5ec7003265a0e99309e8fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce7003977c068230e9526f2abadbbf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d21a8db9f51b3a2164728c4478537495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da9ee8df5f04cd4a52e0e8289d6433496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64f19d340c629366dfafb3f0b225e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a0f93dbcc2ed749938c25e4f5a233498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c06e0be996610a2411b802277cd82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0506ac11d656e179cda7334adc6bf4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb500e8159651bb059e7721c3beb1b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d7becefc95da1d73f51b6ea1b91e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5286975ae2e82c43789a6ef7468cd6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991cf79dfda80532b969f29585a4453504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479339032dff89e5b64712c29ae45b47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2b7f32f879324e42759a9599ee448506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49792039c140f30624835596de680ddd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4f7f61dbda50ed55498910899b574508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607e261b4942d289c4f8210a2195e55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb01370b9537378255e62b875994ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d3bbe0af53dd2d22a576eb2ad53ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf64906ba0008ac09c44c752b86bca8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2975154183bfaa02a5cf9807e565657513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca1ed8b4a47a87e2bda0e9e955344a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb0f723c5558833d9d045f5b15497e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210cc4e322d3c32e075ea3c7e6bc449516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f477534a4272fbee4648a0391de1df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bea84e16fe001e656aef277c214f99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419803e4de415404304f069ec716cf8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207baf19ec53b4332962970fe8d6e4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc40dbb7d9a1c25e2b2cbeddd26cc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca2ded460a8a5878a495f49ddb61cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47bef36d11b5ed74673ad5ecfba075523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b24945cb829d1379a687d215db9717524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1458e728dbe5c5d431c2f6ea8f299525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fec02a99d369369044ed8df4504ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e773c212d8e1675f6c2e149bb9425527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc9127dce2e6f42c5c9959c8e09b35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2c937ec27a69dab36caffcc598f6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536687a3820f17bc54faf92070d1aa66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a75cbc9beed79618372fbd0b77048531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871262adf5e0671da5efef2d07aa4cab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d19aa237d286a49139fd03e889d0a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1685910763dd58e3fa6fdbd546195e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22851b020650a5ad0885326184b59293535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76300fb5b3c72b878b89c44b705d024536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7da0bdf91edef617daa9d63eafa92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5910f2a17646e340b194f30af8db2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6b2851b6c0d22f314e76ab59e4121539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d63f1752d46ff2a8220042c77c31f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea861a4cd16f0287354bbb69fb0785a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa0e27ec1ccd1d73ed8c0c2a23a7b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b2ee6b812977667548106816a4625543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d888db806f54805b597e4efea0997544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f45ce951b203bd2265ea97f40a0ecf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a085131dff0f569c69cbe7f9ffa90e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1b63d531f9fcb60e80ee4a128c17c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288341183b22b8372e3d8e2794bccaf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a796c351219faf689abf1db222c9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687f4e53b74cb23bfde03cd03791ada550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff374ecc529f2d34343b2bb6538924551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f72b8a4a7408df38ed6436632c00c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de27ff651f37dc8e3a3d82147d779f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ed9f4fc990f3fef52e3f27e73abfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0096777965d0264822cad196bbbbcd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43faca5378a49ba33054f84b90c6fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c280675b1ec43aba7353746b9d0e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568598d232f7d35a1af456f30b32a70e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553ec8eb42abb8ae66fb5d3e54f20ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3eb6df46257b5ce8bb1c517b1d4eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f4482e0e547fa88371a7698132040561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1844d57597c70b7e18764a5adad5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c19ab2e3146cd9a3a80e44e9b9bc83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8058d1860cc276670e17d8f8163b135564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc47c32608f15a9e9fbae73d3199c89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c0ed7a9ec39ceac96cc4d65f73af4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9676cc0a2dc471dbcf85e02dfa27bd8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbea1d236d67252c53c1f67ce5974be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dc77963d6bece6de057047673931b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee09528217c6cefd19df48f02b45a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ecfb69964580fb4b61ce5bd0f5d17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c867fe3a11fcf8d34b990ef618fb0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a711924aa707f37fdd5931295325b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f35ff430a9ad7253d56b7d14d74a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df715cd354f97a0e16b9321ee515fb3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018ccc75fc1f1eef19b05a47e2bc9a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2e4b81c762833518b387449e7d39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d22c2cf74740ab5e9c7d725ec2e5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e616b3b05635585b4af583d18f3e598579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd62d8deff460357ed1d0dd26fa729580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa970d09727568e204d5b387fbf414581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c4847aafbe003e7a2e0c920d226a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890e219b5cc8c70961c58fac773d33b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7628d3d8138a27f7a40f2c456d582584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9e5b327ad8595366b5af553803618585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7f5889ae54a046bc65a04e0b119d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429bde837b2110b175ef99ae994ee07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf18c2d14e4f5de1867cc4bc225b78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2141f6e817e24aaa66700092ba1d5f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d258d2bcc02bd8a753983de36b7d08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d43852f978a2d2c629ed1c3c00e0af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fad98e8f25738ea34a58d2fba9a84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64256486b20a84412ce2449deb4a97a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784e0c39345ad9d6718f4ec4cef0b47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85aa538805422f657769ea6347fca6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70db9fafe0c3e6a05e3c8979f37b1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9235370b30d8b301c54f5a965a7404e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019334c9412dadc1ac9dc5876c741c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d411743dae7bfbcb71742efcfc1afe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d904e3f6c2e29e6fe727e4765e09c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751fd3cd18de97387904df92dbc1783601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991f3258cc32c49c0b6b41e652c95e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694020b2dde242e481a4a34a64cfd007603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c124f91220df6806764725b407dafc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6d3c7a8b29db8957fd891fdea8378605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15b5912fa0227c4b80f5b82764fe8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248d171ac91bd5e86c8f8f4cd804e36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db878139e74e370a34f899194482a068608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773bce27aac4fc9f50ecbe7147de065609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f27fcf56fa89dc51510fb881f81c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fda7b755abac65ee109d853efe340611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0384264fc049de3e6e5059995ea01d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce16267106bc8fd91cc602569d8734613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612d40738d6905fccc76f54d8a3d812614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d1f5eaad231262e13ba4a6b5bf62d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34aa3627b153ee604fe02991ebb67e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3ad9fc701c3442c0ec88d6110723f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60020def07fd326bde3e555d2f3508618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ecc68e59a917a77cdbd7b93c2f375619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2afdd587a21c994892002db702796620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f3acd67f3856f6f53d9a21826d23b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed096f007bc3488c82b95aa19263eb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d25c89ce56523b75d5cbb2b225887623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61321d29fbf627a49963386b313449f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cac2a0fb1063dc6c65819be83bbb0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a9366efb4430e0fa26f2e05749ff4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14f4783c35b7b55455279dc0634dc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f3704996eaf8dcf8532e5d73532be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa04fcfd5f5282d6bf33c3587121ecb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca5f7c659904c28cdcc820d927f09d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425cca7255abf19c8b326adabdc972a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b080e05c7ed26e5d80a120ebc0606632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e78f015cc909cbf872320d49d5339633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c698ac372cd0daa0e238366619d7db0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9ba137a59e185dd38996e5db7f52b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b311c31a0232a3b3d10ef1e559e03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b556f97c9323ca97484ac082537056d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c9f42ae12e4823e4025f71f33f816638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30864c7c60a5c9a9c3017dadd415434639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e65b15f3379000888d18ab0635f8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a22df2640a023a939b6c95f12c988641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7999184a8ea09127b386090c5f8457642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fd9a54fb95ea2391d27466d89ccc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69492459ae0666c90a47c0b2a36f3381644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebe5a359245a6f136b74110ec480e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ebfc8ef2715517eebd8d0b495fd73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20290f14e6ea507a1bf2a15785649ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8be30306d1f81528674864b80107ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68653486704e2521a92eddb2b2d618b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c150383ec09b4a43b49e2d4f37fb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a66a673875ed7d7ad1913b71dd5f9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf287ddcf3deae44d234b658b7ccccc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da5f0e1df87d03b3daafde5b176b5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e2a437d3fba03dd9b527f29b59e93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991c9f420127f667b06a10bdbb1519e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7612d2e29577fca96d13ed021d086a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d9e6eb2ef8546a23a845912bf83b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57176a56eed42ab1f9083a0e9cdeea7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bce1b392c37d22882232444ac5c8fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9a82d39802f229c20e488c3d3c493660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa29b486138f2b5bd1eaba8122f7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a43735763011d3850fef5411dc9ff0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8c1fa078b3d48581a364a7dd5a15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51107036631197fcbb0c048d5f151688664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b8d1857f4a5c499dc943b006933f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca8158a95523cd1ae807717f059b42666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642da5a2c4ed64be17e7f24f1c7596b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3b5b0e7498e0542b19b99aa7d0bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c021fd864939ce2d36f42b30fbd00df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1056d713901c86605c1a7bf29d60f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ffff0a2465b18ea54488a7a0b6dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b1afdea772d4a8d73fcd6388aaba3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637601d12b882d42310caac5fb3f2d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e744f79be5bb555c17aeba3f52174c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011f7bb9c9f5dbdf53df9b322470b72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fced816ecc87ab2948d701f64170a69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69461a546fa7b339e1fd02b4fff3eb32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64796c693022420e58d283c9cd8d67e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140c45e4b082549e9ba6c10c13d5b92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccb341973a64182856611e5f69536c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cb16935a9dea8b6b40269e26d36e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992f7809025621ce5c68c18d8202f03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bdb01b0eed40c2b7038c32b4bbd19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067bae9873d8d2bea1204810aea70a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f92b0c707fad69141d6c459f9ae801685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1f0c1c97bfbbe9876757fa5c7be8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4c997a61c9dd9380a9255f4297a01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c904ab0accf0bf3682994ecf870081a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31353b5951844dbc4c556fd89cc99ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b9b5407d2f1846641d2e418d781c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d8cf20433d8a9026d8b1914f73d77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb9cbe9c314886188d4e7485347637692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d8d6cf147d330004db47f481e605d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300760e0a621b4aeb23a77c0b0092d20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a1c8f09c302c36335de2e2581ee76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3031235d5dc654fbbfba29b57d96c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69955f403073a43d60b95aaf79d14792697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b965fe3afff7262d93d857e06bb7f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de7703ff433d1e261802d52d11fa9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216f809436b28d1d2035b1868ea5f33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8329431020c2f8627ee6e3d3af1154701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37e72fdaa3ff4ad21ebbe2e8ec70dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c08345e8afc392e66f4e5ed83a926c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02716aac9361c620e25081d38b336ded704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec14d7cfb536c60febfb5a059acae1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82197063f323f71ed81d9f4bfbe22ca3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e29fe5a060f4117badeaab5725517e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562c43fbb7fd7326b8179b795cce302708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4010d442132a20a9d5d35e0d67b39bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b1c8035e52c4999f46934e2ab4b08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3e03651d93804a488c45883bee6d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3152445572ff10d20b09e11660909a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc1d3ddb332a54962ae9b9741df32a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302294a43c11d789e6e5de916efc44d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4b145331bf832eb0c296c89e1b291715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1993b07c7098d44164327e281b320716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47a933e7a92ae358829da6514dbb22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084988c4b9c7db1212666824de0335d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf07987db966d91f7d660f9d26a9a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64118c0622ea8ce5533dcb10bdf4342720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81fad118062797690b63c4fcf5c65d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91edd888556b61591045dd169997fa6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3432f8b0b0bbf1f0c23589fbd08beb5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f834d434bc2da23926d26877b0c6ec7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deef353a40a61e6ac131ec57ecf4b17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84e29fc09fbb8f780813c97dc2988e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92512e48591714225c3b378afb5122a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6c2899ebed2c641df609870c4c7a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea250f32addd4f5cb068a95017e143f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330680c37313beddc643662791edfbb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb4590cfaf73f88abcab731cdb8d43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4865265f943e1bc005f25926fe2d68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb9ca9c7fe887555d27d17f2c16f51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b4b1d5346e833956a37aa9badae9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05e1bc60d1ac176102f48deadf2a3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a8ccf065a617ddcc81b7b8db483a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0d9608939e6ac1c515df70e9165d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceee23e002238c2db77c0138cac2e3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec45c941b091f19206e6c1941753294739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d053dab1590e01fba1ba847547037e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291e81aadf2a6164e6f89ea298f66de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38904d74ea7f4fd3ef85486fff0460742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa61d9732b74c3bbb3e14dc8f147424743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b54a03ec7f3b8d502f247c0d179a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e75e4d23ac3620fad151db51caaae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a85f95a018ad45b9943306583109f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b824504d430145d461a076177e9849747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a4e1600459d1a5768c615eb5db451748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156e8b82b13ae11493b1bf2ad00612a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd788a2c1b3a2273d2ee11aa7c50630c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd05e188d69a400c707c96d95be053751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b66927442e31fb195759a9ca5d775752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6f89e9e26149b759e2f8a6beeb9e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946afaddcbb559124981e6789fa26aaa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a778aa29c68f2dd9900b390337482a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97164477509f517c89732c87c066406756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc3f9dc0750d5f6e401a620bf17a34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfa351a0ef1a7ea6ea2a35658d3a56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad659823a6f8fefb51860f49eedda386759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac430e61b1fdacfcadd8cb0c565dc9e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ddc4e74911d8dd770b421c94b3a862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f6c2089cee30d2662c483de78984b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011384bbf0239f14a6142ef8f7083e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153935372e122f447d04aa44570f91e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678648fa71423a298fc2259d8ceb6186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbe293c650f6ec0e03b8bad6495c497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c278b1b5e79afaca88c1bf0c953a8188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd573eb677e0eec95c5d35ab5c7fcad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b27bd4619581e4d47080976c0dc16110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c20a04ed5122cbf59d221a77c2e8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fdd230eeb6eabb671aa1b873253d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4ed751855f04f9e2195a94674f58b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3849db8f49ee099424de4eae98092b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078b9c1badf00c3f5a019ab617664f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fad3ed59be825c3c604316eac9c4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e304f0a471b9e4fece00fcf5331d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50f32bb9f28900e6c9aa32266760be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d62ec865a353938503e4fe928a511b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca31214bd6dbd6b83fcae889249c61d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af06c739dfe04b564e0f1a0e605420621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b7e99789b98d01e05c31cfa9ba47822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dbaa57e1c1e62c9a4584e174d049f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e19504ea59a0af9f0b3854b1be5edf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15ef9fa563f4de60a44b67d097a7b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e771af32af2fa26c00b03fc35d32326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c646e0982e2374e9214e01896c957827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d4eeaac41eedfe3517bdb0d2d8be228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535783261d6790327611bc26946ee1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd12b6e1cb0be2852085883e0729c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee74348a0cf39d2efcfdf6b9a9f69431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3160ca960946e5fbfa2af0c5a8e3d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06c9755ea488378a71842e4ebd7f7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1b26d3e8998902b771d2e403ea5ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c773c3012270e336f33f96c8ea67035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12e5bb9efd53c55d408944a4fc613236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546a8caff743f22f96bef2a430a977837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830dba5a057b56e5815b33ec7ca9e6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deab45c845731affe7bb7b6378533239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50700a813fd88642d140fc75ddba2bb840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e5e18b51a076f3aa14ff886ebf95c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840be8d7b1bbf20f7d0366ff83ec0ded42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f3c01fbd41d3fd3bf77bbe66a9fe943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95cab64d7ee1a01ca2d330f872059844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4203fc14a1881cbed24097f081c049545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d49c305f84130d92b6882757455b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff880098da111912c939f3acc664f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96885ce5787356ed95a519736c8193e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3358d935183b31a48e3dee5cecd436049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe7cdcae06b1d80b734b89325ecd0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409080b1bfd78ebd58b4e8d2d3455f2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70d703fff34ca9777e537c51bacce252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537be8e040138e36eb663c0cfd8fa46353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e482b1e7445e9e578ba6950e0f16d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de775dd47f8b81b46a178ce6184559255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ef5bdb73ac5619bdfa8204ac5d58256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27a7626c76bf94a3393120fcee4b6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175b789d948c55c592c01d54b7bb4a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89634a336c9680f050d793ecdb45e95959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c6b09e0fcbc034e250ea6c09cd4d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd45aba6a97fdb03f9949718d31805b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b59651b398cbdf6a1a078108121562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59ee712dc97d4c3a13cab2aa9bf36d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5beeb164c17a80c903f41962e2eae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeecda1461bee1408b9d47abf9f4d5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6e289eccb0e1104c2b28a28d70ff766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8f0c1cab666bcbabebb801e0461eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e67585d0be8b6749a69002ff35e10f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc10dc65c0353f3635a7e3e659246b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d7ab30f1772cbc43cefd102f0cc8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cabe1ecaf9557a8afd8b9107faf58471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb56453ed520ca0c47fc842442a48e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c7d2b860a8ca168dd844915cc515273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6aec91fea78ac38be5df4a3e0040974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c3339bf008934bd065b5fb22d069175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356c8370256afc1416e53628a151a3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d6ac937d47bef613c6ee1563a73a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05402d926a600a7e01fa468bb97410378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf9c32455a78cbc4fa2a0ee3d4d31379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56c1536280b84fc89b702c889dfeda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14946b0dc6806e3547ffa52e9b09d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52970e96d69d471b6cd4bc5a97089ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf30d890b761a4f8f56a287f099f1f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f794dda1884c5e17b4b0717b03d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252288e10d3c93c1f16fd2e217de01185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffc46b2e99f416fb2544beeb02e58c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a802cfb8993b69373d0e9a9b8517187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082fd14d111337735c45b4e5656976388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570028d57a3df57f952ed9db6a2fe14e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832b320d8b392786d35ebf80ada016f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa38e54c3bb28226a8b372cdf40f8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afcaef195d1ed3dc7c9daca30bb8f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8eccf8014153fb4176e7c43a135ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1d42a7b6fd76d7a0acbd1a1ad141f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9ccf85e4f90f1df2deb68016901f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc67361ffbd777851e0183f801f09e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68098926e69000bfbae7f1b1518a65997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd821d488bb91bed2fd4d1f6ee0699a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc287d4a071d4c3635f333e5ea2fc60599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc64d1fc2ef41ac9fe6dd1108ca4667100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c81768e46ec328d513ffd0dea4794101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2a6280540b158ff7505ed0e04e918102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734ecdeab756963326eed59f7cfa8df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a11d2821791d06f1b3229e6fc913e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da022bbb073a72f95cc7bd8348762c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34db2060ae055d1262a6b476dd84c9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bf3d37d5101e1a4dc342a110a1197107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e3497d3aa0ae322300161836e79a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad01843a2a2020f873c6a3e44139f4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6bb06407b1689a7bf3e6556a378b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059a5896deb6cb355a77e1a722f7f01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e33a0315d5107a06b13c7c73a9489112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82318c10f1e2c57393e541a217a043113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b843029692e8cb0591de878514938114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdd3c0ccc96af8c02b647d7820fa9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ffcbba7daa998f22314ee9c6a9fa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0406d7ca7a415ff609f99f633fe3fd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dccf3964196c3e03e2941c89c39062118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a0d996eb5ddc6b68947f8da56d598119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706106a1b190a703731d1d8b692f93c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42041278ce2c052d15d1718013b4b963121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9134076a6c1fe746ce18835dba5a81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7815c9caaef0d7d90f35a3b415c9a5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55661f7aa0bb7cd6be0dc2119462b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb10e5350df9a36a370c4e894e1af46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397e8ada9a54f7bd6b85bb761f10c3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ebed377ae2622c7fd8a8742e4848e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b8b397200cae296249759aca714cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6443ae3d61d6ae39de7b4659968ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320620a121a4d8026554713d3167f36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25ebd43bedc28d3290c0e9b3e93d59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043798053dd3457c426efe00b87dea1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241a000806d44a1727f5b47f8271bc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6042e2718c197236cbf3e61c00a4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc748cb2309c3f2b315c0e79e08750135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fcec19e026f107c632e22d00e3eb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a0bbb3a0564da0e0ad7041390c29b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d41d2520e4c10f66926f6e50b4cd86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538314b34689d7c6ae8eee8875e95c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62177ec86260e75277a0c84b364ac197140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7396a31b0564388f566b44503d105b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfa4786e21aafa8f516ad54397dc19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238b594f50b4b452833bfc514e58c2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21160bb1be9cf4bf8fc1255e863dabe4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af73038b59bcdbf42e6e546af0698c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942b2263b85d702bab2f302a4124068146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9423f3bd14d9e985ccd7371520766f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3552a968427ebf23cebd3f5041f59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f26fada7abfd5d3c2d0f4c0f8021da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dc19c270eb7b5c0ce120477433366150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfe7a722f55a929b333218e2de487a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab628f9907feb5d8600b684b9992a4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a80178c6a1e00366a0f7146e686727153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd6ff435580869c6f69617fafa4eaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808313521798b4719e1c301b5975168155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7346fd923599f45a7ddff04604320e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3801378e6ee573ff067e3ccaa8b39cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e3436c2ae425a880dfe3d8bd6fcff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aed1041f77eda3eabdf989a1092eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3590d1c1427b28b3fef20f4f32275160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c1ce6fec22d018b198a06ddd37a9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d5aafafd100f7dac06e628b5ca808162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829529e33c11fcf9b2bb41b13ebd7c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b7bedfad6cfa041a2f1c9aee5fcac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c9b53f55b9e06757e82070c6aa81f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660020633846502b4347f0223b5187d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b4b4ca5d12a02a14bbdccbea1b7ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2de39e30620587cb40e3683adacd8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32637b1addcf9ffb695f5f69f0cc6645169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcc426d7fc3d4ae2c6b0fadd2d83a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830675ec16f12ce51b3265ce93088865171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a59c87f044798041fd221df79663f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0566fd5c7d26ae8185f3c7fab3242a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836b5098eaa70b197430063d16ec99c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d0d7dfd874bcfb3f6b44a5fc9a3c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc7c122a6e1743c27cd9e97df2dd8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b283022ddda006d6731d921b7be6b25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d249668c366613736aa12986c0451178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157381d5b58f744100161e7ee0f0d8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e19eda951e134ce5cdb1c977ee5af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c400e0665b3985e8c52c38895706991181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a07f7b4286044787b820abbf2038c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d22a131e1a7ac25028e7420354b62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a45c3e273503d3c1e2805dbf2f4c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21153c7b6c404527874a091a718360b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf76c894c880c06ebbefad5be43e74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd7d6b4994c07c56ab2ea82bb4e61b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa856880fa38d4f233e434d8aa980df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf2c519314b29d2facaf78ef0b4d84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032d16304eb7f31534d0de52c44d093190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af26b90d4724a3ded4e1bbbd6a8dd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8560faa77ea5525c894c3554e348c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59173ac7f74a393be6ff12fdc82852193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaadf236fc78780c329f47aae08a7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81061f5109a66497397056287037a855195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd419bc99099cf1214fa839104d0bc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f80ce5983527d3edec86ec3de6ec7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6f2390029099e014ec9bc7cee6d74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223578dff2a3c9e6c85a493a8585cb6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097a4cc57118e6df70073968892a671200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48573dfd7fcca621a6fa24495a622f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518f41ce06cd7b4988ee7d35d6ebc9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03fe208cd1a6dafb8a7a248eb04501203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071e56f53f5f58800c9397b0916ba42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffc3b14ffae0d412f578c88f55fddd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c439025c5fcf55631caa0d92bd650be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c810f9e7c0084996ca00fe5026efbf4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11243d5ca685516b45bc1113fbc91161208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd43e38a09b2fe20ab5d19415ed5d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b86fcdcb27b99ae9c1397c42d323f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5225913990e8414381348df362d86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f787fabd8b03be9c40d673d0c8bb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976f8d4814b47383206987120a7d27a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec316db675c582648e779b35805a626c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73294cf18db295fefc3c27e9bc992dd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d5b4ae37199dee6cde2daa7f9f3b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9dc9fc37be73c96f869ba0a8dc17d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3dcfccadb9b803b20dbd26596e7b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffffa77ec8e0044e276f86b533bd9e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b43fb3d5bca807c5432efdf1defa2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644ce345eaf04b2a0bd19dae6ec96bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afdc2ed9fc54657cf8943ad3ada950222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f2d7cbc66ca8dcd11b8de81ba4533223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42222be5d118cee4fb34e27432dee8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0441beb5902d323e661d1c265585e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae2a748b5da8f89f63255dd282c45d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f40b47235b002689158c2ed7a11f71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04257669e0f001b441a8e9aeb56fd6ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe75d8064321de7a7fd624d446d6b71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bbcd43cdd0213f421a98ad750a0ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa778d04f61dfba814a66b4c3667a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b648d2563d86a8bea16203cdc4548a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee05cd473e77bdc18c988e3ec9b4c1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b378fd8a0686229a0f6e55a59cf569234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0394f6b8e89f0d0cd45c0205ddfe6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74b06e6c13cf50e88929d9eaf37250236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd099431288262410c76b1bb201e6c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c55a848725273730aac5027b7ab69b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0631b1f0566b694ec2efab0992a2ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf49309dbbd0be5cf97f9ce1abed90c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feed546009638ea57e92fca1c51e89e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe0796929c9c68d8d518c2377a2379242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20f0fe90eba2d36146d54a2afe528a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d99c9fd32ce1892fcc38c82b7b6d01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590f1d00e74b543c1dffe84cbe472f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046a10a5794cc65a3621995fe3f73e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d334b23523b34dc0a52d9d4de34595f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9237616050ac518521160778d3235e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2e3d2f36a7bbb8ecff0111a9a7ca0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360fcee3c0fc8bc02c8fe2be61d02a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09451564a5b5bcc7211c308c7ee344251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794f0921006ee2c822b5cdc6f88f347252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206ccc887570651807a50078a892824253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a4dc0766f951e4fb8045ccf9b7ab5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298a8a4afa2861bb6f5a691815e32a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404456a17e8fb8e362380aa95022274256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82077d11fdcf69f4fcd6195daf73f22d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e81de94f88f11367f0661d3d7f6c91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3af0d948e8dd537b4d7a4bac0f4410259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8ec9eb1fcc78ae2142c47fe58663f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13737cf6000a242b0427310d705ecccd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc03b978faccd7c62f4036abcb0731262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8fc337009b19d6bf0fe6e59882808263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d38b290d7a13dea39963de1d4018d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e264418e5e42218fc773809010c95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74df104f9a7fce24a420789287adde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e832c4cd86bf5d5dc4931d8b8e988267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0510e8939860fd46f21cee7ff4312a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d3bca392588898c4c1c6c91083e34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0561e5490963b3548547e3d42aa8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84949bb46c7435c4adb52cd5f046a97b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e97b63bd1fa64db9164285b29ec998272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dd080b5aaf280e8b46f3d662e74a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb907ac7418e49e427c4233afff73c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec03fc0ace46306a1365948ae43be8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f202c98d85ecabc7a6bea45d08bef3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464472f6ceea160fe3aaf45ad255104277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628eda8392d96b14a68aa339e87bb3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b52779fcd6e076bf6073f41388007e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b5a24ad8bffaab107400c9f6af2b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683743dc8832bcd1954bfd2cb127155281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a233479d7f098fc2b7cd8940c0db7b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1995db18acd38d25bcf6d1d50d11ab5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc3eb0476e30d49aa68b6d420d28f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa285b4de615d16fb80ba53c4f85406c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd92d63a81a2df4d6e99b117ed56717286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a23c299e3d3037252ccca7c317546287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5064843b966b286d1cd90225af1479288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826e4869dab6fe278c7a235c4218f5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d19cacc8616a2d6f7bc6ccf800331b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d28d13058aa9f2ca5769b4e7b63cd1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc549911c472f0a8b2aafc7c9da977292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afd6f4efb83544c01e95bd8b8dfa12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8491c5df7e0cd9c718db85aa91b597294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32fcf040c7d9a0bf072e1fab7f54bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3fdceb38211c05cb617d9bf6b0938296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c382772bd447194c6e777ac85b662297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17979b7d68ed891302c7a9426be87545298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b03d98970b0a738b882decd6758c8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ddf0a5739761dd61163e8da223e39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f853fe623de22c39bdd729015823d68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3c662f68de1f38b449e434cf6f455302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd11156b7069b4b2ba85c847c60e838303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d102392ac20f6d8c65148e996d95f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f52f3cd62f2e14288a63081a68aec3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080b4d969b541fafe46f42a93a671ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd687b5c296ed77d6ea0e2845b7b14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606e541149fbe94d1b2ff27d3bc408e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a4318ff2e529a9efd952b1dc4bf8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeadf7f1c3fac0b68e7abad4f4fd941310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aca4e4161c447015117d60b0e06de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f50dcc94d229704f2ffe8842ee99ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af75dc1f2d67a55a48197db3442c7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fb865734606f4c71f9b9da154138a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d55a15eb6cc946e5c6e771a709909315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39b9e98614449535126e57f9079296316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f78425b4320cebfc3a4904be698b9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d7c13bb385cc5d85bc3fc30474f04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51749a9b00e6f8c9822e6203db2da32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fcb3568ba23abc1b609b74e617687320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56b86759ce88ab6c04173b32315104321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441e237e1efa5ee1a4f57b562e0c2c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8e326e4caff8719cf9b72921ff1d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f292dea538ccfb08e046d909853fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b06e08b476d39731e7e72cdd4a151325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106be44248f9e3b1d73480cc15d9f71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71415dd0edaa50f5cdbf6e5bea2b951b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ea6006afdf86a4d3130a1db193490328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0591017da6a32609d5e5076f32441b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78fe11fe86c0df792f23e29e8238b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9d1d4e75cb9c4ca434da39ad6fb64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0633aa96602ce242a0c1320ec1de2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042633188115575886295eecb87bd0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c00c6e48b0a8b7ad9a1e34f2c80c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781bed206a20b3d9cf3e371049e9d8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791454b40655df5086245cb697f69db5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0453bca5c1bde43fb8aeb36be04e7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868b116adac4cdd926f022f7b27f307338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa0d5186604fc96620492c1179b4b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857b22364e7dcc940fd49cbdaa17e33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413dddc19fb7131c4291ceebfce1b5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9f3aa444ca90ebc889fc426b6f547342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26f28100bb2e4220be84f7558f773f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69100e30da0dddfa0a427dc299525e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46865e81c9312a3432a274bb5e481286345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040a7b77ac987cfaa2fe4db79a3cf48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806776ad9cc10241f24392fc510c4921347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0fec8604b1a62c0fe2df3af68baee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e3e39739f516d5fb627eb90f77623349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d384de1c1e64f254ec65d0fbb0beb0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dca9d63d7a42a12ae46030199eced7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e10a25f2257893d957abd4a39908f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f613767f26a0957f6a76581f9cc5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d52b9aee754fc5791dd313b1a9122354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c0dd431933c57fd0b3efb6b0ddd50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66eb801ffad863f8e9f624f747f37b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ebc9f4682fa4a3ffdb652e3a252cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc67480c29f786f524e150dd899f1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d7db280fb39e6523bc4d0ff0fc9d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73d7df44dcb5146b665d0e4d55c6eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cfcc9cd3e5351c1f00f34b223a7e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f37e8faee4f84b064f07a72befd5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f4b733a618334c01806351fc63900363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbe9bc8249090dddd0a4dfe633daa5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348371890e6accf68433c03efd1b4cd3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9782f76071f07eeb5311e3ea7f2668366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24efbcec86a07444e0d53e27e3936a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef544882e8bd18704b7df410226e39a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec6a6bbc10c3b76e9f084e899a4346369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ec3b1ff214b212d9b39d66090217370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab985f484489e8a6b6fd7f8c7c77fbeb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efd3f93651e051d60fb1933a9b8cc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079734c82436307f546ef0e1c6a5831373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092d504f02bd608445115704e65c557374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c932e986fd3eb8ada3c7620b22be92b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bb2fd4f448db1c093d56dfd852378376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e065e26d0f310695b8f7b704dac71a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848ad50c959a5d208179be6a3d0fc71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764b59e82dc3e383d22742ab4cab792379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23920d541924c784eaf0acf7c8b4a7f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f32522c79149489345c5de41ef26c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6f755523c60fe51e25a0e2391dc64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4609c44ff70fcc410f0a19b1ca92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9b077e4beba63dd8ca412eb727666384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a8f7f531c6253d72099140fe24cfc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68e2981a501a510ccd2ae7f2bc1f59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb97984b5c08a1644271561fa65f94e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe89a47ccbf89d3c1f216c629d3ec7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c18c3e7a0083ef727eef9553c05db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245178337636a8c4fcfedbe6b873e31f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3a6b48c51651814b4c42a32fd8976391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15968ce8a9c8ef341776285a6666b8d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162006c7c0a7f0f552abb468057e9df4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1769efee3a9a203c45560d3506efca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77202efcd7b9efa52e81612ad588a79a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a9418b8715dd36ab9b1366dc7ac1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcda8eb3b09858de3cba5c4cde238b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95b09c9edc776ad43386d24bd2fccf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f71d03e043ac3874a6c16568c5d64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a66fc70709b47abf1ce6d9d14bb66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f218172f738c45212cb77f0f08cdf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75290999005b34248b5785dfaecda3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c7b63a2c5a841b8fffee6fe166da3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217beb530d42837a67cfd478c257eaf1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc0b0a8e07f8817308da163b65b755405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a78580ff695f6894cfe522cc0ad548406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bdf6200798d3aafa1d50fe9b17d31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662f45dbefcc500a38f6e7bcf1ecda0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf4b251e0bb10292c090626947cb7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92f654ce8f399fc290408bc46e7b09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eacecb4faddb040898f83efd253a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad3f94f00ffc716eb8fd36d0e7849e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bf5606a700a5e502e5ecd8da25039413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca34724c3f56c577cba0fd1a439eafd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7134ae2665fe91a8173fd5dfbded60c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28834bf43b8d1c539255be42ae549a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286390041141b648e00f9c59a0fd01ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aed6f9a6b7b9a716cae5f8fa3461f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd2ae8f4e59ad1900e4f56693f9b16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0359d09cf7b205308a9e35e10e6f50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f83961c27f4eedef17c8e2dde2d20b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454c98676689a73f32050d906020114422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b32f8d41618737bc62902a51fcadd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35b1ac5a2bcda5d666c079b174a560424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bdce8082984c6912f16eac6ada52d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa921a4fcf977dc0e7f8be18798a238426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4130440b0e96633f1ea5c21241e7a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af02c7fab8732a16cbf5fbb090d82d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca62acc0c2253b5d8f0482c4244a8d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77e03249565ff04144abaeff36e5f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab91fc06389cba6ad787a5c5a727f14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f808f99c06c5833a887166982fe84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a8d518e88d44ca1d7714968fd1550433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e4f81417c228a25c23b9b1b09513d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4305bba9a1d3353cfa737f4ec61c7fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5ee14c2bdc6793c4f860bba082fce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab830fa3de4b348b05a1afb8a0268e77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36fe8f1479f6a35227fc641937d303438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056e4e961f2481c3cd3ba5637b46fc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a758838384cae5f5d6814defe032bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad21b1ff2f962472921fdb2cddc1f0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebe2bc450c549d0352c1a0ad74477a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057be020c9ad1c2f32b764fd9fa3d1ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7a836b55937c5f8269f89caf8e948444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1410fac52fb947332c3af2728377d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602edb01c6735650bac822e61086fde446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8d1ccb7aa62021284bbc833ccad91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0d7154edc5b5443beb4684f6bd297448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b6ce26820ee388a828d4d8a4b7fbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98ac8e2d6b94d95d37db946a587a4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdfe8d945af18d79a652a39eb67ff1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6da97ce2bac20246133a00a3990235452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec5e237c6c4fa3bac07b1137253a93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40187a5eab9fdf7415eb9c23c7d1ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3adc4b24d6a570c51000869499eb3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b52e0da7495344e08dc3094afc4c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143950708b360f5908dd4a476d33b38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bbd169dbbac2fd6eff4ee18b7b4e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c8951124f0734da7e49347ea28398459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe44daabd736de3fc7b46672a543d2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d80868148bb8ff6d7bba497ef854f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3b19996c5dfc6c14ec3ddc838d9ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83a327f033cd39ec361d07ac89e0e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2cc4d57eb89e1e4a36da7dd31c6d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88311af2d0ec72f030b4cce4fd077d47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8593d287d169ea224f715011cd3b0fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2369d47f726eb60d877fda250f0a331467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf42b6ad430192966417935a6e82e74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d47f988706267591814c6875fd0ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e32670817c2343b6c5f93f8f3067d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168f7b304c626754659ba3088aef6c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb0d8f0d9afb587c3ae3cf8e635977472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477e9239d1674f9fddc18d1cd078939473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783100e7becddc648bc0d4f8c730eff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ff374ea06c1f859e3710288986bf0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbd882699a1d9d3ffdd3e417426e78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bee63b9ab93c6acd6a13f11bb10f38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d159fcec9829ed1e1b3d05a449c0b21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdc9649b104f0364851f6b56066315479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61357f37eaad2617423e960d6045da56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be7e6e0b4ad5e7ddd749373f41d791481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4195f74a6b1e28622ee14e01871c37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f865c5a31b751c15f8ef4729dfcb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d27db5aedb11f9e0c32fa71134967484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d2df764fb632703e609eda0c79498485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12689a19cbe48019a2286a4a33e6a64a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97822461cce49472ebb785898af1bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2609abdc47d6385cd97df700e8941488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a72a7fef13bdb3a50c8f01ea363149489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f45168829a1f4d4845fddc3ab81d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de7dd6dd7d66333b105c460d773f3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1e80f272a6300c7589c68c545977c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bca7c45d64c7ff97f7cd56301e8015493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aee1be00feb94c692fb8d244c88cef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b678beaedf8ea1265cf7a5d3d43432495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4591a5dfdc501874e5e562c8c0490496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3c810b9d2fd1f1484ba4f59da9d99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fced636ad0dfab119922bf0726a4047498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2c6167b1822b9fbeb3453a2c70c76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756d4530cd49ac352d5a56f3cc6cf6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02117ba26ccabcbe3f464662102bcc6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6952798a7b8402af3dde79453c411b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ddaa54f2338d09c3a099653402f56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d8fa5234637f6c54eba5b6f75d4c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36955599199c2272c09632632c97710505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b5056c18d5c042ed2960365af17e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf42926d0091cff48610c26148541be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986bf5de20ab5e01dcc051665733ce9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ded7b32747ca31dccec36a12216f3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd54d7c82522eb4c5ffbe27ed11346b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7245a84242baa8bb96eb114848dff9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531d42c02da2cb280decc4b76f3a6e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ac296972857cee8f4b11a97cf021c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac28dfda505993ef65ad4f19ce14d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a6c816d89d007833f08a2f301138c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dbc802fdde985c0ad5cd3cf63b82c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef69c600005c1e4e5a4454d9c0637f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af9e5b995cfd16be2a664b1ba6e0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74874248a85a985eb0e95c90b5c44a24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b0ff04c7d603558a89cf147274888520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1a9c0ab1eb98ce148c1c512195865521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0884cb9485612102bda1aef7b32e21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11066a6d644d5555108ac25eaea2c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81de317b7c692e42ad93e95a88fc43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be639e71f9f07f0f0be3d1aea4c2da1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bd19b523018606bdfed4ea03c4744526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617ffd4dabcd970d84ba4d67762d2e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fda299c735a5b33759495988d39446528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc75f0f81442df534515d76c79f77b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f79957b9373da76b044bdfb8bc988530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34142f94d90e8385a5c533e85ff16bce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180fce92fccc148ad4dd06c38a9ca0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b007269ee3c70dfe53b419e0b29f0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88ae8c8786984cf2b4d359e15fd556534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d94b83d0184a2af9d0b6b54df68e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066ff848cc59f9a5edced5241c1b153536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029b8ce1b8a1a2ef889f82eca1c41de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaf878151908fea8b87af97703c4f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5ed1c824e9e5569880ae21baf8ee6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898afb91cb735116c298efe3a9da12b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f535ebf9f092c8646b5c0c0ddf849e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821f7d6e3aae68b754e37c055d5aeb6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a0a4b52eb43c145277dadfc64a026543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c073cf96db7681712d49932253f64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f434555bd061b20701b11e60e1da662545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998d40da61ba5abd600eef174a3fa43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270f44103050c92dbe200fe700801a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f6f9056683727a6880ddd6d4ca0b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e64da4179ed970d3d0e712fda43c5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e386d85e2686e668ce26df7c05d4e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae38feab1d0c992bacb0c6f2f6c1f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa40c7f94a8b95dd4286449345d902552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c92cb14320ca5ce87bea3bddab458553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7389d1589c3dbf430e8b74acfbcdf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2333bf9b2063974f6611f440573932555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e72365a86bfb6e2ac47e05209699d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a182f2e9e460cdd6c8102952f856c04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cba650d809ee279de204860d618ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d96a3595797fb0a353910c7ed940559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1f44d6a6559bdd4262170844bdbe0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc08a87e7fcbab3462dbf72135c363561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480d36b7fefba97a2d9a1444a28a65d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7f2f75dd71ebbd91ccf0c212a3e43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030a234175ce7155932f665df402ec0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec686f48d5112a7922909c7b610fbecf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d0d723080544df3ffa173a9eaceaf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f8ce25d42a659cd1ddc91a33d7b64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4a553a7b7042dd26573b610b34bc2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216367eb87b0df03e61262856d053bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23ceb000596970191398b2970a5b0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa6047de0ac4fe91baf9688f630a66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa7d2fc3c088940a611e357ac68c50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9abe0672750d23cedca0c12ee54f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c921761ad2dae8b05d4e0c1e1d6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04e6f56bfc805df60b65a289152773575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a1a8c4e81b602142766ce775e353e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463868cf08fe365d257a5f7d6fe502c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e4a26f3510ccd8d2c0c545bc0bf7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a3da631221df4ca8266e1c60254fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfab41ce7f2b2e88c5cce1553b2d57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e16484aeddd0012460fe6287113c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d596f663274910da719545daa15194582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f48aa56580f0a05b6f905846b5bd69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276257554e9eedb4ea494939ed869c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47ec4eb534eb3bf4125f699a82d753585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fa86f1e66ff9817e62688c2c91da9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161410fb1d5896cebbdf7a32fa19f259587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf93093f4473d31f662f8fe20203e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e05b539b207f8948758e564c773fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4ddb2fbf0fab63ecf450ba3dab8fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1356c24060611ac26539d5f38ffab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010699831471d80f222a701526f0680592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f4f6597763d61b1550e8e459da9e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffe334a98e89c4e9d764eca03a7c0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493107d7ebb4b1afeca282b328cc8119595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13475695d4763aa9bb6d1e9195697482596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca54d86207d382c20c384fc56ef948597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172f5d573151ffc6b7cc0511c202767598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d25045f6f6535874f8cb3ee9c1704599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37d0cef3f33bd456f454f75fa72904600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76798cc89db285fe61a8801c1a69195e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8e93c1a5227c4aef85b2f2f326461602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911a8068674291f52ed87fa6f2420cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8c73fd4dc2f09f7efcc4b83b7ebee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220db670b724354be1a5b8ba1e1949b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00ff44b8009e2857819b84f60b93e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57042d6954ecf84501f1016198e7de97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf404b4dc70b805fdf32cc95ab0fb9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0781f6a02f57006ab6c19bca8dce64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65551361d6df3fe01710f92737e83a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b091283a2e1a21b0cc20072f9064e19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817600284d5adcaa1ffd73f58357179612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b71c83084a661e6a6ce76bb660a537613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe14e44eae076532cf989c35ed291f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48365ca7bf4fd5342ab3c5014d163a14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18e42e1a1379c621514408a6f3ee83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe01b33bd94ae62e2de65ab577c7d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae013ba7be6d65e904af0dd8fd23ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865eda0d9d69df665b6f43125832abc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a268cac5abc9c6328e0e4c9db3cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084570341754c8d8c2ca925e938df4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75186fa8a477848e48f79be881be831622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb3b3baa29fe4d8776bc768eac074c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b61ac5025dc0321c09d78f411bcf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35cea315a27c2bd410a9548aafb40c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e08fceb403b8f9ed9f778a20c2b7c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4163433e33e1df389ce7e79f8b1b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb864a70d5028a461ca22781f34d8fbc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b1d9d59dba8a05bee0529b6dd8e91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acaee6ac328d6d064441d82baf36b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825f4338b30ee26a13a1d354e9f4741631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eb6a801987f230a3331af5eb1c485632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbcc0e0e49972bd76af0872c8d2a1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60242cc4be0233b930698aea794ee0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913bc9cc1ed95e1d96df7a872ff401c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0588e8a53027d5f65aded94405013c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d23ae19a76a93a13bdc1aed1298e0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ffd046ae22cf26dd1b4dfe19106d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2421cd167b86e9ae5c5935d1426b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8da35a8a50e6d2e9d194c6b2cd5f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bbbd4593a1ff3972897280273dd4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4bdd8233cfe05e86644364f716ee6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e8273ca9a3929204a26dab6d50ebc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412ce448230e92d0c8ceef570502e70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a25fec35afbd8597613c22c68d0911645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd0b71fc46d297863cb243edc65645646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48685d60cddf083e2b472ea0949fdb4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8972219b478f6f70f2908d75d78de91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b86f5b40ff679b136261af285c24649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef1f6372ff91808583eac150c3b199650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733f8a232d98cd616f13cfa36b8e1d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cf4f845ade7190ff890f84ee9cbd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7265b44ac88091b71cb190cecf2d5c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a9436e74229a2cd340aa0486802f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e08bb09c53cbae2af303a7e5acb2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac10f7ddc8cfbd798723db8a0c7db4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424fae6061c835f0ca074bf410b0165657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499e49c178c0d75371e6a5b0939ef70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ad064d5b4e0204a4cb839b359fb19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dbaf384c8c6216fe74a3d118823b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840896d40c5d34e778ea9e3bc71015b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7b4c78a0bfb35c0b26cdfa06cc157662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25432693890c6b38976fee00b8a237bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6031f15bf6e4d76fb3b30bb51dc41b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46221189ff9bdedc1675ea276c5e71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa405284ec23e3f5ddb16e4749681ee1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cc6294a6295519bdbf9187f61e9ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5299fc075753e5b3c11439bb07c81b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729bc23201414957a3b546f3c4e24bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973edfb94d06df7b2ee1b5eebbdb551e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467dcb65f24f7be8d159c4adab13ef6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae67ce076cddb45a6d0db64cdf9604672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d65cb179b343b236fdb0b93e3d616673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5db74e5007b62c0f7438b86062d4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8d0cba2387359316144d9e1000487675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464032e24c461b8d8b9ea4f2b0d8dea0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bb6b589e05fa29fe0dd78eda91ba5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e6dc09a5c8d6d45d27d7a4d51702d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e5d50b209a6de33940bb5459f1d13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335943e21d62714b88cb35e651ee62cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9537681dc314cb267ab41aad6b65c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b399b9a3e7d5b8f33346632638f6098682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a9966212a39c8e6ef7fd166928f4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8e5346994bc5336500131a28c9f8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2dfa2520c1e1fe9c544302d7bd6fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e678b7a4c6a9e7aef280136faaef8a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1d335a1052174ad33cf321fa06a02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6748b54871e74576aa5052bf42ee3f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718852d3b20a8f9a35e9d4462d437ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc233f0b3881bdf93167ed37a43c58eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f1e16de0c39021953fc08370ccf2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c3eed72aee580889f5069f6f3df8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aae4bb4c009bebe657aa0e95988b53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e01b1ed267669758039c844255599694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242866cab9add206d1cab2daf249f622695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb342c2252b735d38bd4834eb954775696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7bcf7a3dab6c4589d6b109f906514697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437c8b4068043a13cf9336e95c9352d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222fb8772ef88953a111ae0377078a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ba0c67ca45dca8cd770660e4b46e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee8935c237e4188a2bcfb2acfda96a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff92fe96920b480981c8e4498304f9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f9cc49f645366b8806fcde094f757703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0df8f90eae2fc8310083b580c3f573704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8beaf124525abf6a25dd6e1756a15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b9fd8596186d6173c19b8080116f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26238c09db45bb4ddcb22a33546e17a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5ba4c23a3ec3f616f8f921d3c6849708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a169516ee87b497470349637417fe0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d086af38dba1af0c7d81381c0f5f66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5de97a018a4615b0bac8a4738a1bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e923560b052e4bb2c8ec51138199f49712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb0d7cc415c2c5bbc8df64933cc87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2262c5a6b4f46099d3df0d08738e399714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c239fe344a1f9f996393ba452bbe997715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b735a1ae749565ad9cf49559d99ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd3143c213bac564d72b933526c346717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbad2bc2cf47735d6ea750dce0c634718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867068267e9236ed96a79921855d1b43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d425a901722462007091b2d8b59d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387ff2a2eda60e13362c004642ae1aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193689cdaf1b5d1c87ae7294fbc2fac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134d94a098244f421c3c1b828b3e811723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd8a100fd853c8832dfa6c1d880537724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02b0f10c095d6ce27aaf53ff0d7f28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86375a170ddcebf4d0fb613151a15f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5b3fee0e0954d5f94563afa572e5b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee802d4af0a33d801c41c25ee36080e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df771c072e531cffa2b41000d76115729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefa4457132e04bff435a760cae5249730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32384257e4e3b7a6b01f6d87d84a1ec9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990a604ac05cc06aaf478f98494125b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a7a0b8387f743f026894c20cf97b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b78e33956c10e9d50ca3bdfe5169b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade4836bc136271ee0edd1fc1af8d10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f6f6cd244462cb19aae4e1584ffae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38206662df653f366850423e183ea899737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115aeac26a7e1d2fcf257c1da132364a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae696645155f5fb89cf7d8b6db481739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2431330043302f304b3f208547299740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc03a59e72197ee7c1e2f5a7de0118c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8359be67ec4a2fccd5710e789dcb72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ef02443c6173d6d70c64a0bbd1f86743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a336cddf1d00ac3bb906279e60541744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79891f6f7dc7d913aba6ac52ceb1aeae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda0c560b2c6eaf36f743481f159c7d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7f22dea6a66837b842145e3ef412f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c621ef1a34b0e06ba32ea14fcec94f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1b830f1603526854ce0b228b42501749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9383aea8edaaa2c572f7e939281de4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24dc8998c5f19889ffe553f37d471f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826d2b97aee4e10f6d2d318dd8fec8d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42017d0590465db8e400b18f573b262d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc1ce7e82fcae2c1d486bfca1a7181754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde8c1940304bc92638dce5a6efb527755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df16ba3f7a13de01968a439f4a84717756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f99f64d1f8c6219303f3b4f5c084d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c3d5202d4d4ffc529ace13297a1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60338829aebaf596fd5d14b0dc1e204759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>