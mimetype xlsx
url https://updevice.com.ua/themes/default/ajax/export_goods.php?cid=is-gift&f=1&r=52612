--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ab02914c7cf3027c4680098a56f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c810bfb59a268b8beeee20a5217d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6677703ff7ca99aeb1675c3add6efb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01cf011ef610223506f569a05cf8f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2fef48da5101dc6c68d32b195abab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f696dd872dcdd6822aa1fb40ab9496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d746d9adf255af7747818ca6e8f867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ee890adfeb0f0840e2a08e42f24378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ddf7ea7b5fb51b009e93deb856e5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53077e720da20f1dc70684c3c54e06c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5666c5c5c5045c0e002a128737117b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8bf63f1673700c047043115e77cf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36852699ac790b637cdd4ee28769e69a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2db870a0f2fbcc511263c111cf522f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707606474173077be9a76ee4c79f26c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cab221135164680da423545b973bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0fd71286f34f990cdd2e29fda8cbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0f99add24dd668ec993e9eaeaa00718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0d4c569006fc5cf532114261a4ff219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc045f597b2e3d23a41202d3eec59e7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa12f54c0b39b1911334cccc4abcb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41322c1e05d4a435bfbfa7c1b9f5928722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f185da5f5ed4532f05c1ae64497bb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7fdb30e1e3a39864cb85e2647b2fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04a28d12a3b22af485bc21a2d476ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e11adf62d92656ca294b8e076c1cae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13d5bbcf0c28bc1148787005c1df7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa628ff3210bdf72bdbba0fb11d0474e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cffcb260d683be1fe3b49ee8ea5e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0434c9674fe182c2cee654861e442730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3add359e1bdd5266d5638b3b76ec131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca85bec71c70a05127af5c20d4c4f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764a7511db4ea68620251b452e5033533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ebf33270dddeae5985c17dbf67d3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62018bdc56a2c6122751ff6fff7129a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae06f4adfbd1d3647082b09be5b1e2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d95d42b49e6a84886b344c67cb47e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf217095f15fbdb51b740f2bd0321638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc244b214292e8fa01b761027415dd4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1b85356d67c84c729383152736b9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc4bd134f52f6ae6a07a6fb57b77c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b41fa33edcb25aa1b2075edbdd241a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6cca6a5f7f26ec8fe8e619bdee0d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c19433240318402b6aa16188dac0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569da7bfd7120269373d53ee82c649f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aed70849f37e6ed4cd1a7627b7b2ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909fd2dc518a0f186f6cc5fff7831bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84322a4046a637a65a0406b70123671f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fd9137ed4927bc0b3926b2041cf7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a68243bfcae34da657a90e2fa5b3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c5eeafebddbc702ecb739b466fa2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3532f6e0b48c2a2d7c7cb36d5d4b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b625a5ca49101d1d308274fa6c1d50453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319826d0f8a365c5e988aacca85d336954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ea3ca7d49524f39daa446bdd2561155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772749058f00192755c3dc3acaefd8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871a7c26c0ba79201b1d92ae419083357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9afd36cf2fbdaa4d2d08932f0fa0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137219361213cdba04d316b789a8537159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8441dae0a5061c113d034d83adf8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c8530f0bf4f316594d488d1038ddb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38f8bfc6ac64e1f1c85b15bfc47f8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21652e8b22691c37c85b385025b3bc6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cedd3c047a252da13f657a70f5e3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d1024d02dbef3855eec28a7f17f5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0d74627f4e35bc52f6cecb8b0feea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9172bbd445090ccb7d98eb694992567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11831d028df5767b1a63d300d184ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd443300b55876011d7030b559c4d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0f3bc9774f13fe0d5f9ac145b741e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0a7239db09db69446bb34d504d6ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500117cdeac83b0d5652f2f24ab4c2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeadb7612126dd20ed0f2d5a5d261c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2162ff6445a251a7b565f8ac4682e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7bd27b7eaece3e0eb32524bb5184475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dafb0b866c1d4792cf3e8b418352c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1537295b2999344f41d6ab7a81224c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6693b4412af2d37d98bd777059cef678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df34386d42db246acaba40de37d5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda25617e61ea381c6dd2c172125eb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8242d34eec232b6f71614e90724f5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfe3d60a69de845a92690531aacbc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735e41d6605c729a85fa83740eb516083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fae36f2c80f980574e96017aa4d7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829c66abfcf82d21bac57e49411fcad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f0dbb3213bb889bf4cb5a345f491b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a1f9029510c7c09a0fde4b570878b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897860d058c871f75d731cf3a177a3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b132bee0053b07975501e8c5b6fbd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1802955906042a10c996b230ce1e0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c009278d5c558ce1558ba34e3b658a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a712b2c87fd9cf38cc7e36d2bb162d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec1ef6e565a1f584c3f014f2ef61f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0f306d5d1c5db1dea434a2048cddd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c0a519b36dfb6668c48e087c229ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54e4f442aae6dd87b6378079f23fe596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57237685ea2d1dcc2f06ac98a668cf897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed5b830ebda90cb54d5babbbbe577a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7256589b86bda6321f3cdd511d99f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40289645974fda4e12ea0a61704407100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfdaf1967f89682e7f0164d7950cde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f391e536e0bddab60efe1379203e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c3c935aa46c825e9435e16f6cecd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed90e10efac1d24844054aaae8c2bad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e581223fd6e1a007a83c200a46fcfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07a03e4659d8a6b847ac2e4039eba3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5961125b12c9c24ea2dc29f570f972107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed920dd1535550cd13192e3b0ba1ec3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93daea8f77f1abefb97d0b6a147d1dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608d237821b5624eab0c8ed0837f128110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca536e0c4b29999f978bc7bb4aba305111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432864abbdaea914c1f76bfd444ec60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a37c3ae9b85f8d7c844061b6119a1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80528ae039a96d912d6b932a0da7361114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5040a674e2920fff1981ac51fef7c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a23684ef35c9e5057e0d0e145fec69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883f001b3d9b07964a10327dbc58ec6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc11c7002f86249c8900dd12edf913118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b0526f38ee3fdd80e06034dfea027119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdd775713094df3d46ff37845d4f31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3389c8c80f13cd573069382d8b23a27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54f229dc56633142d69f8496faa40b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d2d94cb421b82d8814977f218c0b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df63d2bafe337b714c93ad9447d4431124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc7a468f0162e252e8ac1a8cffa117125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772e2e62ecbda1044274efefd3ffc0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d9eb75a3a48d5032a271a9f02dff6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39988cae257546cea43a252607983f85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b55e0c35a94cf9d5d8ce7fc3a45ce3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a42cf60baa849d42d95318b1c01c41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd85ee08130781939dbf8de432fd0cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ae7f15e3f1c972f02e25a110523e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d948313024b8ad8fa6216df0d59c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cee9c41202d37992455893359d66c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f65071962c36efd69d4b56b3e97a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e4a0c46ca723bc282c5b0092d9c48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d337785263b47b7bfc30afb5d17b6b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaafb1df2c0301d535b01aed5e7d69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26eecf507066f75f5aef3fb6d32f16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ea2ed6348c04b3624cc11b3acb544140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e331b98ed11053f5707b34c8c02f39c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cecb0c0e5826e95184c055e355c47c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed286bf24e5bfbcfdc19145eea8156143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58f97e5708af7887839a3681237d67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb2a2308f725b4afcaca1411840a9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2a7970becb86535173ce9b040b241146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b6cada72cf175ded797b34ccb1b09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c17204f3d268a7ae48cbbf01413f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cccf1832a3fda67296c711bb42d387149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332de9428f3487636f4911ddbff96527150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da193aa23ce04d07b37b48a7f156558151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9df4bf0cc35060c790078568cff3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8bd871ad2066ac67e42681cf2ae6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d38e229cc688cc94cb8bf5eb24f8e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8461cf2f77440f882912fd89f07789155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233d0ee00810810e15a0a626f97ce2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e3540b17d707bf9675ceb6a31a354157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e1df3535c0b0c3838ae6544615a04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b87bd4339ac9fb1ec4ac42ca910d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e47e9c971f0eb8bd7fd4cf9f58dacb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89df8fd95cbf33b5acf2f3a0e8f26d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c188a8032df57c68f15d2dfafd63a0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65606019944f79397c445529066d21d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92509f2f88f5920bc4b95fab044f707164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cf1d931fdafb7f33cc6673440e94e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0cae6e4fd544355d7afa9a86594e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67b76d3d7d095511914d4b1a4d5360167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648987c8d34b5ccf3c58c5a820ad395168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6c7ccc659a7463ce9bf1374e00055169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f9c8eb7bb9f202da352839300590b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd9d8786027ad8244dba8aa067374c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed553f57bf48118a35614a0570f6ae29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1714aa76ab742dc43885f517bb219173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6cc83428709d245eb7f701ef2bee5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7df06fd148a4f3c21a86e98ac8e86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f037ba2e4a1aafa617e96af53a866e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286beb2959bddc62a2b405dd4ff22510177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523e61d48f5ef2dbb5be956f951385b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdfab5862f3fcaee1c5d73c6c6ed3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654feac3f8e5316b9ae2efe4aac24d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134383b7c67412846efd1f2b27361482181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003b345234dd65b3a453452d18ad6dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fc2e182e3dc24785189fba98f981e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bea584aa59b4a4de348658615606f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b75ed06282dcf8cb0477d0dd15eca9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dee0cf585a46379a8b462c4701f3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83481dc22cdb28166aafcc6432e964bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7c2d1fc6ef0ee76797eba29d0d1ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223558313db1cf743aad647429215aa7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bfdb9cb3b0dc0deb6132e3deabbb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82725f9c8a457eb3e748b1446973fe5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b5850681da855ae52dee5103052b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b877836a2f064394711b9a85594d345193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844af3dcd6a83af4045d39011830ca52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12161f06bf959631ef7d70f9cbfe41f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5d9711fcc3afd4209b978e24159b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb22a16443ea72bf9aecc2ee3266dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e4c3b320a13109a5f30ea57999c65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561f9ff64abff9b6bd2eaae39ae1c9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b03f2ccac0367ce2e2250305c39c5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e730bba150a947798f22bf1553f42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc52ca813350b9104bb126013ef1e0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f689967b8f8e292773126648e82895203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d591b803b62c53b4bb93675de0ae90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10530887f426152edcf5b0c571c08b2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f9b09b8410ac5456ec9f9a2a9d3ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580b3efa333d2bf60e4fc646a0b1d4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb13d53e01f17634417a0e2117f1d42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755e20272503482b0ee506ec5585c19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4e6c53c04d127b1d2670a57a4b435210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4ba627992e15eb3e74dbda8d362eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc9ca2f680e4a7a1cc64b11828bdce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb0eb15e49c8e8e72e3fb59386735e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3966a777c30b7c0f65aee1f01628ade214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97411bb114dc5a829cd3145e044184b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5acadeb352b348de78d10c67b05861216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9bd6f7d66910248ccb0e18b246c3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec11ed0c09c772e4736a00ca6d6714218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18883caec584a26e36a6f43f76fa2b8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26f6aecc50ee2d1b0fafdeeeee83ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270fe1dd5d08b7fe87daf7c51aa3273221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed338430019df6b2fcd5eb89947cabb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309222f80005b460067ceed66ad1269223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd2125dd3d39f5862b89cd8189f6ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7f34fc818711df867ffea6708b430225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580bc1773c56e5aeb446b5a98a78dc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ea047aab1db5b15c5bd213355b771227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459c0dbadb143b3adde32e566dabf92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1061d46bf505afbf8810f8f08fef678229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbb51e59da6bc75b22644357e9ed7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3247b77e2356c119dc39bd19e65e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c913a04ef08c0c33e5c4c2922ec06f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1f2dd50df230599fc5e285db4ebc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952846316b500d195e262c805022f58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bebc3a181281b5c649e60a9ab440c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ca2e0b2e16d4607c638779118cd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c47c4ab6f6b58419872d5c3aeb775a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38877e835723396b89e746bf5f533a0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3b4d48f9c2e1f052887412640ec4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dcb941202ec5cd85ee1a810bd7d08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425019c7bb2604b82ad2ff8492a481c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc9d19129d4c4e98cde5c706000739242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad95c5c1f1c53a61723882ddd05c49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376eaff84091d120dd7fbf20a367085244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dddb23e973f1c59071e5447f8e647c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368428e42414da2419732938caa7d1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d36cabda421f128250b1222516edb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b1c500c3a52060696ac47f19d9dba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc2e2949402f27b6b427aebd7d6ab3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314abf9b3359fe0f1c7f6502824a100250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cbef53373d1b8c4f8acc913aead30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2feceeeb584bba54e0d1036018c13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6f9ff833585a965f46475fd43c2de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4086f7f461195a11beff2b7c1c54ba8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44283d5ebe60c9ac9a9c6a56452633be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac2ed440e4df60b0beade815463ae1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f78d93227282d622e5b8fd0adb314257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35378b7c42b3b3b90390f5ae39451ec8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c77db726a13654af1352a4ecea2ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26985ceef832287368ba21000bae69bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ba3251a77760cfc52e509eaaa571d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd9f525513023be432e12f6e3bd9d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909054475c633956efdf211f46ed9c16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a1466b58bb132b054b2a06493bb9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a658e9af64c7c9b4d1eb60aa3be45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007180a173c9c3e1746daee18878d0be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91b3698c1f52e56de615634d7d70e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39334a3ca616913bf6376cc67af60f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b861a5483cfc56cc9207539a929d1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1883c1617c87f27e2298ae9757caf4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de5b65ee1219ceece92ad4533d357d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153b0ccc9251996961f8889228c35d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f464c6be6f8c76f2d636b8fd1954b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7b3fe9f84d45a456915f743022447274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb011aa5a4d1ee4fc03990aa0a217a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431779f637db56f473be64be9715bebe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10ae73c97744c55d64db1817d4702b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaefe56b1dad677372f500f2902df34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5324866223daacbc181e0e7b844bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606b9e146cdd0e3fe46f17be1333128280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaf4a6a82c2c9d3ac4e5cbee2dc678281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e879dce4de1e9a6284f47c7e4135fe8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330157c89c7eb91121f739546e4f3d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345e240584fc982ff2b209f83f73799284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd02c7389a723eaac1725450668776285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3966889dc0cf87cdb1fca0c74a7d5bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4e39c74011b6619a73fd12d07cc9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a67dcbee72091884804c6b62db851288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797a9bb189c7eab820485a625b0a7b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc191d3f3e51bedc5aa1b71acbc2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e513843a6fe08f054940c51a03f83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602b372f1c64118b591bfbe6617a392292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2d20b433c0be249813a74c7bf66e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365373cf5f563de442c723165846b8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119361b82895ddd304f9249f6ce9564295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d495880eb394144fae5a5b99979c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd28c9331011b4cecab7b271348bb60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b99bbe6656a4c360fdff13452d03a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b397f1d681fbc7e465395a3f337e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd905014fce7406bd859e4d8bba62b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb64b4d5012f9f7e10ee46d42fa25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27101dd34ce551f1161d352dc6878e89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ada6590e669c813a9f2ffd8d7bf33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc4db7cc70b540c425f72696ff6ef6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec31d67c5be188e3c99287ab57c8b9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8401e7d6e64682847f2b7f5376496306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de5ddfec2aead781a5e244ffcb56bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab003759754f77cc331bc7aae6688e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008f4ad9f8ddfc25b8bc5a33031cf01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d6a8eab2962d9afe3e618b317098c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e670eacbef41683f1339221c4067687311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077568d2a2c9bee2ec86fd65479b7033312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723aa4f6c1e3dbbc1e84991ef6e646d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e2df02007c007cbefcbbe8e3f3da0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234cbbbe567946a4b922cbf0dd4b6ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf157d8cb5bb17f33cf2033e90fa483316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef90b5158a124af02c06cd7126758a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ac28211703a46a1db1589de351a3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b722b00c5a11f05c778177159a4c1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8efed642be8cc8b8303f9dc68f69eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb02ee9b0167e47c7ea3e73ba976954321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d319030777a722d909efdb946c404322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be972f91e7d8c915c7cd11e0bd3e6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7541b892c2aafeac94867ea174a34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdae8d6fd6a73b9fbb599394a6152ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd4dc0eca8468931db9788058854a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4da255f26779360f97e2ef18245164327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381f1b7f622c1303da3f0e70994ce65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf62b012229d63841395aad8a5cc346329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05268ca9e932ef788402bf52832868330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b48775d7eda7825c811d8eae2ecc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140862850ad2dde9a2e635cab1cfe2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f719cbdb9fbf1b37fceebb25c02e29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fa83329b0c25239c4de6c71f80687334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00036ad38cca02107b00cfecccf1ba8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb0d8c7499e68f31cc78e5d7cd968c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adde8ab3ed61060caf31d004d10c8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7d0da6f9dcf6d544658c55fa4d8fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648ac0a71be38b73093890ca67bcb47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014744a9ee33a9bfbc42808db3f2eda4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1af6ff0268ec1c2aaad952a63c081341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9b123cc125b8547df0683d7892b3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1795f01c6dacc90e8b4ef24cdf0c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9887581a47f18b0f394c63ff65429a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd0ee4c4af1c142532410f981fa3b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac9294eb8a558da9049cde45213a4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f43d374e417482f131d9cc5dd59dc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5721573928fb9d4039ba91499269c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6b9e3f46e0b599bdfda87287ff9a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea06baf791a37c415e6bab804e25f63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d7d1971e1427be06da8e2dca2e0c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552a685b750cbd47aff28353f13fa33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797abd306057943c895a1a3b133728bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c343adc76fe0d1956d6370e561bf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765108efd6a4619c2671d5ff05418b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1c47ef599c0797cdb55832671172d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63538a675c246f13135a6478ad6a0a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84253f33f19d38726dae1e9aac47fbb9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b93980e2ed0c8859ba51b5067baa4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78477bc1cf25924939b033d2a56bf8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0469fe3995cc97a571052c741d76193361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec05ed6203845d8655177aa52aeb04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec40feda1bbf3f248fabd33a8f28c69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e378ccc880b44d43c94d4938e85c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deacfd43369f352eeefcf96f2261ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486513a3bb2d2e2a1745f7cd7889ca6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c9c4f6cdaca2c0e54f3eebfb65d6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f183340aefde41a42faec7e1ca4f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66b8b6f405426072bc462e1e44fa60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a4bcf9dfccab84905e944df5c8cb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b6cd5030283688fb61f69b7cd4693371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873166fd536224e7f18e7b645cfff19e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1eec528f986e9aaaed863eb66d9d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725ead0493cc334a63c60177ba5ecb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a33e0b167169f8c8c05dfda471f09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce90fad97ddc845bc053c9f1df17bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02c7fd18a8e0b155d70c97601c4fbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0ae20851f0a14f14e0be99dfe158d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b37d34d393c14cd3e6321d3d3539bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4150f6f7f8b21ce95eda7dd7a2af62c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c04a7c721a3bf491fb3998ff1e637381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca87e54920a118098cec92b5f3b4a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79b28020a9e07c3f9e92d5b22e8a8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0611011d30ec8a206acfde04f8e26c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78212ddaae21ddc269390af47cc18ed9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76d539e6401fa5886118a4a80b8165386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f54a9c9d9b8c708a214e91e789776387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96868309aec360f748a0ed0320f03aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101cdf8c8c8a557e5183441e1634de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16f2ec5e8f75f99b617f3a43c3d496390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecd291d48ab33bf18532a76c8b4d37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e4b113bf69ac94f459aa450f6ebe7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0b7aa4c4e82f1c02e9e6f05b24c97393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafa684be74726779d1a02335a9cd16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a446f7fb030f35db85e48a41033b5c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbeae9c29f1a2b4ef1573179c4eb99d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717464aee9d193cbbbd5ac10b76f28fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5721bdb2271ad9933b94f70362207398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca8e5be144cb7e49a54243f1da5976399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8942ddaa7c94659f0632cf2ef8d15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e051c452b40249e9b20d3ae8fbac4d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5675eb5bccc7c9b8bfe9d86fbef04d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26646114b37d2d021e3080e01c2c6958403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709abc5c346d2207b1caf735ebca9d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd8d1cb4f7fb0360638e474fb2f6ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2538b9d563cc9f3f781c79008964f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956dad51db1d463a1405de1ed4c989c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721f0ec5d9d15dd6e697daa642fd4e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f098a6f0da5318cb6c2fb8dcbd7d54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f25b79e80b52d5aeb540da6a0a69cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a77ebe2cd5bbca6dd935b9226df0f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba875703571229aa26ddf0dbaa047a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61bac2c22ce47c419476f7ff33f697413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28822a167572632ea6e136dfe598bc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a43a32387865824fc8d1a80cc4731c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6ae9b3b981879bd5b17fde62fa450416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472579300d955d8c6dfa7779c463bb27417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7e6e30c7f910697358b7c8483c58e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114c0b46750076076efca392a875d49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c45fee55dc7ab8b125a84dfcf6c29a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7afa32c2e169e6e8eed18d9eb231ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce129f7a33b5f0adb8b6377445e237d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3505f2e7aaf86b464addc7a54932d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08cd472de9a8332523cc3cba49119e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d00d8180af3675533f63fcd9336e0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0730ec35252bcba0581d214a542c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197181148b9d6b89d02b4a8f86fa8cad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d56ced54de33b1c72d133fff76f44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ee0a7d1565862ad5d994723bc9554429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bde466f1369ee2a05a18e4eacc2d41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ae34d2d78de2d84f74e6745ad5a2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dd964cedfe3132b47163d16711199432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad835791edf13ac9237ab95ccd1caa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b98ecfde8931a721eb5227b214852434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525c89e1330aae1dd103bb961b78003435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f589b49f3290758d5a184b8d93151c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdd533ae21981a4c83d21138aedfb5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbdcd59df73ff652093897136f3ff2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7800fe1de4418c70b780d4acd0a11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b37c29e55edc31f18145833fefca07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad0ba677cb1abce9ec3cf86f68e089441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff81aae9320a02a9f140584c383faa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599db123e46421d75365f7b2cc1397fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9c014dbb770e7cd7e666638ce3ecc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9821f97f76f4205c8570638bcaca69e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eba4128cc811cb72f4b6f393a30403446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74578583109f5cf0e93b8071a0c6ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82970799fed31dfcba8beceb66ba386448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c12d00291bc0b9908c9522c6dc34f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb881744a6600ab0856c987f7df95836450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8eee5a4dfb08329442f473edf90d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce169e6f168c59009ededd15e2ad69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c751b2c6a9fe1bd967c66f2cd69d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b89574a7df09c59f7d3ccb788d0d58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dcccf60d34935191014f028446b8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bcb3633a7c9ae58bba81187764c50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f16a57e90bffa743047b409fa39dfc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82737d75c50e01d1a424039dce66b60f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb77ae251bf9286fc2595fd1a849b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837c891337bcb503a1f8b32f54fd52b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a555186c02284a72ce918e615c32829461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e7a26c984ca6d45059edaa145ae41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e38a9f4c6109c393a22f22a1f8b511463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c2b78453ee2d75d6269e6b1450a5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b31fd0783d9dde9013cedd83bc6b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e50429f88dc06b55fee1108cc2cd4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36f628df195ad5b9148502c3112d9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071a1ec5cad08bee005c984cb9d0580468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ec659ca699d0141d52a1c31f80a1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481432368addc8724a36d054261490fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7706b9fe2dfb0b80421bb9acaa7659471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85aa5d9a5c7ebbde1d31c0c18b120f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72584f7d944c59c83a32d62a31f0fe07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1397dc58bc726ccbb1986f3cb6961ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29185a587dc945e3afea8072aae03d4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7d3793297834a4167d3d5f8111cad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd98e0ab58284015fb95dfa671a598477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712122926cfe1df86417220c1ec8992d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5815417fc97b429a5349e12894b1d10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098d843ad784692c0c4ade0261a53ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494460702dc7a1f8ad98eff6b4e1c83f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78065d8adb93012de79977e12801f8e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeb3303da7f2c7e66f02595d9cbab9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a8205a92254db3b08cf46c326f624484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696bac17797dae7157d38211d4fbf09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786db7c09b82e1473feb9fbe8a1acbd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69596d94be7cf05a49897a089fcba3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5bcee85e32c115470b31381bb0f9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50390aa40ebd5d17d59e32801020109b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777f62d3f43142f6396c44339a5575a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef0bbc52d9e60e8f23b967fd6182c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10b68dc8da0706e73e898c21bbb1fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d69f3a54355c0366ae172a6098425a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f713d8574104554241c16fafdfae39e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2e52b1e81782bb0f9e06e7d52466c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea135ee1305598fc534bd9be25f43d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81028c7a55cad5bbaccbad92bcd49b05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e64c41bcf00a605f172bdbf8f783a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd5fd61fcc896f60e7eef761c1b9b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3259786bc51836571034bbc9b201b51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856892296ae0ed1db3ff3707d45aedd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391947846ef2a004758b10d1264d020c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638020e533c9634bce2772e3b1eb473503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f54dd48569982dabca2ed693e7851504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2a7e4cec9658b6b22b786c0fd4224505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e23014e5aaa4088421b1645a0159d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e14e6100858a579dd5aa50f40636b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed29705f269cc6baf6bc144402355b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666213d221d69b1ca0340af0c50a0147509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c5185ef09b284e52235960c2f7052510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757a8324984c892d8ff7ee9031d7059511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab875896f083cff884b9bf32135c43f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd380ce1f297b5852e1c9eea2d5fa003513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd6a6beaf72b2ae5f30207dde58cf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679edc1618d7e526171df05ef76fbf3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253dec52619aafdfa5e819e0184adca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd0660181eb7ba626b2046b0b18c8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723875b6aa309370bbf8588e7b2dda95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211caea305fa8989ce19e2b6ec7d270519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea354694ee76eb920006c6c903d5b0c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9434f0fcfba288aad03521ef784d0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847edf26c8663ca4963e4a63e62327c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621a86b0b71688e2aff626cd0f7d78b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d46a0273229c7bb8dd9e9f8c680924524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d198bfc38667a64a938a1d5d352c4e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca2ee15e09a9439ff1a73177432a37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8980590f03a07eda9e4591aef052b5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3e7754cc1a5f967dd81b41831e540528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51f25cc7a03f5fed2977d821ad63b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f2997353ee5b2bec75b16a2e2faca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adc5fb020e3bd6d19e8fe2a6d71d93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0010ff45404eecfab73570678f236b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd97c30ca807ead8436fbcd230bb119533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385ccca9b55fca395f0c1b3afe5c078534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bdbfc3e69494832b539499dba3987535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38972ff6bfc776f70a11a33b5756ecc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db270ff5f8f941dccc1ff4ca33162848537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18fd27a5a9b067a6064086034a26bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f0e757d43222e95fcdb2e1a93ba68539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f814208fcc8043124527a692d3524540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc0233e163ab4323cc297a7a6f1f06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e9eb4f31def7909ef6133e9ff7193542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffa6ac761e64920ffb6f5857784f19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca5b616a2c0914d292d2a3a96ee402544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f7a2648aa68125dbd16160549480d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629e60d083c5d83181ba0319fecaba7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f498c34f11e842cf61e412e88d75e34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73250f8b6860fd4442e81b2c708f0b62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5510fe801ea53c2f5903960274d05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e348f7be91e5ed3f2012f4bb7319bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf3bf5015422551bf89805f153b6d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f235bfc00b1921e75bc05306dbd68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772814c6c78d22569599564221a863e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5233fbe731b67957facf9abffffea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf484efd95c1164041cade25c42d03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124786afe105f4499c8a44e5949c691556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078da0454c2bfb139cc646a9f9feaab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be06410e98a3f87fbebc1e79e40a000558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b77f7fc9281850dd27bb3e19277822559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17763cafa54b418fc408d9fce1db20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779d0fd45dfcf41c55c8c1a4720ba19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f5d9ac77e767f595017ea5bb917ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad460105ff0726159981d1310bc0f65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c5b48535e55f262cba9ff52261b2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c78e8b9fffcda0486e25875a7b810565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0e4037651938fb5d6a9a4d8189ace566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7983374ebe8ce674403ffc7027528567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436912a3b86149ea4af58faaacb5c0c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb359d01e2b200246f4f0cfe3fb11e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021b2f2684ae58b97e915cd9410399f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e77b7c3f37d858e9357a32c95881f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f9b4cc89d3bfff7dbecdbd9c016a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa6df6e40a4cd39f70eee8e78218e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baf9cbbb72cdf0530b8b42a67e1764574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09030dc14c20f9a3ba32bca88c5e8d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749096381fe561beb86ba520964f2a77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea3518854405b9e8f5e68c37f5cf69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afbef883530a123dc8281c47ef99d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f43f541720ff3e31eb1bdba7c843a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23914df1d051712a03be3bad4c751229580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bab1b2e4296d71f1a87ac1936dfb38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674d243efb011e7c11750bdfcf77d7d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091259740e742a13813c15eb285d2c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82376fd8d88d05f80e9b9a9c7e3d50b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde86359201c0112e84cd3d5ea61f6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0aa9ad4b910f02abe407a8c3ef952586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af0deca0d3df156a3ec9484fcc08ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba829f38efd32b8b7714372a92fce4be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bd8f415512d89238b25c67eda02dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de77c141f1b08f241ad84887d5f57d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bb13b7831c4732296db76826f90d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d8de9b427b4517128b03d0e4e189592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac54bcc85601321d611fae19bb85d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c29b3eaf32dd5477486bcffb939ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070a86c3f6ae7bd40661a3928fa32c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeeeffb311199e9c6a01955d4b5230596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dff8db4363e3ce42fed572d783906597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24113ef987b3713aab1d21aab15a5f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19883e49a0c4e7dddcba2e6f1ed569a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fae9d6245d5bff5473d532fe671b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1e65bef268c82e671a2352d580bad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5763e3fbdc2318394848b320b5d75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0caf9d8f9a752d68624130d1eb2cd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e93f4ef156cd921b43440caaa2fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b37443dc75a9ab77892eed4ce99b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec474f6d4fa5e9332547355cedba2beb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bb34e210f17b508c8a295230a7f43607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41874275b549fb8da839876ef39b1ee4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6c1bcb0f8100a7b0dcea4574756c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f79e4723e5b9b6cc4b0b40f137d24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c6fbb81a503e32c225ce89d323228611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc703617b967790f1254f96faa7216612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6057c8ff41f0e3ee5ae5791473abd19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101416e3e286aba0b89abb79c612fd04614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48857b472c913a88319f731fb0a5d626615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72b71e1a58d66bb3935536694a673e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db046fa45459c78fe343f574aced12ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed712aeea39d0c7a93dd4c68b5c4f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c307c52ff1d596d2c43233a7c221c87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3e86e5588baa22921739a958a9bf9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e499e766ce88cf590b1161b663f6c85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67e1d7812cc2773e1a8edce578e3a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256527cfa2cc2187fbfb1b969de5c13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c4d7819049af67b82a2b621a2dfe2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ea26b793ef0232ec024dcedee064a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eeb0b9476603123e37dc5d8b0cf1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3f8e54de275d324593735d1526c00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d03bd91ea4c6f51d7533c39d1b745628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf2ace85978cb2857ab863dba94a04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75eec4871721d8352ed1963606620c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0fce04478d066fea103852d44398f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafd9dd235b9ad129f4bcdabc306f74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7b4974dd973e64766fdf8c77d2942633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75092660e03dc25f3e8bcc0c6ab8cde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600860379884fa74b4dd4991f5674ee7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2f70b9f82124e970b1f6aa821444d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238082ee560b07ce0a6134624bbe412637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a863537ae4632fefa8ce92a89e7e991638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb800cd8c5858b37c7516308a9e42faf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e61b0085a4c6a3a8bcafbc5b8e8db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7154531c0a1b8f6ac3616c69c84ae0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1c79e17aa35089f377ba438f81e36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dcc331e77297438f1c9d024e9ec71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30744aba583a16dd1420af3e916ec96a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeb3fbb70e78c96865f768a861f235645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4af909e7e776ce39a0b05bdd257f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a728f06adfc8668cdb09eaf348f820647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b39f79522a444b88fa4f38b56289a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09584366ae1703d5f20281b1476097649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188525cda48bd7724af4441053ed015650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a726f3ef07299471bbb09a1e038af8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc42e2f7eabf8f3893878f97768aea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5d59901a7681f1e0c2727470b127b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cbd4c2eeea2633b0ad9165020a57a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62e34382c2be2a2f3c6964f0104378655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a399113dd4c13eea136e133a9e62e29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0f0dfef7fbf23d74163afcab58cbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ccd44b3565fbeddd81c9beaf86472658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee431a3bd472049c3b5743c791bd73cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f2beed7b130fbadc614fc63e52fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059cfaa7605796f04d78213866274ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafb6511845d19a41408a0736fc1ee2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e3222e0c3528ed9fdd3a198cb5445663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90397c8dd4d3fff794b34d88be04b9bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6488f2812e56cb803c75f071c3f1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce622ad7bdf44705dbc61ff16cc548666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeee5b0de4c4496c711240cdbeefd99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df78e9bc861156433780b48df1179d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c0d981c6f738433c5d3770035585d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90bafe5d8427e6057d582aa9ea8478670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4e3311b7a9fd765591775ab7fcce7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6812b61da7666f40bceb01a8b9217672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b9f5faf3a614ed6d495c297916ef3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd15e173ca11e16ec0f2d133af7dc26674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ce2abba98a0adab2105e904ddd63d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee69a08571dbbb37de43afa332fd94c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af8e5de5b2f0dda60554d61ee94e47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e6be06c2d8a6a602d659439aefbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf91d0cdcfa9a3ec4d12350fc69755d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723a0681bd0c4db6e12e5356ad743f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9f2859cbac54d4f6d7d0ad370435e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4a21c19c211977789549df391f084682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b78d62f93c363f1668dd9e632d923a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9497d5226a49f1ac311d415d5b418684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cdef8bd6abe8c930adac26d196699685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d9b9d0c990b756efd03576829535b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499179ded71d598bfaf3ad67fa418f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dfaa44de8dea759f5755d8de4dab2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c545255506cd2cbc9119411abf2f9a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66326b108f338126b2092632c1bdd301690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10cb4621aa84d12df2eecb92aa3a48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eff48ad73477c6736c5b4fcb91391692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f866f9ed1e21678e34b60dfece0e93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c0023bdc0bd461972063542361ceb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cd64d67ace7b55852f9257d5b691d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a224bacd353c6c2d3a5bfcf75c376696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0857373b3aba6bc825808c4f0353b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961400b22c29c2011e6817c33df6ece1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb43ccd4cc2d59dd8be9fc35a139b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a29e72cf6b30360499cdce31a7d29b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce4e336e13209697afd22a0016a026701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6160e759f8f335fb6657115c942b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4415ff4c39aef27ce667c48e684d3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5308254486ae2cfe1ed66376008dde9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e70cf54b8b8fb4edcfe8aaaa79c9e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21d71c55eaa973c014cc46cd9dae27706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44879b79b3e960128ece61b08d9d0a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e07de925a4105bfc78e0f995b8e59a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956d0e72156a4c1c6bc83d07c4df5be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde9dfa6fb465e20df88f4c2bab5f4f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d34202d90095b1580d723872658470711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb71e58f7a5058b6f465ca0425f424a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9afa57e4ce4c022a8590821ad05e90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd7714b1c148606142833e7dba303a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a0de5d0bb035131a263d0756d0b1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ea782d0eebed035b6a4689292e7c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104979540f1f97cba33e9b7b8bda3ed8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88014c77017344a3a24e12d2533e7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140db7f2d213391de6eb4f2382d1ae4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837dd6f65a1b69a70e49c1d743745cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88424697c2abb8ffd513e52db78c6f6f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08319c93da52d0e7505e9ecb643fa012722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e835344d3b3ee7fee47951323ce049723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385e305789a515b6b11d5ca5289cee3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6715892715230d8aab3ad4aab697e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25696b875fa1b2d1eefde1ea79eaccf5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dda788cfb09b01fcbd1dbf5ad842e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84d9d75e73d12a528536844e82df53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4086a53d29472a65825ba6441166e5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54399430a861c48fdb5f233c34fe715c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a7f53b437df1d213e8dac49593baa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302b0d8d5a6e0a69417f31884274413732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1a2f8190bddc614ab17c8ed3f0de4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a3f1876ae6462008db3074d10d163734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7a55d2ba8aa0d572cb4ccfe3e63f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb90170dcd1cc41503eda516e93c9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011f5a1ac749901bd65d755debf418b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b704fcc75a3ac6d90dca9f3bc6b9c24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8f4df43b0d30ac71e4cde5d3454c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3793f0b83aeeb8538c0e60d742066740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253613388dac22347f4a5f54ce22181741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1ebce15cf15f5c641473662909ac7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519fa4ab5dfb450f647ed7817a2e0eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a4667a3fffe821df155e507dde2d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7a8ad32ce0a3b3915764e7fc8db73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ede327b1887f8ed71f8b6503e871fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1c33c9915f6420e9ccdc89c548024747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a40a2f4be8c62b914603d248c0f801748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24474517978498b4ee95050ee51f86b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863ca376a9e50a38e3601af4ca5f130750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c10c95bc31b5e7a00e66b36bf8b660751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade13cd9e94e5547496cb19f38410dc1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80440bb5e7632a47ada74ecae127bc7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779bfe2f587bd23b12068135e2d5e15754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1bc8f4bc74edb1762c8197ffdf1bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea518d69ffb7b2276d98a6a37042d4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3516b00829604b2ca1423f1f4eb524757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b161f1bb61f8920334c227eaca43b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65979b95b50fd64169208c0d48ed1233759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fbefb08fcc2453c454874f45df54a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6729d4bba77e556e4a3c94285e5832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8507949cd9a2d5e3517122f5e644be23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd684b5496a7c6e810d035b6b7eb8dba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0f6eb111da34665368ac9a6884d975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b4a7e8ef1519c6b913fdc8a5384536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec33e623d2293de1217a9787583f757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e306350b70b98384956da0f2f1a9ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7766a87adcacbde82d289bd8fbd601a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298d31587968f6253c2aa1fd9b438a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbb52bb4390812330a7d8cbd4702d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23536073b0de80e06a25f6fd9e99bd812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86d473220fe3e2a9489cd9234a8a3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a744f91dfbf4c6cf256d19a13a2da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7c52b37503ff8d78e9d8ca7a9f15315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a690e088cfe79819dd2d5a4c99725016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224f7f5d46ef1cc2e82f24296b1c69317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aec45153dc27ff0a82841963791e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2baa6bf120013a1f1326820f5068b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b75ea421c6c7354e7680f0446ded3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5653c8031f35fd25ae3cc29c9f80421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7018ee10c8617f9f37648013c4619422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c159be37fc66ebba9fe2dce9edc496b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af41ee0f212ede04b64f9df2b987dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdf346e83fc99388b6184d7ba1ff4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e68ae41329d98199a0a57fa21599a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833af93b35a975d278a5675488570f6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723d4637d5ed7dad813ada18bec849728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f8421cb05af48bd22b1728cc1ce4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617a1ecc4e71eaae268cbc99527c5c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba7d63f449d6b4590c36f26068062931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee62c63070138b8d4961aeef6d77f8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd50a803aa82967446e00cfdb24a0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abafe81730beb03a5f1c918c9e4ce8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f0b2fd6dc175354bd7cc08528d7ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63cefd6b7b9598b10cffb18d6598836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6f0015ff776286fa6607076acefa337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f9d2c879984750a8f4ebc3099eabf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d177a9abebbdee558fab86f17597a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca3fc38426e5fac2b9770b45ce3d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c571fc449884834655c2b461e3b2d9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53eb42902915438a00c6a9d523af7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33032f22cd06d2153d2e738e648b0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd32ecbfad594bf80bdb8e7d08c06ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b439a510564794966d198e9fe3aec045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b8b4059849dbb1f1006fa56fa1a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa420d317aa90db4aea37cdf56a8ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e131ff219f5d649c1dbea62282b9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c0a495cbaf0a8b3a225c585b2766049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564e0276acca5c96a3e4f2ed039251050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae774aa230ce3227b85131a4260b6e5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33409bc720909a43eb04143546f39cb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae33149e1db3ceca7b17e18c489d2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ebda4d3df8f868e7b8ab9d34b0c7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e00eca3b7cf80788ba5b888823ecd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fc850ff1bf146763ef6d573354b8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad333ef585feaa0c04ef971d3ef57857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacb3e6a6aede5c929769247c49117f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1afca0f8bcb673046b4985ddba12459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca215c5eb949366a1187e35aecf329460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0bafe7477bab102d2e03ec0d3114761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3dd3dab556a2439b9b54c985fc3f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676787bafb592988153ae9b88c0ba4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc559600cb27d104c5cafba6d805222b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cf50518e01e87583ee82d82f1c13165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7c20357a891c00e554aed38fe436966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecee14f03861324f2c03d33e47d12467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc57ebc680e69fbe881a310b67627bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31975156f27f33920ababa70393bdae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5dc7d953cf9e91b578934338f106e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c729e6f56a57124d5334749cd22425971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8a131e1051bdaec3ed3a5ac0e172d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cdc4cc0bfabdf12138aa0c12ff24373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9e61241a35f9828d5f1c339c4688c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096659e0b4c207ce7b3091555c0ccc5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50813267c7c8249787e721e692e7682276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fff8c9caf9dfb4788aa3dbe24b91777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72126a05a8fa2bd08ed75aa32ee2c47478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec64fc31206a5331d5487c5f90a4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b497f401b3af4f53629bcc151ab3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02ed16d576a1abddc556f1779f99e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9adba628646063adc948b56d2e4ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee9a17e98aff86d1c0144b6953b4e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011641c1ad222952ce2efcb607d455384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ee721bbe4e95e90cd0679d8f7b6a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089d93a4df7a981442febfddb5eb28c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca27c2e9d067fd2cf82c2926798092e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13cd5e6067beaf4871e3f4e9b22f4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfb4c0d17297ba696e8d4ad297423789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d03e6d4e2d5669607baf1f58d0bf490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c384e76bf48966dec2a0acc331489e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b917113bb1d0633d0ad8256ebeacc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cc524a5bb714efadc201a394ff56393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a627551f3a9cc777e42a8debc740594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6a83b6565499a44e15b5f5623788795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97180c9cca6a43609f74e695a89f3bfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30925d31e9619d6b8f750c73c2b5503897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76ee5227e435b1ca28b2b69d4a10dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c576ba1b28629e0f98c0b190f2b5bde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce06cc8992d917eea7d50267d1e272c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f0e197f847a00922246ce535810bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2455893d11c89057a8ae2d6ea0501f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc8f1e766dbc1296a9d58aa66f3b64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8fabac783e12b929fd99fd29bcbad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614e41897885279883d276c4af8e11b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fa050f6262df952beb99085015d8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350663657f49830d2c40cce4a2fde875107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a6d7a860f5aa9c361dfa226e3e447108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114819918290514007fbc90d4cd8dbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de5bdf40206ba26e400cf1ec3914c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2896c7e233d3607599876555eaa632111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5fc6a744369ec79fa2df9e4e07ae7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd5a5807937625447ee31fd744d3ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72e35c61b51fbcd87c4742003ea865114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2cada638b4fc7354e1769245e12f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182639f00f0edfa2ad68bf37d0c8e9ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27548fd0aed6afd5568a1eb09bf488117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb6fbfcedde5fdaaac187b05e67b80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902802bf39f675252b8166c8afa06db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf09820d35d5e40a9273f1c13e26399120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3d1bf2b3b18abeba1447186a05bd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe1df7a2d53e9c8cd2fb91fb0fabba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231b8424af0def0b81abaa1136e05af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90ecb305988e5be668e69cec5017f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd98713c93171133b19fe85c417aec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe09e7db465935aece45a91ba7e264126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb183f97ff064fb96a71c266146eddf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402f05ca5010737ef6a1bd43dc0849f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaf90bdca99d5611c1dbae09d80249129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5e500aa5fc6b38ffe2b46dddf5664130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6565a3c03a2a3de42260033cbbd62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb29633b85b802b58fde130a24e1fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8050452c60d2615fdff58ab7ed3a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c61da360216df32ffd83067c9732a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58178f7ff6947ea50d8219cf3fcfc91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a257bb8b0b09726c820195104f11d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7924352ffdfb101a9422bb93032b03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878c940c8cb5b5ccd5a443b251ac482138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c92cbb5984af0eaa22b478716ff7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a45e0c7c170a373db8fe0908596ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50311fdced569c255166a75c7f4121ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca9276015719198c19a49d62839e4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121cde13fefe79d7b596732e4094b2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad1b624e28b3636c529a1bd2e4d7d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba0849990d043ad4dfa0d5a739d430145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bbc813034962004ff7a06354f3f47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0206644c531bbe0ad4fb7b9369144147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb03fc1de06fb3f0f53bc5bb05abbe8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945977cf609ccea11073d034596d361149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9f831053c7190fd24ab3eb6c511a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3125f15e75aec66af17544c377c951151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9edf0f9faa7c108b654da4825c16dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463bb53361b521b26ae42171f4a75f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785687b507bea68bdf0b9fd4540bca48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89c5ad002957d1bfa4d43a988fad8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e12128891ea47b91f60d2868b76d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a9e80bf00c23d43e30d6b1b02577a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20906339dedea74f3db6639f2a9b2170158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6d8b1e764eeae593bc3fd70107207159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911f8c4b2dddc2cc0d95c790d762356160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d631ab04b74de47caf593660c36899161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8b8f63260bc06b9281f4013e69d8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc802fcc642369e2b086e06d189a7da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1a8315cb900e701bd6279bd4774e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05f1e60b4682727e94d1ac9683cadb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d87b07b726aa540c9aea29f35d133f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94713357949c0a889486a28d6dbe5e59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dbbe33effd470d78e32659331901a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de8a21df9e7bd2a509722c70288b3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa911a8829ff957e65321583d7f5ba5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea80712923c707faad8634af669f45d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fa790872a9cb92d7764fab0f55752172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6bbc9474a66d64c595c1e22434e1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4431518a152a90da6233706026e44af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001b8873ade6919279643aa09632860175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543b78c4cdbddcc308a4c10f889f6d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dc445f67564906ed440f476adf541177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bdc4efc5661974ff92653c95fd90b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f52b12248b33c9b6e0b2a1b83de60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e20e7c04179c1898d141de5133de76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb935af54a8afdea4e28c193d8ac3d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b3b6f80e44b3f7c96bed3bf56c737182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692969aa079167b86f7f8e5df84b9ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30814124acb10a8b36e444fa2acd2bcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17817cdc7e72c16f4ed2b585776f6bc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad37a5e72b7be2d9211dbe53c11ae7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135fd523e6ac57d5633e977c4240272187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a413bf32793f532527ac1d833eb971188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cc660fa9b2575b77990f7709976e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4d669bb33cbae9ed13e9cf27bb2df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef448eefc87e894a34afb92b3f0d91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57398971d589e7001c070da1a214fe3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773effeeb6e1d44dfc6d9598bca4efd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2b2418c2b96da97e49c68d366546d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fea9036fd51305f405e03ce067a14e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda9677bf6c10ac5e03f5815db29512196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ecef1e6ce68406c673da882904991197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26683dff32c3296c3e0e6669800b823198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dcb12ae00b94d92b2c9a5d5a556e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efe03cc65539b47420ff5f8bd4261c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c228c7e88c634e4ebd0ddda2cbcaee1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c718ac618a54782b8e7726b6980486202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fa3f5f051b666f5d803ba0301d3ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88a1868252ade3b9e33590b83109cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dc8be3a43f47deb627d6e8cd935c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe6af6808d754dbf5fdc75554698af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65a7b3e0c50ef4dc235d890e4bc4e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569e64f1f12308a3f1be6c50420195f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dfc08a01ab9ebcb69e6be7d3fa1d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4fd0db40d2220f7296093028cc0db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac787f735a2e798b0753ad14eff4192211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a58cb14b301fd082cd5401c75dba9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8aaffdfa7e308b5a4119fb72ae347213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15dfc14f485d9f635c411b6b7c6c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44b158d9d021c2e8db268abaee5bff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d851c7f1802a2833a2d99dc1ea9f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb715b6f8e314d156ccff4fd6239e7d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fc1cb3deb04f97366468758ac9366218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b8b162b973800bfb21bede0c5b8d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd406770564e384187f934cd64a55904220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aaa517e862019166b6ec5acd451f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73898a16c5356705a4ba29f889835b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df4ede87c3aeaabaa0ad268a1a9e06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47918a554341d3437f3fb68f51330806224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faabde0f78b762399b728f9cdc96520225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155d527654fc46f3cdda8028c1b51c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6203f1d47ee1e3f39596cc5c4e48ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f96a996703dfbae528349b3d6cb234228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83c9b49580c3f60e7f428ccef64b63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957408920c52dac612922c2c78d9df2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3158d061c9ddc91d1abad1a222099231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cabf24c9b7740a7d1c581d538ee4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45567f4b69339b1ca4b7d53f0475aab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599d35ac9b375468f6d852335533eab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784fa144e2210fa084ee0f9ccbc6c4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff9f665c2220c1d0558620aaf4a68c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d466851a0c3da65f90b2d81804506237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5dcd27793c09be13b7ececb782959238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974351b32140887f1f894cfd9c3c312f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fde8b0617a443feaa63f77cff04d07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54231fcf2abd32bcde8fca3ec14b3729241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c419c3fdf445c115fd0e9414783fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611b4f5fbb8139fa70a3312a0ce82ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41678956be236e40413e880790a071e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc223fae0751660b90bc8719cd53a22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bde7aac598cd13fa2f851912b1f910246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148fde111844d702efa4f66b97fa0b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271bd11719934f2795473c52732429248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970017666abe380fa75b41307fd42c6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16b86ea1fdc91e6e3f6698b77be20c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f14510c6484e82fe05462dc6a2459e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315f6face51d27ec38199f34686677a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6730843fe8fbdda273327578f30331253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee3ab5dfbbd10f636c7b0ab6424b4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda4e7ec5dd0d7fe7162726b83057d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9f6d8ff1c008ef39c614fda8e6395256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ad726273ce24a37d8718d417ccb02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee8cc90898b663a6e7ad45b91383e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d338624d0df6216686c66547cd1faba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac571fae401e4f497f660243fea216260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d724270edbb118151e5464cc381a826261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65896be9c3e85531fd3614aaf616ea97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc5f727005a0ee0eebea0683af462263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4034510390d88251ed981b7a0b8c469264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2499c557c8eb5f344aa501111c2352265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97dfea2cf2ea9113c5247b336866c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de9361c5c8c9f713203241541cc3cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aef01d61442a1e9e4ea20e73b6a02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a40bd74517956f81fb6e577613c04e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310418ce77405de0efc914dd9857511270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365bf601e6f511992f3758909825e96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e0b0dbc4b5f3121bca19b561a6cdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef77c545c09f5bf04ccc5f5129c810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77dcf03ab096066005cc133fc03de3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcf6b7c0c770537f0271f635021222275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833e08ddbaada029406e9d082fb061d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438655d61214ea6268adcb002f7a314277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c898a0ded8045b6d4c650317cb8710e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb8b654eee64d48770eecd2a06ec04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b073d2574765cdc7e07144e5417f7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70488932cb24324ce67a311ce56d7974281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6e964d1e2c5f2796e6bf43ada9165282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d424ad680827cff4fd7a7314dcea6cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d26ce98392c578e93d25eb9cb46fd6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c961ca2ec497e6e33a7b0e5aca5ab88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed00cb96b89fd30282e4fac4b88ac8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f09bef0856306c3b695ecafb86097287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee9623d24b0ddea803a8525031ba98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68664a4b9519600c059098de5c21e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82975d2d77d784f4dbdc097bd042ac29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc883b20c303fef238890225fcbf3eff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d12dfacbef9a0390caab3de7e1f99e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf2b48c2059cda97e4d9d40dd235c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339ca242ef9c6f0cd8f7ac0f10f421294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a91d2b38045cf33a99af579bca95cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eae5af5dcc0d0525cb48080694847296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccdb5f4e08d74adc42ba2318f1fda2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c045c971a7ccbe7e4c49b636a100f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340b8847e37364e6d95e32ceb5c1233299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbef76cd92744d15ae9466b5a42fb43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b00646b6ab620cf0fdeeb5e9e3f51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37efff423fd02b203c5dde56a05705302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d117275330827415c39c4af23ac5742303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927af73f7f42d2e9e26700cb5518b86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdf296c0c6d68badc66cf0fd6d070c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2561fb28600ec5562f385c0578c2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46505e2738b0ced3e19e19ddccc435f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018a162e43f441d28ea5e9941ecb4a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fe229dec6843b571295a6c47ed1df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bc89bbd796b17752275cbba1b7d1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88983620064cf80e2b2e6e37ff96b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9e995f080146f4b243026da133b47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91270bce9421c8e9accfd2dd20f10755313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171cc591b8c517f5d120cc993f5c8db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66700717492b71cab5c09475c9e6326315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cadd86acb006139cf74c930e476a80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3e3f6a8494e8ff645e1b814b7045b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe75bdfa73c94e04d1b80362ef9b379318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e869786ad07c8aef77b8cd5c0dc6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e1ae24d8641e2dde12d3fef7617a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6efbb32f2417703c203dde1f5f621a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68997b6e7f7cbe8242dc501fdae583322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a88eff950394e83195e21f0c56a70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c7ba4d0c7405e7d25bd329424042b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414ba611a67e58336a15b9771392202325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f903fa3d294e2bf1c092e3ebde95c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f0685b7dc22ecf1398097ad810847327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4976c9cba093efc3b62c3ec7fe0e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047bb60057ab9c5f7bd7c1f7a9e090e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600916c10fc3b46fee1609cf09b799f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad7bcf4bdf4b70dbe29032e61704ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c1fc7115905fcdaf8ad982b3b221f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad9a0ad6380c694c2dc48c620118d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6007d21a6ea840f68f7a791a52339f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729ae10d020fe142e7d2a844be11dd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fd0ce7684fc8a7bc86b331b3742d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3c9f55cd26277bc6713909375549d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e94bd5e24288bcb7c562cb3d169ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f74b38dcbdcca815c93d6ffc4ac3fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a7ca789a8f09c436dad6b1fa3b76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647575a95d3de89544f2e643d2902985341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3f7656ae8bd2cb0744e53a0fc0389342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175e25ae49546b18e121d7d71e55b29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55219e19736dd4300118d44be347c000344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ebfda2097ec12e3d19b9ddd2ebe76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b14eb08d6725319ece6539a9fa6f83346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318457885e9b952f5e777b18fde4b8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433fbafd85780199fafd43acd3399c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0af9a1321bccb34f9ab6d060008a07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8adf8ea9cd51e72da900f4a2971abc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f230777b9909b9a2369f06c52d53f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12022310a165a9c137188c70a6b04516352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32935e008f265a9abfcd21f3f8e7a034353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c06ad749132c6a47189843bc6cad0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d903e64e6299ff9ca4c535dd0d1787355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e90acf5263f1a638677e15b315961c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a876c73d8994c02931fe78f8d5c66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0610652b29e419d3552512b3dceabd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce2c4496d368a697ff353e12fcad87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eaeaa4b12e1f10887cbfa9be2f4f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64decbeaaddfb978cc05b929255add361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03193bde27f3058a32888867121cc3bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b6b75ec3b6d953970d26a5b04d400363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e036a640e3ee7ddf19e0de90d18e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407f5340d5d7710ad8f1597d3b3da2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23410d0f2c01ce9d84593ce33ba36d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80187d341b24a89d47aeacafadd107367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c22ba2f20e508c1a9b9eda263c04f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833d201f3b0e07f0a2d9bffa3a7b876369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dd51d6b251432b38bc0d343fe3bad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f019b54baa5e5413c5b9447e19372d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de326536db74f106a2d9bff49e84ee94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e21c69c08fcac02a636b7ef66bd2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a1803b4a3190fbb82aa92a2f77ce6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf9abc7e35ae158d074b487e0db290375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebf564a2bdf17868ba21c2892aaf1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995621c9fbba1d0440a621efb7d7d6d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cc854fe6fa8195e1bb6ee4aba7bd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a301d5f22a6921cb0d5d242e7017a7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ab8a7ebe85f016864d0524fa6fc48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f38b9a74a107770ce08c1f0938913381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfde614f02832f1d3154a75fc7c7ba0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caf6e53bf0e603710229731562dce1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ccd0cd3969aa65e8931f0f2a92022384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717895cb6367bcf51c8fab208f7c30f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2cdfae48c7685df4f7e499a83523e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301ffc8c44b0d33e6d1f46b25252f7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95847307d29d7da7920b19276e7498b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a492adc55d66c98e42621aa6e828a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9c03239e9a03e69d119f2a87e8e4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583be6e8b16f1c6382390d53e14bbd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eaabb502ac3c901224b0f985e96a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197f8277c6e7d4d35058ef50d1b9a6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f7375fdbd041d9709b8cfa14ce0fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6317e7b254d41e322ace3524443a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a5c6c7f292d57fe2990a234c5ea5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b089e714859bc4410504d4a4c841d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12deea6fdf7cc871f87a3f302203a10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403aa95c0ac59269c2f6dcd78215a9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17be4df3437da467a742faa50b9056400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb85a2745276d4ae8bced3142668cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a721151dc696e4f9c9d706a791bf76f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c62b6df9e083e5f3701a5a271da2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd43c40d1ddfed5f48b8d2d79e997aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7d7736089c134f56775bca0ff96e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461d44679841a0bd625af1e674e9f42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498baaa3005d6168ae310147f7b119f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714370012d707d1daa75d8d3008e697408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffb12d0f9cf8318353fea0a2e70234409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd86b6d3a8be0b415df86699d259158410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab49317e39d6877ffe7e8c74d47d162411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a048c360a8164fe24aff39fa59731a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b6296ad3a2c232570b8acf7a9c467413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e71f70635630a0554fe0c76af5342414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4966b91a0964cf7f9d9bf8a45de5fbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022c70ab3e35387844a18ae9fa10244416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4dd792fdd66f00e660ebba0fb99ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d84ac8eec12d0cb415d715e16c5a87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a59fa3e0284492290be2cd464969e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986a70ac0b434f5995dcf65728e0c0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb2d93d0923e93b293605ee05a5cf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caede90e8e16c53a0694dd6c0e0eb11e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cda170c5f2c1d1e6d624cba912a206423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0567e19cdb34f0476ce0b1fd19f686424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708fef93a75cccf1b93cbaced1eb656425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2276b7725a7da8377c41c7e795a104a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d05de938b1fd50c3187c958f9ca520427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ddb071fc419e8e7de4a4599e89668428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9878230d9b941059d3a5b3bf729ec4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330e2c0e3d3836da66c2a5a1a5c5800430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795462a4effadc4f8128674adc81de29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af9db0a225bdbff0335524a06c35b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0f48ccd63a150122090c939cd1ee1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796d191b38edfc160e7ba1319af225c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a309bd353e48dc324ccb97a4df8dae8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba9f5baf003d3cc20f05908432fe48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01459054cf60b26b1f7f1490cb1de99c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41ef61a2acc59ec60cc8f1298e1ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19605373753418e0370f3176639896fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a4755b9e1fe1be9ace9834d8e2a7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e5f69eac1bfa985cde52f88629cac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56142789e859e91f5f03c84b3132836b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80397443f1377153ac2483a69a5ec36a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1ebdd7c8fc6213457c62234e4d6ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0fa5131e71b280627e3ddbe903bce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484063dcf2cd67fac59fa555ed02bd8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9c22d5df5904ed6a46f196f06fed9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3d3c946bbd90e2801d5615e2a6d8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361803c6ef63e1316cca1bd9fabd1aa9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471b6d0e1860071b605f59b2f665166450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155ddeec7e36c2aa41c9cb1a8f5ee81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc94060193b5e01e2fb087364ecfad8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4abfdafde42b6b538da92802c5fef6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb9518b236d1be1f815d9c8fc31914454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dc8c0e2511a02a68e7a330d39dc63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00c668b24fa89b5181ff309d07bee9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4928bf69b35bc2015cb777e412a7cf1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e2e32397d1a67a6e586469f4b3fea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129291395027e98f6763001506db182459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0733fb3ab6b2404ec5a4cd58970e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250bfa3af9cb6856d9c3c4825adc73b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ff074813d9c767654d8d10403f5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c14afba5b3e53800c01f6e96cf0c68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3d044cd60ddbd95ce7886ef5b74a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37e185002e82e115e222cdda0c9894465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83eb6c30eab53b635c9a5600a558b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b945689a82ab5fae83e81957114be7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f264cc9b4342476847fabfbb916a94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e62d15f6e16848a2cf9cece105272469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c483c09f0c8267795f7ed0b03ddad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc8dc4e03aceaf4b55be63f63d1e02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138e47d64c22a9dd6549b590534aa47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dcbd95011f37cece4ee29b3325a70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7ec66f7fa4dd207c6bb9a6cd3c2cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4984a8aea94dda3905077601ebaee5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715233c0086664a2517cad5793c1ef0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5c3776c869b9faefc60eb72856fbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c695338244d6dc777f92d3b5facb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be730ee0312567f83a7b3f890951de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900e6e62e94aebb4badf45225e911e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc6d532a28d994b12afc6fa70693ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fd57666100850a2705d64047bc599482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20401f6abf3a0079e219b0331c18e47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf2338039960b1afa0af845848af65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714800e6870d2ee760d862279026574485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cee6ad4a7e9c6a639e6810199d4aca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872c34dd6993b70d35d6be7d17590f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70308d5e32c8e6e5f359e41bd569a8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6fdfa46e4b53c77aa60f8ec9e6b5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995b2a37b62b137d8e4a7db4e9dcf4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a912968a3334e6f1f19088d89440b19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c97463bc1c98191cea8951dc0c440492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a704becbb0ad8edd2de959799066b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c2397e9a7bb05340449cfb5d3ef7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a9c2d3f8bebdd6b36fcba36fa28e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a885592e58b41b2fa66e4c0632ceb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a1c92c8fa2feff34d9bfd9e9fa2fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d880f458dee12fe1aea9b056a643066498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a0408099f7e79da4e453f16604f10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791da41f3cc18cdded6e2ec76b4a8a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059259f8d7b41b99e7df17e23d3a4c95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526fcfd5ce137c0d03152db69d6809e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10261fd60bad0ed2a8d236accb0c4643503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594e07d1098cd6b10d4b424ff2bd860504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690981bcbfbcfcd06fd480d51b1768f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f338c100ea08a2507e4c0bde6d811b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f960eede8c5f423b1c1efec64ad0dc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a253ed9f0da373415259a872c3896a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398d5788d4e4e5c63e13a77dec31d32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d11a308e93f5de1022186e46a496d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6ac914551659801f23e04fbf3ceba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc601011faae2f136ae1647d436a915f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a14d2d170f791aa952cdc2e1d1c5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f3b032700f3806cf545320d9a68fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e69b11b039ca04ee3d91d9a42e5857515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950bad08221d8dd86a8202260e9edec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a1699c97088059f1961bbceedd8d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b4b0c97e683750cd9016b9a2a39ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa5dbb662dd0fb28e1dea0476d8c5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c113a8ae11bfa92ef2b7410b6a8f65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b2025ed0308a9da3fe0273632ad73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2efed23bae6ad0caebc927d8afa969522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b3faf890f3c7ca2c07622187435f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e5b7cd66e19b02d8290641f07cb67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caa422045615c99d94cf7b604a24ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae9a1c00e94c6a6e0058ef8c9c5ef8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f60be0d9f428edb4c220c7ee1e6e59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673154a75ed4302a26ea57b83e7d8f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5064d7ee733c295b3c88d4dc8c4ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c719a4642461314138db104240c5f6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d583b6264f95308e47a569226cf10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8998cbc97bb328cc894b9f10526c68a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c5da65203d289bc121fd9ce3edf9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e195eedd9ad7a900b213d3f3feceed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bca1ea6a7636f4860417a1cc0f0d11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d13ed749e22cec03303dc5a377308c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a54b6d465258c3039d1f2d216cce0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fb46f5f9612d2a7224068f67605a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac0f6dd24f6ac4c2a3e9bbd50b94b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f46534308f0a732c9902b5176daf2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a693c94ef9e5854ac113a9b70e26f90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22384b34aefdd57633ccfc637457d5e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb12535a07b8374b69eddd708bd47d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba62641b6a25eced6c95d199d97a1ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce3600de6c91019a4ac8e9c628f495545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874795c84df60dac72e45d1027f1c074546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18487dce7f0ba657abe357a056ef66c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439347107b9a64c35c85b216211b2cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7491da62c68fb427fd235a69d65232549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f2acf1b79cb34e41ff02956fe27bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e488dc5fefeacd8de850826ef51da0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909543bd355333fc8be01eb243ecccb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dff93e2a6af4516fc812152c003f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8402219f97778811bfa9d3500eda34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c34af63b9cff911de91fa884c3da5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28114d5fc73a7b21f2bfc0128c6ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5d63923fd11f5f5d4fe4b4a944be4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72841814924aeb66a56ecc3cda9c37dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01d913e2054e91eacec88197803c7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b8a4db1180458001e36c4ebfab8a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9604a9fed9c27e2d10f3f4e1839d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac82d0d663397d03fc29b17081fa771562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cf2d23ff04a93103148b25c7bc666563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff78e82dad29d97470307f22bef30fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003e3380738d238517fa336b7ebb2cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e609dbc686309e3453bfc2c3dea8e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fdcdc90c5a6e11d237ef78c7764a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812527a66cf92e1706528cc75980220f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035a4ff394e55724d27dbad017b61f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06a95a604351ba557bd125b70d1a4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847f4041dbed6df716f83bb75b6837c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640ffe19f7e719163ebdd014c51db54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d6318daf9347032bd8e2174b34863573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e90b8247f241cfbbda4a6d1c1323d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b998c954e563bcba0ea06ded0b2e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02064d9a939de0694873caf991bc3e96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbd843966f0a48dd3c57259dda4651577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5def26bc2d509faa7cc1b6215cdee9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259509d3bf38db844973bd35a8ec464579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf4876a758aa9ae68ba44249befb96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794d7c198d4cdbe8ec6b585071c1624581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b59b788f0e8998e2197a30b19e026582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cb23d83ebb1cd06bad9183eacf25a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30c4c3aa8c47d941e2f7f707f52215584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881971bff01a880ef0987e8fc549c518585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eeb87e096001e14ce64012e777e15586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbc8f050163e56e98e7eee0eef271b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7851b9503c40ca7205bd3e18eca4649588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284310acc1d3eb93bb609edf2e886687589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c2b11e787a98c7f7798014eb9aee8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc222db3f054138272ca042265305704591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba88429638b4bf87675bb1e7475fe7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ee8a5d42e6be34156e9c07c222aa3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57040ef5d4e86d50ccd92b9f312d4736594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1de2d7f89b4b3adaaebe0df793f7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123b61c2257b0f9d21b7e2e5393dedf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b45d584371b220e9cd4e377cc4169e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dce3eb651a5889b9ae360b5e45bcf3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc146e71f525a342da3b78df333ec7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e1041d19c6465eaa22dd49955c5cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4d70767d9eb5ace93d2b499401d64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0804b3ff06be6f655cb10fe47d53ac8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d635f632bfeb2368b3d131205f5d4b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17498180140a5d99a59fb65cdc315ee9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052de76697509b0ce6907f12babe122605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb88925983e76d6a923658292cd3c40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0371c45477df4ad9c6fa79477751085607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e5dd3e053ce9ac5417a48997e412d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af80dc43a83b03e0ba61e65e14983b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ebbf4e93af43dca0218a74c8899e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ddc4c8341fa11e412b673dfd8e21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6d60bd31766cb33847d20703821f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19980ce6550e628ebded704bca4db7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5464264f39f42680a633f45656c53b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5419b8a8f87c4214108f6b62b0bc0b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ded718905ea8cb0546b4ca53dc5de3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb1adc3d3276531bdc0a699c29d841617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7871542dd13ebbaab6562ee6570b41d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98969c6883ec1cf36560cd7bc836f1cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b760592defc0ebb435cabda44a10f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9d2795b20dfdaec056691c260d7e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b51a641e13aab1755897092dab08f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8243450977a2d96cee15e147590b439623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4f5d2094ef18d04302543612cc448624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deecf702f0cbde02b4ec58f1110973625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc3c4d2cd8b4e8bbc571518a34a68e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee45e1c5e7e7a2398e7574f3c0c6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb337cfc511d15a873f6ac43d1bcb48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811cfa17b964d42d8ab65c92172342c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10ad6f34e71050156c32a10ee67b8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb586c61cb740152dfd9a2a369061c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6eaab0f70872dc50486a8655de54e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5a947eda2524617c042c4caf96a0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad2f24e39a8cda6e86e6adf74d825e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516ea7a7823f30f0ee791cae035cdde635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a4714c4965646466e62e0df031b4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eda28b372af111e879df67e9114f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db27842345d71bcfafd45a6b0e218f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f35526370ae6f002ae9b66f737fcf6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0290a7a630e51bb4ea856224530b594640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87692b1b3c9b6e647fbd16397df767641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe73a3294f70619844140dce28f6f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2400e956063d59bd27067c26184fc67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2879625fc94d31889bfaf8458984005644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fc0d1f1d4a15556e3b8d958d76d4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331855a89257d0d2f527654a97559b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5c59226aa04266979957340e2bf52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30f5bc36aedcadd25d4d811084e84c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4e87cc2fdf2c2ba10dfadd5ffa6dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974212736e1c0cd220b6f73a08f2cc88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eec1800d1ff540e1bf1fd8a7ef8f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aef47073d74b0436f89f0cded6b8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c3d7ad2b83d281f35a8aadbe21faf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb197388871eee9dc788408ea3eb0be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4825cbaa729ce06de8d9e927066370655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ea3a5e66060fa853fd2e7135ed9ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae64f4c16b6e50fd911c80688ce64c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1f9d092d41fe1881755aa26d4a7f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac2638b814a54b6c1793f2fd037344659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8c084fd22af2985821f03b35c17cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165f6162013ee691a58593ab15b5bfc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9666c3407590fc61ff369f326578f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d276c18a6714de3aa0e4f6595713e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989a782d516344f4f6abab4505266e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309910e123a4e31e6a334efcede87944665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d679cab5bc42f3690412878aff71b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5891949720df04ec12e92310111f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea4c4f80e6ba1156bb3f976497f6f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f53e378d762dec5b1f999b6623402669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634273640636d18b57a922b5dda0d0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd93dd8943c9a2470963dca7c79a01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b661ef4885c295334948db733fce26f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5284b2f99f6473cf9926e0348799db5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb877771ba7bcb39f08716a86cf0e93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7a17880716ccd40a5837ee5f94564675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fd56448425887a199a9fcd6347a0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef45d51470e18179e6df4c66ac3884d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7304c3da0b70a43ea8115bde7763d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f68b60220fb299d320a261066592bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7f3875f3b968f72262c6ce6c7f398680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d9a15b411a005a6994761e11f640a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b52c0ebb5b779acd1670b761e6ceb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac2b4ed508be58057606e88753fdb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef214aad1109866f8a02ac527772294e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce271e92352b302fd5ef316f4c1bf9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeb5b80265839633e8e85e0221f920686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073118210efa97901996a7c1e720f24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fc59bc9c83e32e15c0c97256baed7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ebd34072067d59647b2525dc2f64c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933be21696a36918c3d9d5d48d2bb14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710f824975b9f5fe6ba8e41b75216f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69e3adadc361542c12ecb665a9f6ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47e885a88d79d56116f1c96fafcbc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff0f8e6c2422a6d77ea485348911df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd35f4829f0ca5ae60d3b87e6155d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8533917a477dd221f9967e08da06e5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e64e722ed1ac4947975e65a0ad9b00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ae6d76919b69113407adf29044860698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22853add6415c5cb9da2f73244ab1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11f57e5840f626e520a13047bd0ead700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd84624c21f13f4a4ccb21145fbd23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eba65d38193215e45166250a01afc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865df5454e17b184ceda607b3942c9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7085cb0b9ec110f630c5d59862ec95b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b81b7978fa6176e8e911fcf02fbd4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352612a573eb3753cb6566981e79914706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfadb39b7ecd46b091aeff30ddfad9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67d42d3245c9cdfdd83cfe0f8ec01b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41359985f252bb478dcb47a834e2c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a41c49fe1d4747f7d12ceb15ea9cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35064f918ec02a403ca6243be6b0c36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf137b5c11b56d77bce0cdda657dbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668f9cdf03d3aac711b8089f55b6359713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d4b19976853816473fc17145ebf1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c8b68ead86e6c4475e3bbd84d4355715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e2df05d16800779dfe5d826b3f812716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68970e729e68afc2701d8a48abb82d86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943f39bfebc5152be3b0279bb744c8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a048b03a0293571568d19d08ccf5a39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71831cd6828b8b4ea17882ce434a27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f025c438ef7ccc53280096dff92fb00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d57017913cbc917a72b37a942b625a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3690fef0dcfa672f08752017bc1b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906328319605773a3d97b9d71184e65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8c3f5722f88c9f35b30c8b6291c4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86a8687aea6337adcacb39d487d40c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c861a02fb6343838c5fe268d769d1e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5682ddf197afccaaa0e266008280a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3eadd21716f31f453a3574fa7729a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aa17ca2133e2f0e4e682d6691d158730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07709fa355f22290594b2d9396173f3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d648dc512bafef6b9367d9ca5005c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b519ec17e5418205453222e37987f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187785c0f3ec7fad12e408e83ea6f17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15465dc2fc97466baa493d95dcada869735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeb5d4560e2b5e6cd9a9b9b6d64af7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116cca202940a2ad4d339e4355c7999737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfafb6b8b3b54b993c34c33b14f70da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947bd791621ae5b94e69be7efa3b5bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2930a1aa16a32c723325cdb0a82d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fdd2bd095ad5fb060ff6be1d38543741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88d7b8a3ce027df4faf1fe866ccfc0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8baa762d733cd1df4b644741fe233743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1547f155e10737a61c71403a68ce7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5caeac04a9a484aa11641a93ef75eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402215fa103d76f20cbf52bf1111aa9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c59607f211a26cd8aeddb44240cadb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72d2a4e4b23971aa27ec9839682403748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f21642821e301542b59a5d3cbba502749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23e9e6c901d93bce9ef9b725beeaf2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dae011cbcfd832f4d57c30241eb461751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2434ad22f54013a2ace188cf2cf1a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7507cead02b4800eff01a3c1fafadc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c828c312a49022706892f3235fef80c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dda146d40294cb4da106330a76bec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7179cf52c6d75c1e6033871bc534b7f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518f369d9e835298aa89d3ddb913b72757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93372e0e2ecdd7bed2b878d0bfc5fa6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118df46adf4e5543ba3eaad47667d1eb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>