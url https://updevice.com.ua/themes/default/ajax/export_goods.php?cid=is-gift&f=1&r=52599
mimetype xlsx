--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91640c15800812e87bf4cf456c0a7f361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2928859ea0b963c22ccda4c7eedb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50711acae779edee45e38009c4a4231c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f3a7cb713e5358b42bfd3d00ff2d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918e2b4b3b0bc0a964d282c5b6170f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e504a7f4bc2163f7bbad45ec17ff36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa62a5833fb33a4c6411dff806983347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd46a0fc06d6e25011cf28ed9022078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d99a93bae15c061ef7ccfeaf964bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceaec338f8ec2bf876341d40dea1f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354f1f2ce765c513067c295bf32e23111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ef5fd14c82ddbaaf223b1603efa7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1e11a41a1922c10779fcdf4fc6a6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b0941e1255d3d5dcf1bee323e0c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d899ba19c643f2c9e0c85f2817159015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32551deae1a9d1fde0a72d563eed30bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4471af25d1b0566d177736c124fd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a5b5541714b0dfc01918cafd40ea718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c820d1c55fbb9e74b9809c3a42b1c4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621e99a14381c1d382230e23ff97a0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8962dd6380c8222d44cbe308a25b6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675fb8dc343a7acda4f70bcf4f89bf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d74989eb49e9d53e154f5e0f4a80c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105f7b433ee42ad54a05750e41ab0e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222763f4c51da6f00d6efbcf754665bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c06ce425af509e932ffbe4a56f17326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e4d5f39d113aca7786618120240ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde2d006657f4d036e387ef8a2994e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202985095b731fe396a18514c18c9e2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce702b3ee3860312a1ab03b02cc3f4c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018be0b7f786ae4826afc2403e89e2fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc3d5195ab1a43e98e44f73fdf898c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b662328d01a8245f5d2c450a593a1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8a05011c73102a3ce8740887cbe5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219ad39574fbd1ea9c984fbc6183a4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce6ee689d8542fb9ce6e306062593e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde28df7a9a649d77238cd5e9aef28037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cfb7e348d3731036cf78acefc1bd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553b76880610530ace3c8a72d8aa8e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c8502e3100b25f53b86d289b9604940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861817636b4e36c6baa512fa8ed93ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c47d1f9638737bd0916610dbd54ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804cc060a16382ae82289e1153d8c0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46582fdae232432a19cf9f134ecaa044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3df8cef52987d39014cedeeaca40da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0a98110c64b46ec16f4bf2723a24646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eab30ed1daf0d881385f7a219f7cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85eaacb721496fe2c95303f613a64248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25b6a3abc24fa9b5acbaf9637fadee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a9e8fd07d438fdac125824265ad4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f903bb0cd81de000743db5ce3722a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf83b9c7ff2f9ac5509ba98b089db7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3072586d5b079da1a640fdba51891f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046e9aa7090fc2f8530ddba613299a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550aa1d5056dbf77dc52261c0a1aa5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff2d675a345113a224284fdb14e93756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea091761a63b10e77216db688be47b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a12a12901821ab5a002e6a23154a1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04002ccccb6c8f26ee4451b44dcc5b5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be630d1ce1636b7c2ca2ba3ab9af1e0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45e45b688fe1314442848d40937c1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab345e39ea0163e2dd69e83b74e82a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda740ca5a0746e674d017fcbd72ed263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7f1d1c7282d5d215b78fa43aac2f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71e07cd1d4118c11083f6037d7e6d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8371a615fdbea39b320b8a021889f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95cb4f51520bd9f5bc147163a9eebe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006e714f009e4ab7c6c102a4da8f60068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df930293a9cac9f7a0cd9f6850215f3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cda42a3b8fd8dfd3b1b4541579c40770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15296235d3ac34ce11172f723acd30771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b95f061e0f9bfba12e68d9d09dae372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21678b2492a5141f28d901837debfcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65347adcd4b718fc10a0097e2f187374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12a11281f8675c16651bd7867bdc6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66de2d1792547669bfe7ac64884dcc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42880e7d6ffdc3005bc38c22bac826a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201736a2585d3cbf7aca1d0161bac4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b008042a8391276c3c5dc314fa478079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422854f8be4db56a520d40bc5c436b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f4250a65efa0a545ce0df8f5488d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42870fc3a45b22331bbfc74d6046ebc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b04be6eed6fb27690bef63138e471283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c2eba451b89a56bf2439d1c8a52f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253e6b99beff26b393bb34a094b558d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb074fc7477ccbd835e22aa3b1c52686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a7931eb6a52cb91573b27e7c63e5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f92f534d0288b602b86e2425f149388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b167e382fe514b56ea858e41a9f88089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70b485ffd9fbda3cbd10a435f8c21d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee349f195ffe023fef98f5fc55a7477491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f416c3fae1e2a018267aae11ff39d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e823c44723f9de3ff1be71e88aae7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae46047d5d543c9ccbc525f085c617494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2040152d42cd3605acd2e3fd97757e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372025f3b8681d470be33aaf942261196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a578c1fcc0e6f7d81c49d65558196197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6601602a735f6a9d273ed54d4788c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85509cf22dc1943c896766f0e9d54b6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de698ce730bbe7853692a09feee195b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7150ba93236fdc4146dd21fef94be9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c2b15013403d1397c22ae84e5e665102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a54961aedd0273b76177124436be3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0be9162fc677a5aa25e1f5747e8f70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11662c9eeab330044df8d4ee440ae943105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25398eb93633373a523207558d1d7a41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f459297dc6b96fc6e8e181ce8550107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d238c144dc1264352d69c9a4e17109108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8ce6d249d26a79c86da829f004213109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cdc13ce166b1ae7c3217ccdb8d019110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffe1dac90ca5718a6220c67d3f6e5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f38f67bc39a0346ab6db8f4f84ee67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd48b51c1fc043a1e9a97c926b6999b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e5410b655ee48a06e88d450559480114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b1b093140202f76da480946a47846115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abba8f592333e5fed3afd437fe5955116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670e18245f35b2c4a69a0929a7688c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141d15ac2a21fa4fd2d7e374ed0cad4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e70f53a839246fff3060ee7cd24829119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7c0828c6ffc40532428fa61310161120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa79cf5842b671ae1bd7d6a5ead571121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164145ebc4fb757be0df5d6f2be3c4a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1aabacf32e85beb701b4baef0fc05e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101c58e7f5c35fb7dab3f2b48bc561c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb4fb16d12324ec01114812a970774125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870ce1d0fd18eff1645267aea141d5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cd69332d589885c1f08521d158674127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfee8c357755ec3a4c6d26cedce3cd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad43ec44e6c9ee41aeb756669eb55f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6492f1628e0893f49d82bc40745be05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de548c99efcb3fb2b8f8cc78453ebc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af8aa5e914ecb02b655b0fb75070ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abc971630ae030e0f780e6ab7b47f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd1ef46e36ee83ac54555da3cad4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612489c075348b44542cc8080feccca8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d4bb735f1d90ed0815bd9aacd975136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a5e5f6df448ae45d31659206b8bc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869f67012951411672786e45f8205af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9d4ef5f33509ecbf0a1ca715c6e84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e23ea2bcb7b695e09c495197cd57b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28015cd2426b8eaa5d59a06bca316731141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290046ab3e43a4afcf449e9d8c12799b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5aaa96ddf0c1534fbb31d0b0e2862143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cde6a5f00edbe38ac826a87993103144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437b6cfcc0ec80a65fbf4303d35750145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a14bfeabe942c2c6be28fd591220c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6833e94d6fd6888321e647159be00c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e271a6f171e332062ef23946457e36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c0b71a7f5ce0775f1b9b935e0c534149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f839c5fd44451e0fa512ba0404f4f80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b6c02b37b22ad6e1e425edea80e60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c79824d6bf38ead47c96eb593d2d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d23d40033f0b2992ee51c06f76e12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d6c15268e072fc5fd360922d65cdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba66a440bd1074fa3056330e50f697155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379967bb26e525f6df4356a770e62bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae1147df27f1d7c0b69f2fa54d1af8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44485b272f692f601c1a2e8a83d4d681158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16ebc6d1da46c10b6d413415ea1543159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66366365754ed3e34eabca1298f30994160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2820cfafaf50e75af70485fd715e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d93ad7d6142f34f8e36b7bf85dd5d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc57ca381783f43f6c1adcedeffaddf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cbf94ab4e3a9327cc2909294b19f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f53d1298c13636cdc4bd68b2a3f98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35214a07febb993630a9f302dff1caa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aff7d4014a7821e67072a344b66c74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d9ba53d78ab494baf3b150c029f15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5270f91d8d2dffff412b2076fa125c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18c5c7cfaf0ef9596f4ac170de07ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bec0886114813087d46ea76b9dc57e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c783db49a05c4f234eff12a8cd27628172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88ad2081c7467fef15b104b1460e22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6a1ced4c712633841f49bddf69d60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfe15c7081b14f0c8dd2baed1571f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e82bd94759ac9a7b2a7a44435b61eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7c8a84bb2e1fcee7d31dc18decff1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04588f80ce27beeb66b6e97504c87051178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533d4d3dbb26efdbbb112d16198b604179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc018895e622cb3081a7fea43f357f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242142dbbdb6ab33ab45c8c068e5c0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73837ea6c31e8adb4b8547b83dda946182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52be78626da0648e39eb763dc163f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d82d05a0890597affc326bb219afee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ade0c98e763d373e3931435eb1b84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27701c9be3057f0051aa1c4bf97664b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a896f495db6c8ef73a2f7e878bddc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8092913f634a9ef4af35002832b3af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621f83c2286c8df83035957d2da3bad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c90ad8f8544966f6bed0c88c319af8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea604ef39bc4ec44bf7a6eec80fe4cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dae92d1e2ab669630783de37f2914c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dbebfda62642dcb058e61473073ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e643d522b4a217692aad4c29cb43855194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddbe7c797468a76b9d78c7dea57eea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25055837b43a27c5d969aed4ee6fd6e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6d20074eacd66b0c37f48c252a6dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1ee856639313a84e3deff5796a942198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b7870b0d39c8e1450704e7ae48d0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6b9b017b1d1f3c6b6901f34298533200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6d031e3e7a7985cf5de003a42cd41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87227ec6f7ba8cc1a9171efde91123202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318896d8b10cfba3649ca0fb5c0fc0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10250b044a340dec2fad8f49a981c6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8135b413ef9ee51f685c37e154da0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c418366e18774e0bd1e7f794bdb26d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729f20e358e43dd21cdadbc531ea414207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414d301d269cca194532a04948ce51b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6470f648211a511a10a21b0407747e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2000c246785d5c8c76578f4b33cd35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500480345a4ae808f3efa733834696f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd144167bef6e7d6381e7ffd47574df4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec8c626183efe112ef6c8e85528f83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7f6637a59984607c829d1a90322d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66e2c20846808abc138ef7ac1cf4c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f52dc5a11eacc3dd51d11aa50a1bef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cffb707313c23760c08a6737866fcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db521db139c3e7928ec80c1159b32b04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db3b4dc143e89ea2960f1a3e212a4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf954911cdae801b6e924101ad523eeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e21367314964050e57770398dd614221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee651035e926cfbe7b5e674dca253b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68853b065ffbd6bdb278caf12bf10bc2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532174e9dd9d8337a0bc26f11696781d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63e61389d342776d5eb6e576485756225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0e6afb683d3765da0b7a2ec0c098d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838953c94497de4d0b11100ae943d01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682aeeebb51175b57b34f289899dbb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3997895d35495c36921aa4efdcd188229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb7f6b28db9c7b31e8c4aee9046536230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66038a284ac1848e9ad07d9bab2ee8b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d908e477156c6ce1a6f0ea0f8816b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f6b403d15cc3b48505f4176bdec6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b423d79d8462e023e740cefd022331234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce1cb4f3baf5fc3945fb5ba6a34268235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969d90b35d29490df92d0a0d0638766236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c423a731ba0996af73668967d1cb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23a0be09a61e63b36e4ca43ae1dace238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bb225408d9185b00a66c0953f83fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1ea8a60769beb1a687610981b6d34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f630f5ab29c81ad1f53676278a90e1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62336008a2dfa0fcec255c7136436a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b7d0dab9e8a0842b943eebf485200243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc34cd788c59ed571ac97a6a1d2b2b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4df14be326d4a7efabf7f8a4baf40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b826556b0a2b13f4d814be80899871246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faf94752f446afb2522493b95d29af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10a349e4a211dfd50d52efd183f068248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae985ee35f84c780dcaa51b4041ee5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34615b30545bd494ed45102968acba42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfb3cd9837d7846ffdbb51a345069b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32d42e8b3daba2f3eba4a9b66187ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6978136cb0306b79c23e5c920bed869253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67a6a936db7d1f9e55661135a37256254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fccef66509040b05427bedfa0e7967255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae9d447b6abb0f836bb81c9cbfa412256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7a7fe666e8e913a362e3a1e3783a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a7f99a3db0082d513a6bca81b3c43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d0ba11f0fc09e1bcef89eb70f108b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10b7a20be96ee4e2b9e4c797858f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35757475862e420d7162f47afe20e634261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449204af0da7910ff57afd49b833f45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656d62c9ec98df041d32939558daa68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b3ae9975dab26e6f85527cb641d3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8db423590496c592a2369f6cabcf71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a0132118a4f8782500c7a31c40183266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e08b701b2cbf9670af84af3378b3ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846b3c8a9bb56064d62313e69284e0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa014b701c4a7099520575dc1d7735a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e918ffb4b98832e51617f9676b6dae7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22740f62c62acf5f023999661b980e00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57038e37e07bf452b3358d56e0fa049272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bbf31c3243c846df78eac98665ed5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ced3821a4f772ecaa99b53b6ba320274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42105f884030c03ecf09a4578b5771275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431f2533b34156f1c94ca700f207c67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e43d74ac2cd9885628b8cb8f6c85b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ee3b89a7a1d6e287462d00e0be5d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206aecb16b2092ba5e88882a0b635410279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61af5c8c3df5f493a279063b0505105280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35f1f288e7de5a9a7cbc2c78399f3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d494e8cc54bbba42cee62e1a4f002282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4161df995f98529d6cc52b20a8724283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c297cef4a682af02dd236c18c7647b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e06b01b1d0fc7239d6546b6c99d1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e012fc9e719b1c8e663607e3533838f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379d259fe064673bc8cf8bb015c7ee9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65de322b3e82ca348ed521e117fb691288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27e1ae8da0a30ec2d8ddd5a39ef525289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e475b3b945e1d69472a149cb0d034290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3f2de33c59b8de2b337c03582807a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c60354e2b1bed0d4e3a1d7f6461dd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2918200ebe55f68b912708a45e2e5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cabba18eb0597ac27fe74c761329d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e203f9ad0d6490e5062762f75cde88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57d49635888d98bc906070a5df75e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb6d4201e9e22b09dffd52ce5b1a66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755dd8aae421bacc766960aca499ac2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d4b71278c20b001481022667f3382299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edf7af7cf9938d5604142496baa59b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac048ca958edd35dba66f924d99ed794301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34439a28a11b57c0a2084bf7417caf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aa3667af7249778d39868d0ce1e62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63078f012f3bfa8c9f81afb159595fec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cfc8b6ae3fd65e19a678892e633f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f28d48b96cb477d16beff56cee0fb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba05bd2474826a7503f3f687bf752b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d74915ff818c76041c6624aee71b03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958648ad6bacfd79277e3d181f4d53a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2d9d674693439745a400302b1ba3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b308ed79a5cfc4b57ed0147e01eeca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef1af38b10dc5d2a002fe0c3860e78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcfe413a7192fae3f16cbba98a2be1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d1fc19ae21cd407f575217be0fd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb619a7bebf682f6d0942be4f6abf2df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2007cebddd0bc67cbb24eb6dcdf37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d79c45f9824cdc2f0f7a542e347db7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34103643773182f4d137732bd9f276318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd14223712fc3a3bc7f03fecad1f9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de568b1b8b792e382e5c71ce837a3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2fe1ad333763af646cecc86565ab1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245af57dc016fdf9eeec231650a3e075322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48350b6ccf210605b045e30ea338be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e212ac7b9c0b0033e87a827bb38a69f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d768cffe7cafe3d16e9b224693255d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8489b167315feb738d04d0e4d56cf89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d634ac82e0133962f247fbf544d2bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2975a13178991ee0d0a58823711df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f59590e0ddb9d8e30c2be901b8cce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038b3cbbf2839794243945b516ef3db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a235de1463e3b8f61fad8eae656315331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a88d1a68bf3dcc0e1262dfb103ad57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eae739a7fcd99cb9f8fa4d712af137333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed84a1e6fbbf61e556f212734280d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fbcc44f2fb9b19dee32c28ee28ac9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245c68879465f21ebcf086bd6378570336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74ca4bc37f13e9e9acfd4e00760d95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9aa285d82397e48405d45c33ccb80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13e28e821d70be68807dc6d9e58cf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd36160a02af22635de8cf931c3627340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fe1e23693d9d60e2e6bbd7e65a2e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6577ec6b7b967eb2d7bcfcaa8afe396342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3cc0b369fa5ba84bccbb0ac28f56c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd2af2de59e487b7e909f4efe066d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f51de4f16942501877949c49c78dc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2baaf6cca2612b09ec57f0fedc2f17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c6b4eabfc3909e75fbd24742dff8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a65e603c843b8949458422e7dc618d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac106959db5d5c0b181417c3a05f69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77635becce2fe5487904eb1525a16f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150137871f42f0e83fc78d70ddac1dc2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e870d9a78917d38bf84f22c8c93a3c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab59493f7f44ad9278a6fe96fb9bfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe56aa11368af5bd81558eaa929e499354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a53f440b2847a8edada5ac7b86de7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e16fcd79c134d18a70abe4b2c15249356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab24842beb283cbe60f6b3520e738a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f21f2bb53e368ddb0be9a7c624aec4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a004636acc4307a16b17918cd15e5c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c99c7875569d5d045fd27884daabfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387a9b4cd0923691ef3e26d59f26f79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a17fb6b7d42250eb5f08f9fc8d43af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ee7cd47bda24882b5cd1e3a640e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f04beb06dc791c84b1d7beac7850eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a67e19d85d33c9566adc0e2cb6c34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725057c076326695d27057ef440e8dc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da1be9dbd9ab5fa327c7f653952b80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eda4050efbb7fd42b0b3ae1227817368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aa7fb32fb3174be68461863eb031d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3faf50df6e6b21f2cba95af4a1914370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf7a3294ad45623be3abfa6917b6fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7080ff22bb79caa5e8cfeb323b72d8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdbbbad965a8ce4da8115b23fe2b3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd604b61b89eebce506c46c08f3f41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae03d8fea5f562008a5c9c1d53d3fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bc567d5749780324412fcdaebd4ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331832a45c4a564fcc876629d821ba72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2a5711483d0392b0aa21ed1402e03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d182be753815f085cdd43f95fc80e5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8714164c2ae28864b5ee764bbb2840a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b03ef14752394ea0777e8229e237ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04fede8204e73c6fcc492986cc818b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee0ffd57a51482338cb51201406803383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d7632d402017992c7ba7c95bde7aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a7745005b9baeab38442b8d13a1e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec5201b407cb7fc240242eab4f1cc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de0b36e479ce830242f1377007e43a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b8d0e7ffe591cbc589c90bd978de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6d95697ce99bf8807b5437c73136f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf198a75d9193919ebbb038ec9cea7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312f8b99de0811b5003dd403a2534eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867348e6c359b65076092240aff0645392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73853ba3217875459c7ddcfe917b7a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3bab4429d88baf6bf031051e57170394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d52e138e6257e2217207bf53ccb249395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3a4ef960b6d16d207d27fce22f25c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b5c0e0a0bac932ad5dc260a35b8a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1998228b409e0489b47010704abfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0493373095c345ab06addf2cef53c84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddb1ebd53a50d3e46c92aef11a1319400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055481244e9421e83016cc5cdf1316f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a1d1bff1e957c5f5a3e0c263e601f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd9b63536c369806d850a879676b3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a48b8ac912a8c0cd5a1609574dbf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c7c178f1dd3791047a834beeb0256405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277c6f47da48d07fe125ccedddb6bd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94940e70b42ef417acb3ddab105254de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f57604fcae41ce3ba4343c213e1932408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cc5c0ca7b3850d08a780a60da46af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e6d96c8673b2d80129f6cd345644f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4705fc47065c6a65bc9ff0cde3f17c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd18c2ed1fae4ccffa6cb2a5a8ed8ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa300b4429e6d7f57c111efdf5a47fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970901434568aa0c38e6451808dd46f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d5117daa93b1fb89ebcdf93d763ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb084a1103a47d6541d8cade911206a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d9b824b8c93d07314c38734fcd3a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07466c76e39b829977217903173b4fdf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a5cc66fa7d4da726266c5bdcbea48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5d9098a3ec512cbe8841d0db59bf3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcba2319542156accb13e6105098dfc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919478e111a5efcb131daad4e976b636422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4194629b14b4ae923feed2a45b7ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec114d1a917d8dbdfdc220309aee19d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b238d7bc330d9edb2e6ebf6a85eb09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bec4abbb6fae922aab43257291ff27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0976281cbffb738fba6ce0af75629427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5165e093acbcfa9b3c7b81a4009e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc57b331f87d5ce47d17b9c1ed2e30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5f376c36006f016b0dda25d5c9864430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e65cad2205e6aebeb9dab2c4f563df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37d675ae0f3d06397624782e8972d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb590b76c3fa27705fd418df92725611433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acd3bdbac5367edcad7a9a44383ff5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3e1503e82e92f5f85bf50b209bbb3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e29ae8c53dbb18e17cd7ef9f08c6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb761ab7687060dc765f11f5e98072d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017711c491d86815871561ad994f5a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4b2051214578de2fd616ac9a9582e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe679c51fb519478140fb3ad910a7d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4071d78a9fd596a63a359c52f68a28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e6c98884b1c6b479600f9ce9ee83f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63890d5a2f07b01c47fa22b860d5eae6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f991ca17d6b4d068636f2e50c9fa64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94b990c9a856c440e1ef63c7335592445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc1a152f41d14f5398fb7c87879ad0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ebe6016668f56d6000138d6247b3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238251b8dddffbf4d1567edc04518c66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367539f1db5c8d422a7b32289560fd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09d3d2ef3bb22510b62d125a71b54a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6b795c93fe35afc363a4166ee3c09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b78c1820b17f5186132b7d19cc36f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe3d5a698ebfea9edfada19fb1623e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c121b0e0411745553fb0c12064ed25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e20ad5792300423c731da94c7278e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b8a1a3577f5895261550d75e37e96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823e223884fe8aec552b6e98707501b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef70ed1aac02ade6e9a29dd19521e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ac179d0ac74fb78150adcb1b207f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ad550606ca15640e199fbc77ca4c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5135077844cfec827d540b9dc0586ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcb470fee7a4e7da9d348775c6b450462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e21f19ab280be3fd6309cf7ea89e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407823fac9f6024d99340d61f4aed10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30197f17269040b948d53d7c34680f55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50f7f322d9ffe92f46ced7d877e00f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73c7417a68c16aa701c2f2c90d5d10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609639ba73aab855c3806b74df0d0b61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0562618b392711e31c5cda4446245469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f72ed7f72e15163339e8eae920561d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819502b26943321cca26eae62a357334471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d14903c9a692172b126d78dafe358f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4ad225de3ac545a2d2c66cb798f68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0ae3900c081d774502590c306bd23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d344054bc4d57d6ea416b8a01c2b00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac53c4de0f061a9c58b63d30ef2eeac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bbac03ffab52d51ea1b8d41a518dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d5efc1624fdd81570e7178efcd939478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b8bd5badbee92e5a9865c61e6e93f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0b5390862cd940ab535ebbb948646480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f300b82b79a29cad2957c949e5c1d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb694b567536e807f5de0b62dc7f2109482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3fb4eddad9a1a255b0ad232938da0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9898ec7fc1a51138cbc56b9db73d291484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eff957efaacac670289ce25f9c111e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2d3cdaef23e587506e490bdabd07e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d69e966385db91a5701ad4b80d378e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93ed8951ffa0fcff370fc95625abb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bd01974b6b3ecd273269a2c8df107489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836251e9d280fb8cc2fbd2f013f461e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e6fd128f1383cf31b9709266af74b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0208fa2b41c3afc4affc4f4f867cf65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f716f517ae4fd42d0fc3df78ac92ad6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb704578d2116f591c46d5b94d39a38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2c14146b409f1193fd95e718f28d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e4e6e1219d770a593ead6be70afc8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cbbc236e294d36492f238f46da97a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7777fff24b5aafd451e3c01514d2b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ee22c450a52797dc465825fec71cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a799e54263e22e3d8a063680368f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bcabd9a91e87a8aee3e355ed56e72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c21567cf1472392df61c573367f662502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae3c985f84a2d20bca51d293629f20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aa9fa800c6b66e91ddf467381344e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a790f9a635ce27bb2087a757c89990505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd62781e8f7f9d868112a8908b2a85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449e83b132dc19cf6d03c82e463115f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde9707d37159e60010c6a45356d28e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe48c11521494b629150336f41f236509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222aa7a7884c0803a42bcbc7beb5733510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a4ee7ab1c5d41229bd6cffc348c3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10053e9d5a73550cf932096240434c06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff0a0d40e934d18e742a457d301393513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d19e1f537c65ca9db8366d775f307514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac95e3afc8af2214da55c4de3d1277c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa630497ea73d4ad340a2c87e56391516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7699a5ebcb9309ec1995dd06ce74cd5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901c8e601533dd00e0c66df26a677be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e840a2e44c50d12d46b0e7d9e175f4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b3aec4c09c45b590f8292954aaf14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479eebfd01a325a45a2d593c848d9d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa019a10de65482c2baa38b200ca890522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6b07388323da92ce0eee08cd6bcfa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02404ea0960cea9a31403b9d745b40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b5b7eb28b067397dfceea8af09896525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4de0afcd67198812c4a70c46f839f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d35523a30499edf86de7cfc84c0ef7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98db2b1835bca35eb7f2cce5762794528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fde3675b981d04fa1086f342d5bf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e5f52a0068f51611d6c515c1e0101530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0af7c9d8798f6772a6dff91b1f0d6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9ce5fdba033ab286f18c817ae384c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b3f04d80a3d55d9a9e9f5fb85ba28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d889d2fd47a2dd16549b31ed74c450a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f15b373cb6c1cc3b731c2faa9271e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695365d9eac9f4425bc42a23987358536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091b0590280213e51d9e836706641e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05749d52a3d55500b90ca37f5d61d4b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2dce75bfbb42e03072f925d4c2a31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5b803f4de43ec1c6601a90bf87738540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fb1ed1a10ab49dbfcaa1ea44a7068541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc290ab124161887494758468c043a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a5b78aa69cbbfc7a8a00e534f79e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22554e246c41fef77a848299e18435b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef784ac9f0c883f4dd2111c49962e416545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a38a07e192c548c2234f30d9d42be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e524e2cc7d54b16a29749fc5babaa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16403044a4535441aef0211ca112c458548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef917baa9a9756bd7be323aff4570984549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f141578dd03d711acc20b941601f883550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe0cfdefc229d742f64cf57e26985f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084f9823f6ef9761de95c310756026c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8dea829208f939ecf5c70bb3b30da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa533549bdcc05af10c8ba75aed487554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1264a1d2a1e2e2cf92201de557d307b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57b5a6d88088d0ed20d72e01e4d2aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be61b9f2f18ed90ea6586fa84675b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ea917f4699a2dfc4b8a5dbc80500d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b773528a85f470e425c3fa745685e13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1548a88523e8d9423723eb5cbd6d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cf97af9a9b1e07b9d4d19590910ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228590391dfa9f6dc1f0bbacfc09a2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f35e86751af37d62cb55378229327563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c38de04166ab2f33775eb8cb9da0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75da656474ffcf89e2b35db091f3b03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd49897dc21e415045296c9599d617566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160507e1339999f76fd573d1721c7d29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa89ae6aac466f54b6186ee8871113568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a06cea42c50a9ad29fe2b54d91e34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c06b31fc93711a09f5d0bc59a1da93570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aa42130da4d62580518a6e8a1d28a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff7c82fdaa201eed22629afde36a61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5db536ef930e4f0d08f526bae034f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ad0e9f5146792a2cb693ecc91b1a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6efb2917c6616d9f3744beee6f31cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc02cf11ad09542ba86d27420eda89e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f90924f5f0b3baa799d052d8e44dff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18597fbb151b8997505cfe69852fa4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48f7c94c93d7cc1dab9e68888714c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbf5ff9af13f74b26208bdfbe8c367580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54b21a447e40776cc8bcdad8cc3926581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21f2886f55d05261d0e4cb6b22ccbf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42e2a5aaf4eefba222f6f6ec1c0deb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67b5a1649aa43d9158e67eb4a2e520584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf2b6e76f173c9932a31cb2e52804d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203bdfa362b04b6a6c221d2e801175e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6ac1a4e5d50241c46ab2543d04520587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d25e659682ea054745529c5f90ddd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8dff140f5aeb3b576c8f7d3d9111d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbd3e449ac6095522b81018fb403b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be4077417ac44200774b7b0ca19798591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041471708113663329d9de99ba3a2b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faeb4a60b116d8c2ec18325bbc0175593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27761f58a5af80376f4d6206dff045a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7acfeca333156ff90351c19cc30f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325e607c2b7a111217dbaaf32ea1dd0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9b7a01a1c87f7594f9559f588630b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd45c5d39792da6cab8b9569ee34563598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c47d19da1481a89aaf787170f15bd8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bb7780df027ca55074d6f2238a8c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d06f9c66694ff5eb6f85be5c2e1e38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0e4e2d030de21fce870ad002bcf47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdf7d2704a9349ffbc95f30a7482ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e3649ba29ba8ffa3a6b5052b34978604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6a232b74133b62ccbfd977dd5a565605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892255d0a975322392b29c0381d61a3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da1243fec0999a15d58d1e9fac2988607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d4c6431bc14d76597741a51df3bd8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0fe2370b747a9f9fdce011377f0d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b8c91908936ded294eb6399bb6b7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59745ee5129d124b917b66a6a3f0e20a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3b60fee45d2edd48416cc877e3faf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c6e1fbf883970886eb062c029ee90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c507a3b86b50f9536196a5c756e7cd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bb375a03ffe88838dd72f84c64f6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2fbbfb7863188d13d79d4f6182052616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dfbb99106c484d5ac9a8cdb2a5bc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41530e0e7f5235d1ad4d9b25ddde550618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4896fbd43c65884e033b121b4b6e66f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807eaf323d1a71312575e93f375272a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f056b4d9cda5bc8247cf46d7c2ae7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bda14876b22954012ab48bef40049b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25cdea5449f3df5f67530b521f0e2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645d518d5fbe81c901dc24827b09581624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f563b3f7af17e5c9dca2424f64fea65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93134acf97f926f83c4627e9787513a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfa04b2ca7b4790db6a89caaf9ab1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe496d70971b7020487780aaff5f81d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc492ee2eddfedc08b7289500ec3ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9561cae409ec711f23cc17377463d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cc0f305c0653a8777beceac186f09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931d904c3fd345582a4eab97413d0c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29465193d25f810eea2199a9c69a74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3276daf59f784c899ca06834c702fcf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505d92602b55393f270d456896cc1ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a114b1ede432fd497bc5c84d6c3685636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc68849f858041faa870206d68d950637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29ce23c283703db21d2795e6a6e92a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4027a001c5b15ffc0026cd1daf61a06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92456aad4fd98d5017284986fff2b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27d2c9f13a4adcddfb198d75a48b85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2c1381d1f7baf6bcacc9020e8b661642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d22bed0b110a99c07ca715a3b278a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbbfdf2aaac6d112fb5c536da34405644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e99dd63178f6d78ff17e474df06d19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22480b870e0f00c565b66af94cb5d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71959d85e375086df702f8e4b62e2880647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949277244905e50a77a18d514de70de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5918e13955aa4865a061b903d962d31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3765908521853aedca68990eacd475650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae140b6952ef6b402583e77646d81a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f79ac12fa421225ae2662ea083eb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636c2fbe5a5f4621e683705131d244e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658e75011dbc95bdb031738095f7f1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec8ca308c7d8dff81369a596c6596e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44598e55ec4e8e09425d1fac987fa25a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0470ae86eed7d42fcf12083e4288af7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da42d1ad91d712bb55e1c6caf2f4c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567899dab523a4cb0ebaf72f07dfaf06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5465fadb548f82c16a57958ae8fa608660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f706fc36ba0b379c575102f48863a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e738dcf965850a820575b58366133662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc5a8f8df1443be03eab7a8775cefe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f6b565560377b948730b12a8c914c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681806e6492bd01d7519c45d6accf4bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0ea156a4fd15f3719723cfbce8976666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31569f643e6494ba4428e2620fb3efec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67190df44b5dd9823165da1703dc6cf5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53467f2dbe6458747d8a04c6401778ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256402a9ce0e4d59e09c08b94544ebb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cc8d9c61cf5b009efb6cd33a5bc75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495ab933733c96352a95f09b02ed22b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cbf878cb6be8ed44262bb44f48e56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26969fad196112a8c2af75ac376278aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ae3653fc55ff17718c80758c32ba7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a259667799f49040e2e55a1e9db2d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e24241aafdc3e89dfe0b1858e1330677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79febfc309c8432e6eb86f35b9a946ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45777c065a61b79ae657aafcbb19d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac3d79bf7d987128028bb114b71e0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d501fa08fb0bfc9aeda87e68aedd5ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93bd35d73abbf015ab10addd48295682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b689b44cd26b58c51f79975ae725c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2da0b5bdefec91d328d9a963db3de8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd617db7ffadb0caa989a6a243ac72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611688e630a895b3c41dcbd08db093b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3014b8cc9d1247a2db1f8d8ecb0425687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab969122e9ca30d51b47580f07b5cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23375ec3d0135c84edde08d705f7d3c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232096fdcdcb521bad1a05be43af560a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbad5ce86f395d60154fc34c50e224691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf49ac88fcd76e27d62d1aa14f54aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08709d929018f40409e4e1094ce1f6a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27d77bb1f3a68123ecd6c66511f017694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041d6f73d77fec5ff550051254841d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67213a9a6eba14845dd97b8dd9fe5e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a312c125842fbfe7fcb9be8cfe8134697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c790fcf2ad04d8c09b6a2d1d1514c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc791e50fc9eef890620d1c4fa34bcc5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cd009a0fd78e8ad0b264cf13c6bab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d2ba6cca2e3b6fcd6eab99eee845e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a4ba6dbea5205a023fd69b76ef2ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263aafbec0a434c546ff9846bea07ec6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef5da651b0e7aa7afa3a038cd6651f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0067e897b883261d225160579d64a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618782920a3d620824a15a360dcf9365706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31b04fb613ae8d9c774891d8954156707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef162f13e1f00adc587c032e84a57f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64361172cb454f74726e8e93175e54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff002b248ea8939b44546091268314cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8e2eea1afacfb99bc62193f995bee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5622472b14eade9fc2a34ffafe8e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8d0004f6c46f15daf51839a947ea4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff410a69a0ce09a59caa6248bc13948d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71bda60003ab26bfaace671276e3d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad0bbe45ecb40d29a7aef92134cacd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e033e744aacb1761dab390ad16565717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fad560d935f2b1f3551e331e09f98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3725d0be4449e0c94a12400d78dfee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fe2942f4c27c30e01f6517e3ff2fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b420fbed788b0d7a72dbc5f72756e9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ce6faf7ead9df93f686e98147c1ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9df909e4977b03fb1f53f871c1fe1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12914e82fc8280899e57057f795971724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6094ff63048b3edd104cb7f1759fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d70680d44ad8f053094215b053f9de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920ee77c308814484eaedea461452f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5f1dd22de034edb513b09074b5b80728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88186063bbacbea6fa46e82a3463c76b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3894621d9446bcdbd473b811235f616730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31794c3465d0f60362aa8767d48386731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b6d883f54e2727a4fdc3f2db6d23a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d6c03af071baa0b07ff24df02a8cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de47de4fb6ab59a049988d865f79c05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e18bed877b02d7baf55dea4cd5eae1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29c64e11331fb1e6700063d8cefd97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443214a5309e12d186f41e2d25480f50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d38c78c6485a0d9123a4a0d4acb9be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26771435639fe637310d6bc711953a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec173e55ed0d158f746591fe1b578d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbb2e51d4d0d401fffaf0f8b5fb7c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563619bc1af4d06935baa5814331052742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7146e9dc6218613c59a357a987f790e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f070874d790a348aa7545680ec6b6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48e3b784a7ddd1b0ef08be4df8cf2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f892463d16e42dd2f408ed47b3c4c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b5c611cc554ef35f30a29fa1abfb4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429fd2a93734ea42b1fc75a4515e161748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324f2994b1dd5be1f3890bc0dc0456a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513a6f4d48efbc3b942eedf95cf193d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796ce7de1192f9f5cbceda7b596636b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e5b0b7a1f99cca3824f0fedb21a94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aab1c34e525290bba383879f7eeb8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604507e67883e6791be3c4f78b458409754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07265416b1b596cc8b8a17e15865b4b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ac483b334a980391d9cc3f35964c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73bead49b6549177ee8911d2edbbbc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca3dcfd8341901f71881ef00a2e443758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e1d468506515a73356c8793046f70759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25ebb63bda6557e23948e2b69b8f811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968840cc879d3b77379d5c3effc7b3002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d944c154fc3e5c97a4a809bbb5ea83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb52a499a1edcffa2d198e65e047464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc21dc819871b214595da1cf1a2b9515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71dc098e655cdd3d5891b5d3607b876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e2b6dca7da4c5f4ff40c0ded77cd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e50ea5128180ff00c7ef8df6d16a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cbf4e5dcbe91bc9dc9fe56d98e14d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af878aa48139600019cb21b36d778b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069a898bb22da9852c9781e7576bde011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d05668d5a82958280a1de64122499812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b86857b3aa1190ae61286f832640813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb66d83eb65658b334387035846138714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78e989dc47153e93062177595d075215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98950f45867bec0572d8e632bdb3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050ebb2f91f915c24460d576e4a3f5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8761d5edde85b316245e792c92f0dcb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b80daf9f103612e55d54ca74fba8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989e9b1bac87141725be12f7b72863020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f457eef52026dbf4ee349ddb85fe30a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff09a517b21f7195d9aa6605fc481e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a6f78e3a5fcf1eb2fa0128a6e7e1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf9ffafb60f94691173e88cdd475d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a6d8c4b9b86aa9ef24f3c15ec680b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bca931b7b928366c31ccd50d04ae4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeb48c5d8c420f4aa8d0236934afde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e0891d0625fb687b1c387a765ae2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37491eec0d7674f982dfad24fc7dee529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018429b29c0a5534746d434a3b586a8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956d47e4c957b68c99c2b86a0e8e47731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaa2271862fcd0b54dcb1cb0ab791232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fee8fee8f4c4829aec18b8612f317833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4787066c43b4cc775713c5f52815b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d559525cf10b42aa0473c3de9425935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2984aa83f6beff6ed24c6424464367336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f3b7165adf76d258448362ee5b55337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faa8a5ee193aa545e1a4e471634a5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0d5704f1f5ab39eb2ef06e479dff939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b5c1783f34c13ef213a8ab21b750440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c303b6daba9dfe546ee8be63222bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63531c3c46887d48d07657cd8a0965a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276ef44aa3f518d994eb1465ae1540443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294405080127abee2d68b76300c1913744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e012dad949978b7b15d50bf855a3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2fcdf2dceb2db7e7a46a0e43d7a3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec381b44536b4a8eee843fbe0a6ded47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada3c47266799617a73a1ca4eeefcc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8f5a59f02d3a4f24d49f28aa7dd2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d3141ff8fead60ae8f0d0ddc66b9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff99a65b622eef80e93501fa5b9bbbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a49d62c926257a4b0aa3f66dacc1b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f69a18767ef18c112643ac59b224d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3e968ce6b032164f7b7745fda3b5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f14be95c8f1a15b4cebcda334f57e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa127b42ed7c0f94a9cd69213a6dcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62984d0c8d3c484b6e38a89c28a82157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1f6c93051d2ab409b2c9adf6bc0a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38f020d2cc4b729fa36e2b9bac080759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f66cbe7a4d43617e61196ecf1f4ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a4667e631f742d7d0d810dfb420a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a621d78094bfed61723d1ba1c32b65f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9114a14a6d2afcf1e39bf29de95deac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c70ae60011885fdea4a90732a3609164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13842e5e1658fbedc628580c899a130c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df963b075d835e76b3804438f8a4173a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187f929d16c2c744f1e2e80366d179d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863869aa7f28ce24af421d0e5cae488668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286f320e2081e1d3325fb5459899c7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdb3353b9f81d8f0bb7ecaf0d6b0c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4620ae889624f817f05e71bfe5f2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549e7dabfdf42a995e2d531b8bef8d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ff4a8c3193a1bc82a5512d7590f1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f0033dea0fe7698b654b9a7f6488074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc5a2c13d56869c36c5f15e843e43b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a824a1917e6e35fb1b5319ce95f26cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd2779e0f2109519000d785212b06177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08175dcf1dbfce0fcc10d74426ea34778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec1cb5c5768d7fe33b9c4188482ebf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bde2fdf7486da17ad0cfd8b3e32a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef3a0edec2e43ea01155311e4f23b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9835287b521f2dfcf276c0f2eab9c7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16654f1e06ab8fc769b701ec88ab5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e65836137938ab2d8e7d793cfca5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dc1a4041a1395c6d1913bf346a8ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eab47792fc1e5800bf9d36aa941b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914725dd8e6f136049e8281cadf7355e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85293ea0cb6a591f0ad73f94083a19288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf4388d01d837b51a6a9d2e961060189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d100f45c3a3ca4ed88c3227f94647f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b56d048bde40285a2de682c63cc4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efc2018ff0191fb87e9dd9a6fccb4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d70083647c6bc42427a18772373a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4f717471a59b9aceafd7b6f95db6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908fd3fb7a45caadbe59ad6af00856295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a6397d1ce7ff537b1c5d8650e092296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d5438f3192e3bf1bfa7f16bb39b7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2df52d565bd544368a35833b933b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78da5e007a7342f91b9c4715ee52fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9705c11a573360ee75bee78d25cbd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af57860d37a3a3b538de1d3f8febab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d223097941e76c03888c7b48b98947102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d45083ebe670edb9574043208fc1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b2b7136eefbc3ad1e624972a0af9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aefdae1adbe45d997c44f0e62b197105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d38d2705794932dfef61a989b0893106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af2031b6c1f528748dbdc061ab0162107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d75b359cb73eb7c852709b56f6c213108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3030558e304714109bce37774a2830109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf9063c6aba51cc0bfea11d2944f6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbb4fea122c1d5b130d5611b030249111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a879085d9bf42cdfa843b398bc523f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c229efa811e8e914785a704851ff2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b67fab992e010850ad6a829679c5fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc5cdf87f27b3eaa2f59c0d5c4d4d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2389064c7926ecd0939d77f9eaf6033116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952ae4f406542c81cec5a169a94ff1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9574597a21d1bc7a0f01af9f52d5f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312839ef69661434d84f750f74154b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9ab9003084938a85d2620ecda90bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e372e6c9d37b838ce56493b007d28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882a4ef9e1f00d112b956016f315f6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109daff78f60536390e36aba47a81bae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83d75c0481e84d37f653333ae1260c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c2b18cd3c2c17ff3b1b69bad11ebb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cabeb984d919a882d19787d685ac0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7d0f8ce03b4e2d3b74102dabec5bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c15ab87b1f58ea0b8f1d2a0c38c465128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf68cd5ea1c1a85f24d8d8b39f1f35b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a7c074c5ccf43fa251af78484cd01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123af2fa843cd434c9bebc7cff6da4f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51438e526c28e6ca2fd2c299f49f48d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc08c704e7fb9deb929977201f874a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1598355d1250a2c54346c859b48f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fa2c3f4cadf00c93c804057678398135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3ed548dfe9f9917dc2d6182f0d3b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffc8073c44fa4e8d7809f355529539137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cfbcd3abf959b2128634c58b88e18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7535397ac8ebc0744140bdc9aa5af2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b5a66b7bada528bdf02ce97a9e93a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae62b4e340b31655d084a9afbe0c5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94d8f866d3fd327473ea1b5056679e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b12dd28a7bdcd0c5698344650fa9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06827789a6c134e7c73063baf3424589144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5352aed8cbbc51c3d342f747061eb6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5b681ab0018eb39bc3a63aaada57c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff36dc727b6382cd0eaa7fec9dcc3ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d81a3bdf1a9238c4ab3119682b6494148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975b8b202435621678b72e860ff7474149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8114ccdc9d0295e690ac7ef654e04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0979645cb89a569856458cfe6c6457151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824c1f6249edb2ce3ee4ab84ca44dc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c611881052367d33e59eb4ec8053c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fcf5c7b17b019f9354ebf4e888c0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a782b9b9b5ee92a885ee82c3e5b89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47366bccc3d502cd0e820303b26c0ff9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bfb02ecbfcf199c53a2e9afee8f5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d5a5872edb01a62ebf3f6190f69ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3136f87df331b140b653aa71646738159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9033f9744d47ad80df793eb11f1e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735edc43df7264b1ad4a42bfd5cb5956161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c417b26f061434b665160e7267a25c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506d6368ffa843307032bbaff987205163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bd3bf4186ad4e252448223a8cdaa7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d53c5b569e586e5bb16fd11cf1d01e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01165f0922ed1d269a4b5850a67c77f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb941aa43a812ecfebae143bb52232167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63653df292c9fdf5ddc8ceb7f6a8bd7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18006d0fd40884ee1e4033b747fc4cd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254de3e88654f960db6795a9402a103170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720807a5bb3740e1faa842967d0fa82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ddbaee6b87daaa967850eff3c5851172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a214e8b68b188ee548861e06835f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a5c6069eabbb304a139c086f7ff90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a14dcdefd8d1c5a26464b4bccf3bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db84222f81401818fff78f37fcdf0a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e027c25a8783b8fbaa4313771a88a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b10b51d0db27d63ad172a198e2e14c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af10f241ca3be6ad2a9e17a0a78a9fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6e2467ea38eaca4a40e1755d24161180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791874851160b3571cc4df7025e9d177181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dee67861ea61dfa3802c8249b1b96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8bae97df96e9b20800317bf57de87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a98d9fd67da8dad1f9ef1c95a9e70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fd93db987a06f99deab1642631918185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ee60f7dc6581a30c867950e9f4dc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d53da869727379852a36dc95116b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138ef7bca1339cdd459cae1b536dc99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5fc3be2e015717051e99e5e83039a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b14be781dbf7a595f95240d7c8757e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a41a36c481b77f2d6526d9a2f2fac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb8edd07b4cd106bd49eea1a319786192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44161cce56e1dab401cc01c0272f703193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b758bb21fa0fced2ed77f20cdefd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185c0b7ab33ae2845082869d79f12c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572acc2b02dd4687e02b8b483119c03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754943a68242961492aa8047d9605d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023643acecd678cec507626b456bec97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d1cd0b483966e76e441e37bf7fd67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e6fe1a783a9b61c2daa811517b3f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac1e9f954fd7ace25f1d49ecb7cc58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bda2992f59a5d9b3f2f942e6c899e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c2cb517e287f5430098ee290a881d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7da397db8920e3e45dad5b79a74e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52111ce3a8d7f8e28dd22f7eac4a56b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5e2dd6e2c9f10bab3c0327c0cdbbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09b11aff51e0dd904709350267d6ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96686cb4f635e5d3ad444dd7ecb5f474208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94845c87856e60de9b10f90d028fdec5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbb60bc3083c5594485b534adff131210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaee2887d7f6648d3372cd1bd030393211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fb345248f3d9de0a346492eac33f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61794969d849e5553cb0d76f47dd807213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8465b9ee795c3e3fb6f5a70983c7ed1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a61dfcf7783312f5494f9b3b02bb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6075f696fb11a96c46e70c6d39d8da1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7b4821707dbee09584ed8f64e3e5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890fc874b74537b052b9384cdba6845218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc0551cf0e23b89601fa9a494e6997219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aede5d4d67e67cb72c15276d24c65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b8268000b69c8cfcd31b91aca9a86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85bb2c11c545ed5169406b96ba1c2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8301bf8933938ba3e05d89a76d43174223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87467618e83ffd2e481993537f8eacd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57051eaba26adb5b4e932f9de8c024b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7431239a9c6a633d461f9ff2aa143226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd52e71cab28faf7eb2f85a3802999227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e09736b320fc9858ab9bd5bda3012228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a75be2863eea922456871488e139b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fad9d03b45a539ea7f93f8458b1a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81388815c752b430696150aa4d85ec3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d51285394d6c10736ff165e8bc99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfda9fdcdb53e5038d6a5d9f1488b81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a2ffd33b71f3bb6953278152058fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb513d234602ad4b6dff5b55001140e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e978087473de3029c8bce2db303c22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ca2d271a5f47eb581648802a84c6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d86738f7d81fb39211c0a1e4a0bb4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1862449dbd2cdbb495d588abe1b95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fabffa8f1b4476a3974487296aac4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa5a79242c9de16fb304ccc7360453241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e0f1d7500c4990a08db94324e483f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa1c9fccf794e38264ffdc8e748d93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453025b5635fe82bd3e070098b8f3e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad878cce6e59983ea6f18b92de10640245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ac5bcffa6764f9f3df6796af27571246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c2d3f38f7cd795c8b3b73c3ee5490247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329917b8d61f321f15aad9bceef095a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87092b06bf4a7b6118e2a47acc0cef08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5f4c198387eaf3d0a7d00605fc7f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4719d652853d65875640b3ed365c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394f1e4d650ab7f8b71a126670e96f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8687043094cf34a1da724d4776766f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3291228fcd951837a39c631254eed0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d8c00ecdc684266d424690bbc9d5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5845e7bc4f4b576eba0ee9fcdce11f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922f626714b4f8cf61f38fe3f449296257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b7da8eda62c6d81cd3c776a4676ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca61bb04cbfa1a3cc97e2be6ba45d66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf48d870172a92e84506ce84bdad10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967808699980d90e0006c5ebf18fd75d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27dca20ad37fa8a3054089f98e6761262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e095327681e825869657f675904794263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d7fe60c5a27320f61775d417843de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e43edff0e51d51898a43f9ba69460265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f8397589b49c1622c419716ce1e70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de26594a38cb8c1ae50c990e933878267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5787ad09493488fab6b4a32b2e2e09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1d3297165178a7e4c4c200d26df7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e29adbfc96e0d18d33299521416cd9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3267e91c6c8e9256756dc89e6b3e1d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebad42af3efda4f18075a887e36eb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b71099c6ce45b60bce7f8bce924d03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9af639a7eb09a43fe8deec7b861e28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f35eda6af09072d3de902df057098d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aa16b113fae544f0cf344ec3ff9bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569215a7d403083a639e6728b797821277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d80cfa063d4e135390d44e4769f56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca9968ff116a473def2f33d4061006279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dad9f8b65449bda440d837d0f971a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f15095b0044a5d04fb182a3503801281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a11a9775607f23f677eb396bdffb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734397cde03c94e8b65adcca0fb0a8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009641e7b1972f7728ba245ceb14027284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe25d6dc78e9d075be710d076d4fffa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b2329363ce9ad53f54ec2e981b551286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e047abbd56c7c1af86e02ec7b97aa9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0980884fd3efcbd17e65252b74db8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb3bfad1848228e952cab9c00ec299289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd115ad5b833c0e6159bf262c2ba41f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964a7274b1a3247e3a03fab748dae05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b68bd294a9162fab58735282376d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f8a55ffdca757da1f28520f85cd02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db935747a404728a5c91a3087e3d31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aa9f406ff23b17230e1180efc85ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab46c89d468ecfa6881a57fd5d7f03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe81d8c5dd2c580a1afe71db180de3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7c69ae8ef4151a28e6176d0605d76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3129f4fa4dffd854e266419952a51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498964afde7f11b7fd1513dfd86ef1db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583dc7f6a4ddae7ce65942da5c84ac7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f965828bfef2ff5bd6439ae4991c61d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79850a9c2c171584f7194a4008e05e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70ae8b7298042c1f4c9da67c0c9472304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958697bc1572fa5afaf31305b79a904305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32e13f8ea04711e4670fe4e2ebbc73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6033901e9564380b680a2fc0d7ab50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2267425d69afe69319bc158b4af2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191bf4998b511a8398f0a2797cc5afb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aede88ecfcec93fa1332b431ec4d33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbf2767e8b8a9f487dc0fb2751f23f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec53f50363124ad20d79dbd7a1acf7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3172f993440ae5d0c4187026bd243e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711c07f6f402674e41d4415b1d4e7c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24005581e45805bd6042f5c6a19998e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be7c8eeb9a36eabd47f1c333a52d64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08618e48417ec536df9a8cd6c5ab2a84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75b1bba4dc9a7fba7243c4d3d27d05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4906dbc9a6f2d049a90cb9f3f654f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080ee1e80925412aa71895ae3d20bfb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3c1cf3683038e76c605628e4ccae9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44f6c40a74f05f215297a2183756c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1076f4d685465b27d7086133165a738323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53a5141231701e756eac182eeea183324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611e554241818a9ed5d3521c6a51244325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89775815ae06a7dc71212bef460b907326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cb79ad51ee946531a429edd7ed733327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead909a292b5c3e96cca53d628880eb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a38bf47e11956902041ea81d47d86b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd549c02cb98d2d5f24b92836c7afa94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156444ad3cb91e1b33f5c278487171c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad5d79168f5f94233b4739a043f07c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225af44341628900f63f093e610d4c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f8f891379f7e348b3cf7cec5884d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535104095024ec97ec29fc7ae0ce5bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500684ae6702b8a26e923205c2d1f51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841a212e4f81ed02cc592fcb07320db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2de7727a5cd0220d33831a09f5530338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593232d67ddcab8a4f1c94384996f28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75436adbd9051e5eb579514342fd0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe50784143280f1f8bcf8f3d417752341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996612fcc57feccf8cd4cee8ecb18538342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1037d9a1bdec330cce3e075d4f2a698343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c07af63e19fff9dd32991d99d95229344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df92e870ad16db0a07e1a0ce9e8ebd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc27da28a362bbe79550eb320178bbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91680c1faffd751c60f94059581cbd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a1a224adf96c55de962347e55fb31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ef3a7a32b6374056be100edff72dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25284cb1af912593accf35ff51b2f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59767c191dfdf4370a09b00ce41e54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fe0e0d2dbe49a808baab59fd4d4b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990069ed8a3154dbb5731d48b3658ef2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a78d951ced65c89dfe790c412847c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f92d9bf3c2ca4e4b0750245402f4bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5afa011cb7b942c02649521fdb964356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528db36b9cd5425e21a563333f259fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384308e3ada4ddacdde77e0349d5b82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2ca41dabd1675a3ecbb3c2a559d91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5381c78cd88a1d94344dca051cbb24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de10e835c6cb90942a8642fd2abd445361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5de3dbd47c0527531eb39203d799e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ef67b4c59be716567288e78b39c94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70952c2de6ebca2088077b41c966430364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c58d337f82914952c7dd6ad00f2fa6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45696280028796cb9b77cae5258bb0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebd714ecb50648623e065469bb52e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bad05d3bf4a1ba04a0ddca566f448368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089474d831aadbc9995ac7813955420a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c956e6497b16c638e1354c37e02e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca84dd6dca28c35b3952d049abf649371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21821079d57bacf60c1975a78bb26ce3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5fa21ca39b0b96cd583d4d5625c92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed234918ce3fe8038b84725d584535374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3751ce6268edeaf8a7f1524423b6898375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c723461929f41306998f6df0522ee6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9a1f572d9bef3c2f372c0591ee8c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e34984adde7e750db8a63c5200000378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f37abb59eae9ef74235c92be21497379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750ad9165bc73369e5d2640af01d3ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a80009a3105aec991847867986936381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b18263c0fa30372b2fbdc740cc8f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef9b600b3e41d75ea5392f1dbcbbf5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e89e18d205d16986d6d1715fdca08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854853f076a212ccd9c9f677bce65ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12cc878e3ed8e1119636fe27b6b375386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e27ca17358fa5b6de221be9b6dbb6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e59e180dbdfc1a30c2b76ebf678269388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c084eca2f2080de4e171f332d7d3adc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda83bd86f1e25db577cb8aae3f8f56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21cee6c26d2a5540ad6fa1be5c60cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d0e8db24effcf79669b9b7f81fd40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f4e73a85a2cc4b4f5a7b5a405c90a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1dcadbfdbcd54ec4377d37964b72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81d1790e0f19ab5ab40694809bd66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bfb2d905c12e6d66462f5e338e7d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8e95de1db9222fceed514d8f73cdc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608052073963c5c68a127e1345dd151398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fde606b556021a10504c1a4532caa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793e949b20df7367cc12aa98a0bb3a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516471edb9dca9a0e08c0f1c0e0c652a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962abceb73dee4e78782839872189ea1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf99767de0e5d25609d19c1cab993d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58faf7858fa077dc9f4b931f1bf1a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265b5592e567bfc2e7ae88390085f3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6336a06cbf5d0d116ac4266d524ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c76cdc546e41ca197f5f31c0a4a528407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b294fd62293b5e14228b2398d63882408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a1e7f96741fe863991399a9e1eadb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2a5ca4cf9ea5758f7a86e1602f57b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5d66710fca8320a5ab550bbe855f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9a121794da934df274beddb582847412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f95da3905361dd6c12aff2fafd3abd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738057039b308181caadb981a5e1b58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b90198a670f66a447d82e65509ab61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfec427439a1c507eeec7ae1c0fb29e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be89429b89350e47a6cf6aca4aa1ac8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01430b317a02ecbdfd83d878b006639418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68170ed218b32da6a2c9c4af072804b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5fd3bd7390068c1dd38e08989aec6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e2e9e2871de9aa98081f9793d0fe7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbfa0d3a68b289a4cecf52d32c310e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5929a048b73c3573117ef2ae325ab4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe9370dbec8f4826e4d912093b5bbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673493530ec79b999974c6a1fc6bcc44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2a9e132f2de25f46ea89523936074426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb9015f90a7d26085028bcb8baa863427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60711cf32f26b52bdce788b81c9b111428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752c8551358faa95f575d282c58f85f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74966e8fde6b740a39383d68751fa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925393c0b46008f05a3194037f1981a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81535c6a7c7b297ef46d84932614314432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551ec802774f001330dc7e24210b25e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12299a23b6ad88ec34d32a74cbfa88e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececb1a6ffc59036bb60d7c647d4a3a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea03ea8c4352439737c341da982073436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df2259a2474c6b3cac9b1192199d28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1abfcf24983d4c3c492016f79f55fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4aa6b86f2a0f5e2df8c0528a906bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78656aaa82a492ed0aafb588e94eb9f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee5eba9d684f255b161dc7e22fe8ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69de698cd3399c30640282a8b0593a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324351cd9de186bd7bc1e7115aba9b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460675c9d360a4a64f3561426c0d186444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fd5a6eab3f84de9bbc4c693fd40ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1621c748ae37011cc4654132dc3665446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8bccd2e426a741a2fdc3832ace5bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2611fc0ffb66bd33fce8c45a97dd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc7636931e248b675ad1716c5fb4f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53db1cf856a2ef88f4c265a95919c82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85ca875ea5fdc28656129d154faf6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1402da498a7bf17bb835d127e97fff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd253d219b536b0c3a1102cc0b1bbf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea49f94b118b6d964abfcdb31affb6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436ba292965e558741bf81c74519485455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f2886636c1a538d3f3991981b2d9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba797e67b0a40d6bbb9fb1d2154f339b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cf445c3aea8649fc5b6f19dee319c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e279fd91de4f2ed3aef0692323e116c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa84505963280646a53d8004ce7f04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c8d1e852bdeb62ac3ead10266ac5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049dc756731e043ab24e8230605323a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c889cc39b4b4929bae55761ec8f2670463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b684ef3bacade648893147a283a227d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc5ba76977a568bcda50866a4b150a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40678b05c8946db1e477f9da7b91aaf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e5605117a4a0e14ac37617ba57c35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6458b8a1743428b3effb7e5ac614a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43335ab299d99e1f36b2b2579e7fcd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392e225ef89dcb514d576d896ccd0bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784592030e81444948359bd6d313a6a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cb70e4d83f0ce717e11cae29aac49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eca80de1c6a63bf66f9de6aeb87daf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8f1a66bf2654f8c57336fa300fa9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b67f22a710281e912927c720088b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dabd1d69ef0e932bd2cfb900d53b71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73918d73fa1347509b837b9880dd5250477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43188c812cf49b9c038ff383b089e26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb29ba33e834f5a3c5037529b268692479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8be1f5eac3de519d804baaa489e2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dab2042bc8dd500b2453efc03a6477481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aecf2b17e0d960f88b8d34f060b01e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2cd803f34ed4dbaeab4eca5a80bfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26c4b7dc94be5a5a57582d2239e467484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c820f145ed5cc9c0b9907e7615f8e3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d7f82e1656aafb110e17fd71e4fb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7465d2f519a4872018a760e5da81e26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905bc301bbcb1f7eadb2f1227500d2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720d18b19198719039861868b88a439489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20650bb6a6d6d87657d6554a2815c956490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a326700561155b1ea785eac5c6b9688491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b92c2230862e55235be33475cf0f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54325b509fa09dfb61e377493d1553493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcf62bf5dc6fd51c83c9c6e687a9ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843041d382d3fa5824365b966f36530495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a7bb7c3153b32dd7c06585210c193496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0abbc4e871f12bb1e68597a252d52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa13e17774d52300c07024dcaec61e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68ef049cc791cdd2632c57cec51b31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a7bc2ce6f9115c95a3e2784b4367b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c0a265f0b3844e80b23789c498a34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71120ab2ba400a6e4fa8f79e0ca7b2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6c5f4d085895812982d5cfd07966c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc0499a8cd32321473180989fda89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a54780bea9db2083a3ffccc6faaed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea5367feb0a74bb1f505c3062cc2e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73eec7b6c88ef65dede8b804483dc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b086b8c26dff9e2c64a08de091a796508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0e52f6ab6bf888d5ebd2d30a509f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d48214a8d54b71226f7e02434d041510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80f857cbc12600f7fc2901e81696eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4cc0f0b617ebf4393826cb53e4733512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c251779ff564f7e24b0a76e9a6d28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f3cf5e5058abf8bf3be7ab906d1b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf536c685deb0e4705936b0febf7f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a183037b0887c937d3a84043f52c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a7fd69d60a37a31d1da395f11432c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e090ab12a07990649605931770aab97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9f93079c186312e79da2dd5a4976f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea661938003a9233c50dcd7cebdf80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a62fd466c00aa084c694bee81ff6a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de7161d5f37ddee3dacf036f554c5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e83254651ff6083601a08c4052ad19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404b94461c64068507c037281ccb69c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9b30f88a9e80ad9fe738ea6d988f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66428a2d5ee879caacb442d871965e5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239b788102c34f05aae30e7dfc06ccc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ba5ecd8a8c1d14b600ec16bc7bc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b6366f3c5f60b28c3dbc7be4f559b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503d800426024c2832a153c496a360f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b5bc10e1e7813bb553dff27429424531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78607c4fba21eefe31a57b5065c621532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8fdadf42d5eac93a14cd529f2a410533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612a5463b26fe9965c80e0538cdfb07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f0d47aef973082db7e933ba918e6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e59027043e6ce99cbbe813c367aab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786e648a9e3338b9e32ffdddc48ec2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4ad76429609ee0b9644f55f9ab191538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df832ee787f5638ca40f10b6e1d41416539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa973f55b910c46671fae3590e1936540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f4dfcb9d3a21372d3c39ad3a78f91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17911217610909fe588703e2cb0ae2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539edb5fc2b702774063d8bf29e288c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559873f13bb4440f98888a1a5c9859e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c520ff3f46c305aad5ef1318583a17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fb09c7162cdd35c1a251f8e2445d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414b7b86d76cc56f3b9681e36b453e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2db97c6787bd36f6441f1b3aacf772548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c37f2fd04875da348b072ce20fc76f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6efbf84ea7aa78477905f17c2ecc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245a5a79d95d4224b3fa5d7da760de6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9664dc9368ccc1e9b74b3c6c3fd4a76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da93ab939cfd176c7975a6a5bcb54b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67421a4c20117db8314debd0b187a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ed988d46b32a72f98c49ec024577a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb54cc5d942170605df0bffd95cfa2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085748aebed1f522ba14be2bb28a4d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba440bc4b31729ad4bdc028d483fba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d1b61609886652e636af86db0fd44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573c94e2e9f68ad7d5b9dc73f35ab21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a63473a653dcdb5938ba2bc5372d5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263ae2bfd62a18a7d4cc772c55b5637562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed282b1851ea395d4d0268ac751646cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2902a67b36d8160d475762b0f91d995564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36bf1165d9eab617d87810cbba7809565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85c01f60fd68f6bca83875253fdaf0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648750d7111e03cec59bc3b616e7f70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35676dab3541c6002d309f2c18a69450568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b739fb86c497bf5e79365dae22e74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288392f6004e73ba93d8135d36e180570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7656f8768b895d745a246cfb359a5a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c86b2d67285211cd0bd061e18cd90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c984243769d11ccd552ab519e98b782573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11b72e595959af3a3877e23518d3b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd634eac5228329f8e21a79320d29ccc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb89b7365f81014a76ebe459f5684a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af64328506d814a5f5c8de3cf3f82a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77266a2edf8c5183d70a0e9836d96ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3751ff422550b20c5c01b4dd61748579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dd0e72690cfe513af270c5928ac3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eee055757269b2b6fda29db46c2596581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c315cc462fa6f48b4d0307bae7cf5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715071abbd933a4ce7131f37f7d710d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb2a280cc660fdaaa467765fbc51ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e987770b1d3131e59059e5fba687da5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b1324499314641ffa74fe92008ee7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a68aeb693bbfb102204e2720d9423587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731aab14658c799c0d13ccebdc17d57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948a5bb81d6ab56901e39d730a9764e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ed9661452e498446464ae791acd89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f61a66bd66863810f3b668c3dee42e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a727658170ecd8bb5220e4932223f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26b87bb3b99dde40f52620b0bba0e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371efa1546d77cf935ec24e1d70e89c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7f532b5bfa71d8343a339a57d30f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44512237363374f22add397ec2ad2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e343aef54e607d7d52d0219fbb211d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07048b6f70299a9c560a53bf08491ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45958717125bda750e6f1e88866b69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6deac8d4d078c44d4cfb767fa450a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99602dcf4ef8401b54b1e0ffd49a26f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2aec19e10a1a10705abd22aab7f16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d765ba458a1ccda4465b45fbaf5876603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613f5a0a3885e1ddf613b2f333b3747604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eb6fce7089aebb0c8a8a240965325605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12dfb5689baaa9fac2ae8a5829dad0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede35bc577929d1f3fb641cfa66bcac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d78dbe243676df9d1c61fbdc2b5e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5d342ac989674fe092597c93263f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fae5dfc79c0dccb2be1439d41bc37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a91c61e69c514269c7e2095f2f61a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a804ef92cc8800f4007a171c66de036612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0751298a048de86b45617f68b405d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1240bb352e3ab8079469aebfa6a99d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e04d5b17fdafd41576f36465ad49f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d34871a775a5dca02f8af7f4d27c3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb898316ea08e93d4bb30d05a283ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d083e6bac8e48eafa19beaa440c2ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c679954d10fe6245a5f8100de220b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c5357000c454641d141e41763bc2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a57831574bf48d5a110827f6f256b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199e45c1be83f0d65658ba7130e3fba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1eaf9ae2f21c1c6fc5ba0f41843ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b696b0654d14487e37d637a8b73a75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f786be953a4c40a8b37c6c89f797574625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f38ab1d9cda34639a25241b3f1c2ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d4a624c41f9ddaa4971e7a8f89131627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd1c94cca70945f508977ccd20f940628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade2818cf7fd123cc926b449bbc7ba9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92207cae1f19fb344a14d207fb30d338630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef33d856162fd70258b9b6e661476c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebb5a562f96b4ba818ac79a1473546632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17334f2c9029606104cc34569fd9c50e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbd8c927e54ccffb40679ca0f004c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040a245c7e9e17fb07a6e565c23803f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dabf4979e47298662fa644e84d4d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949e647bb414f781128f9c1b0eebab2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828515a55c8a8d627a66034e4d771ad7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a9b8d6e4e1dfd44100e0e19f1dd8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfffd87e5172dbc10d9f2cda0873062640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38274c3e574ac76bf4c5418f217a4013641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb44963f933dd4a32d63c6fa7938ef1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1614f7dfbaab973595b65bde0ffc8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6af26dc1cce3e09028d700079172c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fbf682e5059cb32d25df2e981e302645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9b4401c5ad22cd02c22d9c4b9b05c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a400a0621468b12086ed433c3d5593647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca205b51a3a5bf7c8b804cfe4b39c137648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebd74c74d89f9b5bb2bcfc046bb733649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92425d0f838d891220d4f98a9ca1f5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c736f987ebe0d02c2deabeabdbfbd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd58f69de39ea5b7f3199f3cfa1d5ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3fb23346d5fd11692fe3ec9e28c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113ba86b6764b4cfaf94953bdf3dbad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c669cc0735027c050fe310015235be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a69e67c92daf5a3a7d7e40af7b1dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e213d56c4114974b9e6d688ab9933657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca75bde33ebe52796c3bebd9615726658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdb46a33488d42671f9476848d7cd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bad26e83490909d524ffe49159a23d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f406bf52dc11b9b604d3c51d288a02f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecc5a176b514904f51b6e631f4742f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039368a5860aad6a754c951c509fc409663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be120bdcf190d5a3787958f3f83b7be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bbe7b40da6be29ce90c0e931f7f36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a2199c3aeca931dda43c79211d0b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cc7c762bdab9307503a0572f49a71667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dbed10dc59a9b8f38bb73fac4844a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680753b2d54c46f994d37d80d0a4d7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ae748d94bd80584378e0c3f8f3648670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22369a094740c3e327e41fa82fe10c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f504d7355f6abe3545f853bcd037cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ba1188ae9d1531e95e2e15952dd60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97921c747d1efdec27d2ef40820cf1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709c94174604f31b7cb115b062138e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa67fdafb78bec41f84c9d3847d636676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8232244753ab8f685a51b7d295782b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbba43c8afdc76600c2fdc21584d4f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc4c3391a957dd455928fd0373a72b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333696e7a6415a711823522c0ece750f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8f75df5bbd27352429998b59984ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec4d9890e966478ec25279e146c64e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ec64249ed1a472fc9241b282ae602683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27251402d67aa4ccfad475a8c954471684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bd94bcd36b6dbbf6106c4be126726685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8238f5fc001b6d3898442e57d7c7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d97c8d37dace02bba9964ecc1808b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab9421b271b970854296c775c43570688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fce201b28d8572258e9b2ae6bcafc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22db41648ae5262888233e259c0d82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff84a174c9667a3331a77d41504f85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d56be7c76843ac72096c0d73a7822b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cd66ac619075a8b75fbe7752921a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f0ab37da9561ce3ed64c51555f5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbae12f8f3c7d76728041dbffb83fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49924e6231b8da1b4c16010380df1c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f07af2434cfd26d9fabd123bc72b91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce563ca0bfecfbe74f16ed0ec58960698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d86af905bcb7c22b14675d4401f16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36b105f1ff95b9f613d25b77a6b36f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd590c36a8b8eebb497c2faf70969f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76d417fb5964677dd96e9b11afb593702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c2b3a28fd7308b19414cc5d6f67b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad43d466201f97b2496fe888143f331704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed543bceb05a9c63b82dc78955a60a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b80a80a45c11293247309537a363ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf13eaf7275a2ca6146a637bbf1c5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaff9b4b98ea679b54cd448abeb9d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced254b476896d29cc682de399e0cf9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0981a1d0d69a33dfe7ade529c8504710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8eda928fd2212295fc87e793675d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e08935924d5efd9c86bf5c505b62d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfe5729901add8ebb876574109e7d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1e17f6c839a95244769e10ba6af85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf7cf46fe116840701deef598fba71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec6ae853d7e7e68bac2a69174655ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abdcc180f19955771607c088639a4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f0c5e9595e6135cd5ee7d08ada99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aadf71a11dcd2e74b732e34cf5503e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec3e07ac02d80c81a50355f924a117720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0bbaeaf3064de6e66741b725269e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27614d208a2db7568c11530dae976fde722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae0a745432d4109efc8b19db8adc43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf461af8a1e11a0bc5d36375e6e5dab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71431c900830336413d91188ac733a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73e093cb19517300ec1c7e28e07a64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d2de5803ce9ef528af683c23d940a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a03376320be6e0b77bb85dbe3c3446728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ecd0652ba3e3e52ea8fe6e41e4340729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70339bff8a1d634200f08d3c7d47d56e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf83833a30104efd5cea5d262a936d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ffc834a2c2bccd7e9f1fce866840d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4426302233b21d6c5ef3326000327733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcae364f218edda5537b540b237a26f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452a9d9443296b618d6adcc88bb17e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687ede32b5fda28b568a54d5477a655736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcda0e875b405626d7a5d75a9a837f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4da0aab79c3fe18bee58e4defb765738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab74802498cfa1a05c1d8b6e66a5bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2e93c761991c727c40693708d5fa5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7992f53edad3c6aea4485eb48f650a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654efef1a065e0dc32e64533238920e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb52fbe3e038228056d6c4f3136b11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebf3a510535bfd03c3f7e31e662cd1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86553a9af4f04179883e3f51aea3d42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7269860b7fc3b2bc93a15744995480746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573263974d6875ebfe638d2bebfd56da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28383744139fe3b305da43ffce0e6a01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f759d73a3bdd10f4f0466800b30f87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122bed3d853670f3b7fac6a1bd8776e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff763c62bc6c2cf1234b10a46f84049b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b852899563886613bc43629705954752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183b9dd15d41364aa0b91b1b8ac4f51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b85d20bb1452175cd4e9873beb668a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6220f17d819132c8a9361456e5d7a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e391f3706bf4185b8b89a06fac244e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897158acccee20c01e7536841fd4e609757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f32e9553b91effbe24438a5c0f7d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fd46239e92ecc89b494a8e9644d62759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>