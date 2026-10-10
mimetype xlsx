--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03094ff8c6f9da4315e3d6542109f3a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98613447386f885de42b4c58acc7b13c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78184d77ff69d38dddef5a94ec4592aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ac9123d20d46b532636562732247f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d78e9e36d2274dc0ac6673346ac5155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685827aeb28b06ffd00aca7be829d8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473cbbd2928cd3803e5c8b980a426ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7328b09238d4f515afcbe5e0de26d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fdd3d0336d6de062dcac61ae2ca6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4596ef6ff228d6e5d9e68c4e2035f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a821171cc33fc818c0a9f3d558b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39670d107a2de99039bea2365b5e541b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163772bdfc0f6333d889cfefcc9769d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f1ac5a1430f0b17cf9b948fedef0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307591c2cb3f466cc3814fd876eb1f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae64d89e4b42a72d0484b1d8e30d8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798fe71f6cef4614f4f5a8a8de250ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9ad76f4e3493a2b95b6693d76abcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973286ec62105dd2879c7a9b016dc5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cba12316801f4c7b31a98ffcf6b2b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeae4d7fb006e6aa00a86499fe1e8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40849abf43dabf978377f203a48de9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad69ff10646110ed034143033cf08f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc618cc8d4bbe947a8c9d19de5c12feb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c33326eb676d1ef860a7a843f6abc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f481641cb70463f49cce0f6b1155526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db10f8df886b074c9fe267836d6c22c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634d19702d751611c834967f58a776828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76688f634c47d141fde30baac21fa11e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3afabe854364b391135c0f5ff82f3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed19effe4dac8d2f5901fc3acc1c71031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a27d8023f0b4d74ec083cfcc1a77b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504def655b1113b280ff8f142b350be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace479983bdbe7f4e592be68ace4ab4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77020f70d5c49dc1a87fa8182bbeb8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc67b239ec433c87d3b6cb0a2cce8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a825b67c80e2a86568a8abf089b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d91cd78608df2ef85bf91adba6a9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e248b52940ec6967989e5bff96c4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f12762301938a32cefb83a532ef6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa58676148701866eb0258989031ce241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a33e75da72e7f7f5bf63e4039783f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292163590fa1c2863e34b783f12d199d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88b47378d3dd6880de7190751b77f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72448635a31667ef6c334a2e6b404fc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c24cc3d6d12830ddce278a651bf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19440d0cdf1f9f523842e50c201f194d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abef1fff3ec95395187727160c5e0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9b8176a14c64234fa298ae6b5e9f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb13fed7f458746eeb0a3e1aa0ea85150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32aae6d733c4aa1a771abc1fe4026a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c393f40956296af09109446c94b5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d478bf19f49210dca7966a2959c46353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed4a55c0860e40fbfffec6ea8b8c2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca97fe12de71d3482fa5b5a75fdcc6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9232dc25d132f81e278b572e0cffd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320df2ee620068068fac3c680af8a18e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682b2ca72dcddd58718d3fae096d3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e526784c21708a65b77ddb975afca059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c054f813867327450966d3d2bf2115d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06c42983d4a8d91d4a47fa697c10e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c71d509dd9c506884e5b44028ef2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd260c78ef51f5f55de20987044dccd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5364e9da724ed9955f0361875ec5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f266c5487fb1ecb7547e6d24a592365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304ff6724af2591dc764ca6a5127e4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993c62fa1d8edc1a19d177b563f045067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc36862b22994e8afb1fe354abe4e4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fefb94039bf0f1dec3fe87953822569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f771ac4c466d77f6c282437a751f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36413905884f59b352fd098d34d8e5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1e18ff1efc53bccbf9ef42f41e6f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32a90f21f00a333a97c27a58a0280e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aa5b7dc347d64e0e3d112b84938ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ee55a2b51745c5f5600b46f02ad4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f42a9188b0e7570ed60d8f3c6dd19376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51213566570c1d3ddc4b8b6fe9afb3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12b5453eb0607ca1e404c7d40e887478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3d6857bb300391562c07bb631a8bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72094b381f13edc052f5eb84abdfee280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc1659ef146626a9b1b088222efae381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce8e0133065d0ff79e4e10009491f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae787380c57be7e7ba52ae63d61636c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a2dcb123620f565387405768cf93484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155e5a38cebefd374acb5b2b24d756885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcd3c53412a2201295b2959d46c88286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967083ad4d3b9ecba0c15f51ca26cc6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f418a69ebf5b2dcc99d017b0e444df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd1ea0633030a153f653bfda3f2dc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9152dedcf885e1064cae4936a102690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ef4ffe931309bdf1ea255fa2713c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3bc4875fd125db1fabf970dadac3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd5f71c6ca43846f95d56234d73b6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09ee12555c2530957e4fa4a939f23294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b2222650b6ce7f080ef1df092336c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7293a7d9f5d19a7ac8a72b2d1dcdb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f326eed3fbf4abe45eec9eb6611e7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e11b99fe5611aa63d5f557d839186d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcd45e1e9039c7e43c728cae20161b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22fceeca3515b034ed6a2cf7113cdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f790087a7c492c7f1916a287866c4c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77838b903a2263f8f75b32c7382b1133102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f1e5098467db499a13d427ff2764a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000a476aba87452def74256a2067a38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c189833ea2d0398e5707610a345652105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99ea4be95a3f3a16f6fa15c75678a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f5f3c0aa7fae73f6c8a31f02fd765107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58bbbb9ebfa5828b592cbb80a8d790108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db0e8376553a1bb4c973b5a0a36ea3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1ceb4274162dd4d7d4cfc2fe678b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a5d2b9e3644af0591b970af503ac2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856708171e197f1ac263cc498986d115112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a665734e414264e021ee56296d1cc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17248bf4349770d9147b3b2966aa7bd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10996a3d814339ebe589c9a3eb2e6a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217015829a9d33771bbdc63f1e4cbf06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dfa40254da1ba124a1954d9b7e116117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b514a2796f795c4e9f609ccd80ba8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b071dc3e8e869d25ce34d04e7b28929119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eddcea3431c17aa7ba5d9f5189f05d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1fc68f1cac2db441cc9993e8e2202121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73c4dcdee4ff9a03a3a0d0c586e1f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b105ee5e8ee60c2a2ccdef98fa185123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f6b3ab2ab2cc418918916ce847b4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329ceb82785a03ada6163274d177492125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4328e41a68ae83fe4c9e393bd78fe6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e33e5ef3aec3675a979b45bc3ba5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02d4bafafc2910ccd71949764815a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cca05f607b8168dff1b6f958bee507129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54442a809f4be168eeda95f92620cf16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc4d63e4e45549ba010cfa195053d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe97fa1a5008a9ceaae185a9ffa92ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fd6086e7186df35f2629f0c08bcee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b62ac62fa9b6ec5de5cda21d5f1bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834bbe9db5705efe1c53ace5a072a7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509037075b5442190bd16986a924f19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33003bef8955637a5fe6f486b0bf9825137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb205ecc3e45e301eec6f0d689ea6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032bbd140b5fe8f9733cee7b09cddac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d304b2a92300288585a735bef23ccd0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855625cdf3751227ded0cc955c6aae3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421b1820551c75193fba8dd4553f99b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9f169dfdb45be8e6c19ef325a187b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b7c4545149ce31953db18280616ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fa281feb0a9b26a28dc8fc48d7f4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a4c41b578ca9101a673ba5bcaea41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d731aaed3cf4d607da053064c73b4b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d648f28c9e00d2fe4b31b815d30b43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6038e9d60ea162e1ab30f98471b483149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6aff53f38bca5fb798b28c8815daa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796bd9c8f6bcc812bb4270822802aac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344e857cf3186cd03ebb98b4b0fb00a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31d420013590b820a89c26e693d234153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ea969d359fe86528066a18c63d8af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7ecf5b018d0d3f622daa70ca44c59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9030b73f3460cfffd8f40c4d3e96ef1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3990891915c6db8cac302bd771788157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac8bbe54ec7154cba1e54934fa0ea1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758168bbfd31a33f767eaa8f1b1fe66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981b234eced9650532c030ac4315024160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc5256ccc6ecb1e55696024cdda224161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f170f51f8ccc72f83b32557e587f404162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7ea60f2f90a3871b284a29e284c9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dd2ea1bb4ef9de8d1b8c44556ca13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ff4f99e851be366a8b60bc9811b28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61d4beb341d8edd0336aa17d70f6ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10d302a77a4a113554fa1090faf4c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3509450a36a5c04f7c8bf3dca540b9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabdae7de9b2fd5d41fe1ce155f806a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482b49d353098ba90eae2fd7fb23d2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ecfc462c53ec1e837e18a5527edac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a2401780f4a3c831e9d932e786dd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181c6e50789c850dadb131ff512617e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec0cd43b662f94443ebd9a8e381b4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760411cde258807f599060d43c639c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924b62f141b7bd9fa956214fc5f6c5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b75d2ebf016b8e2c7708bad8b2887c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b6c5adab47b12d3d8163e0cab8890178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052c278eba89c6118ca8a4d6ee4e540179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed8a349451810c65414e2e6910a1d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcf77c274c02202f3e4760085c326b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a626ab2a5813d6191429445eefd3cc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d625e781764e67c413c4d88efec7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9423f22fbf4cbedac39c24329da317184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94015bdbb503e23659fc5d444b989374185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aadd56855b90a9d85410bbe03f6bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c43f737cc35831f54f4e4ef103ee8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9334c6d9345d8c2ec7fac87108cba8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907793aca9972c25a26dec663c4a7af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22e64933c4af4c357eca066fc77952190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f08aa7f34e2bca4dfe4fee493ac8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed896030b73404a2443d5fbf98616fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e5a1066bc381de2780342102f4504193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd0501dd16644bea69a3ad1d7f6d8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac99d6c9a158c0bb9424ba7cf107a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba315d97849e514a8cd6af588104cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abc73b4a6193a8f64049cf73fee17e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f53a2504d7314a1856e8dd31b0bba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b8766d6952d6a54a89c2983c2bcd4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e52590e096c571bdc36c7951e21b72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b6623088e31fefbc99213213fe32b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1114886e4363b4bcd21664ddf7a11a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ca48e93e048db33096fae82e40c7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd21177189fa64b18ffc68b3ffaf48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16c9812a9da6997ed43c7491f905b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dc71ee4ce604f66e3b8359efe8c76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7df8ae45f4ff2b99f097aef0fb546f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc29653ce7411dc0fe4706bc53b6ae5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53681321360644e455186b1a6e128ee1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e860d071f09e8409e2aa8a5ca32c4c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e637060e321595ef4ac86454fa6efbe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf937887ee45ba8fbf51ea6d1f2b247212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7225857a439431990341a5b5f89b63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e21e0b218db267f99f3e9c3b6d9de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee4e2d39b6ed8931103ae95056c3cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367188578b26dff335f30475634635b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2ae6e656ed5463866b73f73572f42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814caaa48b9be60560540375070fe061218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fad5d09128201309b2ed8519557020219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66e2b1e148ba11c098acb1a9ee27a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db366953e4cd7d4dc0b0bbacc354fd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc6cc09b1480f4f5795e65fe475f08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e35a3ede92c3211b7f27dfba181fc6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687d8032ffcba4b11c62912891f13a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c99b75cc67360e2227199568fc5a7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add97e9764e6f539c9c48b9affdb83cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c058e9d33dcc781813d2501532be6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9176c8ce185ca399d6f1106b61ca0cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56357fde16da75ac39a050243862005b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1e34d5b01c61aa8875d54c13e64fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8806426958d6edf32ab5654c4492bfa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2f0c24086337de9371a46d82aba6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be89600477aee5f5ca1304e493453b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4e6f990d019d8522cef6398286fe0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7404ceebaea286d6e0b369d37c381b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0f592b8f7ee442e76cbe749ca623a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d2080e90ab58f9a36cdafb6d84777237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4881972a8eba521e250e6ca3100e4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aae2bb565a01a2c4d9988a733d04cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143b0de480077f4e1a9219938d9653b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763024b86c267193065ccdd67f56659241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61208ece40297a6b3a98e5afa22c77ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eea900c01d77e59a7c6a0d9bb873e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103553e5dc100c88f89af4ac2ae1b0ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1757813ce71d4bda9a638bd76e07b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85442e766bccd189eeb20fc6dd2e18ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67dba04e2402daf04a5391b665f799247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d75b5da186ecbd3d80c22c01d4e929248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b761ffb940fd127b9ce42dd67ff1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06635980a44a8418b581af0e3e78e58f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f43c9a70a761fe2c812056fe076d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e10e615891c25c0d88222d3650acad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc15f4cede31c48e43599c12690173253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8f15f831d5c863851fb7b30e2b0eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646056265ac53c764e7e86cd332fe2a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea5fc68e4bc3926e42acc5753a34c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b0a9dadf11b89e27e5e8be7256eb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb75df9cc5b0b26effc44fd1e0e535d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7c71503cff6d92487a2333f3b4e71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6218d885e7cee103ed34461e87a53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938864a85b24246625ee661c0332bed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465af6e79476c83715e846de5b49b3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e8e77d587863421166e9234026bf5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937b3a78ad3bc66bae55cc2be511134264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd7e2d9b694c910382f762c6625164265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c658c4a55360ddcf0cacc0ea0d06e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aaeaf3fcb2d2da3deacc74b186ca7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c2b212cc8a6022d002c7e51eab483268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f350f6530d72f91fbec0bf73b53de6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76662bdee98a0e1b2ae5220882184a1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a6b40af64e14d65bdd74d7906bc90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa711b3f4564515d28c7c6a8c57fce4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fba9ed062212ee18428c91baead6ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bbf9edeffa8e6b7a0eb2e5130a14c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa5026508efa08d295cae5961de26f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e97be8278f391ca350bd8b38d4631d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46d6a286633cc26b974d36fadc6211277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c015553991aa3497c8796afeed9689a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ccf437d098c9fb2c37913917818ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3321c5fc11f0d14a9a62543de7bb5c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78891d99a590ddef2fc14d4d940419281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0cac27d2dddac54e494a0f60d9f48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047150ce15d7a5146b0c8dafc90d5fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c434f13e1db6fc1c18659df846fd138284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55edc39035a54a35af238b36108347f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097ea87853379551fbd8269a6dedcda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdefad94e9510233cd10376bf39aaf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb5f05c14be520305eb6b6bb05eb7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080802fbecd095cceb12751644d8c59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e69de72490dbc26780f82fa937c091290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b95c6fce68f7d7c37cce5c97ed473291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad396957237c9d82f0071ebfcd7d5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38865d4a2f01b5726fa2ec02488dbba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d630d7bce0f69700021a1df6d813b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2bac10ca07869cdc21910bf7e62a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6a7aad627e2ebeadad6be3df7b2ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9c473d229fed6dbda92d36c539109297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b576fca9c86746c2561f1c6c68375d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6adfbf56a3d929924394fc4a1aab8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062a214a32e859db77a908674fb7376300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8588ba488193f90c54fc6c7da2076301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d688f3a106bd6c9925645ceaf3a7c51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0db46d7521a1c187100faf7d0d9e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a54a6231c0e50782a179d9ceaf3f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56343133c3f22aea1de2eda012a667305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f03f41046e6e4896684acd1161f960306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91135a9602f30d8f4df3ad9eefa6ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c263f6ec01526e55b86076e429957308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ad0cce223c65456920aadabe2cc46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc20a53ccc09898deab698cfc048d71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b22e6656918a5bd35169fd0e249d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c4433baff9184509b46b99432c1e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c0b1c6912f414198be71c0e799d22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb027a7f8583b81715c87b45f18490314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6054a3306d0d33c766bc31ce40fc1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb03dd218ba7db6b7aae4c000eb7bdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c58f0c582de9ab166a5aacf88f151317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee5bb1a368530d59a42ccda52f6561318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5b2a9dbc54999129695820ff086d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af219912cbd963dca15e9b4ad84786cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f79347c1e2e8fd8e9ccf44e2732a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d9afc51f697edbd6ba0c04c95d22a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdad11aeafb5bcf52f818414a011ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d64e4650aade5f75cafe0b2ef27a68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa533796615898fa8bbf3c2710504ff1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747581560da8ccec4da26b19dcf00ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5452a73f2228dac97b9c151ad091c64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220c40e1028bae66a437e23885fe3ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cc9553d1e2bf3b4e46c9390c3bec7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad539b623e0e96f41f13e45e6794ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f61d508b63d9705536614ff96434de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceb871aa30e44b4b48477a0cd0d2f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935447cfe22f8c92e9e50898aaf6c01d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb194019b9e8bf640ebb3416ff03cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aed881b63cda727694825cff958f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfa6b1eee51493c52df5ad3338a1de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f598ef5c7e89d1f9bf07a303124711337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e6b2edb7d7fbe91f02fc9ae995dd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e416da1a7475808ee905e2097a7b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe193eb00e159bcaeb0a6c6abc86e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc804ec5a7fe0c5c5d4683a0acbb27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd95775e6c297a10983d3c9b65a446342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f833c8f75542eb28ea096d94800d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ee8c4cb885148b558bcf28a056a5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682425935c5124a28382509428b0c81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47cd89ab4dc392dbda38195933cf01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720b440214f97ed3fa2d21c08a441dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5209fa7e2064c97139336a9de116f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290a2e248976539f6edb871a16a3114349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f6cf13daed6ac1bee6996226839e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a3a80db9445d9afde4c2147b1cb38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b423e37f3c71b50232751d7f2ec40f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad9251d8f70a83bf125b7f0d887314353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8607da79c7037bf7cd3e266f31d8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb60c89e4570e36c0371af8e4e7ea6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df9ef2ab32572a3d00d4befd6a6676356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfe0a7949f99efb745a2fff811668d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dbd0bd7461333ca27598f2742aad4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864dcb9f2ca73ba20f4cfb9c901cf46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccccb1972def34039dc61080828328360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa855bc61989615c2cab34a0ec5870a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f96acc46fd60e4a2d4bc8b6edeaef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534760ee502b3868b06df41bd51ea3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868381aff035b7a1935336c92e1aedb6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffbfad7636bca10380cf5f8761135e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d6a0bc247985e2381fa842b9015a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2bcbe7d04a9f65e639383d7116061367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b9e37aeb9349fe202ce9aaebc2a30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef2de1cf3f2da7db12caed7ca1d749369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64207521382613a8da44b9d999e67472370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa03bac27b86fa71b19c12735d851a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddaea1f8e3b302a787abc011d5ab18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d69fc27701ae84588b5208c814cd96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be89ffed9fb504f305cf2b26be991b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7832ef279899345b00add03a53370ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1712d671d34c17c88079118210b7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eafbdd1b7ca930037c959707aaad1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe0f71ee3b1045abc0c4258f4c805d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15266d3f67170596bd5a647acec13781379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31ddb370631181e43e1718fa4a8114380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca4f1e2e1ddf315ddb78f3081cb650381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c499eb307707becf72c80f6e82ff4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead50098bf069a6d848bde9ea89a4a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4e378a2854233354e432089450004384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33935b1afd520b5f9d6d468898cb55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c41d2906dd52a7988b99cea5b1ba50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0e23d4d3717b133eb4b8466d45f68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6a5413e7933095d731df1e1765144388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3df9f0fbf077dfeb02fd26da25a1b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1af100c280b89524773cac3dcb280a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48c2c723b1911deae531de0162c8af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fac86f178cc0ef80727d16222e218392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac160ba81f7db4ecd25fa122c957a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428ff05e4d52ce71d3da5533c236a13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e02c18f3dcbe765aa44f8aa50a7011395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32252746296ec4d7e035d7dea7bacbb1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58da79848a3ee5f2f9ccb2a4992a59b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea79ec1793c453a732623f5d9e6871398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0694bb7d9720f39448f7ef031b11c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222ff14e5b225017c82187a24e34e13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33285c980895b5242bb32da3600d8ff5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a484c5484929fd033144948725d2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a2e7e97a0825723065179a2dd5260403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fd35952d3dc6f8e6feb2ef1833039404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13677798646d69bf6672556b685c1bd1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a8ac741b137e7ac890061f3c1541c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb58807a0673d09451ba771902dfc8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1593ca0ee5944c940da80d2d625a86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db86d1a51668161b361c5b4bba6ab4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c7bc3307d9e3381405b5b7545c63f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7262853ab2ffcae9983dc524026be46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50732cbd1a720740296b0dbef9949d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd76aaa21f69f03794513d3b74c177413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f44f562bd56b68058d03119d325a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08de4d57e2292da09c8b4ebc29ffb5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820ab30c4ea6beb591a494aec3c889a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025e25d2a18c47f767bb407c8b8fcb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467cea8dabc685e61a8c27691e96548418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ebe3cd304c5066cafd2c48798e294419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b55fc9dc5ae2964f7bccd91f43fa01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eadfe5d10573c67124416f16059837421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1df1d1a0c00cfcb78b27dc98676f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a70d6fa3d1974ef1214195e209b7e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a5220de942a8dd068ce462cf6d007424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c082170966bda254619f8979634c2a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aef7293a90d92ca2b4e1cd23b09aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6267a7fc068a1ee4f43f8a6fa830f7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba05b3730ba3d4ffaefd9c30396dd40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c660c951fe38fe71dd454fa416b79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cabbbc00d9f81d0f0e73f8ae45108430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bacb6509f63b572e004acd074b3d7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3893e35002eb1979a7da54efeb3f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf701551ebab4c8aa918fa72e44cd477433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c7739c8f0949feb47a33db05f465a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e588b9e5f26996104af5d2ec6120be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725e68975fc4f4d0875ea587e5dbbd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dd61002b2e12f815c209761062712437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09521e5a80bfdd7c46aada45f6dcc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3bcb2eacd188d64455c5981d69e70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ae1b28adcd10b9c29bd4377160f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481894110fd0e23fbd07398702456fb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b86e949b05420852807c2ef7df44fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304d9b567c94843b85d6cad4b02d44c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0992ba0b86d090e493d4348bce04c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a6ae7cdaa33aa06b25a59498024a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e35bb7ae7711c315e7a9c4a8ee82e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4228ae6f1f00b244b79826260752283447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee1a951eae622496818517b4b27dc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249903d019392d4c27a1d41a500a228449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e058e3e0e276620f2063db9ecde63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7c05f6d696d891da8d6022fa70e00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32993f8e42cf7e0e2c3d60016edb55cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4848f240dc3f1ad11a4af3358f1de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba898f56cf453edb5399bf3950cb8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577c64677823ca9b0930dfeea08b50b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba546ef5b4067fcc946c4702205fac10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b114d267fbe43fc5f152ccbfa8dfc7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fba4e615cfc6e3e39f4a50f5ead71c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce817b907a2d5e21295b9f2bf645e8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978e24442e7d1f2f816f64a6f6aa3e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4a12195b0d25726f2138cc460b548461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d707ccdb5618e12376a02acae1e64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d96a30cd2e2c923dee03b918f680c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd38f569219507764de828fdfa0de4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d811ed8e7d634b441d88fee6fbd52d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee1ea6c33ac6fbf37a8f273c34b71d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03779d01f9336031c31c14b312442ed8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fbca549478e7d634bdd0ea39c1805468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a85fad773f3ec1c60cb11df255074d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7a0076ea4843d634d9432fb052eaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e16f90f417e245e6923588d9a50317471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d8634c2fb8b870c55dbcb6248987e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b7b217d188ce1ef62ddaea3713eff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a6f22561d0ead621ad217deedb9d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7bd35fe77f8b869c5518e06676d7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a68a5d7e2a978b7b20eb7a1d25ea5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2b70b02f359d67a653df13dd0e606477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873de8738686aaa8753be10833197a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0197db3c3f7768f6e71311d42509cd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ec53e1cd97946f954db9eba6940e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e0547371c174dc3c3729b5b8ec7f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4a536c6821e0879d887b48452ca9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630b9081b0c0666ee08f7b018fe65b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b5707e4eb0ea258e9a041977b8149484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c94005cbaecc8e8d740a24238656b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129d18dccf18ca5818f96c81528a4c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72138acf3163941e9fcf9ee1851cd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce212ffddea3d3e4344244c1f97518488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfb14565a04568dad6ce9d4a8dca04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ab3ed50d6ee946dd52bc360d082b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c04ce92f62f60cbc2ec4096cc1289f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547644cde407c89c80639aa0efc0687f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1f79e6a561f6817e7a71f445e3ec7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a957f42071739129e7cf553e318fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a5e3ec5e4d64d9514d0fedcdc724b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1097b6b0cacf9356f774c3a0a2037496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5681de2f962609c1720e6a1d1c5866497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cccbb3e147bbf8e5e5f7c10320072498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514e38e713480a4cdee2639e8b373a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583517ce4580f71b2c96b91c20f447c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6130f50b6ad273650a3f021dbfe229501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280b581b4eb7e07e6187f8309b95d86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abfe4e9c634791ea84f89e0d6598ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a36e3ffe3a2d02387a282461a85ef5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6d72fc6b088e3f1803843b60b9315505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86cde1ca7fd678cad54ef73f1c6566506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c64a8054628e7961b89103ded7c5c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f272d5eeb0d9064379a8955d53ea4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a4f1d3141188117452daa5a4d595d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93625354d0824a1d3511038609834e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2a6f362c030ffeb9c61abcc4d4c46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e9017504ac8aaf154add8ec328df7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7883ab1abd849d5fedac78d1bcdd96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944960594d00b2e82c8859d5e1c152d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1ed89e1da9ce81b27d9cc72abafeb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a0db7c19e70526956a4e528f91d38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491a256573239ed59f21c9f958cd697517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a0c358ccf86b2420c36a812aa9476518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217f808d2c7a9131cd9e1dbe64991c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5527034f7fae6a9bd31e2913b1605520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242fac95fb0dad550ec02cd87a7b4a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17782608f61d93d8d246dad83d617d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173457e69e22291300b36c4313fc1a57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d384a51aff6a399d279e49c0c67e6e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344d4784c158a72f51b6a445de5fb81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785f8d95a180f35ae13ed5e7c4874e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1d3a95887ffff6221a3b42ffc28dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3b440002ed191ab520dc745f7a157528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de71c5c7a7f57b0a821a386974487b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421864bc67748492941ae27633415167530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c51cdc08a8d99b7592a9f6f511efa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93d0199ccb35bc7f28419dfa326a4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d1a029be35062c8e823e0e925f0c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff47acce0ac7076de8064fb9ec0ce2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3daf14759f79137519641a46431b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f245152ec4078091c5d7076be4cb3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ebb6ec9587f08b0482e8ed3093ba8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b8e2ad74a70374cb26f27daef86bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf790fa4412c44f237da8226d130667a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a12088dad44949df72d074d316815540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefc51a2fda5493f9ecd69f9fdc4143541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec28e73cde93649272a0110b0c1ed7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba65471d31ea4374a2eb658a9a33a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92216e5d265c0c2bf8e2142deb06f981544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8ac2e5432a998c491163b5bea1952545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2e12aed5a89bcd9bb375da633b2a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d006a9a2232c60578e97f67c06f38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae90bd7201e66b58e94cf6bc624e2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c20c01eae5cf969d9c4d363ce9d1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664642d0902ee3bc93120c8ef6b34fec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072ea2b9278d3b5aebf39823f4a4bd4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b04b0cd6f970d996990a6c9665337552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05783487ce8d87ade29acb379be94de7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26c8b357522e26ce2c4f5f9d60b6b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8ed4ad0890a5aa70aeea0fadf4784555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83835849512d72d7358b61cf4207357f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755bd3cdb46d61d1f30396775c96377557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f266a10b3dc29c7c384ae4f7f545a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39775152032fcce808fa2b6c78c03e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319ed26b8394f4592dc44549ca27369560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b05e055ae28f0fa2308a4e6035d216561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de23e4948b121a37664bb9fc77535f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ef29b03ec1d34eb09b483466ab67e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf8550d583050eefb79a139d9f8287564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8195401f93038e2f191ee3828f18f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabdf8e19a4628e872c5b40d1db1187566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25340d469dbb5425fd085b489f40d90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8de12e7280396a81f9df04d541433568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a33f3369a646599e4a213ff8c990c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a08b4302c6c0bbdd8d903d8e6871f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b05ac92d7b895b1c73d1056ab5253571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093192e1701b942b4f4cce4b36636a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd376ab1a090c909c8c55a983310b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0687425ef525902a64d1bcfa19577574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa3dabe9908aece414a93e2ddf0585575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3d0e9477306e5505c52701f179622576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048137dfd5ed7218a9cbf355635c74f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807509659e1224dfb63938f9aadf65c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20acbccebdc1af9180805ba2215de9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae2921de193be906933ec2b99ac054580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9522541dc1f74facec2f244b66c76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19abd95423d41bcd5c60ce9020cada582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f72d3730632e4a50197aa224b41bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b25a98901257df24bb4bf5040af5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0f9c49c7a03131f9a49a59e376ac4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4e6a591d9c8032fc9847bc89fd4b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b37ff24e88275ab9663bb3b590d157587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abb47e27e02305779558b2c2470d22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d02a6bb42ab5ab8e3938e625b6b60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e282d319cc9592b94f13090f0fa0e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcbb8e9d893ea8d4c1a8760f16218d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d83e4fa9ead165f3642e56388158a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b05c070f462e348c6fe97ee939db68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859798e4230fa71f42dcfeab326df24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97a706559b0a8ca9c00e2b6837025f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2bd1f27201fab91d344401a3b11b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447dc67dbef0f149432e1c4328273c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8324379ff513b6f44ad7b97c63e60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b490ee346653f70e9e1cc3f871a6b23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16b28af4143693e93b4070736e1aa0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da719c79d480941585bebe3f8564d00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278aa4b05a91d43ad4dd32a63e3c926602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8c17668dfaf60ed4f9803b9e64313603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973f2a7e164e9fa3fb15678a3fbf0be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369db919ef97f9889b960280e30c34ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11e1f701f74354b15c0fdd933b59be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0c2c7421f859f1c419e7a838b151f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7542d24eb47f3136af61a0f95b2769d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0335185f148016075fdad56121c295609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743d560a68c0cc40d66e6e5e91f0706610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c504c45f82f867ce55c999b975727e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e2aaad38f8234cd34669300c440bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fb95a357af8e3f7f9ae0c21420c64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9b67b1055de5424b3cffee5a717d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0a5d5be84513e6e4bc406afd1b6bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12266e01d2c1afe2ffeee5522fc15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac44bfa94d5040db90ffa52bdbc109e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce11078ced06e8b2561a069fc5b8d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232ba66db9fc6a3c2287e942c93456b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808ece88bc71abfbb30359b14a8f48b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ebd9967a4eca8f6c76ef2c062796f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2f4af6dc719d811436d2088497c95622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ab4050c2dc210ffb7b1976c405c48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6811ab6a4337d095e769c9415fde227624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b1bdbbf765a94e40de809471d12a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b1d5b0fae5a69bd642fb8d1fbc694626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89afcd9ed19faa2e06ade2154228bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd028ec7e55a61a064652128aa190d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dad3880dd1fce99901b7928089dbc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baf34a519868858aafd791f1c4c648630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845015246c2b0ce320dd17e649cf08a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc54a90e43ee684e0056ab53f28adf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469adbbd7b3b6fad51ce0ce105f5ffa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201111ab9f0d2440c0e776c761dd64a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e2f8a9c7c1df9674c5fe65eb440d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140d5aaa0f5ee26ef7d59334dde707d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67539349f1524ea46bed3ae2aac656637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647dae785c9fb5026a9f9eac4dd2f28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4f598f781d6a5a279210ac0a47113639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85dccd4d12ce56feb38fac24d28460640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c948a375cad14f6b11c173b7079ab2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db6ae95c7772a1ac61f20e6e703470642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f446847a5e618a359ce4d6313cd16f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39d47232feff7a47d20e043187439b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147da8da91b72fbf027555d477578b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd49c56cd34343917462cd12b4c434646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca6647060ba9305474379615eafb98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c763e03bc80fa8b9a97675a185cf17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3534ffd6533f224564d9fb5d7a8a01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5251d0658fb0c132a22d55c28306626650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312c729c0eb30f125e2345724059502651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489158b117183f86a5f65659d540c3ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdeba4d2b4500dce426a9a25dde384e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff2af68bfd5a000b6d7d3b3dccdb2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e265eecb659a48334a27ec812dff730655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929a4e88f9804e9e6d6100eb90d9ea1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806e5d32f4cabb5192d0e3564b4382f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc066f598d8d12be44a062cf9132f13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bbef26740519095bf3036b7932bee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7acb79a8261563046e27bc45ac41f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a3feb3b9c936fae92f43eb7da8bbe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cce73254fee2e98f4ab2a58bca1c40662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7677c7f32d5a3483b57cabf2501889663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05af846b73aec51ae768814d6ced0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4647a193cde09ed391f39ff4e2e7f00665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bf8392da99e5e8b842993f33bce2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e65458d47738266ac692bfe8a07de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddc796fefb81f4b33b4d08f8a3860b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706678c7021f1b32620266c3636cd43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30919666d22beed2fb3a63ff51007c61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f954154b66fc3c49c33556de6184d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cfe6dc0e594e13f1afadc0eb9c681672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423991aa3829ab0378e7669ea1a7ffc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10dbd9b1ee0a21979c00de7eaab009674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a05d489cc79c18f9a01b30930b9a17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76733ac0f3ce9bc7e5d1608d0d7d1c46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ff628cf2c3dfa0841a6779c772d11677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685659c232741e036162c609ac1e9115678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae8c1a20d4919ddeb77ede32754288679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a95dce2e001224cb9417507e320d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f2bcf02f45e9d27dc3e6e5704c8d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f989877fec1c8536eb477efb39ebbf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70716c709dfc5389ef86b6415661a3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657143f83db0e8a08ff9cd08bfc04dde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ad6b5c47492b139c13579d216dc5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15551f00f2cb5b9952ae8f9dd4772a9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525a7c3cf772c16469166a9cab3df22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb02e85e2b054f754a5e0bcabbd6d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ee8e7f9cf9e449ad091adc9ec6c45689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fa753f17e0512e299be8ba8f438e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2008a897a2d287294ac9d0dac5aeac6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1680c8807e510ceecb4169ad7bc97d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd354e878195b3df2d48bc86823594693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24ab09076be13ecb6f1ddda8a830de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8a3e2f1be105c444352a90d52ac3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaba0136c0d03e525693f291e06207d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2625e18c90a0a8d272b0d0e9436d2ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ebdbd34a9b873210786a2a1c20e10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff64175f128bf3d1c57a8694ba8f88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfbb2e69b4a34c33a523b93dd641a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025121b2633d375db0af45d348b4be8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcbad3c3e3edb62aecf3220189b387702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded4f45d6acc3acfcf461bd8ad419fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bf03e134b24616b7e2c73e09d1df3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ccc0836279abb778670b33b71fc9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18685ecf8163068515bbc4c31b280b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59574580ca6db3d0c0cc89c3d95e6cc7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ab3121e9b6ff0fbd85cf54e25cfd9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee83495d54f6c6ce62749e4e1c753709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c6b48b85132b94a2684500319b4bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56b1a46fe0e524f7665cf1902176af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa027ed3dfabf92772c375d1c5e353f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da148b9682bfd1882dea5187f42e8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc9d218bc1d74d1d03113d4605e420714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f270f2116856701f6b12201269787715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75e3ade5298f0b7a1ebdde53ac7043716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7288d01b282eeb9f299356ebebe67f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cede7b087f846cff6000831ba05d8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fea013e4d0f079ae3b9a4fc0d4b9b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc70d4e837470e20978613526522759720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f14a0de1278f602e55db39555fc67d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20702982d02b5666e7431e344754b85a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af91a5ec109077651c870e3b651b8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d17009b7ffaef0a88362b66094c994724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb60bb42acf7593d9521baaa023bcc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ccac0a7539648f9be6dd8e08acd70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b4b87fefbb06339e3dd42ed568253727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1007496d35d50831e2174e8191d67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f77c7d63e140ba9865410f03ea3d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd485b72ac76c69be92b47532dc6b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e0e06e55652f3d964cd32a7012493731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183d1b41b862566125f0ac11e2922ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6d91e1c2be0af258536bc3813e63f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43df48ad237bbe25212761dc70c926734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73391e97be178860d1a4de3664fb4da4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986367f989b5ee8e53bb9167f782303f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f076a16fcbab6896a4d012cd599d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa191fdecfb8466e088194249308d318738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddde857712ab28e4149888855322d22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b7aa9cbb3b16f62dacf5896501d9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858abc95d263551467e01509c022695741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348d3a29912c70fd65d8370ae88f308742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700e8d9c61332794bcf657baf7f961b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072d8f7efd898b3af934cc1ed9bfe1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa2c05dd153c5a825b608f103ea27c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b7fc21926430734bd46d16e8edbc4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8224a37284633f9b8f8c0ffb64f249e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eede206965a55a9b2ca6e52890396e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd73ecac6589235ea05623d58dae47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2d0f20867cc4543443bb809665bb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebfa0c4af0dbf3c4deefed81982f6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927de43e4497ed6b0e305dbe7284e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f35eb218ec553935f974943847b56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81612c8c64ec249ed4c83a6d877a16f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8fab4596b8099a309291cf131b0aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bc7f58aff73b06b839f4d247ffd17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666eda6004cf28a0c665d087b1066f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73937734864cf3131dfd893b047664c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834aaee014cfe428df20b688fea9ad5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad750fbab5dcc0866950768aa23cdb5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8e346f43650bd45ea78e22054dff12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb0cf8177d32c534391b5604753cb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665744515cb1f3bf1996a81a76a152e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd296a74e245aed5d49d0b72f870e3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec05b4111e45df9f067101d1aea49106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597ef153c33443484018ff762cd649c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a607183f3d3eab498427a757ba20778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a5533aa7afc8b055e68dca97f293b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee2ce7de161b898392adf16d90721710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4460b6f5234f1e2f8272a611d780fbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b92d0abba69a59de28ca884883cb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d63f504e9420a877ac67b5d0123ab513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca20b285e97f8fbcdc2e800fed699314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf8bcce714609a70fae95c02961a6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea639d7034221ca7bfeb4267df13e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6c515a4bad51ee300024be742013a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b78ee819c294af92e0b31e8fc24aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b199622132a512060e52934c3eb806819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef613eaf64712af2ff9b76c18403ba920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb51c7fada7ce25659feee2fea2d2dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a359c124d2a1b0aa9f1758f6688d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24036f71dc7c1300c6a7f4452b39f2db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90378896eada20899ae2b6371a8dab1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930872c356b35cf0e8b831c437c9163825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065c1f4f2e5d31bdbf45eaed2ba3d5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd40e9f67b572acd9bdeff101df97427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d8a86942043db609e100de9d7860b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd5aabef15670e676e965944d356ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b596ba39b0d00dda8d191366dde340430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399a2d67ed3a037dd7c7997beff3ca931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ba886d2f225c14974f5283d5271f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5af7f60b30cd0c91f195b84369f32733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22749cf668fab68cad6607f44a1e6a2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae89402941affaba25559e6379bf6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb584b004f43335773a68a035d8d2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12175c61a1751f690e32c56c18db3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38031e95c54b04a67b7af04164777ca238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc81d378b1ae7b13b5c9f6b0594d4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c57faac533098a842475055024e43a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b20dc630aa79a8dcddefb1143a39541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92112296a70bfe9f81033b703e62b53c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfa77ae04d06ebaf7a112dd715126643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afcc0acb95d0606e696ada89cd940c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56049011280ff74757677f4cb8a3be3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21e5529ac3f233b1eb9048ca3894cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d0aaa29db0a88b8b5c13d8ec420d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5f073c02f8144fb78eb066a893fc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d8cd35d695941e3266ca80db7d60b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab56b3bbc8d89e4942e0a396e67c3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224660d8b16d6b27636b1e3339aee3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8217cb1e40f8b3962459ed411f207352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615c3ce6888b8b8c20eb7f10e06e1b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd40963c4b9873b0fa01bc07c7dc31654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6871d403fd79bcf128c94b970d967455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36fe7c2277210ab71d997f2a4d87ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab311fe9e955224aec501eca808b51a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2223c9c620659b159ec0e20df510558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c6cf26769b6c9e518901845c3787259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d6bf1250146a970faf39106eb812b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fb6bb2941d11063b9ea912ce58c9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985766e731fabe87188550b6d32835a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28f0547bd3d59a173af292189d62cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b763b1926f8a0c9361ed4ec33195864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6866fac8f30f480d1475694370773465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c56c3573e0b5a61e8313f10105c4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea31cac39b1228d6aa3e001e1a29ce067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aa1c32b44ed500884dd596ee17a9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a6c9353e3e3a9660fe10f529058d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2865787f7e47df8ede43e885b91fab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6062d18b67401755b9372a9360d8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49faee97b3d357bda8530d37392c9ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61715d85bcdd1f20d34906fd87db95ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f80a428b835a09383a317d6e4548474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1855ccb492f90228c23e917dfb31d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9523bbdb1b39945e19bca1ee84c2ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03f6f46fba00bf99278b4c3f3857ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46374a7ff3ad99f0d500235ecf1ecd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40d9346b32a5b9529ea4f39adb711379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84d96f16be5c5a0c1d945c89a1c27c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e50a712fa463c219cb1a2807812d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8caaceee03b14a0b1b29bd9e0ad9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42e66e72cea1cdb532ceb600fdb9e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c06cd17c8a888982d689b7a450e3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5592302f7a18062c2cb66146373c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073d4aa045ea12022c4b9ca418ef3fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f87f9761dc663d87ee70b3658e24e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b893a94d85726e15bad9b9dd88f9b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334274fb774a7da155234aba851ace8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0eef215e948e489ac880c8de6a59890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81342b285af775453964329a3c12c0ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586452dc5a40d193234803717c47d3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e44fd8c21d189b0746767879aa70993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb90ae5eaf6409b2b97fc3bdc1f7a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ca37550f146508a2cbf570c8bab6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc101a353b827d457f7835305625765a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52ce4465bc13930f23f1bd44ecc68f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d898ccc23373ea82ec72bed31cf0c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551252bd6711585fe1232d9b7c9d52599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b17ed5508fdc87d75134216af19a61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad63e08b4b0ddb4649fc4e9ebf8395101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f65e89c16209812c6cea71eddfc1da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f27f4c9d645e4c54e0c7e4dc20cd17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05904bc5194aa6711b77d3fa025690104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc04e626354587fd50bb046ccba49a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9854a310197d79ed67ea390b43e7f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f778d22a9eadbbe959ddd0c0d0593107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453edf65e632f7f46d89fab19d08ce89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebd70094b8feb179e6d64402260966109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad19fff401075e001f5f85a8000be04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab677393c1152bf59327e4d66487fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b71653d607889faf1d34f9bf343a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24093c426040e17ac7ab1f9eb8845a6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6822c22bad9593517b29b2703cdc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cebf07b92dc5a248f57efcccbf20b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daf4733d31fdd601d0e923435ad126116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f01b8a306ec66c4eac2b8f054e751f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14e08681f369e3b80a37fe36eaa805118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07a429f70408147b58e14334e49018119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca145153d3c7cadee9d2e42bc2c0551120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7720a62735842b7861e2114c5b666121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf597ca5cea4c9fc713ac013b0dae9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffba179411213b93f86bf8ee4b7c513123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b1fa479a720cc5c6e919556a5771124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717493f9aa78d1e35a564a398e2b7f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dece36165b2e56ad62cd0c30ce0c6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768fddb375a13af78de754b031e93b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1e05f88244facc119e159075cf576128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c500792af5ffa61e99ece32d7f5869129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6600823805cf80512fce2331b117cb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32191a8484e8019802a32b8115441f58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe66c76e0ce2b98dc7c0579a34bc749132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0e47cd939043e509388a6495bfa8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c64b20c615a437f2be7ffc818b179134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3b203bb414375ad9af845c0eb009a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf262d5e3fa4bc480fcf6c529ab5d704136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91715eee62d28cf103d838970cfdb63c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5b83a6ff61cd72d2fba8e28c29c09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5a5636d15613fbc5cf0014bec8fed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f5fe885499e5be44c084c4332f52b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8069dab907ab7b8d36161faae69433141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cf060a0da84753d7b91ca7e29ffcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967c1e95bfb7d48d709737b4b03a01b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4a6225f6ae6eea9edad988d89747a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52c8c86a207247e1ee4f1e6f8eaeaa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e1ef04ede404c901b0f9f7a9947a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cbe582bd654eb2caf874fef564367147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3914f365f22d15312d583d0d01f721f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fcd7acaa3aa5f92763ca673f058b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba91cfae336c2af4743a2cdeca232b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c9fbd967eac1760f3ad548f362b7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192637335d583f9d3f9a52ad162a28d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034fe27fee84839111df346b34e8411153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab861f0fc08dc6a5ba24bc54f83bf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0346f52c9b5224059f2973277ca1360155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1718d67fb75fe153ff335953861e3a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3305238832bdacb001595ec22ea4a19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9196d17d060f158a14f5b64a33292dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb806256a86a7574fc119553ff55032159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a752069e1d96c82e44622014d52752c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2c7a674bac3e2a068f9fe97420945161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83278fb8a39ae5d97dd11ae572162358162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823939c4bd539c068d8a719063faf71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528b169becf39219d0fdbb63b4bcb9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533bf539bc97adf2cb17cb851574f67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5db7232dc33e59d6c56131bd77625166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83472665a68adb7e0e76b6b16caf5dd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf90488248e392fcab303acf2c8aa7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682ee9e8eee49c151a7ecdac0d902ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318c619aabfa4bf639194739a6a2089170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac1db7a9d3d652790cc85e6daf9182171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83de5d95b6697a84791c4e47070ff7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e469f4e92bbf32b457281d51495d0d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9f122738d4eb946a18f4e859cea57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbedd6931718070171ae3772ec9cf26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6426cfdf54d1fd1dc05de53b260be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828dbc64fcf16bcf45aae23cce17edd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64737e7e9a53adaf76d482f8233185ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b978538454fbac5ccdce615ddfb8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571f27efe6bd5a385a82d06f4f54772180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64ffcbe3c0b57ecfdfb8373eea96cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0925cae22231fedaab0030b84288abe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf71b176754d196e611134e53d7b11c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cc2b6f875066358581a0168d1de54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0845bd953851367e6647ab89e25b415185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853cd18cd7a2d60500d5842c0ac861a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8988442d1fe72af3e9d72d31dd0fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87a695acf3d7cbd50f9f6684a41645188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edd70330e62be9344af0133022d882189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4235aba7ccc24c69c294000aa25d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a14c9c020fb68d9eeb59a22e49e9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b85dc55f238d4b9a5d3f1b57d96de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989bc14171593836da3624b3d712ebf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b5c54a681e59faaf9e4f6d84b475f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f003e43b92ee5c02864547ca3810f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2c0f72f928599bedec5d3e1c6e3d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e19eb272a529b25a8e7f528a3cd995197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce319dc54ee6c70bf6a5bc62aa6dbfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07763eedbc2049e33a50e103b163b3eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d4c64566a66ae16dd98469251cc3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008b3d17e2aff12eee75298e233f4a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e82f3bc6cfb67128779b49f5c428dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df417ea9dbb36f81c655ba2e914ead203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540ab84fdbeef89f974c30238cc436c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fccfd7bc8de7c85e39202e78dca7af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c4df6adfa8dd80fecd3b6a5abe167206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc17aec4f2e6702457c4c5e53669b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e58b4293c3b0550f956bef230dfefc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8882cea71b58be4cb80070774af00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e5309c14d3ddead73c0b6601c82a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dc12a3a4361af3eeb6f5383b9203e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78987f6e8f55932433bfd90c1b1b9af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955954c3261abfe185d62418d12d023f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff2de5855b64fc40e276aeb2c6d032214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4e0b6bfc849b0726317cdc453e842215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d6615a4659851c002411d27996f7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4c64c93d95049a3fbcaa75879f9ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4054327936fd71b412322ccb93678218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38917d36a898bd137e56f731dd7639219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c025145454301f9ee172f3104cef6e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb42f6942e1d234d0ea0e5517cf473221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73c6194d3cc6335eae7adf1358963222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51046ff28cd03a14294b13842cd902f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e2f0af7a0a9d495e950092f5b022d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b504e2cfeba187cfe13adc2a37c581225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9f6ba60d3425b0e1a8e8abb5a4240226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62a0fe219be949d65a179cf07a9c8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11afe8f4de865bae7a7528e5e447d8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dea1099430ffe5a1a228bc007dc2a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11427428a3b1bc1c69b594e1d8f1d6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29d0b701564cc1612897295440a5ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28382609207300a2c5cf968ebbdfa901232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e8b2be9bd01205990b64b608752e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118de6ad1bc70068a02078115a4dc5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcc576f821978412e4125a43310b6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b684f67ccad5d2ff3c498ba3f8ece73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d6d0344e99040d243dadb9dbe9033237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e32032215be4a7b11f1e2b0befa1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230ba8e9f82c3c746e78e1344656e2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b54cf57b957cefd1f84d842c44c218240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c189de58dd8d364b185c506c9cae378241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c67da35f49b458388a48c6b4850a76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643b37489ecf5701623d38c533bb9b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995757af866130401b516698a1b63ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34565c7aea67fd2d06dec1aa05dadb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117309e4687276da4eca514698eb334246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385395b4b6fcbec84b431b39db3edee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3d6307d2f47d4a1f7cbc2e0cd7507248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cac8aa09d9e390bfdc490a95886e0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0988a83ee4fef7666bb7648c64e71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb01513fa18f5114cdcb3a477f43fab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea87830919ddeb8dc21b0f49f3dbd0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998d2e4385f950fa6ae0c718a57032a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27f49dded58785a11c843bd0192160254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17d03a872e0fcdbd6e59f8ba866fc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59d3c2c53c66b9a37112d6dc3801b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba4246a02a768c56a36fab219fade9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cb2cab9f101995b02fba8fefb5905258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d640af9a40a712cc20628a1245093259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e41e60580aa41114fc31be6918cead260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428ad94273f3e022f88e9da5091faa0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aebbf685694cb0236d80348824efc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70869ba2be4173936db547db184052f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535198f296d7638f10eab9de79740b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e542093b5e3e4dec03383070c58bc21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c08fabfff7f9431daea6a45675211266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c008c680c86f2dd12b3d17ce7e8fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a2d225719aec6219cea35ac76f6d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c35586431bc5df95191cfb4a3c6407269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f0ed85b09a8a5944b0965b402c06f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c0168a16a15c70c5ee4068cafdf43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd562373981b63e91a44b31db9c9c25e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8fe0c9033a7d26338ade5efea93cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb723a07f31b052711cfe6a5ae41ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a844f9ab0c34bb70f6bf361c5df990275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadfb47a674339da059e4d9645eb90c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014458a0c8e0ec56a0e4bbec75551e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f490ef8df53462c39579e3b82c7a7d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eb342882152c31899295672e5fa58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613bae21e1f0541b49ac88c63fe05a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6a0d29dac981bcdaaf7eac93a14f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec64d1cc76dc019882a384adb0b05ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f318d26e48cd58192c6f4be9b66a656283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fc494b68f8f33e988d3136a9f0574284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ea1435e052bd204bc8344e6b136cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca661dbeee7a4764843d95bcbc34343286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001febe8f0c9505dc5ec4998e295916287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f7031e7eee2f11f425ef5458976b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045697823e70dc1cc4500a1fa2ee40d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0f43d62fc6fc7baf07bf7e3ac136c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d3f98879b3f8c7cd8e704a13ccb24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27370b18700288ba7350bf0f3fbebeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2216ce3ec4030fe98a5042c00a221f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb71a0d932cd087d0c63bd473bca216294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb83f45f6e0112cd3566fff164489b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316add5b837a88e8f20205a09fa7f796296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953d4adb7b76706994365cd0ce1de44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedbfe2cc4857ab2e7ff39fe17a7555298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92fc1d1558e572146ed4d3714bc733299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844ee14bdd55c8ce9d35c55db60a663300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde49983d8b79d4b32f1cb0b5a999a5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fde18d393f83a126dc489802555b4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6bb98062ffc90eec82dd11e77806f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d666c6a12dcbea98fd04f20ab58c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a6e41c24afd5f2b6e10f6276fa20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372d6cfae5ec7597cc304a3edf8b5a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e23aa12383f54b1cd1a1176f5c2d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c60d844ca5f07272a70c873de6a130308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f103eb7fc1ce0881cbdd4037b10fb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98c878efae66d4d56184a4e89f5cd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaf4b65e473c09018f96c17d3eb11a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dc8e0df98bc0fe654a498a94bda3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6f55869fa58fc32b26be723412522313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c66968a8a81347a4a3a64a8bf0a88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ba10182bc7d6994e768976c14eeaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f96878086ca48966abffbc5780073316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615beb9604a9f86701ef7ac73e6b609d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c28ae7148cceef16b2714f1a3ac182318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87410c04619297ecedc9d67c4e8b0166319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775230f4c5b263a5c8c91124e2f10726320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2acb031cd0602a2527101645b7b80d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72346fe6753ccf7855e6fb09046bb117322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f41a1b7976126b037f01bf7d27238323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e367d19be5e2a224456540bbe4e49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0210924f01cdfcecd9ddf69f49c1c74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cea0ba5127568692da3cf31a868a34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd44ed98c4a43372945ca17a54d883b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f5c67b610db9ae742bd7d42d00143328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cae45587c5fcb4c4a968c72bfef4cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2ef69e597c8b4d9c2db625c86c48a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d13b73adc7f98c478787937222430331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf03187e9bb887bfe91a5ec2a7fa314332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8e90542540da8bd59e24a41f47380333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96adf97651541234c7766bb7f021d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392ead48e2208c25a4f70509846840c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a791935a8252b6d01734f438e5362336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ed35ee3eab4e5168d03ca4daff6e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62ed1b263a85e0b0e57bcc3e4c433b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc536dbde05ea34e34b24e521c9aaf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9341b6c9936996a1a294882f87389340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fab51c3cc00c991a68870d8d88bc41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62df69e50228a75987aba8612d201f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaaf2847f96871701bb9b7c37df5d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2782c522d4a13f21c727d05c35e7510344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096760e3b61417096778842b94f89e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca13d3d4b6427cf6267d82da957d635346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d80a2ad9400227f151a86239dc883347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e198e0545c1ec732c41499de820f4d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac6439c96da11b17587b5de7db35cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58264ec3126cb652b835da804aedad2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da4ef0407aa360a2b452fd86232bb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3d2d74be8aafbd568a659afc2c008352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f75b85164e8199724ca6dfcdccda45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6484f6c0dca1f505c4c7cdee66f40eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ce9e05a6c1b2e3cbf5f0a744da066355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8339d09f0b5a056d546e00c70717e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6163572bb211c42a99976e5345f69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1878a466e571dacd1e841fe64cefbaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bff14a5fd182b6481d1c829171389359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d458052b6d06188280d9ad754272a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9880c7969791d7a26cc0e5f2287152361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1ed1076cb610e86de62d1fe419c86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa6590fe6f9c05534282b24b626102363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fe8ac5f4c445050d2c4e34b034cca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09067696878bdd0a0b5324003ca3d7b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09c40cd149c92b2ebedf0f2bb9ed32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a5776866490d53f7c292e0bb9b9bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd45eef052e1ae405ec16ab27f0f73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aa4f4bf5b89576411e22530222187369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b87ad8e5a2ea6b998168f73670896370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837babc10ccb9ea909d7d16abc20feca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929135b1795ffdee6e0bdaa1cec64b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bcba334145974ba02da8c562e8f7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7bb5df0aab4cd3e8c107c8bbd26ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba79f6f1297ce8e5e27e2621b7a6f11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c4135e0ed5f75d534307a36afb16d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580476859be6f35f428653353801bb49377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503114cf269f432f6b9426c8f03ba01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c34b252fbebb0cb621750261b1e33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c21cde6823f9f52cffcca8e365f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2415ab31337477e248359a0f477d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95a3fb8962dcb38b0f60211eab3e14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b005c5fc0abcd6780dc9df78c0b01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29d5f8ae586267c0496be3e467f072384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b975ed0ff1d22c20b05898bfb3d9253385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759174fa2e12453befc7d2766f9cafa5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c1c94696c4ac238405d6fbbed75a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427eb2a1f881b09131e6d500a6997e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04ef22bb1dbbb6d663c718ab5d8e49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea89d8d158dcc4c6fc1c8ef1ff65b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dae42e975a0011ab9c2aa44b6a5fa5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b03c36dcc1f04237dc9a9dd463645392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3ad51793ff3516b0299389d4b9abb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb026c03f4f37ec9cc30f4f6af6e4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dfaa7474b1b2fc6d1deb9c2e0d50c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdabafc587319542ccb7de2d1294711396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc3803e6a57c29782a1bacf3a3a8b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93667e26c79d521b848ee6dbc8d566398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11db4c317c2c13aa7a0f08ee43e7cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a31a50d8af8130e2100da91c3220400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6d389de98e05440b7942f5216df11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d678744358acdfc9973eacf21f1bd1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630fad5f1800b6561d0824d0dff4128403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31889968cce57c4fcca70d4e26e86553404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43e2dd358a28778da3f07bc9a57cbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0661505dd2df33f222698995fc4089f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680c6b9e4905b0652a0a3d61f6098f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb64a76b090c3dc7e1419bd2805992408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17f187a8197317645ff974f049ca5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96974f3b2eea2967ddd9bda4b324c5a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac42134e7b10353a969dde24b795655411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb5c8ad011f33df7b43ebe991dae38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458034f222ed7ffedbc239bb874f7953413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251667687efc7bd4180a1485e4fcfbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc089983ee81effdee0f72f4df1017415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b9e31d1a9ee622c86d2f8eea61b13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffda270286f6de870904814fcc82f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ae503603a522785004fa4f253ea25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa893f9dcdb98b40392f7ac58c29f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696909d562c97595d89ff9ce0dd8635420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271c7cc1dda14fbfa7753ac98d93ca6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a6598981e23ac3964ed41005d0fda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852608d1beb0a9313235335d8a843735423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3efdb0d813d97fe7ac29ac03c7ca9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21a66d23c590483e9189fcf7a254ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8589df8514ee67ad7dbbf9667ad894426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5611309dd1358172433a3b500acb9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8def94282404c999c1be79f7109e70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdacd194327914c8088aae1d995345f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103f801f5bb65bf3080cd47e7323199430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d713f19a1101ad7309eaa9de068210c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0bb29758767caac25d43b33f304d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a129147d7d254527722eab57c22fe6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ab94056a13376c5b016d38480c8a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b357d7d6c6752d0757b12f2e8cd1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab89f07404403603bd336c5b75c099436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9e8d1910ebb8b043c402efe4858b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b52c4df5f52fa9893e3e2d7ea58ec6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40753ee26538e2f4d8bec4e7f79379439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417edddf8d26a31bae61f3708c04455440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db51b8abb2febf6a29d756b3afe78d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718ff566af378e9415fae55f5ef12c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c7e17d52cf617fb62e283cac27c96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f888b9c7598b4f388ea65d9fe9c13a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922ab6c79f760cabb3fd72ec4c538f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d9bc5927ce73fa7e6ad29db5b7817446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac943221be399f0f1797e63eb7e4f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1ca7bb3b6a0f260b8303dedcd8989448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a97381010806e0e2d8cbea4aecf25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c588d7010069d5f7923bc3b6ea72f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46b6e3596b6c4bbd7d4de460ab76da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25680df026d3b335541f2d0a4daa028d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc962bfbd0fee2ea99686195af3370bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883bbda1008d7a6ec007f3e12a979ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce13ea118f46acf43a1a5fa137d4e68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145710fc34e3440aef752648b6383227456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04ea3c16cdbb5909210aa460301319457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a63e7ba831cd41d19b5e112e20d67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27f00887be39f9c72f41ece2c57002459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bada54d98c247537544fc203c6969b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00202e95b4655477c055d37f75988ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eea0c4793aac3ec1c278279a519ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00f626be846bc1ca68395fc049c633463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050411f728191436c425597bcf5e0c43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6452036352d03b8a30ba94070286b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fe6eabddff9de392ac8a5ac47aed6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d95eea340efb5a41853421f725e46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f3986a6bad212a49502e672bc9601468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96d672ad130c89ace3365f759120a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469ea9f702ee9c762f74afd86d27906470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcdfaebec454391320a5ffc5d649d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0094d20534826506de88b1c2d1b93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e6e37f960de243a33b8acd27c73e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f303f6ccf6e28fcfa09e13a2cc2259474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb3dd04c39e9a7d8d44fe92d496edf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8588659eaebb7cc581a3f1def6e8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55050b6d16d2313073eaf19807ae94f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc658c2b615d77b275902c2d06878c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247fd4c0de1d43ec88eee0da79fef1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c004f0ee1b79e84e27acd7c6c7b399480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa2baf7ca88b3ea4bd5bd8aebf3bed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5d0a56723e586e8a6da17bb4df282482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e132bed80a60801fed780d51595c16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde0fd0d4d211f8c41172dec8598423484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc04060c67ba0e84e98bc015a81850485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae6aee8ca780535c664b2e2c2ce2d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b3e609157a777b045293181771110487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9bf5c1ed0b24c80dce8453e1f68f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7811714c5245b01f8d94ae166939370489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81795320c6b738f402a678c687436c05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae18ef8fc4220f64345bacef53a7f82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ece0772964a001cd58d4a968925ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7506804dcfd7174f7053da7ae40a586493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51061bc63827c5070c1dc8f906f442b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735d081294c46270fa74460167ec01f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c42691c978f81754185b3951deb5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101c510b41acb115581edc4661396dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c516970b03cc7bd647c2a1cccc217d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42337d087ab4e56c33551823c1cefbf1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed9cd126bb0781f91b39fb357bf674500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3c436de49fe4499af9b1ea0adb390501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de9d8e7e5d6d4789a83512d76a4c12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39e40a2e05320c38defc57e818b973503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc0fa1e910e4d3ee07c694cadd2250504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8742329e445f5a3e0aff276c4d6530a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc0da2448ec88b182261a72181367a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf229cee1a1042a63fb6643d2a0c2ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999f0d2840c98bdbd9cd12695e7dc20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db12f8526ee7186b079b121d17fece9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004be72aac40315d9b27291392117add510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62558f8861a059381f1f1850ee30368511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd573eb6de51e177212f0fb29b64e672512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f280ae20725134e119595fa74a2041f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b068b77bd7be78a54a971ef1d537897514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c0db3bfe436f7603fc3910475c264515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775673f5bceac1415d96f6098e545ad8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdb6aa7b7d6cf1ca5d162b0c637008517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85951de64386a55537fa8837fd0d1a6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777de1efb551804b618403c4294cfb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927c8489ee060b4b64daa9cfd08dc22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59a5ece887f59e5c7045ae1bc23688521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93440c6e2430de14a918a3f90275e40e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2786782cafa8cdeaffd65bae7055d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3198f5b9f94ee90632770559978fd7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281b7b76fa7e05f381fd431550ce172525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d327d6f88552e11e253908dce254bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e70aa0cc7ab6cd396d2745d7865d86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d48caf645db10c1661559a605bbc6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217b223ea9cb9e8aed791cab62c5e2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4860483a2cdf87e8be6c474c917578b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a40bd1c3692a83b1002afb28e14b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fcffbee367b3f26b55336946b140d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef274e093cbc779c101eae86c459b9b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365c5043f48cd028ffaefeb74b2134d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba0dc531ead5cd7db3f639a25e110b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93114a8a54853ea487154d6a1fd2ea2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b406edcd044e959475a03dc0d8371d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbda7bf27fe332b08f1e7ccc57efc6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589f72c67401d9b89a287c509a1aa49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc3e5f4ef89859293c3be1180b8d7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf429b35935448157ae2440169f59c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460aaec3e6cfa670d93c45c839e5da1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f381e3cfa5d581d01e3b90acfb130543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d0b514dbde1f6914a25ed238883ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9351462f132e4f9a867e7a71a968ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d60b0e4e3a571b8c8dcf2ed7c8ee66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382adee056722c6c69501e3245e3789547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bba4bc7bf042d7deda0d70bbdc5c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2e71be3bd8aba604023e4f04af410549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64617e79dbc90c55c494c6683c5eda4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f549818d6bf245029030c794e88875e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95738938177ce0a950ac749c44e2b39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff59a459c710cc6973102269040b6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93774522e24650a6a0750cebfbf18fad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f7e7584d32c1f6bde955cc11b1be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a50e7c494538b09d68adf97212c65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4ed4208da4b255ab03e4b26d0543a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588d3480f181a8f355052d504210a35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b66faf0903daa0ff975e022f9d911a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf33cf5c709b4a12dee1a5122dfcb50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd87f3ca3022d83bd36718e0a407560561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae12dd70216e8128d4ac79b8e3090d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaecce8f476b64c1a62fc03cde19be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3475771b75ff5cc6fd0d3dd4293226564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0372dabf6fa3ceca9f0d4684f6e2de2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292015a5d9e459d4bb2568d5300bedf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a4fbd7cbf32c02d0a935466da5dc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb073f380a1cc2a31629b6e50ee3d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737cc139cb3ae34e474650a47308d84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234c8a87ec15aea0a46aaf213f263bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092849453aab196411b7f4b76a25e59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef240c6eb7d3fb8e700872e55783dbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247588cd1aeafc478abdee2a2a149c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32247635349ef9901dd15afd43f35d67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b4f76eb5180385cd3b8bb21b1da75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66737167b8e734f3561ba9dbbfab6266576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8968b031e946d6f6b830743d62a2c2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa01fa57f4ff89be9e6e6454a0e877578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc7096b8fa0fd44105ba46962dca77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a064de9efd62da668ec85f31b3e9ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54dd8c73c661ac9e8197b09d939516581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16487add50b908781151de6afbea106582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b2cf3d915828a0a53cb25e12bd1c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549fa93c5cdd7e62ace89355a8274b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e0c7ebe3f311e4dd962508c710a78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf026de27b906a63dbee917a55e26a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1371ae840fda6f3b83ed8f8d83000f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65a5db31cef0baa69fed72758a71fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57682fafb0b5d78e82a53f60c67f4832589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e96a81bb5e2f0c5106618306436e97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464c823f3e89161303bb521ea131a81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68171df51b361422f7fe31a7c5d1c74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafedb4fb48671f2e7769d7228f8838593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929188e9276f6c90681b704b13e2844594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38764acfa1fa7d65535acea77092ec4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b747351c51bf9ef9cf58f48c14d8fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30624cc14f59e180e4bb0fc9b974f43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792a2f7d1ad661ebfedbb1ce34f8605598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42256e8b0d7bf910b0349f0c0e15335a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80149ff15db34c2b66e76a3d403146600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a682ca4a32900fe53b1b745aafca2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa03a8621ef17f0a99fc17dc71e0c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bd13d6eff9af6e286fd7124021491603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6a470edc0647d95d6721a28d2eb77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127125c59e172942b6f5fada5e88638c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd67b896dc04e7460b007776993e43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9a7cbf07f19da13db8fe8b59bdf37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5d119230ea26a9899af8f84ab1615608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc194e562f6caf5c96f41772f21adabd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9d7fa28867d80abb3a90231f05aed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d90b1737c7b5f04666d103a654bb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e2821196ddd8248e83caaa31cc387612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0b5a2317c8b7c010e554eb702f19f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed3b3a1dddca745c18e14f578d8e73614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b53d13be9ffc198307c3ad2ceed26e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ac912c222cb4cfbddaf051b0ea25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bbea26953faa5bd02c998bb5d160b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c57c9a81a451fdadf070674c1e19c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85872ac6146bbe8facffd1a5941f20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f571222104cbbdedbdd7861792296f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33049c84b0ab7d697da062d2b3c8274621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9a7aabd3ab794c8855989b909222d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876d05e320fd41484ce42549c9ea3e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0ab9b0d2a9224715317b46a00bfdd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76998cd4a2199c3a938b2e413b1199f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c08fcd95c8affde76094f2b868577d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99189386100c42e350f08161b7e47c19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f191a944ec7c63cafff262bd5449a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b708c131122e106f29310f07b9675629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd0d0cbf317f943797f2388bd2dc92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f723bdd3db55841017ec4964fdfb272631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2d50389209bf0035e979170771e32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8285536f6d5e2f21d6177b0dad73dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec13b55a20cfd013d6260f1e0b559c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ace3bc442feca9f81ca366134511f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545f3689111062fda2d117505e87152636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cba59f021254121a221cb7888170c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ed97c0c31cd83fb335851b9372780638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5bffe3bff2dd0c368dbfce3622548639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f08df40a7be2a49a3ba05286a2593640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3efc28e7badeb4350828b6e0d2a61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209baf5db43966d803a7586ae5a2979642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a0c5162a25d6fc0a04aa10893f833643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc403ca1e1c46b807c080dacda3b11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719f8e391d2d18456fac20f51e1c4bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c603421415265c46dee9b379f00767e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee959cb1c1abaf8d45f70fd79feebc7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71d8facb28ff39cc2c64160e0977de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622c6da668c5d6f0b7d00ddc3160b8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b60da674b90507c2039c4d6b0e6fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20323b92852b82540f1944409740e64b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a7c6810a93ea4bc5683fb2231c13a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd0de270a4b5fe8433b010df10c8a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d16eec4d7e2185ab3962d876c4a5c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3dfe935bc1c892ddd892b1b28ce8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae98d1129609267c3a491a24c4a8bf0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41030beb8ad43ed3a98311478906d2aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850856baa7f93359ec7ae733500e8685658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d60530d23df982f2cf1ac1785ba1e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06bf9d44b693373191775e48397c37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caab287bee2af15b3ae3401b4554d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb929f57acac32bd5edbbf084d42f6f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6d478461ba274b6a17cbaa3f77f56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157fd83340a902614c9028b40f98684664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4526fceda1ceae73f84c2f4789013d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a17ee21a439cdf9ff3e3b52c243c52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d251b116f55c934f937b93dae776168667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56766fbfe441cca3d977241aa0a446668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02d285ef46e51f7bb7f6d930f60203669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e62d7fa8316b9360fa7309eae17ebd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421665d47d46aa49b7ec6d91cb9c960671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275be33b31d32d0702614f0a05114264672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295f5af04840b09d40aff7d768becd7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5a5198ebed6092e61983984856387674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df3844ea3b3ba5c5484f3eb98f8d8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feb76c8695c4fcea4097cfb15f401e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452c889009742db240c792cbb2df9be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e14713dcb0931ba9a939dee42f89d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460c081839d155f917e284f61d5075f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a3f130a223b797700489957476638680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3cebe35045eb115ec3aa864cb00a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff4e9e102e026400fce8ef5fbbc608682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808faea5ccda8d1f7a750edf8e1b5e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2dbc76621592b8fe607f8abba792f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0e47bd895692bd18b1de4033336c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2ae1c31c9cd40c688834d3722c683686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fe8d5d4c21a653f60d7160927a115687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea4668d5dc961e65afb4d107b2ac36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167670bfde5a1ca42ea08d6067b025f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeccc0e7f49d6a94ca0312e98d9e81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f622e1e752af2b91279c8415fa4ff81691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a265c36008f3ccebf40939c003de0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d3d0bc78f4c375f0aa815b88650a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e2b5df040ec99ed0339f843cc7842694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c1655a76e4937dd056ae2d2f10a75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa630ec6a13e652cc441a285bb10048f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949b9176c125fc71a13c85611a82e8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a509091941c86c69289d34805b00a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2ce5185bd067f90d255ebb7471ed9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04add312fa3e07d2cd6a4c45069a4af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b20414d7eb459a3299cc824d38a6c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee734efbc7b8fc27f2e661972033b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d9db7785ed4987de60ac2a71ef535703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13cd64c36e71b9b1a1fc9b627a9220704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d378febee29cdec8c3fbefe7f883ec2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d845f7d45ad47e7702b41e0a5387b8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193da43ccd1332fecf70520a8fa82f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeb549f24cca2d4da40f35bfb41361708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e2c0e415ca4c591bb3fe035997e8a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3adf0b22a2ed7a35382b5ac32ecf9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aa250eafea4a36f7ed77240cd936f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b86e319b87213d51fb41e3f23805a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a32170e0ba598ee2c332fdd20d1af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e43d9a9764d9f40c1976b01ca9420714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c4d914e174cf7320a20edf01da0b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e41f7f8afbefcbe22296d83130fe5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c782d494682f19f8b4cb79c169cddf1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7979789cc4b92d5d41eb8283550888718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae007c1ddef70d7ff141473da0848ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51409f89a1465a9afe056efaaf109fbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02649945587872df8d9573cd6fd23c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1475ad9e9edf6a6d54307e1bfd22f64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36560f847e2277991c88f5a8f443f35a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1713c7a3720f8fa55b0570aa1b0d1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a531c567a88547555dab1f47935b21d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c58f9122eb6a9707f1b8910ced9a90726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880776f31f8caa356ebeed69bc5437727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f921e82efc1de92b5762c599e474473728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e33d9fe4dc06ae4bdfd2267f02312729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf36d3c24f0d3b4dc850be02b53eea9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94349b30f5e37f9a7e206d3b064493d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084658cc6b2974fab12a767a30a78338732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7cf59477287c15a5714a83e190468733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdca12f37827104d3a0ae2f2207e513734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b767ba9d1b2b98f9a066564e21ca5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b80291c747c4616fa01c8d6cd2fe1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb8debcee6403bc02e3cc07c8603a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30fc72e5a80a7841e436d45288a01d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f645e0b219121714e7d84cdd8d2f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f1032fe5b20818af7e4d4c8ac1f52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42008b495e4e7f446dab94805e4be27e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de3ce39877a7ab9b0475f467bdb045742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f910cc262483f1eebd4ef60d523786743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ca39f450aa139fe0de5afc7a03bd6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c620a49e0445a45cd11d16313c76c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442f803a4ab5c7f3357bfd856b4983e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813fb749a56554ccbaed306354e9c58747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5604d4d7758549c52e701ef8228ed42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65f90058fe404f8847cee033941d8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901ea80fcbb045f45e7a29eba9a8d13750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae967902074cfa4bb2e0d48d6831b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c840398b137ca6cdc9c07f9c6a7c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1fde3714d6f500dc5cf317b60576f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4a22e104a998c00b21d2bdcff6512754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7853c1314e4ec26581bf9aa028ded755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb6081df52c9caaf7aee5da940d7b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991923f8743535a831aa0d836eccd0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b06a9d8e89aa881393810f2d30f69d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4aca30dfd15d5bae1d546e20e4e60759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>