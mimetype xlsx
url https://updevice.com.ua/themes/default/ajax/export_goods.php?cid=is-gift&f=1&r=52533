--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0215a172704953e440d24cbfb0a431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8570877f39836f6a4adb144437e8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90e4599ecf19c7332ff40cb6394b163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2ad2dabd522fecfded8ca95788a124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de931256a0f3f1cd5a6e60fd5a46abc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ef93f50f58cbfe57926e8c3d31cb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51c7d535aebd153284b560b4a6aa947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf482e8dd7ef611f5ea6af1405fc9048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a415eca5ac499c1d87a8e978eebd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a129432e197e397c4265129a3382db310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291589f57d2b1a55389b251cf514847311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6f085ff45728b1f2246479ca8f9df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684561f46b7c0c91843fbe2a03fa38813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc597dc9ed3eea7a1e7a8fb794ba273914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f0d5bc7b6d7681a11ba848c7df2e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c24aa7a78af2de7b3c1fafa39031f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bae9c02da0a39e4db46b3aba9860717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446996d05797d17003626b618c13f97818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da816e8a4e24a5e44945736cc7569de319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8633208f05f736582c87478ff147d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b851183a89944660cf0db34fd8e6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1157ab73da01eb8fe0799d2fb6b3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e6a551139959991d092e28fb59bf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150af39f5335fb0433d2fe8bfb37d82224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7a4bd83e9ea9e9340aed9f918fc0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866f44eced8339a1488f154aca7c88826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0305c01aa3b58c140c7cd6fb6b59c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8681abff7edcb21b5143814e2ce08028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766643ce32609738666c8095852b7c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ba9578c59e59f573ece72a2c1d79730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef38ad93df5dc1456292f938fe257731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8e80f86c5591d0a685e7023cd389b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7f806cfdcf6e74d904c501770182533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49df62df7dafd7316dd3a37a7bcbcf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a68a763666b7c5fafa98547c6efca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eece3adc196a988fa1d00b527238636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d1acd6c11ac269a8bcc85aea82ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01033738d31baad17cc42db3ac1dbeb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849df9247086b03606fa94b06a05173d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3d095dbe07180fde926771b658c5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777ad23c9c5270f02eb5eab61da0f7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb62f3fce0870b00f678bd9b7479ad442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376f9293bd3e600bb662a49f0d581bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f5d216879b1a37b59e0425630403b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d8f94b4fead2bb97a992e944bd93045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aaeb962057f65b98c704092e3997146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adb4121be18b663c25bb4bd4824aaf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145469e7c965605d52cbdcdf2da5a5da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22545becfe4348f457315a17e6d2c9ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5328ed0b280f334c8813bbc0c4e2abb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d2a332322d26de72821dd8ea6981c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a4c4b500768eb11710e07d641f46752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31c47a6a81c69ebfd38518d8d822d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3096d04fc996a1b2be2c544f77c4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89d5b521f03c781ab01ebfc063304955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece1ebdf7ecce7657fc2899ca5923d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63bb77b5f2471bcc8686212a4915a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0442c4be7cd1757778a8ff97bcdb7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f587e6014ed9de74750a0fb2d8a69959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4ce39953cd67e0a63ddfb278792b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d6dbf75223fe6ecff88f434b15a2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2a52b7eb16858cc5866f73b64e89562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf71d8ddacdd6400571a07701c1ec263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99e233781d9d9653ba222414bee1a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a9384cd7394f3609790762168213665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbdb0207a7845bce42de72605bb87f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca809ba1eaadf71c114739fa33caec767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492c99aa95b9ce0966a7462a6e2aedb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086a2f7f89c13931cbfd31f85d5c56869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccedd551fd29bd42c3792e4e8de285570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a6349eb01e9637f26868c5a70698871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6ada47d0db7bafb259b041f671eb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a7f5708531dd29ad71fb3cfc03e1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98581d81344149e0d8c113a1dba576fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277283e7ade6d016409133ea5e09dc0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63371fbcc6fd9d6b8477913ee93c3ed576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9505e4d8bf74f285ba24cb118885277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d81b1d4597228b437ec5a2fa83fbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c1565ca3fe158570eea3c6cb37abd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06827cb16f2e6a00d0bc486a1bed0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08d011db682d479e3fcd6eafb95f5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d152f7c1a074164bb4f82468ec664582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2940665045098e1b020eecb082bc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e05bc2f34980498c89881014b9b5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcb004f7cea11fd2876f4cbf7edcbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bce94f46462f3b685d776c409ba6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baae53df13409b3cf9285be2ff882087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efd06d1045f7f0750975c035e51e5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bbb1810eef34f68162bd79bcd89ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f6462a55a7b922775160e69dfcf1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90771b4d34e2e6c8576508844629e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbec1477344d90eec57369f64fed2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66ca650f08682da3329048790c967f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe06c9df929a42cfdae620db2a234e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e8d15c1b90eda0d1ec12871b458f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b680922fcdb5b40705f75ab8a5fc14796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc746a067151e5a4ab647f429abde097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d54bbf7fa22cf19c943e16b28d8e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88655bd4b906967bc23714c840f4887d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966e0926a1137404cb26c42a848e46e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b5dc3449501d3454490a0bc1776d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016f2541545723a193c761a68186ee6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fe6ecf601bfc445115b585b3a626a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58091ff259f088a555f0f83b901d88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32fb1a4fbef5b853d82d6419e82a76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621ce86c849b32ba9fae7955297b3b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d84a8bb451dbd01654da96967f4665107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4073e82d232023243c00415ba7552a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a3d3bd62360f597c68e5b9f7992f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c01da5c49c44b7dd2fb56301588427110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e6e84172ad1eb8f120d4e93166f55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913e410bb9558ff98d9f3fe5eb40368112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f990afdd28e401a2e56a377c35cd8b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df260e0625726431356696a7590fa2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe13972126b6b5401079816584fa70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141eaece17fde15a19581882efb2f17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d9c5ff83a30d6183fefbea928877e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4e628be2f986a764b031ed6736b31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863ed9129b44e952e3f42c538754b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875398a139335097bfb196fa7d4283c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9daec7a42dbcd59b7894901c8d6a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3e7c27765e1fd7e576159c0571381122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6a041377833eabf18dfd9376333d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b92ec0f3372d76c031dc5c20d6071124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c7df7b4eac039f4357debad7c0e41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edbd51f561a4d9fcbf8514e57386bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788016f0546ee4bb7acf693b5fa4d9cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710cea7ae1a5a6bf4b92fc07fb8457f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573f2db948ac165c9279ae307da1b86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc2a4883dd388e1a615338dbebde5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56872b916b461c32ee16cad97832dd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8c95b80da86154e98a468ce6aaf0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a0a942421b98becebbcf37a5c6812133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a048784d8997bc1bacd1f779d540d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a45ef18a087df0c8f3a14e7ea7367135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8bc54411cedf57f34d7eb064d4e80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148787cc6069859e7c3715f2090915d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1bebb7c32b5d80c81b7696f2359fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca03b6e9b25330d987305d1480c6870139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6e3a1648727e90d52739ebfd111da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e670a9a71fab0549de3b3acec2ae3ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379e89dbc1b38e19b94f201b84042bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c269fe6caf0af89246c8978f3f8e5f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92e92195cb91fb0b94a4426e7ebb4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46f9fa12edc9c6cbdddbd8f9165477145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c0c37c8af1b3c836bdc7c00ec1ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527be4e49eff18d8ae2c53319d9c5b98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fc5b7effd25ab5213c58086be696e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62cbee0b125acd8fc182c8730bde2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9474b0fc5bc634e0a2e4c7d6fdf419150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ef48b3241989be98b55edaa012cea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f1f07502a65c051cf02e863b228c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c580f1e4588aa9e7a82ccfc6a44fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b33c374473710d74204705077a210f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad03c4cea0fae377545f069d681bee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711924e4d17932fae253cb9b36e44ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b5a5e052cab55d1e8abc1fb3d83bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599d17396664de26c7da3541c703f98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07fc2ad9d96375ce933b84c1d6d8c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f71956fc0d13ea365fa01c36a68c4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354845d161d9859faed7bf9c62d7b813161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd7165781fdaa497899157d91f820e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7107ac1cabaca05ef1118c60b2bee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de1551bdc10c5bd851a678b8a49fd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e296c99842ac13f557ae6d0d13d76f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de4319b0863260cf5fea0ff358ebb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72dd2bb1d8436f46ef9633e15a5b6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67562b64684fad5d11b90fb235998d76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cb812510c6191e7023e46311b15ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277dda85f7c3dc64ab5ec9257cdbb36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a30f450de35ed07285428183e5c928171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b00797122a423a389126b9f9ce44d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119258fa7d721ef9547fb334a23fff2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afc6b95ed52957c8fa3d73d7a4a95b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7339d41d3c59823eb694385ae88f35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067919d9d6384e8262374dd94d78dbd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012017d2bfc97b00f82b7afd8aa2f4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bdd7cef9ee49efff07b75f79d0386178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0b808697acb5f56144b798ec3d77b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f77a1e29e093a8094f8437eb670bf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992fedf9c775d9a6d9fb32c4e033cf4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190fa60be3eac1fd904bd7d8a5d171e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0269ca8f3cf894da6143929d8cb45c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112f2810a42a1b036a35fbe769fa116184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533dd851b2821ee960885962f7bb28a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cca5bbf42b3bd563513211f9bca38f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827f2c76da15c9ed26a67e4a4f523a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8e248bd9fef54f493ee637ffbd5d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985ab3a1b55a87822853ac2e8010733189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33810bae8c768ef685849d5fdee27e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc7b4655013733790406639a3f22bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318da2efa2c1f9fafd13738e60d3b54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281de2ca530eaa36f7138e637ea44d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41e70e0be80ed570a5fab1726df235194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316f3771b516e8829c55332ab4d3303195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9120536b5c69d1b015cb558d32808196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dc87832538bab0dd9aac1bb16ecc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf518da8bd40c54e323c2bd3c3433b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb7929ed18d24132884ba82087ef82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79635a81863817c3e10a6f20afc95bfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e3adec9c4cedd99c93e29bc36b27b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703762a2f005978b9bcc8388ae932f6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eabed6e810252f563d222f2c165cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b32b6d4a23aaf247b4bc731fe88f15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103e6211c5fe8c6273b165a568bfefd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cba85423dea5b107de73a64112eea1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6342889c44410c74d2979a7182f8e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58ea4d4796cbd0de994efff9429727208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d461bae6138ae34102a73605b05fcdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573d82a45fbe3c89ec92af9728c330f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10f482ff1b52a05c4a84b2a5b818cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e668fc48dad80c07033e0cadfc76122212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ec56e7eb3ff65104df462d0615836213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5408cc4ea90669b9dea0f88b5ffe0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69c2d3c0ca6f92e1713a3ada1c485b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebb8b3039c5937275e1e698eb0cae1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ff0edc0aed4a796b7bd4adf5a81a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62b79aeb63a0511bf56884780cc20f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17187ddab473d301f106e20dad409a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fed90045bcaa7897ead42170648503220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7199a67c30e3fbc1be4ebaffd2a8d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3720e448aefe2a73bdc91187c2bf25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818457f23e34f5b90456813d2d359ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eb67b49b190c866f7f0986dfba0c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac097b2517693844631d0430a79de365225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe36bcdfd179bad3292ef2e2146ebf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9bde2a057806ab2d09966c22e1874227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1c98741b91a64d4a46c34247d1527228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61371f072d0439a3ff9bdd5e343d59c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c59ec7e32a3dbaf0e3f26a58c9871230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81414d31c51a16fda197c1487141612231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895965bf75bab14667a29772a6e94b3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fee0beca0ae241278aebc44028af3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680ba3c914c12cf64fa1f689dfea726234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f491d1ffeeb7739114d0a26fe8a902235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37fdd9a9de1ee676000582ec08a007236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72d7d45b159a20d8a94034554c6aa3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864ce72890ac69b89511cdbc36bb9e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d7cb1053bdf2cf4aebbda65cd8118239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b72e508251a24847a994e3e94f2c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8d0c1d3974307782902f6e18baeea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf242fe7c1a03f16cc74d5b6398c67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8e3a5c8f1c2dda25f5a6318b2c323243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974037d4fefd4100130cc8510e6815c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48169ae573a41d726a62a6622bba7cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f197490db3f5a48c12db3d2141ed90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f4788a875ad844d548128b870955247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290a1f93f06e9e9cefc310ac07d681d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125f4a23475e0bb6b6b4435e02ac0cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0a3410aa0282d89c8592035190289250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791705da75aed01b6162acd23438ebd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688bdfdf056a0847316657436149079252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34d3c122a0a9136dcfbd434c38661d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3d84006b9c4ab2cb6cf6e5190b3a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e7dfce87e0856520e43d84b2d62fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d46301c650498f08a5d39b9a1a4f87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09acb6a6d70c73b386bde48e4bb8ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1664d0a025063bf8e76e428e3b9b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0e4e8467e82d440532c9f9a50bdf0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad878118718073a909c501d44fabf1b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbb834713c64550c1bd374bfb90bab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400a64bd117bbfb4cdd1c7261e4d167262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d06483038096a66b4878b908d2630263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc746262693095b98210e6faa0ee34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e89c447ec74f6fd2e5427ee3370a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71946320d7c9f617e3eada6952e6ccc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abe5c3f4397308734ff0670dd8c803267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b936645ec7c1597f2d7a02cda1265b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b47f71ea108b1bd359fa3f9f754af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca357daab1808c70395dc9773418b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470adfd6d89e7ae438e94baa4ceaa420271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f07cc61be3a86dc606d241775c42b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58388437faadde398fce40da053ced52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4980a51be50084e3ef129c35dcfe1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8641a882c981ebfa430563da6e755d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311e3dc83b27ca3af8257746625e8da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3777bf51edfd59347050188565289277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1da29057d69f250714e44a74cbbd9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4bf9723eddd768846b8f1720f14b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d535b938a0c5e88c9820962c76a6a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17017721ce093cffd764401cfef3d68a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6c9232913419e70d3a38cdf097973282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e1bf24aa4dad095af101af2bb8ebf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c906008af2b5f307c57c6a705878e1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c8ff2af0132185d2516db7c4e44f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64c8d76fe1cd69af9271221452b6cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb0b870ab216f14711c282aad1dd51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809ec11f7c37039ab15ab529b7c487c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f95bbd88d38a0d0695fffcbd89e45c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1e3dffc5364f466d79580b2aee8f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6293c7db69d885b12d74f7c519eca9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a76eeadfd3eae607ebe26b1c4bc56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236db17558f6aacf3be7d77d2d865e9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56d15d94352f7f414cda2f9edec699294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f602c188e57b43fafcfc6394895df23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0524acdc39e552d66dc779298cfc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae455efc96391ebef948be9f03ac6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebd32d2ed63b59efe5b4ed07de836d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a795203b0c5c6d742381f20c4e9ff06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c2595fc2469cf016592daac0d2541300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d761624a9e3c504ee581d3ef042aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d197e8b1490f4b8ee9232af3dc001cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97edeab5d5e36ab55cac7de2375fcf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2ffdf137b1ef44d1ef8789f825e4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012dad5ef362f9ce952db557089e947305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7290c1592a58516bf8e7d464feddc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741d13c1c2442f10bbe39f363f39976307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9716921fa869710cbb1cb284367183308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b60007d07d0fbe3ccf6f115df1089309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594309cecf414c9cf35a20135e332f97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebde8bcafbb89af0ded4b007afe6aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b312d81f2846ec8b5d2f451f919d84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653a4c296b5da5aa61bb13556bd95dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df8151501fbf46669c0a82bf7422c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85410343acd285bd22529a09fc76a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab44cd0224faf7d52ba3e5f89819fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915062cdcb55592a8e79caf1e7c7312317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c54eac68665aef9e630600dcb7289318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6803946d28ae94e659d46bf5622a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511f51c504b17081c4a8797f8bdf3c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c76310389f9a17d41a213a444d1fe8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3d7b5995c6f1fbb6c75b604fd2758322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da37f34c496291e068b1f791a3358e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775e04c8c660d183114c3369695b270324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607eea38d799a9d9a9a9fba95eb057e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c82940db4ae9a2661a840a42582be1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78170d7e4ec3957929705c4446d0517f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e4150e3bfe5869960e13d65f7f123328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677805b7076e8f83401e49d8479e533329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd26f11c46fa2b5f060730ca1f5fefe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a8a8e6a7574e3854bee9f572d7331331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1cdba6355a52eb350e4b630a71592332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eded66a335a23fabdc652a05ff6ac65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98683abd892e868f1df31ee837b8db77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00704f1189df8eff803feae8d7cb8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c870170fee55aa38a5bbc95302cd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bd77460ccc500cec9aac6e25a0fba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597c140638402b4e48d7b5f4d230a98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe453c3ee80dbb35c39531b0e31cadfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1b54316d15031ebbbc72697a2b42b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d56a805087a1afd19c6f609ae7691341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da9ce32f48e521848fcdda743c9afa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8d07b5d94d216e71c28e41529270b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fec4182b6a14c5ded063770d4c04a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fe669352398d8b9a384d6324cf5a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15d4f9e25d2c58639c99e1a5edf46c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc26f6f0c8578963c3c4a52f73185d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978bd44e9bc175c86fac7f96e81cce9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c77aa2367eb81505c379c935151ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652747dc097c83c1f5d6aba172a8a9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c7254877b35a971386fe7cfe91c28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fd3e2108ba74877cb0a261c105206352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca87f2029892b5dd9c9840e4289121353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee101eb3727c510d9b1d6209ff1cc48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4bbb34742b1194d1ca74f859db530355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79bc8466d2e30a65772d474cbe1358356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b8636cf343cfb4092441b8f453bf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df28666cdd5f196c560f895ba72a80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f1711da0025f3089fa41076763d3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395ea0ef120b93d74fed0cb043ca991360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31199e8f7bd5109f50f32b4dc280ed8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6721ad18d442b2249aff04dd16434f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29615933e42874e64ed158901d3d0db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561ef7d7480da096c665326bfcda51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980ae53f16151cadb273d63dec439b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b9a417f875bc0a363abbe97061aeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48ea3b97749a35d01e31a2417e93dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dda1ffd8a8811ffa6ee591d00eb70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed30c2c4bccf9c4cb92edd78416650369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d4accd9bd92dab60d1504d2da031370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d3217719202d39b49cb19ba7cd54f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276ca150c0294e8f3dc6e65262381c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d77cbd7b3b4d72f7444ec232599de6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81d0f886085296da10119dce63240a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ff8fc981b213399dfadaa69fa37c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc665744215a6de6093a4e444aff82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b37d50e5d60c577cbba23a7c30721377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0dff35fee9775c34082fd3f13fca2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee737bec9160dab1b4fe1730f72cc70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946b2402fbc9b607860eb0f1dde5f00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7385df281695d9a51f6f29224712371381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21885bfd9c63832a3ebdd0d7c9eaa2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7df0aec0030269e88a14380ad7a95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237f3d78d10bc2cc9bdc475fddf6071384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b591deb395f55eacd969e2ea98068385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c64e9a69abcdd254a1ab97c07444a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25472b82daeb20036fb0b4c519b2a837387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ab1c19e108d39a8336ae19115528b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5846cc1abbdd24dda4978cec31295389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623f3cfd3cc79208844214305ef4432390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1fdd961bf81972c7fbabe5aa45677391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011421fc3e9eae267b200d0c314f3e4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed45b696c4aaf6a803cb138efeac130393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864029d7abeb111429282cb1de5ca4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d36c2eae172e403e23585ee3f3e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a920bdb406751f3035898ac5dfdaa02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cee92121986245454c286cde79f33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db8a58b6a8799aa69a9e9cbd8e3e20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ae06d0b157778ccc29d2e07b97903399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f9f7e79df9201912bf6c72132b970400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeba5ea38c23a085fcde995dbc69b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc03ef889e6e7d991c78ed811bfd8e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab15f9133b256951b527f26e3cb84e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daf11c6cb192a4414f63a66a770c8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477a86015731835f51671994bd67cb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871d62a1813e9d6f96f9b7916949c88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b7abad122664107945df9d2da5b8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df13fb38b039a00721f974efaef4c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7a738271bbbbffe22ca758ee8c6e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b84c8b397bf1b958b2d1379e8447e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfd6b1c5a2e7cfdce4aeb143c5ab1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e5ee585015a88dbbaafdf9a1ca271412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd29f8780f8081be7b86b677f94429e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e675ed9d214a05eeca3bd4c878276414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ccb475c9f5ded92cd88ee7b2b7c27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29f52fc8c6148a3c0347a937b946fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551c9ad9998b2659395300b1cfc8b75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a499793e5123c4bc9a95ed48bce17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed4f4d3d4d74f6a14171d61d42581d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5250f6faa7ee44e83aa3dc623810f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deae6554bdef1df46feb4efa15610a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc1baaff5b53976e72cbefc50a247b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b56dc40c5f1ab6f0e65fcfa0f0a28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b487c981e4a730b207a403bb3b1ce12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2a79cbb547ce4808522080c6e9ed1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbb746a33c8036a80a963a97dbc225426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de651cfb9b3feb9bbf7fce862610f07a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8cac9745132513419a40d2c48af95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9fbaeec487ace21d8f5e4b64876cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba7d0c2be9e2189794bab5a309ecbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb1f5a0a483e2c4d717269beed9661431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da3d657a09267498510d6150f44dfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9e6b0934b89b0f5d02f7bced47110433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3c543477304346235fee7e3d2e081434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6795eabe2de10778fcb0345de5b67c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2ccad05d789b7d6f63d48f33be42c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf5bb247bf0a2aebc70eb0d43a40be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e7899dc47a83136f864c01c132e7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3265cef893925617bd42ade1fb77894439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5eb802548239d53713a915c83f7b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414bcae54685ffa90deba755a20be0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146308e3c77468a4c9fd248730707816442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca56e48b6ca2947b1337201ed779845443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb953e8e980c4ffd957a9faac68b082444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f53a5f3da21cd911dd39144ec4e6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cbc6b8da57e766501d96bb7784024446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d69f4cb4bc9f84d99ca1f04900077e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee95d76dec3daee61f1d6a56abc06d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599166f02bb8540b620f1fedebce2ea0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adef89d2fa94d2a1c38b088f0816fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d707f41f4551a441b1094a250193e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87215626ad7395dd7cb3dd150a4881a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51bad2bfb9b69cc1348f929b848cc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfa0e7a8a62b9f95dda2d3d7a3e934454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb101258d52683203fe3c420e6452c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9db76013b4ada415ecebdc0767c0d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc712418a03f92fda20fc770980267457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9dfbfcc1a76b17d76501db46fdd3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000e412dd4cc21bd58c8e308ed56624459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a6451d2a32a25e2b5b93d629248ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc7c2a5dad912a820acab6f0b80141461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186ba17e92ed1a42672b82e87220283462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b331cefad39d0c07469f45b6450211463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90445b7dfb0be8c3111fcdca09fd172464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc30b69054adaedfcbbe09eb6345b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4955e807ac00f6d6d2e8e45af1150466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f897fb76a1a425a0e6b7195445e23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130523eaa449417a9753fb47cad79c59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7b1743fae78c84b67ba94381a0cd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b94b44056a17883bd4e3d6f4f77c95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bcbe9873e65088c760b1534644abe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b5466b3d0dcf3229345a8a71eeffb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fe1d7a108705bd3e1c4e260d05a9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b83c0eafa9823754597c7d5a0375d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131ef5bf7620a253aad1ac0626fbf76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77795cf63b45402a4062e938e872d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97935016b483674822f49d3787e7a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7863d14e09a9ddcad8488a5811b3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6928d3288a02d25921949443aa807a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc25bc0a47e0c0108e117dd9815767480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc514406c727ae94f19b67d6ab116e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd344295736b1740b7b7c047937d9783482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ea86d274a6eb0e8faee731e61190b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d06454c64b0c89aa51f339b2e62f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a178133bff35fdb41e85fbf0ef2b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2efa140b31e19cd72c2a45f524481f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf2a5428ba8cf4d0dfb51821ec994c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d765f4822808e1fe56bf9765d9e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daeb7c462818cada4d6182040976b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e9ac0cee76e0911d8de53a8ad8cb6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ed145e7743ebe0c4b78bf12b9de9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a6924a8fc5e773469b84a75c09cc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a1b0efdac45c26f0207ebfc39bc9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c832b94e87c8ccf2228052b294614494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a28a94d5e742cb3fd8667183d43940495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1defed0c13ed3f2b042bb142af9937496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b60dbca4c4f5ebc9ad860b243c579b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73906b78e02493c2e281f21750303a2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8b107a5f5889807c0f806d7113767499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9114d79962c50f0876190f199524c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655eb041a6a3dc5c1b0c0c5aa1f5808501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4612bfdcdc1433fd69bc288e6994f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5acbb2c4d6cdd0f027659a18df6cfa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef9814ca044b5801f31a730693478c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ad8f03ac85d882dc4402522ef2d1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09a545478bfff35147337c588588da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70065a6b78f5a2b5d051cca99e342f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a89544cd7b0002985e1dbe98cdc868508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a620b6be6ff3e4a5c0c880a5b04a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9b37550279177d0e1ff2ce6c93071510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296a6499fd8575b90a313b90b0cadec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd54375620104c1837cd1562f54e9f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f1ab219866d2b214dab2c455ce03c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d66728ab317cebdaa4ba0a8adb13c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce21b14a5d9090483176537ae867b96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73224801178f62a1b8cf8601272653cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeb3efb4c47041443cf9c4819766c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8bcb1eb46a879325575c963133f59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bff7767d85cdd6df03fb6558fe776519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10b7b44176484719b062b35d0354af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab42b24f60aea63cb6f6e7daf493583521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d68e214b420bfa5b2c7f282fdcfba7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ec6d5b150c18cdb1e616aa1175dc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcecdb3cbd6f3f3fb0bb428c82fe7a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b436cf27362ffe40c2182ba19bbb110525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd7563adc7d27cec9d130d3ab9413e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3ff5ed716e739099ef7711465b636527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6824b72a7cc9b9c811fe3c8107f84b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60ee1c073fa45bb710ce617f4987fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a5e35959d491870877c1e159aecc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45527740d3239f57f8eef19e37b5c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90332f1f235cc88a5dc2b58d278ef0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b662d3e35d772880785cfc8e7f6cbe2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a7d24b6cf021f9b1459f036483939534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f1ccfd73cd21b396bf5a85d853d6c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd5f637baccf699cc6fdf614c756cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333af688268a3b3c7bea07b5cb418117537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cbf7e29fc076728af1df364627602538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ce7dd02b0b1f67398e570ce072ff2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59762a92c60a719a7071e968a7ccf5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332b9b9ba19d27af4f04880e94a035b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a9eafdd489b7cb8396995151a422a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a492a9624ba28935e13b8bd546a38a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac517a2260e77be8b1390c803ce6ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23852850821372e70dd622217b062f5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dc7320f4efbfd4480a410d6821f5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ced1a98a95c60fd3883112754d4c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297556e7c3bf3cfe4eabf85aa4773de0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56498d02283f765a92377e4465c6ff3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fb989b1cd04114bfa4442d9fb79da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e7af878c7ae0b4b0256f76acd828b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e490dd8e95100b402619ef0a0eb45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5e9fbb7168a198f5ea0be7462984553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b517599b3559c57f8d27332fbebe965554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d403f8bd463f19c784223e0fb335116555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a34f4d95ca7929c8ee6e16dadfede556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549cbc11f8ce59aca314f832be3c905557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb349fc519e2abada30f701a862dd6f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3bfe6e6d9325229db2bc09f1c0bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c2885757559f77e8fd916327d6ff8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f81a35d93300a9e57e933355147ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aacc5c0c76c32a75081db853240393562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0766ca88667732f7dd12a2e96a3b022563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cee9006d08ece3d92a5609e9dd9264564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78304a1840011dfd847b07dfd0030673565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a38689283f439e554e7fe35eb54fef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae177508ddd77394912d2879c53067567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af3898afe4be32f130d4c631dc9c26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae12b54195ac0200efebdf46a6d21d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aceddc9727fdf8cf65e8844ac92ad8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bd825f98300ce2c17ff8e67ab8c72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc5da728cdf0b654a649302bed00df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8817fe0b0084af71bede310aa141bc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfd734776835360403672d9a88b5f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3487cdf88893be1a9ba4a7c0130ff2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae8b30c81ce5e340bbcf36706e97f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb1db7d0d7fbb5dec5188961464c55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0fdb11a27a5fd6f32e80d9f86cc7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb613f2031bd0a8df5651681dc3415579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724beb0b25bd4823d403fea934e90df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502040bddb5e5d798b60443337adb83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce92e4e52417feda9fdbdcc744bb9d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b8c4b391fbb4e5380605465281013583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95dbfcee6538c320fd187f0e552f0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e24fd42f51edb2870604583b77cd6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc544ff9ea0914fb900b4e92fc00102d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053ad695ebb9a5581080daac392223d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beb9f3f9524f0c073110fa69ee2c33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0df04e64350b3173b00ee0bf408ceb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3cf97fe8d9744b76936ab04ac5e06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f3de78dc3bd46a6d929d44fbddd87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae13f18bdec27f4dfc9f4a4525540f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a757286508cc0aac0860d08d92fa4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b0ec490f9a0655538c512a31d0d70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792ffc100560cd330f765a406069054595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003ba6df0922b2a937cc9eeb5b5b68e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8783d2bc6cb3a5c81ef920ac360553e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d946e6b8b97d095f809c0b7c07834598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48570635bfdbf5e857d80363d50b57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b83b56237952aee4add60a33cab23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556cae4b0b1642d00b4c647383f5dc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1e7496dfe258be8304b2d1e3ba75a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13075f22aa1a19c186688baa026721603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e392f76bdfa8974ce306707092f1c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52340436afd60293b36cf45e34ca5e93605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20f31fc97a7134a406c8e83b352347606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c745ab2440fd0d0bc3a0d83890a395a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b4b6625e153ac25d23d7130fd7026608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82a683f2cecc986c7549dc99aae740609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aa615143a4daa1cfd7d8f671345d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda05ab444cfd3252e75fad4084dbcb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097e2c7aca3925fd3d8474ff29193c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45203a4d96294965080053704be10b16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5386d925b2700d86bd9b4eb0c63f34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e759d4538a2f30a500fba814714fb3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8b18a43357b731e5917559a23197d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d07fe0c5d69752a559a8a7f2cc2223617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de881086fda29fa7f1fc54a3cb1d3140618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77db60780e73a489f1c228e17ca25c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df86ca06278317057e9cbec62fabb8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcc6ce1dc2483e86a2655b5a77f189621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78466395e6cad76246142805f5c1a23d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a73af06b396555e0ac477a81587c67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b01715cb298a2b00f2bfcb889dcb54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980a3959e31caea7b681580d7d0dd40625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c07803f949e125e895a500a6ab8753626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcade350796a0b0549f0ae69d6cb78be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cab8b0d7163259a0f6fbab38cd177628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d6e3f419a8dfbdb149aef13da0c69629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b010af0dc31b434ffa84b6d5f88a500630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892209cbba9c498cbf27f452e1c59dce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1749aaa0f79a614ccff9c8ec75dc0f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334b3f5a1c7a55539691203c121dd6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145543a65f88ebc5aa3b63ecff86661634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a775712d33a11709b0482e4a2f4d68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9755e5fdcf02d1a223117df49322993636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30735936b81b4d45b1770b826e1405e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a9ce60486cb66c12d8114a9a3f056638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598af71c7c2d7cc2fa14219c126baa69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371840eaa25abb3f6d703d45502a6f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6c50d7818568ebf1cf7989f86f274641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c13035d4ae7f2dd0fed677caa4ef4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fecbb3d0c1f5366580b299577d92df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a619f4372e89f081bc2ae7fcf7a3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f9306ff1c645249f3e0cff0fcfd42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c801178fdc47efe9c09a603087f2bfe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1bb78a50068a685261ae8e12d3252647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f870580cfbc1ace5efc5fe1fc768841648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfa31d8e4daf387e0f1b1a01095e6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae25b875ae1d44a95af3c7d0b357fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3f2e4e15a6f5abde1425a11bd7525651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c99d78d7214c0e3b3ffc421a48788652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a95d75000f2b34dd0230801e364cd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f165de704e0199867654197cb85a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c4ee20e4d79cb939f4a116518c888655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30e4efc586364a08644022518efafd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec37b68510469116798d0b9ad729280657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fb8e7830a4ade064caeda4b49e6b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b06287b619127e903d509b2ad0c38c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaee30bd7a0f7c4713f5efe134c5996660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c54502e7e50d3b68b7cf93efa89980661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb83ea46da42f31ce093585cbf65b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166734789cdbde77d3ca30fcbef8ac7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19fb0a74804fe44dbd5675fbd0af40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e719b0714ff07451cf9d69abbf6d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4796f00c0faa34af060a85d7aa27a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49f0e901a6e3feb44387340ec61310667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21b596c64ffb4b637f59235032fec6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfefc5468f5b6c3938d9be7188c4dd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3aa61e7094ced38beca18d5e785b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb42f5bb1d1d49838389d7f108d94ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c9f11f1a1b34c428f0ad36789a251672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a244196958ca5a122e61f022fc47f0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6e75c4fdcbef1b483477bb8b4a3d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0db5c53aecfa0b9a543071f478a858675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9581d0c56874d1e3c67bf608fad4b34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0349cb2ceac82328eb8c050d948a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f20c177bdb88f683e9439d25f1489c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6717aaf8a26213bcacc6f099348e100679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3ad69cf3aaf5de66bac9b55197468680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b881b9f6cc52e10e0589d9d944020d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec923eac94cc61387d34c06786e9ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550c221b673a6686da09e977ca83fc1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec23ff2eebaa0179104e8fba00a98fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabb2b47eb48cd308a5d72f2ec71df2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa414a68f74590af9a4e52a0e6ab5246686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b8da34653f9216a644c950c1bde4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43135a8ccda46669cdbe2211377562688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6cc7d1d8af8729991e870c37cffae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760acb79e84fa2735a5e8b6426c9dce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f356bf2cd6fa42f467bd13ab1beea8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156c2920a63fb5b678ef691836bb57c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67490c184cf4b41ff50bc28571de0fc8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92abcea322b6ef3f542f2a01e96f99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fe60634bd98366567d0dbe297862e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06099be11287ee1d2eb62ff0912aa44e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594ca26ed5cfd00c5c736c26ca5137a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae57e28db540439c531676f0dc14adb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3853ce6cfc66d72f0b1ad7db0f7f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c95d24794716cfcce0fc9e0936df4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf896c4e5b5c4df1945f28df02ac523b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3274609827f4188aaadcb626fc56712702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13f1808b55b24f2141b89a772a5d53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eadeaa8de74dfef65f633569a57fcb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df928409f83630ac4a6a680356535f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cf08736a7d37fe3b88836aa3f0f04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2926a605edfaf9a1897ff182023ac84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62767f7a0ccdabdefc1ea974f574d05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a190dc775af768b937cc3a412a53012709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b4cc52c37a4dde0b05225e170f508710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1799289b27ea27b8e2eb2d55ecb03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d30f38b3641895b51683eb2e1d52b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdfa4ebe444fc6d27b0c266984fa0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97162f54dbce03ad35bd3eae8afda0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee09f925e7a1a403c0faec7945ce1f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af1a2606c7a04990f95f29cd7847c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9c3c028d61f6fc1e4cb17391f32b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d719157e2f0383ac3d953a30d3914718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11712a7a53e2336e24db1325ac47dce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601b04182b1ef3dc8ce23349bee3ad8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5733ee358f56a3e88466262d2c3a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc3958854ba89a7af7b713f90894d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844bbd49cfcc302874e8eef160e23a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bd30c9e70d9f299d0c366e4d81071724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8e67a262e68953068b823659f04ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3cab5af7b89aada48c8843097a6fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d96b90ee3c15933000c67fc21323d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf981d5054894e883a51c23387443a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ada6c550a7459205114638b4efe2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410f0800055674f7fcc81eaf88a2b1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde16e97e2869d8fcda6c3ac683e92e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01679906c81e9f9142fe952682a9948e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558da34555d6279ef1a0c271151c174d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257df720d581597aabe875fb1adf9c20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a0f65db83ad07240f6e6420e325fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6c56ce8bab93800347d56731c56aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c7819d2c385c11bb28e37605476c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9609bc23226ad36be3df0fe81a4413738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61f4ae4d9524ab8e35319584db80c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa5b59f0235e7f8d1985986d5fad7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f051f9fcb83bc14d0a230365c56bbd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b334c404c8de7e914bf21120aebbe87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9ecfae9894ead309c8430af659138743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd125c6fad2830fda75861db7c167185744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42e9608d5f8fcbd1a5c121c874104e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a34bd8a97d1c202059df1aa6d720f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22b30ac3d3fcf09ca4e2d09201a0cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3fc1552e41c26ae8c2083873c671c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83e498740d75c0d70ba756ca76aa0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114a606aaac79921b971dd6a9b85d2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d54e327f5d90cdbdeda796a04cf137751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3566290df45821d9d2e6e801b668507752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681aacc27a57c1e80aa93d8d5bcfba4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d4e430e4e593191d0598b18fa5f9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdcaaaca2270050ca30876b8d2e1b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2d434aae6229b6b25efe751fb5b17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eef49dd69719d7db3fc2f278273a0d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aee1533811a5ff0752778e4e5fa9e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a05d5f0948aaae9dd8e8749a7c090759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8e3ad275517a06a39fc368b87e4411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a172734fc6926f25c20c54d948e0642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b63853d6bda1abedefb650dd090b333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b3dacd991216ec9b1d1572a16136e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6018e8dff3bf19c187147949ce6d0435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e9cd14562da8d989c756f610ac3566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dc634e19b8af0965745f929a83ad77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7ecda6f119879681aaeba0208bbc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d1fafcd21a1ef55ebb7d2e20e6499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6423b5375bb30375e2980fcb05fd1b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afe3fba81e9b32b5568fa5ebb7fe2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b56d9af4b51af340dccfb7af2a361a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17916866bb481665920e4870e7d79c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b0eb76ea004ff63becd197fe451914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be3942e12d7f1fc347e54e8505a0e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44290d9f932588f2deb5f28fd61fa216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05236fa9ccfe6157476b29e0ad6f70b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6653bfac61a89edd2f2a5606202ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a254b6dd713f534189aa25ef10444d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5742b1a834623b97f6730d179e28c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4227dcf9b25ab9197a8c82f0c39607521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92a29a4051bf49e349b2508b7c73b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ab166f8aeeece7e2f5d84bc12bd1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228f99651e6d10da1250cec3bc03e4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc339563845f0e2d0ec26ce3a19a031a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae71a885e215562caa34dcb57940ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ebd7b86cda6793bb7068d9cd21cfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9709347371ef09bf9851d7b7985e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0953be1f679d70b9195adae09885929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48962be0f674821b5ee9a5f1ff1e0dd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493d77ac8d4a39ddf9de7427896871a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e52af28a65bcdff7e12ae2e263e0a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e3156621ba27c81d203b8b63a766433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94c3fa3700764e4f1f47b095e9fa3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1f194539334905883239f14389f6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997bb98aeb1c9169da8dfda6767869236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0262aac7c97320ecc7750f4aec61c4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870214a9367c36e583a33b51095472138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ed6335b4d56653edc2785771a46d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603d865571e83ca709780efd5f822d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda9924eb943d2a42e0056dc0b5961841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dd37493a11cde085d2c5e027e28a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713ec648e5291ef5ca80f6556665daa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57634706d390b1ae094cc26a2d48d2c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d3bea41ddb5468f5f13cee291ef3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdddd1336a2b7269cc7eb5e7c67261f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2e80264f5cfc3530fc86735f473b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acc94ff1b45463a7b9ac16b69f67df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9d3dc6172fd6d052febe60d45f8af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca87c031b7e7fdae848f44427bf618a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dde21d372aea683db5c228cee28be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266bca7dbbc8e598516132843bc99ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadda61167cab9cae7a4a7d101e284753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa9febf8e85121173304ebb0ad01f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc2f26a83b9c14cfd3476ce36f108855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5087b54fa2f0394bebf10e7349fbda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777bd207a5747806b71d71639c7c81957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c371a068b2796fcf61c9be019726e0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9685e3fb79cabee3b45886f73812859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974117eae7c0f860d5c3782594fdf27d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ee77082ca1f49bf93e74a9e23afc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03819537bb17906826a846d029c5aa9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ff05d1291dcc79d88e3e90618b32063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1933979bab628db2f914d3ab357dc0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef07605b2d7688a8ec53cd7c6a85faa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbd408c161cc2f18bec29a58d4e7b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaf9ab91fc7f817fb6c52a91ae313f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcc21be46b29b844ce719ddf68473368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1028262dd88fd2102782b53eeeb26969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd6c40ae0c1f176abf83c138ee5ef470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5520dd88e25b9a14792d540b5a96c0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71abd923c8e61bb61d070f35c519c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dfa56f86ee98a895f3f04f9bb1e2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79622ad8c5dd914bb2e050a55ad212074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7ed42c760398b8eac285d35c9da6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74691f4e219461698ad139b1f10c156276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd370b97fe29e42c1c8f72a380814877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7b495c19770987ae943b08cae522078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141c0fddc8e3fbd06275932a3e3900679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a837d48fa32ae8f79a81baf5f4886380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876edfa55b8595d9f51958f5030b916d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80cf9dda96281e2e5ffd3bd98bfa3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c3abaad7db6b57bf6ee2db9d5e10f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ec3f0e83c9abe0e1373654748928f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9af95671ec3b85f89db8187914d6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ec8cc86c9909507773e4f48db850686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a972bd0534d98f4fc9324e47531c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29456b221a3157c0976ebc965e6b107388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc1fd6e2b05e4bf312a032b087c0da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac47b7cc4019d59aaaa12a17677fd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39b0a3ab2bdbdeb2f725d2ea31fb3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a6eec09cc016dde5e4610a14cffc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c9ee5d18e61e2d850349d9b2bbce293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947f52a3ebc9820b05d5b5c3f49557c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84346f41229172fab95ecc25f868b6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91372ad7388078521e3b3189b97db1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839766baad3d1bae64e62d5d553e332597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4c5f96635c30c33a5049921d30aea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaaa952a8714d498343ad7cf6342ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74c5500f9bb7e188fa547764717232100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb096137caa025fe27553bd06360b336101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ecee4bc11bfcf0307c29390614751102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d08e8a4f5388a738e76ea23320aab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59c4c5cbb6b5ee8c7a8f8bce64ea43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166eb6be19fa2680619b30fe1cf8991105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550738cd5c5822be6abc600a8aa5030106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa49fd94710494d364cdd5fcd50e11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd7de93cc643972e5a136ad19ade32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbde84a0554dd07c7df74421fafe5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3217fb04077cc3bbcb4b95f9de40ef3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd1059687985df132fe084788dd1ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca2177c07f059c50869f3ac48d512e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe16e65ae83f89b4ecdf29151933752113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fa60d06e4db02d07614381070948b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633102f0aa1e60588ce26a1ee27a8702115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e053e0ff38c9c59d44181b7dabde29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98249062c269ef4beb3861113442a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4033712f48c2948ae42c50e718ea8f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c428568749a93e9ed531758e05239119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861c11f7d426fa9e30f49959a23fb91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33799500ed97e6b955c3783df9fab19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74aad7e7fdbfe6a466fe06ca14ffa8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dd9f958b5c891b57057fde4866c2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe01616d6f5f0aa52b9138247e5e391124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2868bb185732b79c7cc822aa30da7c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11366615f548b48c17d5152400687a0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871c64bc8bc175d0faa61eb95e746b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d52b1dc45946720691ae3a83cb1fa4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc757a939b1c564d571cba06cdfb3de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04f1ba0a1d3d4b2f1fd1f3b1b93c9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dbf59db4e8748fd1a2cf937a63594131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8281c27ca9748038d57d958725544132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4299d7ddc21f9a6e3aad2d5104505133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf130a885b3f34a93f97971a803d2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526733eee8cc4170510f3da57f15418d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaed7ce04e2c8d94e5824ccaeb3085c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10d229a18ecd2709decc1856cae8b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17cb813aa029690befbb7e00aa4485138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32754d3152b6a77794aa8f8c42f31a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb9d0d6a6052c3afd4e96789133a3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f0103e514f56ff5acd52d7970d3e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991fc6c372e023108b7df7ebb3a4700142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fb4de045ec36554e9998a4fa762c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320648f0468db5f602fd6349203c0fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c53ac563947dded28ea0bb824e7c82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f098e799705b070b990eaea67be73ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017748f2fa93cfe264be5f9e0f25139147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a13b4badfc12671b8a048c21ca45f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265523f3f53e1b2ec284deb834775bc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbef6641e833f061cf06eca984c416150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330b94e512dfa3a84f999f3a010d403151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbd2c7f4318a3121f86ca9de5a32b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca7438fc82d7058f42530a70d1b1d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762a8bbddeddce7195bdad2cfc9d697154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77bde764aa88c07b4a044aa0a6b547155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28125b2014930b3cab9c313fea630f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799f02be2d4a8783c00ca03c2b08722157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9dc2fe38b90d71dacff509c41fe0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219e45eff96ea94dbbd1fce75d798cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b6d3b9e407ab9e5ebde63b61d7eba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46c87321f17d75951f8c183cafb862161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19320e10d0d994bed404d34304527cc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef8a28ca5231baf8bacd8e53f2942d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6bc575df14e50c7a604b0260e6ae0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e1cc995461d02d76d2407c6226725165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010c994b49e5c4b5fba8dbbdf5f6dcd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a6bb7c41b98ad74ccc6121ee501d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89650b96d2f391727efc20f63556e86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c410cc11358b9565fb7e440d72b2bfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7b20aac53092e00a7e0d2143c64b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81780317f9350595cfde63a7b2398d45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00ad7a26ee49ccd3d0cbb0b6ebe143172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70cf0ab7cbda070166c16929186863173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf395b568691424390220469515cb1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9d19b2e105ac1c588185a649a9e15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c81895596d15ac80584ea4573ea4a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1373486b4d9ca800d5741c5b8e340177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e05c22c233332e6623d7819f63206178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73d5668b984524b18893f173e2f6ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a521ffd2bec1a70dedd76457014189180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea5ebfe99da750f377bf919d896ede181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b00f5a337d81caa6294987557ffefa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd647e9e268398c7b2be3ec14673df98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b9a58f364261d666486e7a8d9606c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbb92aa3ded8c1353a68df4fc12900185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b91a5238b1f51848dc1a3f860be774186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99b18aac48eda5683eb6a0c07afdf8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0b0970827c3776af1ce3936a675ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc639e246789f32a134fe777b9cc28b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ddcc350ec8c617b9fda886161c53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babfb7363be1e2bfaa56cf2a49d369c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906ad5b6d140aed3565fab86e0a1792192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892308daebff7a1635e106e10f02bf4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07192785815d71c30d5c4bd0f3cada3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef594590898027f419decef28c48f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4718916fd27c6ad9113ea02c8a392196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad5a8c285440d761228402f207a7d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41c3cd95ea77c4a548a965ae4379fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ae4eb7c37af0df401d3f320ebd646199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60288dcb1399bdaa6cfaf93e7728f724200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec908dda470d6f58881f4d99bad5ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17012b808cd799a14efc61fcf1757eb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60533ad6c687057d74b14b9f63725281203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a640c3a0d796448e8a0378eedba09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12add0f5522ee876f91ebfb40a102fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551329f7364b8b71c122e9a9abfb2f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0226e86c602fc6b2cf4ad03ab587e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25083111c9d424247768fffe49aa0ed8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f610771fcc29746a41f639f853a3a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92eafeb943cf658da80ef8c8e64f15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff758b93c785f1ba524c4679d27389f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ad85d3432fd1c770746dfb8cf3de2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896f7bb079eeecf969402f4d8c70a04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379999a7bf2bc69272037bb4bdca9b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824297d1f8580604a93feda5b2250ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ece35e1ec380107ae739900086f2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f3f1e5a4fe984e06fa227bf3d036b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5b1e48dffe95ba14eef31067753fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904176389e7c077ecaa6d9a9f229c5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cd9777d4b00a98750ebbb57de1501220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457631474bd67e44e07fd57f0813f69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584babb4ddd5a1e1c971a93a440cbdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adb7d1c6a28e173c7ba5ea85284380223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8f710c4ecbef433aa297c7984c70b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec8bc74bf899f7fb1e21d0f6cc6a1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d775bb18d2e9a240f95f353223256a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80325edc3446a0a5f538baaffc8a1e09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984ea3f2d93de4282f682bafaf59082228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181d2af921c675673cfc5dda0c8391c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3783de5964a0df2a4ac2c1cafa4c359230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6ec5d3feff9e055f6cef9034d0724231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684af9919e5021f8a76352332d54acba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4e7a5b40623d8e845746a16892872233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7969d58a13dd8f9ff7926baeece17bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622e7d4fc1165bdba8436deebc69196235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409f836720a773f572629f567a67c2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e42ab2cc238dae0836e27248b5b3f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416cb81553c36deabcd4013039b6c94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782c2eb581f7aeef7dde99f459bcf89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76d4e9ccada6533fce4bbe7da16d5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c3f600d20e65df0bae24be31b97f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1eab162d01780d5cdf952b4588a6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdffb12646696a71a531fb78c8dd184243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4cc2243b0d58861172d7f707900e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf2178333dcb9ce00b24a81ba17841245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3903f1a4d12e6e1c0225864bd95a3ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d919010491d588c79110c70e480e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd62a7b58de700629322928ad3c8f24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19398aa5f2866890d9528cbe58c7020e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c358fe3f508b9f53734979bd60342250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab4d1f5e8f30d7155e42455026b34f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5936493774607ddc57d518b59371c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b51b3130b819d222b5f87b804c67c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db22396e054f334f43184ea9f4f594254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c4d7641e727032bcd05653bb1ab72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611893a497a0f3b6b7a83a68aae0f401256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07409a722ad308778b2200a1715f0839257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b838da3a6e43982f5d1d729f2c8da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235db50a618cda67c5aff08ef5a7bcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea779fb8705ebbc00938b1b92ba953b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd04ce543544519fc8435d9d1d72bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42eee374b3c3756eb1273aa2824ebf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4f18f940e6d8fd1730d8366ed3604263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fe5640c79ee3d006f4471c44e5f1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecd903a549d531814ffdf411b6532d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c194add72ebee7bfdbbfd344e5a8e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008341f046d55fbd7152b3869f754e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf860b7cc8151c42759b740f972268268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7973e63b6ed1cf86f481af81dd0a71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d946a902e4933dbbcb1a71296ef129270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52790fc91b6c7b4363da2398e56d204271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e322e1ced5a1d04e71c26c0364c300272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71202143beb48c36ac026ed055a1f45c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c68e7c582fa2631b1c8ffdc8c25113274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698796f1ecc6ad35d6fce042dc8d9014275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eec5705720e8a2963564454a5004a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e249681bdba10d30caa9912144749c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a4b760dd2b12bb084a6cf44e31a10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851e92a57f3ec834ee4b43f26db4996279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1791cbb2c6fc4bc93a906f9731dc2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6b81e29b8f21cdf09fd7f93a91f42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c6210c367516aba75fb5727a897a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce98e561d61df7ff174716cbb516641283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18c93a6d1a4a7d005b964cb65eb42b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d50224785810d7ecb3524f9d997d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538dd8d3c1c649285d063caf7c8844a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bb2c027bc265c5bc5229553c84921287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6aa462c16f883d9929db3795a30b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752df7d8952f75353640f34db874698289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8c59351930c1acf20052aba46c81d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc36b4853a32591e422e0c75431300291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6c5dc586a71edb5cf8b0e6e379764292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e97b23e099bca95f00393e15fec68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e41f9ee387c8c08bcb0ae65baef10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8277c8b10791918c895c871f316d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01872ae43a88523268fdd526b0d3c5dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a2fd865de81f7693527492b99419c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb534a1e17832108e57d5bea499eb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfd447ba6662132ba34ead15751595299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23877fc6ae4bb04ae755ac27627b1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b208dce8b63d8c690490c0196247681301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7c0181f0d93f54298e2bc27aa5bd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b09150616ecfc8512ec28bc99ded4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3756a866e7c81433c57dead3d760e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59eef0f360829a8203e1571f22e6d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeea2b316981ec456a15551f377f6fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d6eca71c30c593eb8ee1f8d900142307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15667a9a3c64abf71a4a127bc3eddf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06b2320a917d21de1cc0599969fde2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb77fa6fc7b341ecdad11e76f702884310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06505ea08a0b1195f4d6efa5e67ee92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae68c186865e468981e57e1318f57b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39714f2718bade43394ae2cd137a829313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcf2678d2a77463858c1deb736b50b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab228768b9a140f8600b3f5798266b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc79d4ecbc6844e893d79143e9434a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3a445416d6e31be474fbf52f69132317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86465675cba021dfa9b6500d42857d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676625640a14cb8c5719f108f52983c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d99a02dbc224189b1a51183506171320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e422d147b621051f159867a330f6fea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a5fde913196d9a68782f6a4c0d761322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66f77897e738eb58109e127cd56302323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0a786f077a30c551cc9c2829b1cd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adbddf511948958cf8227a24c5f469325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde5399a0ea279f97d0896554d4be44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139563efb9037c7804ee7df3788f747327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f18a419a6c614bd34ba32e1290c8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516d5dc3ffa87822e9bab25f527c851329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d119a93853a06c304edb593b45f341c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7d0c3539dea5cafaa84be0931d3b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d78d8d3c88d07cb6dfe1dda9dd19f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f45a6e4cc796f87b1661a58aae3ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b71e67cc269176b9d6c480602683fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce5d186d2ba41ec06a9c4296f3bf25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33f797ae686ae971d68215c889689c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129036414b3d4d592544f16557679917337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78084b6c40ce77a0832ad76132c579fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da393f6173991a03cd61d59e060bc8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62bde98cd006c08623bdf898444179340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb539d2d365122907d2f489d7cd3c96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af912de89ae65776276396a9de3cd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b9c62ffb6b7cbdc7d18bb334097de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d458169bb5201d212258b0fc3f79fad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615995e7c10a9f71919f279eca90f24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b420ce766feba7f4ca96ff33b81de3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61445fd96b3d31723ba38d63c24284d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614616e771f42eb2c324d1e50e24cc53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243eafa67a3ecf2fa4f6d20351d0cbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75745965f37a1bfcbb88b702e219a0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8942a3b6cf53d34ed465337cb56a06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4fea518f8de68f1d00a18e51d20e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e589a0f82e6db7a328274caeb3124353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cb162f5962f44e9f48845f6da9b16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950b07962180c9f8368771e6fed497b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95384f8f41144e70df20f4571cb183fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887921a94c8e5be12e63821596df155357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1036e4df05865ca220824e960aa0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51263e34ef797dafbc5ab49a0288efa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4ea2aa0bae2aed7dfd91be6e8b0bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6840acdef176113a768a9bef62426be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a90eb8f0df49adddb5ec523edcda0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54976b23d1e6b5f58dab7e5524321d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bef7f9c8d08c0d054de49e4f117a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e61d64d9c70c9639fc81e49ca5adb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d28010d1f541d50f6c00634976eebf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfc4c57bcc6d34bdf2e5425bb7b180367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ad4a327c9afdff1106289f1813b6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea98cf8fecec6406dd2f9a90fd76b46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574afa035bbece55ec2d50a89d5976b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b8b3d2d1fbd81bffc7af959d13100371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a56cfecff937e8acbbeb22c7ec0b5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100175c69d7aec0a15b03982e754360373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7531a583c77d8fe650e3265a27dd27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1150685602cd0385a20d57d14be8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637482bc961b4b92c87dbf6e4d0d32d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03e544979e1175700f71f1adff13bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edcfbccd72a648e86fd051909b1e6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b29c9e438610404ed2e4dbbf29d691379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd46b0e139543aca58fac1e30cf47f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439bc56329efc3547cc7d64cf9fbfaf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa763225a2a7018863e52d073875715382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa3bc9ef17b93d3bbf7a895727d544383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564bce7a0ed491a7642af60ce685c91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef428ee677caf6c36eb3e817199e235385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba6bf40579d9e1d084ef5f0bf66372386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d7a081be1a11676b611fb3cc44775387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eaf1611c10ec2662367c07d33a74b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cee9f64333c5fb9321c5f91f16264389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64058118b03da7b5fd0ff9a4f73205fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0138dcab3beae8059eea51b60128b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198338bd78b955e0a69ce4549dbea9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b517e48baa24cc73a54689040a8aa2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dc8463021d1d4aaad3485b0f6ecd6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83971fcceec350b5b2f2dcf869e43ff8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4b9f8db235202daf2edb7e140bab0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d9138edb68845bc3ff0a39ef324d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027ef39e8181da96ba95eab7de43caf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2d21dd231d205ad99d274477f6b7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be53443a43678fa13e2228e5ec344400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08bd9a2d66920280180810b97cd152401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517335f6cedbc46553c8de319f7b2e61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562a54b0520d4fdb6f787d9f25063fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5615393aa8f352cab0764b2b2838986404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eaf0bbd4c3e3a27fb79b628ac55ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a32b4605c79bae3db86640cf31dc7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d63210e6853c6926585e78152db35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d13a04fd808dffab2e5bda78241b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b1922429aabd30f680428456983f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a926d9f50fb0a4814cef50a3f261f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0435c09f012792694c3736fd036d34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da68c2793f294bd70bf34b01405a4f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df1584309961aa592084caf2ad745e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc026fa9f0b650705419686192250fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc46006fb4d4a205b6cbe6276724df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e8c0e243ec63ab89989192a86809e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d5bf5dd916f7ae20c6ea31e92baee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1c7e4948c6ca3148c662c55adcdf7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673d44326f6b3130e49bac92af2dd31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aecf4d2bb6fce7debdda29751d0b32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3c697c14861ec8cc177a24ebcc2aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d84abb24457fe23556554449a41e51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30877e90c9c6e1a2e3740cfcc7a78625423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9739e4d59ae8359fb2d284ac9be02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd4b88b02567568e5ecf738e03f2da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a28ddc5bc4e7b2923f15aeca713d62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529effbff0f24d97ed7df32d64a88441427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac37389002fcad9718a6087c746a96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3378efb2d418c308878caa757d84c53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de1f211b726529306d1eea278864b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccddcda999147e79ccdab2b84facd9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a682c2ea727f0dbbc8d28c21df27c6f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd0162acef289355dbe0d697002f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354350cc6817b16eb080b28124e9d0b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cb93a161a48bb1239c5c62484bc23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae2f562f25a595226a87122252e446436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1842c9f49456c1029637745714929a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e134cb7696e58c9c5692937e0602b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ec274d20afce1a746a0122f907802439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134739de013b067194a275d035ed3c9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35fd47c6985e4defc51d1eff4063e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32776cf107b1e4a63f88e2932378ed7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac09820407f39ec1b29b51c198e3eb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad230cd9ae8ce83135fb4de3f417be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6201283db29848e8ec0d36dc87ac9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6cce2204b1caa5afc35c80747eeea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf377765d97615b634b51ff30e73b0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da87e7262b2eea68ac245b386ac29e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab91f8c5f2ee004ef69584b56afd711449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e2d1fbc44a3af8a52ad3d61670be6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe3e1a6e3485d15aff5de72a010821451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6cda1f22a3d6708b817b6881bb617452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbc021094702d8acd3ce95dbf592e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2934fc25b05158b2f8596cd8ede590f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b954b9152ce4ec6b5550708066b8c08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412dfa547b44f1a286043ca3df9fa04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcab602d68a8e8933001aa8d4bb96b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054923ab08013fdbbb4fd0c8c36ac9f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867865353fed62fc900113bcd8bc0303459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913823b13293f5dbf3e3b1ddd0da13b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad854d1bcc4593bc17411c54f6291ac5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73ba19634daa5a5df9c7689b10e146462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac6653beaa6d25b19b07635bcdc0f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134505f550f993b562aa436d52354ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60debf56cac63107bd5daebe3ba806de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895b7b617870ae97ced53db5b6d9f35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547c3cc91b4a8d4e1f093ae195a2ee5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8460b624785c55a1fbc1869c385793468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df383f0c10b2eadbf822680c77d36ea8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a48cc6c437421ba02b006fddd8ee49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974f24ccf630685d26d4edc32decb16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d93ec004a7bbd02c1a4cd412d5259472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640f956840d84005ab5613d4a11aaa6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d31dcb91f6ee7c18bb2a6803e8063474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b61307b976e96219a78b484ca7145475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a01cca4411b0c43c0c08b035684973476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177ea6791d982e801ca1f6306decfdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427fd05dd90bf846c7e873ee8804505478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b1fbd282fc65a3da1064096e2cc53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4432e265866cb6007386aeb4e1f02a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5402809072d8f5677f921af6e1683dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc802b368e308c2a636bffe4f4d8e8e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a496c1ab3eb2bb5d7f2004ce3f15e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a39cfce28a2a5970b202f65a4e7148484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d2559f7cab22130fe78cce5be3308485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244bb0d817e729fa97f2aa08647f7a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0410e0492f59d17b890bc89abe11d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b314c0818833557492b96381f5083b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c6e3d6ea5d4935845b3a5ff6dffc4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02076fa0c431b02333e8779dd143cfa4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c44a69cd6a23a9d1436b33931472e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52588ae2db235668d5f64501d3952ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfde061178416908a27a13aac4a06d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b012a5c3f62f15b596981d3ee498fe6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534015b044cef67efa84dbe8789ee545495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d310ce06c838b4c5d7d48da8a88b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84823576ad779dedf8eeb6cc3b2dae0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365a69fb1c71c5ad9892514f597661a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842b750a1b5acd33d70ba2e5812ea32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10b4f70d61283d92c0bdd03cf48cce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ec22b2adf0e035c3cfc860e23f414501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746bce71d5bf40ddbb3c2898ae96936502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141523c34b3e5f1940a99fa0462168db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de10b62c229b9fca40c71eff2cb221504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84847bbbadd96f5a9dc1513d8f425fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311981c942ca2c10e6fc835c5b4d5154506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333de84d09e5876f129d7f47247f76d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8694aeb0396a540221cd9226bec5a95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afe02013f3472649629a85d5b43c97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120d832ce5f117e742764c611bc2a44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9124d4c1653f7f8533ad3337ee05da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32370f68159b59b3a37d699e00fab16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb788518ee8912c75edc81bda950a528513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821385a09ed958bfd489f4647550b75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917906ced9dbe23c05d2cca4c624aba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893fb7eb9ff7c2248edecd9f3e71af9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2ac5b83e5f3c45222e1634e69a90f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf6066cab0c6b85ba544b63ce7b116518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a52f4ed3dadf2448f2ada12d37c4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59605fe2a1aaca925616d814419d2eeb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55cf89a4402eb89958a986f0c63494521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe6105f95fb3a641ffe50f8698b0b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620349c9430fa1f34d65ea38c16db623523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dc95a80d214105e1822f84a78848a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e1f9bb70ecd25d169bd6aa0b7bd7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157728915bac799896f9ec11a1849f72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bfae81e9ec5771d6f5554134ec796527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b3875eed4f1d82a2ae7f892491001528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1513e731ea22c0b13b72ca27e5eaf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac18004fdc28f51f8f05cacc6bba82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec980ed6376165b4dd6ba6fcbb9247531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e6dc0cf7bddf9a5b3d29631f915db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3133349abbc8ce6a46415d2182d36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924445739fd3d02ca94e46ca660c595534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c29d411cd6634c0bfa49761a82c27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dda9ddfe7299d76f9310432991fabc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6e2bd2919c21f802042d7d280400a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ec662e058dde4623d5d274df34dd2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f501e1029769f747210b76361aa36ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0009db09e32f765bb7c6d7f8428740540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6262141b59617afe013e2a8402c2b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b803fc9e325b9807fdc7cfd6d7da5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6630f6dcd332a6aec441d82dd0b4db9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5087375dc82636e57f98a299aa661ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4760f7dd3b0db9592d82bb26a6cc175545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3cb2c1d736c73fe6a8d0c250c751d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36e09991d612839f31263aa3916618547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d4f5e882bc4a47592bbeef35536c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a95645c40e34ce6a9b432325cb06ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42956c44f3d0bd0eb586aa2fd18662550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637f489f75ebe63ef0c7686e627cbda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77738c33e3f03365925be79c0e181ef3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f11be9b02c3866a8ac2332d524a77e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e65cd96dee503075ec82728bec8321554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29259bb89f6930dfb3b6945f721f0d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2def6153c96cdf384d70cbef3d5250556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13269832304c8e56642de8abef9a0c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef32e870e64eb07df813b06319d5a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb38f4ed506b8e086128c564d5d6e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a82fdc55539372bbe861ad4f96b6d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e0cec58d773e0682be1e2c8ca02bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfefe4f5c0c74fa75d0a5c99fff2f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d24e585b78c50089811c6af4e7255c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638e999cb503f76747ac6eff2f1cdf0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109f9a65065e6c89d2e8d6b05fda7eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb643ae08eb58942d5ba8ca96f6647fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4127e5d7ad494b14614ec80ac2ffb66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55ee3e4b6b0678fa9e337ba5bf3db4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dc336a40e229ab97df76543edfae9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1c077a59ee0103ffcc031f5527ed5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052305a0381eef17e3e96202ec64aa0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba1824bee99a32a5f942c84c25e2dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcf94e1edf11ba1e64ca9d42f2a29e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3432548a881103ec92b474550028a4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96614f0019179d795a4dc7258ee9e02e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d6fc325839d7082b41f3965e3edef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bd2fc34c821ffe50666b8291d8a37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1212430ad823a98467d04bfe36c57d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8acf2b16553fbf0c81bdd33fa0146579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7ea9a7e14a4ebdbfe021f830b800d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6fc822cb8482a4ab24d19f48fb552581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80326d39a91cd775c28a1f7e51e25c5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed4f49b99ca4598db8128f7ae8a9d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c93f0abc4c8568785244bab327a10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db5df134f9de30ca3ba3b9a501dd2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17c76c261016946d2711cbe1cf17ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f60dbb1cdea5610abca39072123e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fd9cbbb8b3bddbdb7a2a8e01a9b0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aec791aa8c41cdbcc8918f53f6df2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be852c34316868a5d919fcf32d9eae5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2800d7dca0b5193d4c4ec9915defe3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc11f6b1ad4c0670d6705959a2662af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a590cdc3610afde72afa89a9a1a020d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ee24472126d289158e2b1f92c6443594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ddb07ddd1b78dfad1c40c889731b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876188f15b1cd8c7f7f53983a897b9b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ea8764f05c55312bf6565ffa1b787597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30414d7225dae410e4b332a36c3541598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30de9ea77aaddd0c6830e8cc6699dfc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d03174823915a6b6cad55fd1033a25600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554c8aeba95a469fe01821f97efa00f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf74223188873ca2125d4ac12a0309602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b69453c6316d2a9a52a4ad9a94ff5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b7052f9b46e825df2944f27af8c1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a792c0275c51ea539bf42f3ff54c72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda46647cbc819d00f7584536362d19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a673dc5ff3fea5f7cd82bc6b49c551607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d647223c918e210af0e9ff89fff29a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2c90d577103a1e1e377ef6b08d9b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b52b308ff59e2f3d16f2c066938c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47766e9ec3e2a382354b1fc3bbf039e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0404802fe02cf3715c289f3560cae32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddec1af5f40ac9a21c84f792445185613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd4a00ba55ad8c9b02b3d2c0fb2454614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8734bffdbd95da862f49cba1c36905d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0a5cce26426d0b96192fbf31fb911616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176ed65a9f1448745c00b5ccb4050be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833346da18fe85712b0ba76d008a4b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc2961683d65bd6ddec5e41c41d34f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a18cf875662194e6671491cd4be3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7c9495a30209ebd2197081ae370b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc75d21a08b156d5814f21368a2678622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215b88cc03b9e707e9604f6d91fc41c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d301c1e9367ccd73a54ce2958ea96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601d27be8e7aa391ffc1ff011a73f57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cf7f3456f8dce1d3457c8cac1e4b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67d2ca2ad58c1d19e1cea3325fb6d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087855dce07626c34e2ed71166be8499628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658012f6f1005fc4aa728589b3ff78c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e16622cffbb0078647e1ef4752be9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268febd07f53b01b6c22226206b2d75f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4ba9ed837ab4edb02dd1d919ea7cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75335d2c0e563cc1ef61d2e69b46711633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86942400667dc106bddda790c9a2b4e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6d3d6b45a90456546e91e5fb4e476635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cca967e08468f95835a874c689f22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5167a296931c1eba776c0100f104710637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea8b80b80146de752176710c85c12e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c201eda50f5783f714ff9de1e99acf4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14e1131b371e07f6d5fee0fc404fff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63f2a5b7d5f15b26634753edb382ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3067f5a847363df72619ab67861a4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abcfad1d22356da2a61fbf0cddb76e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10260c41179e744988de58c276340fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dab1a712baa1afaaf4250d0e4b3ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dd3a63bbb5167d15c5b0fb9ee4a2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3635a9f3069012a3a19baad34d0827c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b701f2d00941d81d2a5ed2c77d9afcb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462510aaeb8025a7e12a0f474751ed43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90676c5f027d0bed14ebd1848f5166a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674abacab1d4f11c7b3d778fa725103651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307579df8d4d973e3420bfeee8dfa829652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0c5e8b818c9c47b1623f2d247439f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb838993826e7821931a845f5daed3b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd6d3b89d41e28f514e49f084eb534655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20101bc63464306d173550012d64d5cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8629c577bd0ed45221e6ab218a886cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ede2d51c1a975250afd96397d4290658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcb05700b709fb1cb0b81ff155f957659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d620beb007dcb20e6d29f36e6278401660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa33f8f69066ccc8bbae4c0ed04259b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3b8fcd45ad8ff6ebdcc966965d9dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa8d7122c21fa336b28040fefdcd20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46564cab84eaf32a7d9d454d9304711664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0adde5db05aa4a7139169e60d2015665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67094eb9531e22be6708e120723a1ed2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e0c01112da2d4f6e95b71b19afa04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61c702d5d0af7f239e49bec2205cd7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac0107ec992d2e1f9337642f1a29d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ca490c89c422fb6cf407b5f0fe4ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbf9159465e411cdafa8c36844911b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeea6e95a57f5c5876bc90359068fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c3c689eef2a47ec9b4ed9c5b7ccd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b4059281c25b1b8a29205c2d2a165674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716c55d368ee69405ecabac6a1d7c87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc58888601a2585b7bf8278988d7868676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072196822f798cc68aba65aca097ecd9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2507e70d4821158d9eec89f3ffdb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b3cf312ce43bd44800c72f5b0efc2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ff0173dec1199ec7d26c6a22c87a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e723e9ca873d3229d0c8e75e33ff4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae5e7f8e48902bff901d49ff450d8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc183c2f403a694d7097bc2279b7f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068490a0bc18782ecf5fe032ecb3b34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79cc4b5911a3ba5f6871ffc08cadc5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245034df8a39b8df0a14d2797fc6a46d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4096b2c7f5fc5a1785804c6440961ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5727f07868d75c162348a3590628b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf04aaa215891963d15254f814c459689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75956f20ad6e04903d09e730289413f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753223ffd135d1e2085c4df93e59f7c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14caf142a72286ab2678d4f36cbc6cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b79094ce3dc687076b90040e008e2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e25a779c1cecf9fa118da43cd3015e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c415707b0d394e4314ab06d5a30ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1e80c7a3a4d50bc6fdf9486e6c024696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcce55821a094961d4471ea974663da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776978bd57df656299fa3c07077cbdaf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147798d8de9cb7ae615db4131015110699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950902ac18fa3cfadc00e767bfb52172700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dda946b77b0b5b6008168ec32df84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8d496054181c7b79ce1caa0e2d0cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1092bf3966e16306e1fb8617f9f50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9729eda8721c94b237be4fa11d9264f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32398d7c865a084b7830c3f0452667af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a241839d5d645280b4be7f4ddb8df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6756771e9bfef0b2392459b57af62707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9db346153ee3638186b93c84f7a856708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5e6df5398a3e8db7d9788acb543cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edb0eae7131be9b4c7009d01611b32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9211d9e5363c25c661880c5f0112316711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24937bd9d07883244b8709e161d514c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43089e14d32d199e99170a25695d47713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa2dc8e6abbf5ec47ee77434ae4697714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f7626d745ca885caf074cc7694986715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0099022d35c713478a828f99b4b7d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c504c99a0188f56ca937a798f70010717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54540413e24cd563463d71cfbe92d5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1964ad91d70091d2bb99056b4d44b27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b70db0600a240b862d1c9d47f9ceb1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f3540c304714b183e10c411a8937721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03b21f68eaa3e5b40f90890e55c660722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33490a2b93d19793ee088f1c94d91a2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673044e54d0ecf06809a93d9ed61760724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487d84f3a456e3be2e56e810017ca55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e292e307ca7e4aff8755549c3a636d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4e8565c3cbb8814a3243903c9465d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874fc1b2ce8e150912c1e5fc6a42cca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c77c2131d1adac70e5edef3333f832729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a550c03278479bf050857c99115b95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0cf513f008a9c3669dd18ae16b405731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18bc66692a999011236adc9c1f6e3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12efbf170a2c5d9966b84b32d96334733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b79715da37755ff2c8863eb0d6d85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4bb3d547cd0cbb53e85da651acca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe70415482f385770e637a0572abd80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71349aaeac8a5e533cebd7fe94b8af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec53bdc8a3d68daffab05d3b365b63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40fd5eb955e08105763258a505e540739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d3bc55ecef021997df399e8425a11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202e05cd7801f4893af4ee626273038741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e7694548779cb5dadbe2d438e1615742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42914750d218e31eb716ca72af7dac03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fec9cee302125ed1b43524dab80fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90805b93e87d882f83643238b678b46c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50a11f6f969be856ab24edbd2d8cd0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea9767ba0eea780f4f544fcf273bb5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438db011ef5eca9a4dd0d55b358f3a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d47c5f8a8e723b0324bb4b37effbb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af3a72a5b31413ab51a42283372f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc78114683c7d1eec551a7180c3f7bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca9c4d752172b065eb1ece9d45c414752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ab57cede7f01f41ce7629bfc1be6d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b0d4ae1ec4a2172fd3c1394844495754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baad0d61fa6a5d3cbb4d25ea030bf2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7adbda85b37831afa96439d4a59da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee4ec4ff0ee2a32129d3b9d81a1a2f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8436bd9bd299cd8379ffa4556209ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34b8c329b51279d0757b0494f84762759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>