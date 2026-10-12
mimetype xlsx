--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096916bac9c5f6c9f9d5981f0576ef741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09615b801a437b711435eae3062bcce02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcf8f2487539cc9d4c39e9c01827f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1881f7088b5600dce078d3bfa31938c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb24f10e492f1352444f8a743e27a825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e0a70dcc701257b576859021dff076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69bc88a820fba466c00869e481f7a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ce394ee9656248c62d87aa3fe48f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990a9d6f9b40d03613d9655a34764519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725abd9396b56dc1747f88465d0365b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106d9294d74dd93ac796850a087cbd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293d50f5068457e73b5821ad9b1971212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f7943d7385ed6177c49bddd0c27d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2889737cdd36a80ae400f2d6974a8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab010f793a44350cba6ebbf4dd3bc13e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ca7bd5f96dffc4311c0b9384d36cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928413401174a0232d527145e6afe30d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f0f38c5a16d4025b46c0ca847975418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fa771d571309d214f8344862811ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f92cf0aa85adfa4537e3e315963ff320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80524323127be9c8c00a71a384024c7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df1c1e9c8006e475a86745e35ac5d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e22efbdb9f100a92dea2a29de050ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc2bcc1d1310b55a74bbc3c0551aa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dd83efe279b8462184581ff8104ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cda0eb5460a94b44a0a6ee41fbb7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02d26990d0623919b60919d708191e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a8aaaf9415327ba05db3cf0084eb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c3512bbf281ade3509aa98a52e7d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f61cead2bf3bebadd02bb97f696f2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b814268847549ef8453d892c79b73631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6d881eb7d1e1d88b1ba800d3a3bcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03520d352bfb1a6f0677ecdfb9e52e3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942da017c6032aa05f4ff104a5cd5fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5ecec0f33cff3c4bde0a2c5c602f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34a78c5947c2bfa5be0b7be37d708536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cc9b1fe40c3479ac066fb39dd870237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882b847782408116abe844928a74f6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe6af7e9a47b6688679c4d26a8ac3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec04f1a7b420139e6a6e6d464299b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bff857066699f2e91ecb3512a905f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898abad49edd911e4c0236934f9301142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b6dabd732fff778edcb16d360ab6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581280640caace80bcf54f6ba9fe81b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdbc4a4c79e40a08e7ceaff543703f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfce9c854ced31189229992e496d3bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc57547dd4d9bbcebf6bd10db520eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd3b3c4c62a24b5873880a158a0d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8160537155dcbb5e2a12eb9f80a4bf249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d626a3195581ef1f577d3e761edac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1175fafacd09b92aae1dc655e3814451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72868235baafb8a0bd38999ddb0b14d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fd14cc1d0f418aa5ea2a8d615e5db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543297bfcfe43ba48fc630c924b0387954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4487340f719ce4ed602a24f1c0759b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73974f627d3284eb4879f84c3c2acfe656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dfe894695d54638508dedb8eb79a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd2f9f700dc9fd9082e1a5e93cfb4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97210cfb852336b112c5b0d48667058e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5c271688ce70f563e7cd30901bc9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5b0f9b11931c82034af35aa71b15b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d92692b5a439b035174793c1d585362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e977b1fdc761f3e63b39123c680e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1def4d8ce709aafdafd0e23eb6534de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b09782946d1d8d242ac712b16045a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3a6074c89319c327472f0a180cf8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b425be2a89764f7f37b8983756ddd5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c556d7709a557dede2f48649e4385168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1d3b1f78d7c9edb88a066473724f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531892fc2af18e0c37f3a31ae0700e1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3358b17ad96620f433497d5abf4a3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28147d317ae3adf6ccced959cf6d85c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5951165b1b8d95d0ef68ae2bd8a5dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda4f44da3382b87feddebca3b5501c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ba50807b019149623f38749915dbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b01c4938d55b7e353f4d147117c09776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2452f670ae107cd228a156460e5351977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c4cd3e0f8ed8055b58116c66fb7c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871415ea364f4be284d656bff9fa5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c636a1eb4bf5368056eb59fc50203680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f728b0c17464d250e144a444aa83f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a94ec7fb5149136e2eb356aa6ff8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b17ec2b3740afe3bcd34116f841b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd54b3292e13634284fa1ea5df8e6da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a551a757a3b95c8e1b11db9d9b19485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7db45467e996e10859059d511d9c7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25493b5455e5010172bda1ae847d8aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5f08d102ce944c3f7c77e26dc2c7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af0119d3727ef0c6f40e549659a68589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28003901b82d8ab8137251878ab6c2fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c6e58d3a700cf56d28e2102d2a07391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c0456267c90cb6ffff545e72cbe2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98c5d1d88c06d03662cf19a4cceff293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eb7bdefaea07bcfe9728996e2bc7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9dc4348d896fd671ad22e3a8cabe095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4d6a4f642050ac842d5f3aea2061596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e892d5769a4e1c2282bc128575e4ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e841d9c4a6299be6fff53ed6ef70c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3f6e573201e3ed1868f57dc6cacce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b7a5ab6c4406c24d425a6f4905527100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a4f64cc396356584e2efde60fea1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f96ba7ee2dcbeae05253710483c17d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279726dad0033d233f22fbbc731bd11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363ba676e3a8f4826b2ce06e104cf29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52af0a6467fa52931685732fdd0432105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2463e603ea13fe83099a925ab60ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e399f2e4eaf0d303c3305ac342cc71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af3e140c0e86bc83a89bf2b67e83e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a03781cd349a1bb92eb4293fc9c98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ec14a86ca09d569a14950d7121ddd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82d94f953827b514ee143bcfd5ecfd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29494db7644799bab331bcdbf45cd37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2829c9d769ebafcdf63a35613168c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05f0835a1365496cb6ea22a21366c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd038da36fd8baf14e75fd875aaa7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625e4b2ac7364826fa8ebf2a27d4f39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac690fd843bb91da776332416d042b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c37903a49295186320bca47b9e7d28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e97efdd59be9b1ab86db186d3df1a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750ea5ded57763a9c0ada3f21868952120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a9aa33c289cc30469619cbe206930121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda043d1158c808e41ec2005685feff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8d0f46ed350eb522235eefa183ffd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55c29e2ed0a0ec22f4dec71b334e3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def56e7d29cb3932643c0b2bf7fec44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcecb42cd076e07f1c56b6c7dc8f60b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8ae809100c10cec8fe4fcc72ecbfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242df199d00e89410ac8c141f29214f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa3b3190cd0500bfee9b3fa6814534129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8288d3b7224e1390d1ca2b5baa77c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe15518ca2672c654caf1780b19d7fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c572c14632b9ee82243f784f8f695132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10402778db0ca68c44f4e8973f2a5c6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a798ede223ca053d782c7c1ef1e6f76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c227249b5c40b01d8cf106c93762e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad73f6a87e40af9eb505b366d635e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889be0f3a94883fc8189812d452ac31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20a07107c806e1ecfdea3bd79fe575138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9f29a050968edefa3a0ed1a6d80c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1641f958b0fca4b28fa32501cf178cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572cf2dc4bc2e29433e4537fe3c8675141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf1275b82a5510d11954ee200c3cdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1e9b16a962900e06d9064b80fd212143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505a77a7c7fd268ad62cecd538c5f39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8a5fd46a74798914ea8c96225095f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584bc0614c1f3f7e1a25ec01008f572146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07c1c33922a44a69ed4aa42921538b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73653cf0e74a36b9bf8514675bb140eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d85ece1f8e30954f23d557136af947149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbd3651a36e3434d3a13b82f628572150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f913bbc7344c83b00f1efdbe51c6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651680071e763422b323b44d8176827a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a0f7fde212cea274248f18d11c416153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e16eb561e4ff6ed6e4eed6e1cefa68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a139aec47b200413afbd40459649fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3ad71f4dc7d2cd96fc136a6be2bb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffc9983b59c7536a67b8af71b5ede8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aef94c89d85f725a257096b254701158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9697aee6bee3f7228431cd205789440159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762107431ff2ee3b9ecbe6b68a158440160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf97716fa4b3db8efaafb4c7825b6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fbe4a12656a3990ab67002eb341a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf43542e45a3552ac2e7b7af2564c67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d78c8d8c1d070f45c7792d4e3b293c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8e58785d8113003b142bcea3b9129165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3bd7f4985bf065ebf20d44ef5f5bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f772d6ad3c588c9dc9619166aa9f718167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49dc090845075c4688e657ba8ff786168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ef6f0107ba32a66563c9eb4445d86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deeacdb8bae78c2a4d3da63934682e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832961864d0458164a912082cf52e62f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee547fc37d41a5f477a68edab26da94b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a314d689b8fb114cee8fa94c96ad96e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941385f17321840066a7f38e17d5c5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baed39750cf02f2f113e79f9c7d492175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4fa3b10516c950d4c9e2e0f03546e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f5a54d90649a30262ca7b8e45dc51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7e4bf624b5d75710fb75ab42429d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef361bdd3bc6634c8dff012281564ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1f9c1e560c0b3f4044203f1d1d89b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3a35709d07c9e473f1a87d7be3b82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cc21a5d8c761266d5878c7e050dc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e432e3eee8415a593285d9b4c984e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45766b89dbd29ec58161948463e46698184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51571201f2ba35e6fc1a65338c5a49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2fda371b88386a8bf12d87b3a7d49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951b59eee15fa4ec9fb64656391cddf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e5bbd3b6707d926cdd93cb0fc5940188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19014567f964eeb0c92de890498d735189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5d1bde236fba3c5ae4aa90feff4f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4a3c1384db8368fa2016be63080fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba069f28a207f467b470971d5768f66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d73a1e0e6f9c71e13347706ac8cb3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774a7fa26b82fdefafedd29d4b525e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270245f46300a90424e51b415e97036b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18281f80039ec803e41c3788ea221c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9b4f6964e83c575ae3d06ae50a93b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2c2933ba6f58ecff677ba7680d4ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c98ddf4e0f5956d04dd85f0965ab41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed5fd16d441f558ebb6538ea66c766200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de927bd32b0b00bb902ac006a42c6d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff018c30b4cd35b41aa8e4e6bcf030202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919bcf1aaed5f45f4716ac0ea8d6458203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554fd40fa0fde03b2fdaa3ccb4d64c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c21d4f9b74eb08f516a8845e740ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d7b1f7ca96a923ca6c212ecb81305206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7b1c40604cfdc6ca151457c731265207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b365f7ef5de6569c43c8b48ab02b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc807bf4c7dc87e11cb3d52174a408209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90899212a8347ca0344ee12079d2c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e1444d514839bb7efb0abfff2993f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f96f51d7f35ac7451b19867ad10de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f12184d96c3a323991c52e897fb27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588ee2c79c9abdb8db6c005a9788b7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2db8a236f55e81b39b79d3f08bca6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409564b15eae6b57bae24dba4a6a09b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a589e8e347949599669003cd352d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7f1774dad264cbfe4ac73a1e571bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da659c4087fe65663716a875a7d15746219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4fb5de2367772d05dd08bd0294875220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168ace7fa5e16087e281f181d7b1306221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b94426c412c4956a96b24ea710391e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecaaa8cfae478735acceb480df8d18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318516bd44ac2905cbee82815759687224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e8e5f15b88db915849d980e9c30ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb3664af3af9da0ee60743d0e52ebe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f98aad2421fee0cb7c7ed370ae484227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ded59808ddf54d53dfe38a91567827228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b4a0583c866bf9658ad49ef59e6ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6808c3c0ea253832d4f1641f71ee4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232c38350fb2996da68ed9043d0cd4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa9eea91b32c1df5be7c8932fe1cc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f977a514fe0b6c5d2f8d5ac84d6f1ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e434d5e5dacd8373bbbd37c57e1e08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bb10c1d48c3cd8939b627228f7d14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ec9357d0ed320bc1274002b2e688e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e55cc5a3e2d110215081cd3aec3f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b2fdd324bbe46288be0432dfaa1e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99993900a97c0d27e0a8426709f98af1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27180b7e7e299c865fee5ca4260d8213240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661d4e1a7a3edf72f5b0dfc98afcebf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a395b708c6251a16a0e69a62d9faa80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6e8e55b6baecb3fb1abb746bcf4c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54d6000fe6498e228ea81228c003e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b8c3f506b4fe4db89010bd9cba883245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c690bff81edb8c4682c0f82daf85a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ffa63eab294ecaeea01ea1cdb3f71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167417ad05a10d20bfc5d6a3b2f99e94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec10abfbd5f133ecae0102ea8b47e78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63587813ee4a692b569fbeaf078aaa8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab9814cb84626d3c00889f4cfc2121251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed6a4cd054a20455a3bdc34a6e5533252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2779af4b3a1820edf6b6b360eb5cec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa8362ad15fdec687582630550cb69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541aba5fc3ed402038559c75d8ef9f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07460963356efde68c52127497a319b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a4e692978c9d4d9484fe83e863197257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb7e18af2e99bffe334f8f247a17cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8645c2aadba0ecbc24138794016bf0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83baa1314a715b0423de7d7df6fa5f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5401a81104d17362691285f5d4bede261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5608947b4f3df5684dfbcf5bfc192c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da14b7be9aac11d4e46f4d00f70f52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06555dc6686102c79099d5bae8535d71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22610fe0c7b3a719e445caf48ddaee0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52873786ae856b5c23e9cce1471043266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb80aa0c65e83b02eab252002b3005267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e74b99c39da3eff061ad095594e6c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d8746cfa4f33525165e938a5ef599269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3c6e89002b0cca861956ffabc5d6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61e0bdc8a38002f347c17d1eb9b572271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bf58c4ed5132f4e35ecef7676b488272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb894f1038e4559bf4f11b606407a24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadfd3425ec5d3285d332da6d48789d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfc97e9728ca2ef89ecebac9700314275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df16b1117aeb7b0cdac0b1b3b018499276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39b33691a4fc5905ad8413cc0180be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67eaecf51f5aa9060daebd31e2572f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2703ee4c662d64ecc25e458ed6af1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c8698a2606fa377bcba1ec0654f67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71f0f2d5dde27f70d82c0541e82e4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27fea05b10608ae717077a19ae069c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49306a581b31e8a21f39ccd96eb444283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2a32b2895f315518136c2373d4910284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a976da5dfef22420b925a30f5ee1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba9fc43ca364ecfc3c623a817d047a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ebcb4942c6982e007ae4c65b370a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0526e059bee2e8a40fe40faa7a9dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec69bfdcb40de2298ccf7f79d228ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a555933eb1f98f16b49a8400053d4e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff356fc009b392da979347fd097bbc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d69657c263876893120399244eacf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4b4fd0bbcd14623a5ddfea07f2db0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c3027167277233e54ca953830e20a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f0f61ffaaf5d806f8c527e30f85fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d3790202b595521ce7383fcdf974296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100de96d1f9782b369ead07c5eb7d3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bfcee053f21bc1d066827dad18060298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a28d3eed38cfb63173cfdafc848ea7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078aee6ba147eb4cf5f6c959014ad36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447c26acb79b5937d77e14e587fb0c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2f8a2d7861286a21ebc678794b1eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf42922652e7d12f357d971ee28556303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af920836ad95938dabc8fdb703e52d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92675a183470df7d26f32405f7de2c1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef785c22a6a6e25af27326776587d3dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41b94736b9f452dabed45b9a003e14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddac21906dbf0dd4dbe0def7a7233e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bf31140b902b56257ac12390f9d42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf7781b791e980496a95e0bd680438310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e848eab1798007f865bd296584c09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2735cdfcfe98bc2ca84b1ba08eecb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa590fc67432950305f249b2ef948c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ed86ba2490286f2f252ac19d43e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ff22505cce476566ec513e601b59e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacf16d8dfdcaa333adb6ceb5d2294d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20307e31a8d5e274e37997bac31e7e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb785de028eb5e05f0be78b0cdb28267318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f4903a57d5653352d8724a738bbf2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c724d9dd749b3304225367a12e4c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d8c82b90ed73bc83a472eb9d3d6c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664182b36ab12a5a1b1d06a50383f06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b49975b80ba1c3ad1804a32095000323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab280443db5ea79a7e7604d319ad74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319daca18eaafab19f3ba1f1d972ddf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cb5b3877fa571110e8845fbdbd432326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12fdc3c6689499b977368f7791bc00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68932f8d44be97d9d8728242c3e032ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e6facdda757ca362d8f495eadabd9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddc951359f6416c63a15be02ca07fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb52a8f2d80eb1900acf14f9680f5f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33c374846d8448b5bef91db4d52921332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6d8e7dc4fa0c1fc99d62f408fc414333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a8e1b74664fb2a2bdbe2495f1c917334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b277804fc59652e0e926b64460b11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e2fcc2ab156340321f46839f5932f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa68e6e194fdf9feec368c85efa747337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686419620d35fd3d3be1f910788df928338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f679a4f168644626ccfc992e8b2cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05377aaee89b28e26e42318f2eae115d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23243986dced601a60da98d8459d501341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e18e8df78c42d0c4c7fed80a9e4aee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56283b205bfcf7b609a99f40fcfe8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a4cb6e989ab75aa7c692566fb4fb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088b90ba7d72c4e6f36eaea7b0dfc2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa6fcde71ac3164139a1d0bdbd6d0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fd080a3ad721556dff9009eaf97d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3956f48a440e77069329d6ea47a9783348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b2fa87f3f6faa96bdb10034df10f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5429c4c347cd5c531a7a11c63513538350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66871fda4e01e38ad2d04e4fbe71ce5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f3c3990849cb3ba0bc13fcad46569352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196346086cfff01d729f936d0940da7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38063843970db2aa3d043151a23aad5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c492503b203ed1e1749f29cb79d0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095811e94fad533491577c86f8b793e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5ff63d7b1313a6e8908de7ec1f197357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76733079c60e5a660fdb40aeac5e013358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1486b679f46ed652050f8edfbffa3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6934a3cce35f07e379f0df6143ee4fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08118c3117e9d39fcbe81b1b22ae05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d74860e5a72e029607c549cfcff04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a72ccc5b124a88ce767c4b01ec5f45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136a55ea763d66350c7a8586647f0eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deabf8b5f30f095d90388dca557ea90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b12a1728c1574142d5dfed2865455366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b518e3fe608969b0d9a257f8901c66d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fcc1567665862dff1a3a49b0b57c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c028122745d86b486e711b581417d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eb70d1a43584093ef02a2ff59f1e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5007d4c336ce1ce5e08699381f9004371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c1ebbc3ae4710b4d92bc30135ee92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f121f2216b70b2b406aa984dd73ead373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98744590a16c46268d90703cddff50e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a1e9d0231de4b3bf12fbdf59b35f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cceb20f48d4b93cee32c869cda7786376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f22952efdd1ffd0d3581ebe3580dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac7915bd562476646080801abde4a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51592197a22c056a5564a60a1631e9e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0731a00e51ed5980af068c944fe09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25789ffc5af9ec8e8883112a71452779381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d9cb7f3417627e5a8501a4964b733382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37671cd8d36307b91ed30189beae923c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2a20cef0ae91ee7f2493c2d78afe6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb23c8b11b0803818bda86b48762c98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324e7fb25f27bf3e7a729780cb67eba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ff58cc67febc060bf40d7f4ab20ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591465ae1cfc75879b8f891a3cde52e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e2ea9c1f8fa5ab0d3df7efd654e54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b08efa9a695413bda448fbf6473b54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b6f4e446e98646a0c5dad647b3762391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2e8cba7319c9f6d5729e04a248af0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864cd60c31884aec90e2414de3d11d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05491dc8ffe5763c8bafd3dde5f605394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5d166e2cc648513e8f27359517656395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9091048e7e0bc184c1ab0f42bbcaf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063348bdf0c08044349c941255f8359397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a619019316a9861d397693961838777398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ed9b322ea2bcc2d76b363feec3c84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68582bb16e5a7d6412f2ec6296791cc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54e4e6ed242342188e0ec2f4d48e22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c977777534ae83864c56bd2391b74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b56e9f093869e4c4441554d6a2a4bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c2d7060a1d317de08eb8700c0d49c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4d389bc534d12ca8b969292663d9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957dbdfbf4e34c730ce605f451b33d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9d7ea5109b0e46f284b21a8a14bd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaea34652a548176373b86f40a7505408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2aed391f279b94264bf7e0d9662e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb253046313b189477d22eb1960ade410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3679d94274ef4bae36bde58b773858b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6467e4ba90e06cf6586a26378dc2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baee6cd2804abee86621ec76ed63bbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c9c12f90c3839547e8535943ee31b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947423dce110fc629f327e2579092853415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bf279127826a6dc0d4adf16724745416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fbe28b89993d2ddfab1f722b20f40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd01ccb79fc00f81f77328e613944bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d15b21ba4eb919cb9dc2c9c6c2c1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a4c3242b4e533903a1589da40d784420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6c0db76fbe47771207cbcb7328d18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c10da352d4bbaeb7828fb29bac0d83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ac24768b9f32b223660a785b40c00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a853286610ec424017499e5d07e34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968eb7e6dbd10b769d1f14839c53fd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a906fcd99599d87880f7e1011e2d5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1ddb7dc2f5f494e2f6685ad149ce8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420f8285485e35b9138e3e52c15b5e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceca0fc513f0885e55850ebb5f65103429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307303fd5a4de5e0369b2b6c9542d83b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e743c824247a2cd689e5ceb6850d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b63b456124a93d7449402c6d5a649432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db670a74f556a0ff20df63c00ae27cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf96110379ce1fdaed80c31144d4b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6068275a9fcaebb299650acd0875247435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc25a3e7c7af1e2732ba80594bcbc1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3fa9ceb792fd8b39e0ea79c0b9e86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38477ce74de6ebd7145d627cad506d15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21e2355e7859c8a15e76b48bf150ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd30a01c190cb729416cfe5bfe06e52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1db831fa8f8ffaaf1038b3b8ed3cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6398aff4b62652f3426d8973155ccd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f87e26e354dc01eb10c2a3878eae50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c79793bd691842a1667c5c53362ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e38baaad47e5ce30a19cc69931b32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e78cc11474d62771e55bfb08f76960446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62471249771db6f68216e997ef43fa86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc430296b526e3286b6ce1dd3d13e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88de9ad3454a0362b40bcd718cfc759449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba44e45f442e0c4583485580c6fb87450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6538de4995f83d164db47b4b96470f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271688c67c80e1624f9c3837c836ec57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a135c335b6411e632ed97d020670d64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cb8572a51362a12937cff778e21d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f0b632044aa6826d69c120db2f32b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2111f8de4e2f9ea425e0139dc8cb46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1f22ab323e1cd3dbc702147e64902457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862c0b89d26d0bf2dcb509bd70071d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab9657ef5b2e172bf4205ae3005271459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfce6eec842e4e0e5f2303034d25a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d947a04f7da90b0f14465db0d9d46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5a6debdb167b230783dbb0854ccc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb259f88d0db1d28de3af259219c9cf9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7c95b4545bd0323e8ab9a7946e215464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1915201f2b83070f93e33dd6765f62b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb508e9d62465b9988eee73e9093f30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7174f5a9dcb8f33dd6021f48d1fc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790d3e76d45b4b02099104d049f05f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c601a6cb3152543b49708434bf59f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265c5191aacaa1ba926bb4bea46f2a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac5de30547aa68ce0759c8e40e38d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e58cf89126747ae7b547fb1d9fc5ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b74271e8709b481660df8a428782e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9903faa59a8006d4c7fb651b300ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2be863b95b9175dd8e2e9fd4ec608475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748993f776d9b4b720a6a932252dd6f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eb04f31f9481bfd8524c7811f7a6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13026df78b606501e2bb4d846e9e0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87f311e93432a083fac7faa78a6e48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550112bddae509b1a0aed6ae2b90938480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23376aef31fd53986d04a5bc2a705658481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd9f64c93509ce847aaf3472831896482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a943293a43d76f529b8373ddaf26b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b81297013e73d66e1af929b7e59f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570b5fbf175046d906c43dfff2099a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b79ca07cb1fcaa4abdbe43fe028322486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29a3b060e5b7f24e4a4335134aa8e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e6bdfc32e7ce7d0e550c7f56a3325488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa892851f652c3ee1d393fe44a15632489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618290ad78a52b399135cc11c213bb21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f73bcae08cd3d60293b8d72ff06fbb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c13951b7da98aba6fc884a2acb6b54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b25c014b598da94890e3f701f7270493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55211a954119a1bdc8177f894df132cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfc8ddbe7def403ad09270acf81c23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b73db25c4250963ccc55c57253fdc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9070cdb1b8a78df6d978f36c498d78f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89c848bfe134525e537f40ba52113c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca7041784bb62bf50fd72606d629dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01444b2c8ff5770261bfe16567804264500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b287a63f39012728d9edfba8f968d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b914d51d3ae44b370bd39288820cff0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefc90a869c88096eafd909fd290a7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14e8945c7b0e3c89c295de9b512493504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267311249e62b3b8b0983111e4b3e6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd7dc126c0561993ab2a546946d23a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c58e400cc5b075e40dafc6c137db26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6a52e51ab9e772ebfc0050c0a1b55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e04e79e6a36ce51b0f3082688f4ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e717cb7157e0ad95d09767eb48e2a50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207fe5c6048a2aa452571c84d060a0b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08128f6593f6c118f516b2ec56daad75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30981d2e634a837ac3f21c39e38291d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f1cc6177b497a25c4dcdbb51c19a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc02dc6eaf05e6c2369094332b42a62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50644ed061e74edc67d48d13a1852048516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb4d67b47b0d89cbefe5c3db1830c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c0c1f6519896c4931548da36afdb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885a3ef82c79d06f48f8279de8cc29b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29222216e8d4e771f75b6cc6eb5ca32b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c9a65a8285e22c1431a21a8c6ba01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc660bf7607d0f55164e02bdf07fead522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ca2948ff53f9ed37818ccfb0ea0f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e2e01080765b3ffc2213b1efdb3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc9a3e9039a25e0ecebf61bd816a61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848d6b0b4a547a747f102638b3c2f40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1cb639eb87697e495aa086138c5ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594600e52e04aa9b2590ffb150eb6a7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02d93d77810fbffde4acdf5cb8fa6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21577b2ed586ad62d875bcf37bff1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e78901e14699470f68f42a7fe4881b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45205e1546aa6dfd4f8f01ec3816fcc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cd70758def1d4d72f5fd1653bdac3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf6892db1a012d284b2e0e94d7c722534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021fca385ff29186830955796e7b6fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5d85b6cc2b4ef56397969cafb51c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e093554a198855801e5951f1970c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d50edd4bb17f4da17f934abfbb04c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ba721464724372f15d86f8c178d7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cf820f80071094e974d5522188caa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447d38036d0218f5a7b0c77882141ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0a8dae0487610626f3be53161208a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fd53c0b45b53d4d33f74473c61498543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb8cf5c3e6923d17a76ccd2ac4481e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a62700cd6d8bc467e5b73be909c17b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12611b5ef2e4e5355aa6b70dfe2ac0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b8d922bf85ee6ce5ff662ec3338ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c00c5b81f5f663686a66eada16a74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715f7082ec4b56a99fa520858aa391549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dade6ffe1af7b799341f24a308a80e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bc4ab55c2a353e4c6454e950f4118551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e43cd424ada4fdbce3bd9129f7273f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f890bdab0e3277219ada7957a82101c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298812c1bb3ca62a6376e502651ece19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f77b68628f4a90ec42e5b801568347555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91f9e30465d6510b19e893dba6fb5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15dd4857576cd9dbae9dee23caf75a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78008c71cd1fb058fe86138edaacd85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c1346c79621df5d62eb425bb7f2cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fef149c6f81185053cb07ecbeee2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb4b63fe7d47056fc3be005dd4dae6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb2753ee4eb7596a799fe5c457508c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab8826213a2c65f2ba4064d07e674d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2b74ab43d6e9a0a5b6621ddcd1931564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60888774e55aa8236e68dbacd04168f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757943fdfeb9297fd2f378616881370566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7a6588d8b7b50e33fba5fcd742c0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d982e29ea2bbc7092f60272ae1d4ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4fc00268ee44477d5ddf0e080decb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e449491f481a956f103e522ea092aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5dd6b24f613bd0a6d1e389d0894f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13298abdab4bcff64f04cdd867a24e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad7e7bb14877ba66965047e4ff0e97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8c7ee0d246104e2473278d4d1fb8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff84d957f3c6c0349587e7523b40671575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02039c0324be72557f8fd7c5836e997b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9b969a8a4edc8edd5955c1f08247b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93427ba00d3c4c700776513522bf7791578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57663e4960aa7a5075d0e84c51f7f4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697f3e85fa53157ba4f4573807a927c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4b2bb1599e0dd5042c21b44bb2b24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf08bb5315a599dc366f4ef4df3167a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7ecbf038287a9fd8aa5ed482a9105583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f3a873cf698301eef9b0e11d2503a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b7423ad97b3bc56078d06cb20c8cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be172c257d4b4603bf9c6cd0167e82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34d18208caa891576829a6fd465ad8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631a551fa891c69a3025787f226b1ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0d5fb2031931aaab8988df3ffc9e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b140d160f48424aa26598b455b0718590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015a3fef45311224febcbf395785f21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2e1a68f129aa15b61a1900f93b3d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50947112fb2f7722d1e126cdfb09f87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c68aa461277d19ae21c54aecefcf1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bd1f844b00603e0c0993d42752535595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4a3fa65befdccd75cea3248ee16f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7d1a753cb41c86f169917cb0af653597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e5a0f483cc5c0d74d20d61b6a5e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2953f9a66ce601a30aa411017b45f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d88cbfc538734557afb4e123802531600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7de9c30a708abfbf7af9f956218600601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63e8c4adaa164031c3a87e3f2bb411602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7cbe7cd49336e5cca86d24dd8a598603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21337b17b59aeef98f3f5b73e559e963604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f252f5fd9c5017a4beb1256b2deac44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de8852f17a5a5affcc2ed226d4c73a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0b6ea1a5affd123d2569d19568669607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b674ee2217b1298bfd8aad39ee287608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59839b46b48c669129012976ee4b7d11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c19e4abccb8350d21b4d77d3f032b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0bc509b660a3c87ff0dbadf22ceb4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e485601e01fce60590d9f97e8b28f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b2b3d7b674f842cfa8bea7901df26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5278b77764a66d9a34a7da7ae8c17614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50380018f5d27aace09559d479dc947f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3007a18c8f1741acf5b30d6c1cd8d67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3065a416f7de8cf1eca4a529773ab2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c66ddffdee39bde3b91d8616c0db6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26b1d28008f43438ce206ee98af8bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be55dae844e056dc5d5fce70595e31d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e387892f10fd37ad31d30a764970356621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ac69f3b1b03204118902b39e3cf5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b77ed9aefd05b04543f7341a314236623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbde7e6efc541f195fce8061183f76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab816f64d9cb6d3ce1a48c4b4e6cd8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871de07bb9a3d1f28ebd084b3fe75571626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365005d0edb46a84ae67e4d126871bde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bbe5fb1183cc60dc79c40b570b96a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcd2606d508126ec19dc709b76f569629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8698be686158e2469d2a0b0553ccdf1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172b920afab8b16d0986d26e2f7e89e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285c0bdc877e2add8e26cf133c7377f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79918388e1ec820d9ea1ffcbdd42c4fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da31641977201a9fff074e648437e80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1658e4c99954ca968e18dad1caf503635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421bdf9e656d4e6e013f9207a495786636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09e93bb581887aa8243eb77f27fa7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ffe7dfaae16f1599480503410d5ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80349e03e9c3f7e99ea7eb04bdecdb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77f41be79da67cea752ac5373180c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab729e06c916bc40b0135352681a2c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27725a3cf10e8290d3d1b3bec75556a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a655e810db53f2ce27732f121902a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfe29487feb6db23722486dfdbe69a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165b58dd53d1dcbde3904c1c031678b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222df208b15485e716db7deca3e0b7e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bf6fb4486c00dc2cc40fabf4c9a1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df6c9800ec78562e9043846a732140648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd769cf6f707ee7539274f9dfef5e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df543f5df61715c60c2c66eaeb3b219650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6fcae30af724e1f8811342710ba96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3d1c4325160bfc2d2cd12d842f8e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a5d403a2fde652de5a9a4b919a22a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a4f9fb9d72535f4d94087669ed570654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0d37cd961f94817b012f712334714655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f827bf701d98f5679aef3afd24166d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f472234b716b67621d4bba0f7f4c7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64a490b9cc8598f9c9154874baddc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb50b72eeb0a1d7fe2bff9a8caffc87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6e2c9c5f816f1487a9c701f31b4ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57a3a2ec23ec6666880a240d9e60dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b87876a551aacca1a907b6b57be01f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6f0313b6e7bea7d4c79b570ddea3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c986d13d9fa74b09cbbfb42f8a996664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160127b3e7b68ca850d8f6728ceac26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe044278cecad723de135bc2d610cb29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee995098f7ee2b6bfea72d73ccc591667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413c9d51222918158d6d37451497365668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197b3337f30d09e5407d1d40420e563669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e066057b2680ddd320334f37bdc2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cac4c677c995210969183432119df6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cc6ece172ffb4eb592e858d507427672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea899de24a48e8749f2acdedef083e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15a1b0f7e5a0a986ab924b1f0a569674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a684ccea639b9adcc63759910b7a3d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd0fa10566c0a4eb7ccb2854d7530676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e925094eaa8c2c30f7d2d111c3ccec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8427187e4ad66730c4b8336be61ae72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd539d217fcff19c81fae3a199dedc2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7d73450079a11da53e9b3ac18a05a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50c5622dc8f9b7cc164298cc5897fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faa6865029abf3b0affc841e164ff8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd5b3631aabdaea47c30538cf040b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08318962fd6bf1be73872307ccadd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4074aae933230212f280b6b935767685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd60447c7ab70aa18b441299f0ef374686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28702bd68c1bff82958e7437de4dcca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f730723b6aeedeb9abc2168d48a3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f52dc83aa79f611d3a86c70193052689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59f1b4439453c68908ceaa53ceca9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efb9c0524dbc03c888c84d327d0b46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f241ffd044a91cad69b612cf6b8b2a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a9acaea63a52a561de5d9c8add436693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9693b29059185b05ced01257d7626694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69592943d8571021094e1238e6aa5f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de29ba4caf796a119f53a8538c1034696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a7fa2ab447d08ab993ad0ec509ce1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2bca47f2a39ae7441ce75f539cbca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38bfdfa8ef090454a8d68cf905ff93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5340425ea6ca94ccf58b971c5c524b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866e01cecc5df7521cbe7503b5567a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ed0a7b0b668a6332f6856773139d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbc2ad84c8daa4699c1d59b08f0c31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca092b860c97593b609ae9c08bffa95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1f379213d1156d6c96c44cf02bd2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0075db0e26f73004828bc90554fd95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18982a6a9a7ba80efcd08cf2659cbfd4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4d483d8ef6b16ce693579fbbf8d31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4df3e794a814d9a00c9b783deaaba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7d0ba9a90dce27cc77b7bd6704b4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca19358aa2392f3311a11787421c6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669468f51e61fe0dd885707c9765518712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a996d6bf1f1810ecc1213b7432d87c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2d78245a9d55d0f228a66da809fee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0c6fd7b9265e86d8e6fd887bc8287715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec883bc9ac7c18ca0fc123a88baaa21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81192481f4d5079e75cd3a855db35791717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e3d042820e6d78bf05da8d1ba22c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2713c1ea0bc8f58781f79579148fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d13e95b1ba0b558faa234d43e88da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5bdae92daf4b89b7f9217a0813e46721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14f2db97d493f82412aa417df94b4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f458fe568805cb00123fb7038900427723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89f97b0da6462c131706bc65697774724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9c3afb5d11940d35ffa7630ba8460725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4310c9b3095dfc6b0f430d1c0b51a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb63eef2af6b08c8197cc68732b958727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee56f5419a2e95c80da78d66e061ed1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f0f760bc72dc318da7c24a58d54fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894835745e256418102f117ac24f2c70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ae709e55a6cbaa63ac307860c7d16731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ec4ee07612670e15c1c543f1e27a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb433c2869ef57ba26c79f46c157a3d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d28d5dba57d830e5aa9b605514a4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a54e95ef9a88427f338aeda16c7593735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938d119e907e21e87ef25fbf9189435736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8716b377fde6805e62a931115138d73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cd6c86990b34dde84afda0a629b02738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e016476e2639e94d27245b5639143739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b996f28187c255bb00bf919337386d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f77920973837c944587e9ae64660e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36439c9c99cf824c7c88dc346e8b8915742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382462e9d4fa4dd271707ccc4cec965743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd16de9df20e092325eba8ea21536cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce4b0474ebd66f597afdad45f0cd31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaed075b7bb5c133fa6610f6da61245746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f077c7fa5d3b0dbe8c259e04fc0fb3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84be9377b506e977e740b0089e889fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a2760401408c08f91927d9f3a9077749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcb371c9499d8b1181795e0117436b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8398d3a8d4f0a5b5b83f91bec62135e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6c10ca7af2ff60884f21cd630b377752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa405bee07b117f3f011c21721c5129e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcb697c8b688a5c539538771034110754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453e375d06b5ac6054fbdc2592eeb43755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11509c94368946728f66b6cb6c44c5a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd28d2262b924fa7d4098a523a99d38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c23aa27f02b38c2ecbbd800493f931758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292b36de51402a8409da038f49aeece759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7d646e417439120d7a2ac6393d1581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c05f3fc441f79f0a27f33f00bca0982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8bae805bcbfa959ca08d4196ca3283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a5490110ecad74ca90d03df65c9d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0014cdfad57bf9c1571ad9a48c5184c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722c331728e61112f587396c636249d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a8bd43db9e99e1e698f636f31b1717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29611b291ee4609a73cc93d5929bddca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50c59e56e30e08503734aba22decc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d64dee4c6b0852aeb061094b6bf8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600586ee5c1bfe34f084f77e0f3e4df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec804414a9968834b807a07436672a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acbd3ba041023ffb0b76a51a36485913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983a9975cec86ddf2005b2d721d1bbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f54c8557b36af2f78876160fdd7e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684fba4c9e85cb805ff1f83a64d3fc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1841d934864d719a4b7d873c3102c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7efdb666a78f1c44cfdfe3f3944fc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e092da17c877ca023aa2be6acdc50d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2062f4f60f716ea065d08ca828f3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16396fc1a1a85b677f30f439e4009c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d56d8a4ce3698ad15c2c1d5cd74e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6a0b5a43dbaa559a310f802fdf4ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26914b02dd19ec6d16c8926119e284b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f077eae84c67a34b64ccee0f0722725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6cbb2937cfc99b3a1a839a2dd7fb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d306f2aa53ac0861336417f16491eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee8d27223e53f06130d74b35cea44c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a6f3ba8a27a0f0688c0481f6f961529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeafe137b7253beca6c147c6e956a7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7415b733dd68ef381755e59f4859ddc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58dc81683e573f537087b23860436e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d8fabcb1e54d60f0754d00d29e6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddf54f1557ccbbd029dad977667f8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaed9774a14bf6e8659cebe4ce2dcdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1373d5f16dfa0ad60d6b49f19cc1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18491a5a8526a5183be1f04a22f461437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12007aac00f0e79f27b9ed497f8b9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de919bd8b19ed3d1e9df806a72203c7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c42130b4bcfc67ed599fab61200fef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdaecf53b56718c54043acb9164cf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddd747e605b677c8f99e1ce9bf2ff942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b822aac94781dbdedd3aeb66cc98af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0f65dbce9eee36d455d116e82942244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bc286a5f383c1bd0ac6e17f11deb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f741f36c44c9fbcedd48c2f19ea9da746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43dede476516fcd10458f6a03e089647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1873eadeef61decca7140886ffa71e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d5f84506ace2ebea41d6ce6ae2a7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7be218ddbc8ce09ac40f64e6de6bec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a68ef1ade72877b920d83059f6068151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8e910771945938898925be753114752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675aa1365cd2bd1e15087f75d9ed56953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb15e001b92ef3904923c253c1c88954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b630eae8447729dae844920fb3fe955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563057fa54c66bd63c05d5c21c3388f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cd053a00cd21a189b8fccf5c6776957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effa68a4dc525e5161c623cbf8dab1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fa3fd21987403175fc7149b6e0e4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c278f3ee6e847533c19f5182a9e657160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5504a5fa08afd4560bcf146afb6c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e5a729f8a2bd93aebd10fbb8c678662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bf8a64b799dfa2c1613bab1e1616d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86425a3d1c4568b7ef2be791abbdbe1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a6deecf881ec2501091a69c30a3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7033773827d2a968abedc8b351500566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b44bd29b060ec087bd23d8fa1bafef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162f760d466b332db3b552f6047751f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecd4a4788a70730d49eaf8b075bb4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c144587037100ec988391124b00fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ced162ebfc65beb96ca10a7d9383071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d9fdf8327d00316c87e849259044572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9f635750e2ae8274472c3f148707b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4e26ea53c449b053b8b7477aee3bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce6d85c7345e1299824137da3bf77e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb43569dc7186f6a8ce0bd470679e8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa595e81841746626b9d73f575e86577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664932ab33b1470a47b58846054ffa4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748990a96e5587db76862a440bc9efe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca942a15124d9c7005d4a16ab3f5aa8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9208b8a74a796df3a00b4c7a8b94181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b101402bde203e56a0b7c8a76289f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2749facda44c4074614f53d4aec86783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c37e375b3892bc867dfc493fafe41284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb80966be5bb971defaa7ce571726885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eb2d9e04fbe5e3c114d9b5dd09fd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba31a82fc5fba3b080a0ef7eebe8afa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49b4258a11bb38fc79fd72d5da879c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb71cb8b94f21a220bb0f9ab37690a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4eaed15713e27ef763094554fbb9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a781e239cce3bacf89c44fe022cea6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc111cd1e01bf8f7f6ae9651b0d8b9c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce9ddec40c2dd73e85ee32a082ca6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd08a19e2d5fcb871252bdf9bbc2ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f392ebacbbf8f58472013fbb0c4e8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84666e30df7bcccca8fd3fc3931b07ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeb1a65f550498cfe5f0f6b35137d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e027b31ce1b85762fd17f1b3a5a75f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275923c381fac659c32cbb178b225a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964b6808b1a13db0de0924cfecb5f02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9296815ee4cfd26a27fa47082f139d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dc1a31ba11274ec6898d501ededa4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6a56948abba911dd543b31bcc0bce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbf732d1f31530a61a78e373195761104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02c168aa4720a742043011907bd0df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c8f525c00325e4c74128a60eb4e31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf75ec1026d0f1146c48e8b9605c9e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75458c91b4a0bff1ed5765777e41cdc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3187e7885476bb9a74775c7925c605109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd62f27d1ab56577b13a5a71b004323110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b72984823fbf0cf2eca51e92a21187111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a6c7e66ccf4624b24d3fbade6aa23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942a104cace191678513c795e90f69b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104afad999e3e2cc7fab7fe4c1b52118114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ac43d00c014db4f1f86c6a3188b1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09370c4acedd0941bb22b8a5e9f458b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d435d1248a30bd7ed34686427f398117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bc30c9ced290e4c441a40cb62e0d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ec5eb3cc5078623f0b8a470fadb30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632553a32ea23e19f34f973ceb54303f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68c111654580f8acf02e9c5f2f6223121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66799c6bfd48afa8315d4962f66c473a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ac4a227ccc1ee684f2e354243b4f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727798710f4a10dcdf1888e19be7136124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9c14b3c1a0f3e2a39cec3b4813c89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8636ce99eb5c0248b192621234d37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50076785d1378f09a273e204bef3d6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d82f6261d21a1d0441a1fcebf191fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9914d41ed073103638fae2013989080129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec4f1b94a3f3a2c6dfd3d93f13acb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618446c79a413ae80bd98d1974b91fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c38da7d5b61e652f690c95e7e21ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eca0990bb2727a19ca26f733fc384b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb102d0e8e081fc5505275f228e8cace134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdda392ce4e2d77816114bf8aab8cc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c5ba8ef78eb1d352110c7cde74820136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470e0e531247b691c7ff5781a5389dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c46bc926c06531b4118e6bb4ee028138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840066b3e85ffe419633302c9dfa14a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1683041ab18a442c18a96f91b730e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aa98aeac2d8e43c1565438d3940ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3205d7b228e7872ca262816a17474142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400e60dfc37f4a551823e728df140b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b1f226fbbed04c24965c516bd1a88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df6a29a771f0cd0d19179d14a5c80c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb2b4e181c7da4f3456c4f96885031146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b443fb6a00204d2ae6301372b76b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe2f9de3c306a879fa3d32e2f289b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccaf113ec68c7a9ac2fdb7afc2c6b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f22c08f014c61b0b3752d4f663efc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0e8e2b31a9af0facd3fb8b6532c8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b8b961c4d197603ae84928d96016f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518de4b3bae51a27c24074fe6ddf79f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c75f89d32deab3a83d40552177b9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddac5dfeaefd78cea55b26772fb6f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad42c7a018268b1248647dd67bdb6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005b30ba1742c1c8465557b9c5f0dd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107279639a69e2ec4d0ac49cf4d490a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b628b6a7cc56f2d1ff1f252777353a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69511429fb48d5292266aedc7148f5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f624e1a62d565e335295f445b224e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2557cddcef1f3382389b30f495d09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80acf0e7f41436c59fba1f295cceef1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d3be02468ab42e18299c43e201edf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b294ef58e3642d688fdd9e5903363f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6ab4cb029bdb17a75b0c0e99b0189166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af17677b61e12d5b445cbb26f9fa43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0617b7307316f60addb3ac0e2b503168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245835b15d6e76a510831e815938ce7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea9dc93b6936a8971ec54391b840ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a882975ed74e78a937c167df09ea9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6748ffff4e73ef7555d07560a5ec45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1141cfce82f133e35799e4cdc383db4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b979a5dd1f36977bc2fac8d37fa06e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70034bad4237ce00ac581b70c548fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4d841c4d33037962cc9ac12a642c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243870d19004f6910bc1724ee2d72eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cedec66a872e5cc92d75537460e2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e99f8eade3d2f4d9707be63f1fcdee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c12103c712aef4fb1f9745352e907180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bd5b8c9e05256563efe2bbcadf192181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f155dd4bf9892a0c81abb07dff6cd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6da843527ec349cff57412a0dd23d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692b4a87fb1c6b241aa95a5f4589cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f4c7528f4c095582f7887e5c14766185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48b97ee6d5e808c1dae3b2b2de14e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81a6471d48b69c8322113855bc0008187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1479a3f167da96ed23e9066829a9eb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3b86076e7b6b8d28c38f1fcad019f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bffa2b5c921796aa394655374d41f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc5c4d1148e6081b8852a59538e63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feff843ba525d6ffcaed5218f58974192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449d083764e837da1bda598dda8254e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732378b49cbfb5a82db3754e17fb2c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e44b7af04a0f11528f21582a35be9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418688eac678e6bd13d43227b54f681196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d927fdb22bdea77b917ec314c7d3f7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7e5c1ff0b90c09b13b51039113252198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2e367b56185e7db7c0af5f51810d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6314ca98b74715fc472f3d30bf4f53b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa75f3a470b0ab72e0b51861d15523201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081473d704f5ffff1ceaecd09d3aaef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeabf5273ce9c5be64ee2a7d147fed6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a3b5c3616f5d3423327442b6873bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bc3708631c267f705638cd9248fa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6e6b68155b38c46ca52dd01d390df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a97582c2f0d587e511ee070a28d3a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ee0346ca827ad694c418221d933f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2582831ee21cba9dc0a69dce7b49080209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7a8f3689dcee03a5ce8279cc0fe34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066bc79f575c7e0343abf5174ecf0e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ebffcd640a40cff354e3f44c25207212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8edc80e2596b53c74df6388fd8591213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a28b6f37342fc6dd1b4b18eaa23cd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ef8467a4cf0d834cb9fcb9169fe28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73503badda4d6d6480f69ee88dff5695216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733ad7ccce1b84a9b0e5d58c43f88e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2f5aabb043c59d71a5509adf35157218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c7f8a433358df11dfe0bb86699675219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef922875fe5c7e001a3ba19dea9d4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac758ea53678a4100644038a94a4cf6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814819d2e9d6a3afc5e7e388b4d5ab7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ea76651dfbb10688cdb0c4b0ed291223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176b78db259575dce2c81217267f4d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1652701150d9f40be46f9dbf79e6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291a2e98f20cfc721d3aaaaa132302c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e4990a7cf5a1286c3b26271b07b7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb91cd8d27a66c9061f8b6671b5b014228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec2f1fd2eee092323b8cf9ab576de5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d6437bf3fe8114691cff8b6ab5c98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12803bd1cc64c922ce8413e69be896231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47480af7c79131fd66829922f284a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601e57300e178c5fb047f3f474ed0d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f59274a806216be3f437ff03cbe660234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1f98d822ee9d0e3bb7d281b22cbc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3211880cbce06c06aefcb524f691ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663dc532f297689caff768bf92a1574237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823b72f4433b094c4dcde9d99e6a5a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2267453073474b682147d235e64031239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11110711a4bebb9e64c4e02ebdbaa833240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d853d46c46f80be4428b2f77e094a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2d91aa394e2757e587136d28f1ea8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce86acd6201eabdc5ce9cc52524443c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e72e4fca7479b475c6a20bffad4b49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354f372512363861461d7566b517b84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024ba3782a6b45b9d4d4cfb6a7b1e5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e0bea3c4723c69d29d482961b3ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cda35558bd0ee1732e49eb2281446248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c47ba26750f1ccf1d57d057d54357249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac3a8112bb3778012fcdbb94e71e85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cf48e639f623deb714b5e753ad708251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9abf23c7ebe07e7999e2962680098252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f335a15748d58126f82a6f1a8d0a0cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7018c7e0d14fc62864973650529e8dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011c7137e5f6576dcc0f7619d27dfd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362dd456452a8c8b6258776e444a3d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad2543140b3d3c1b7087560ab59c4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711294b96cd84c7cd9c5eee6b2cf1cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265786eb7b7d5ae98f4b2853a4b90a6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c4dab10ab901ff010b0bebbba9eee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d0f03c792a42081f7cf38f158e48e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59fe6cec7977b35d4e89c0568b6749262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d2767047980cedbfc793cb0174ad3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa72fd25b2f8af6982c30f2f2c2c59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e59780ee4bc4b2789e1d9a99eb23d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d19c374acf9db86ed7ea584096cd71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3d8180c2bdcefc7910118437bb8ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b43f3c9d139059d13f0ccc23519c55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a49909a6743aa55557dae09a8faadd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce2aeb59e1d203bb1fd5dd3b0626b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec319c9722b8fc729d509091e0c123e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f46eb5ef9dd1b731ad7313334f71c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f70206ad41452772beb08ffd978d7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeee7683491f0f1d3768da24d287ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2006a1997aa56ac669fcfa87a87360275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c1e3c98a466e53b897025807d3875276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755b30a157d74783b7ec7cc4699ec85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810e10f355c0984fba397ea4dbc445d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3ea00aef6ba6fe3452f5cbfd62648279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9f1e2fbbb725d0fda73d323bcbb45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c4a488e695ba94a65993427acb8c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecdbff52d8cb163267a6c1d4fd9d3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10fd6064b759982ab72c60c975b532283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cbeeb206621b705336f74239fee5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9599220ed30cfcac1c3bd14ce78e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ebbcd573cbb277e57264d1d89385f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0901e0ae49ec525f58bbb9a4f2a13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cf5a13b203b560299a86a5c8133e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68606efb4af690a7ef9b31b0a891f09d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f510e25286e993708febc725a715b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76378cfa4733762cfa9627fb7b64deec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad68f894b34e381ca2f53dce08b2fe2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6314196904503c794079b798f69c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c927d40e275fa914fea22e57001584294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44835636e7a0de482bb7b95444225463295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143ee9a489d88ad727ec83e10d4f7f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33a13ffa9d47008c8911132603792c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c954edd841887f2e4d102357ca391ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69035c1f928a92f8d1ffcd106955409d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace37765ba16828457cfe69813649183300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf03c3194a15615c9605ff9f559ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b67c880a6459b9c332dbf11aa17d0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029e829a5e535ddb66bb37a86ff6e7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13235847a1d95de8038a4e512c916c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322246ca92f236103266f231c7bf394305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce68c1a6343df8952b46abd4737384306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570b484e8be7e6d9165ce2ddd2b9e81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465a86bcfe93b850f4f4283e8bd7344308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c74fc6097f64465c01df688b92189309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a444fdfec269fd3f4d09d160a558e2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fb0f701c34c2754796190412c14cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a3a858bee579d3c093d15794212aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b3ec1343fce0764919ebaff40cb89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165bac934cad3beafeb54701ddbdbbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a728f19e66b043f34cdb62003cc3fe4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d38db5a80af308d612b97aa1debb6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f77a84d9dbf5fa5d2f4b55768196d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8927ec4608eec9670c1e5341657928318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68924d1704f04083b699c324a1852622319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a515e464455830189af419d910967320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce85c37012b5ce9c6fa7745a2831b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a3ee67726560faff26d714e9c6b7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a52165afdea19acd910d75b67bf3f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb795a42a19564ef739475ab54f8d6c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eff342d657375365207c22d4fe1c9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57dfd4d3902ec4efb541f11bd0b1ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67453f2e435ebe1f9d914cfd677a87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4542fae2f15e0f2151aca08fcf40c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee46e381e9bc16f3bb3fb09947cfe04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5aacfa600a73945bd2a43ae963f70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed272e6db94b5a6c5e4c20939ef33e5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88171dc3e87032d04182d52c0a3ae51c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f80d03bd2f12b3fd8416cbf2f1411333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dfd0b7dfc5ce70a634cb479e5d6c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664f882402e7b64cca4a5dfad9facfc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56298005fdb29442aa668883298b6fe6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4f2058f7126dbe0895f631c06d140337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda13a93ef870aaf01e86334b2fa68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac2c2387a29c8e7eb2a644f447b2c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649848497f7724fd16bfbfe1801af6e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ff6a6b862acf8331debf5f36a3bf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d68c1f0135851b76d3607eff88537342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631ac8d2b77acc515bf56c5c5b1167b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce383d8a06f4a86e7f054d3d4b9fbb5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e7ff6b3e8ea96333369b89747f45a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c89e29e7adfa63c47740f42bd376d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1493f703760370435943c3b760aed90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330efdb5d0e807550c5aafd409921f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df00174e6ab607a9d00b7a2a9c2f5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe2a2de2f5965c658cb4fdd265c528350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d030747ec63fb3687742e93f28a416351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e79e23455dfcc7d2347d04224a988f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7700af6a127b7ec158cd7d0a5d973353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f69ee3ed0ffd4682641135dd38619354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13560a4212ee596413dab195710fe8b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc9dc1dcc7e255274a946ade225982356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ede1cde03648403bcf8bff325f9fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86918caaa16f2f8b9c1e622ca79c0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe55166197977f6b29a6abe4f5e226d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e672834952196c7bbb24014e01bea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c95a13880d8c000fba56ffd9fad12361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fc0ff19ea4aa393e4dc5f20509dc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b6e26ddf93764f64c9ecafe7a07da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2a17e7a44b5769e58bb4c20e63f79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612827ad0ab46e95e407e97ad935473d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b08978e8841f2bcd68a2a402e3ee9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13c3c4efa256782a8c5b7b6c735e98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f463e864358bfacebb6b7492ca705c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf1f3f72caef375210aaf2dc50a48d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a91ac96dc46c8c39e223c846a0d7bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3187ab6318bd175e88497d80542eb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9254df854150563b7a12a71538901b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8102c512607e7462b46f55fd6f453af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407f0464685e42c2c04723529903f94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df8487ec724abd17ba6fbaabafdb11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499801b8fd2e03f03f5a56c9d746bb27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59574548d8093c581397304af0fbce6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124d566a6f1124e333e9f42983ea562378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1e6807610eb2a1746be495830fee3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5153bdf41bbee99c958bca30d9a6a75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44eb7d0e4706a5354eb8a8ee090690381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b64e93b71eae36e593a5ede03c49ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3b053b58f84b5818ce082f15f2360383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106901c347a7113fb26e76003d31f9d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d38e4eb287c27d50ceb9377f3be0c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63316e846cc117b35a738495ab82712f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63920a79d788869425126b3d4e59f6eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e8e36c9d5d315edf1ef4b163c81b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688b324ba2fbb2f993ed0056a4c15f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfa423aad01a7f8a1ebdc87a3cca6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237042b1a09f1b0b8470ab5c6c5d76f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0336a752f978472e3bb5bd38c8792a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a30ff2646dd8bbebf96197ede9eaa2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8579cb50821ec079d95e69b3cb7afaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4923db403c93bec656c36613b8d21df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ad290b90c562a042d968ee2048501396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de89d0239ca571f9ec3e5175354a51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6462812bd12db204825e62dd8edf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378be2a15ace0aecdf124f1fba422d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f988f5166a21ef23d35edeaa2c254400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539da73897c722de8d216b679dfe797401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda7e7179cfe19d2da2534bb49486b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78dad45fbee490286862cfcb09ed77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a1bc8622206d1b1dedbae4166451e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416d417646ebc6f00625b97e76f3f9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa069012b6709daf74924349c18c0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b0b49bbe12aff73aca3b62e4d6ecc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b54e5f2f7f91c85751635f9f45dd05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888d0adf92e731b56c97eda180b0731409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19978d4a7ffe98e9662bd181e734d2de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f12698f1e41cf08765099bd4eb2373411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923e66db58124e86329b8567255110e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b08f61eaf805e367271d0d5e47d803413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a9e91e1f7810c94583bec1eeeba62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda87e707ce555fc48dc092cb3182666415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd3e0b721340e4c6bd177329789da2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a2c8bc0499c9e45be2cf631e094a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652db872b79a7856bdd8a1b4bd64bc58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e902ed595cbdda0c4fa6a53f91c621419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead454a123800c31efa720b272e383a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ce0effb577462b583425f24f7884f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe373a594561a0d5ac22c8d90cbacb9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d514d251b1f4aaf0d4f16212996736423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13525aa262891f144e38816cdd69ab25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2017f262e4a73a32777f55ec73e1cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf784fe29809784d879b84e233188d57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56136f22dcceb6725ec042a5e966a93f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0bcc8c3af3e52abdc3a1e88fd17d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646ad324055e02be888e500d70f3fbc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654d626ebf6239250d0c3dbcf10e6dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d983a1f38fdba19e27a08512119b62e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7ee867af711288302298495e53f38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589b0a6b0fb64b21e4f88b6bede77b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1d88192dea5f368792dc52b2f85b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b03ff3d3b0e913f7204ddbe449ff9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8a3575863c647d3ccc7fbcabaea95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f098dce19ab11db6f8310a809a746437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb1c7ebb458194eea1eb6bd69a8ca8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff949810b7114da9195c8dd96bcc317439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40265a128b9f1591392ab71ffb99fd0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a8c09fb02fb2ab54fe80f1f5e2b52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e036b638db1c1267f65cb286c8a946442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c63498b166564b64ae5958ef516ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73c1d239ecd8a2901914d7c314edb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b7f9495170e2be1bb9d46aeebe077445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13246aba49b1e40f1bf53eebde425899446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14636f75f45100f159ead8d16ec62343447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e673eb5bbd7ee33edc5f670c8989310448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1458de2cd31c8b006c53f24b6c748449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58295cc77869fe6775c41c59a9fde7c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33c090ad94fd21ab4f95747d1fa8f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3ac6b1e5ef65ece8d8d40318974b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f05707fcc4478066e4832bea8da57e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d45112144b81031405027a4a46477454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060837860df272a55236b6dd9ea4dc1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701a950d589e22881f5ed6108901ecf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b2eb909d3710dbdacf0161b01b0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ebea1cd936cc79f528c4ffac0a44b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ad654f63df56655bceb5a904097fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb6019cabd78e991e19be7d3ee9acc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa042104aaa34cb7d621e678da37e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161468dd1c4552a30a54944721443e0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc4f1704fea8c840b9236b10c77d4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8f09a816a096c26d0caf13bff667f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9ee3d66401daa14ddd5c9aeacd52f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaca4be14c3da5ed5344a645fe49bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1f04a47b25d9b0b86270e30efbd49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b682255a9c89061164395b33e58c87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c56436d9fe1fe7c89ea08a60b82246469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83417228512cef951d22268511e96ff7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb233076b40b8d68b0ad4e2dc9d2c40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566091f20a551773579a4329e2441ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f96c671566a844c3bae06ec5acdf8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e90a573ff3bf074f9e05e9a2c127cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb29bab3212281de2eae998f6497f6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1225d424b529e78f1b29707b684a227476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7b16b6707e55a34477467c3482e4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b8242333aa7387deaaaa4bfb3acf6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6da7bc2699d470b85267dccdc0a85d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c43699663a9e59cce96185efccfb77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390818863f1e6740716c6aa86e2abb78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa821f439ed3766a7ad38cc4e2e25148482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72aff92aa29a9103f07f509d34927483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa94025b89d0e849f55f5c7793d584a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b4396350fcad045db570636fd55ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eccfb5baaa4cdf912e890a890135e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83659066d740b289cc3e5161fb55d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb56182078cd8b21311c504dd5390e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c65cef0e6df225ab044ce5cf14664489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88fcf017138c8391235adc45817aed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd9870926b4c5d03246814aac0ca69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d53cba50ad52ae4146146200778ab0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85628977c495c5e9237bdef3fd1da4fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3cb741ebb31158fa77266b53b8ad6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee0340c0de7a58ca2d15818dae2c65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536dc1b5095f4769ea6dbc111b981b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619a9d11aee6fea3ce1540689524ab8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9823f0e812e6705140e1a71b3dedc52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb70990024ee4d305e4636f3e1dd38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cff786e4acd9f4a6156f64c8d01e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002ce51dd0ac88b232b9a35abea1923501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776431754e7d7b1aeebe39f2bfea025d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aad9f32e5e7a619a28ae498bb65c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc848b2a575c946d0c2fcba3dbc88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dedbcede44c8a3dcb0de9403d49ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110cd8488c83545bea182938074121e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26b0a1ae0efbaec47cb08301474eab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f22cdbe96767df12bcad47d09f76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04ca78a0fd32d9133f206e509dd4e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8900b3afe12ca5d589fa602ef7464510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac4dd71d4c2d53feb31f2bd44cf57a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03abf8551ca0d9d377153a7cdcaa6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5be75dce082681ad265f60ee76363513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c6a704633d64df0c412ebf703c76e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce7e8bd56288afe466739794691c29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016b8a92cc0add164a9495c986d7321516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993cf3c403139cb6337364ac25eee0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54502659d0a334dd506d3b8465c2845f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fe0c915e60461853da8abb2fc48ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cccd07d70f6fe42ad7f88b833c864520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727dc715186440ec7cf85c2b273a4c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a677cff7e4cea3f388e539f38f55c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2452a6597a58c13dce90aaefbef9cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52103069c3ae99181377b7dd643a1782524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957676c4fce4980d5a154b89fbcd64b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9888f757be57fc90df7c69179ede195526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cba184fc70c10d0691b054f22287c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbe269dd21dcf648aee68c9a36e6f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba0732f9b43b6cf1d512b44a8cc676529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682255c5d734adddc5b559552fa9496530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5a0a052784de4defb0328b567b62a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a9ce346bfc70894beb42820c28e17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2713d2172fdffbf0d49149283542e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b6d52b0db7b1134c08f2a41dc28dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb2aebe820f1cd7cf09f585da91f37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857a1fa97c9a0f3e697017979098529536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9e027fb7f7bb5eb0b900762c1f20d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f7bfae7f7add531d9680d8658ea55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c554a501f7e34bfe8535a01d49f0ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ea9e5427a245cdaf89ace8edf461f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51591d2cb6df4de841def3d57a5820ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3647a49729b0583d1bcd4febb01e0b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d864cff09eed41f60b92d678e20a49c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed10fca4fd7132415a7a24c9499ab82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc263906fc259f2263ea9fbf0a9752545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb746cade4d683d3a493f78093ce4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bab41c831a79327c78dd4e3776b9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72644843afaf60f34a34e590e0806ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251d4d2a42e62bc0455405012eb8245549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffe2b9c75c397940a33b485bd4b0dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6726b090118d3198b5e78b6c7e7cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c48311bb92aaa4d6001f706b7ce90d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a75433dd0f4bd40ffe22c7ab9fad4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83065162c2ece35da482c55a3a2e6dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca70d6787da93de0c7e37d784d2f25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e22d959c87b032adcf8a27aecef96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c917a3378ebacd3bde7e3aebf7d192557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8cd72d09d3690a17d2a8bbc5522b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9ac9577fb1e587bf08f960ab122f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c14d7edd7cb4ab728d7058c33b494e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0849d5ba609650c7252757f9143e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d61cbc3a1d3eb92a2abf7863ecfb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c837a47e1e169278d1a0386887289b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989dd0cdc0e511bc862cda5772f1bc2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8507f09fb0dd598baab2e6167f40d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c68d38ee55b46c94a8bafa4b75f2fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd777881ddfe3bd4b026616fc58dfe9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b21da9ff971b13779d320f8580eb18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016e74ffa3e49b64157a89096a7db66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de43cd9d6959d07c4c475db99e0313570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edffc4571fbe80dd9597f691dff61c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d6dc1606e6583577bb02a51cf9d0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761054e33a619f672d385b71e56ed80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1fee1491f18e0ee7fcc7a0928e02e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cee6d11a5a887c57db4788cb14c236575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d365127ade28bfe3be892428b30248576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fcc1fd30cf98e91fac5ded8681e25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc595fec050ca396b583b18e8e2125b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32800eaa95f5244767e8d6dceefacf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331552d2a8201595e5e7fe93a8a6d10b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc422e167e7ead7131e4e17dc509948581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f10193925229db3faf8f7168e69b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1e8350a6085f5186b5bfcfee4a5b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fd98d09d385c5b71d24e3ca506706584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2186f9d5c730163d6fb4a797fd4d15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84b03257eb2a489da3c5aa62bbcf78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecebfc775dc4eb8e0264f78fcbb33a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b182a4885687ec88209654d45f97a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b76b764f333497b12be1fc4bc487a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e778c4a2e72dab959e086bf5d254e42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736244484fea2e540fa048ddd5711d4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e20ac45a8ee2250bafe4056e1cd5b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ef6ed0b4467b0a7e97490e8488297593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ed2ae69ea6504242fe25f68509c40594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5bd0e0fc86cf93cb21f5a6f2446da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65ec7b97ed9473c3038ae144f1befb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbaa500989fcf7aeb5990ab0815e29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c296cf21aefd695d5e70e4967b2e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf30124980036abd7443fc0a27a032599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569565b264003b0c7a002c1576aeb7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4d492f67269ec7fa8940f5d3bc64b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661e59bfad809b8f470b02ef85ac6fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78f0cb2d13fdc1066ae379b65e45bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5216c3b44f60e3fffc0d510276329dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91bfab1e2d477b03ca55378294c1cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d830d9d6fcbb2eceb828d2781ee91f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692320aca69445d361b69aa1079e154607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c487bb5fc86e54ecfeac855928038608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc9136bb5af3bfa5459245f7b2033d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686142b2ee594a5c463286ac4bf2caa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277ccfd057d1026fae2204d5a448373611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0685a6c5a91526f7b92ec45c9ae689612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b0b49b3afab28660b9de1691726e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef7563a28b2b7af45bb9948bd9817d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d795d956c18fb5d39e7533393ecf10a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad2a11bf1cadcd1b2481a990b2e32d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bac4b99719c368faddecb230e73dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10567bdae349492faf28bf212fc68a1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225a0d6a56ddc9d7b369abf80806a5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785622a45feead9764d69491dcc7e783620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d6c992adec38bb10f4318ac35bf7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90118b4ead3845b704d2d2e523ef25af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be038fbac8f9967443d030aac3f6323623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436752fbfd406059f872f511bbd66280624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de124e56d923c44d9a47e09d4ad397d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bc3bc36985af607d8ac7a7575752f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f296d7ac2bec7b43cfd93bf18644c8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec473e0ecfc3481190d1509ad63d5c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118ffc2c4a63dd2efb2f4ce96ae91e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1826057cfdfbbe2bf7a605558ae2fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98756958b03044a8f85d5bf61bec6482631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d1b596df234bbe6ae1ba2d12be4aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d196ecb470cccb8eaa59c4453696810633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2234b91d4e3bb2c276ab2211d3790634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefb82b85588856c54105d9cbc73026635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364468ffa3a966ef80fa48bf12c13d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd554dfaf1b3ba8872d94f3e23ef20c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf7b7e8b2ce6f32c43e7e183d57672638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6fa2582e9e34db67ae92d3bd420c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3c5892abf6d902f5440a964f2d4b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d983b9cfb8d78e14abef949c06a9c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0266637a6bad884ac10c72f7670c0b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47436c2622775015ab3cc9d3799da9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faec421df720b7a82bd92ca9d957ba6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775b9970c9b819b396800784ad3aaca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8577f373b5a4bec06cf5c8b3697fd78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08455fc38f5ca47a2664c368a7e7717647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849684ebdfbabb38111a22519de85d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d81ad0c93e12888ff02b9b708e972649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c1d07777a71840425c820769a336f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cf3ac31f872ff6e83ea6a1a65a015651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05ecca461c8fbc8b692ceafdfb1229652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b68ec19806a9c6be4ffab541e65a82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e7a9bdce888ae9b9181ae25b579c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a7c66bb5e6e3154be7203dd3aa2db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a3f14dd36386a4611763a28f3502b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fbc27fa18e6a79447c69d58149543657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8985971486fb1fe05a277bc9d5a2fe8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef851f4ebfde846103df73bbf5520cd4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26165cddcd83fe5329e04ec81a757e53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d5045f5a2747567d678b3bc1104bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6107444522848139384cb23563aa3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ef9ce1138d75f5b91d4b2abbf24f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0767b89bb91019fc07c43593f8bc53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20509dd091131fb7ddcf6cea7acf407f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7c050dcaf2534d3a54e81415bbba6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faade9878c8f7275e1c0f9560db37d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6430552aef6abe4d1a0f866d6ad5467668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271b4f3a1ab6d9442be64cf989a48e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c64eda41fd5775834353eb40644a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e51c88c48e0c07de02f1a91c2c9a4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113b04717fc8fcb38d1e6d885cf4d00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da096db4bdc4afa7874204700463f8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede5e6d2d548cc1ae72ce96ed7b74c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5425406a5b651901f33e3eb16b367b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac515808a55b5166e02239d5b8502225676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21935e48d10ea9af1e522c2c81e71c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f26bf52261589e3c00d6fc4cb3432678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f416fad0b64fa89d870495d7de5686679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1f854a55ddaad16d7ea7af9e44e34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232187746145a55cea881b9d4299e93e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3511522ae331a5909ec12af02c17a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf59cddf3fa3d5abc51ade26a5df9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bc1b8f8586b5aec0d5207f4eb7728684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628b55dcd71cce28fa6656f76c750a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093af2276e727143b15a3a94ccda04b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5946809628f1f23ba9123c3d0f451c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd6f8c7e55d8ef3138a06eaad2bd4e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f98e35297009f30303b6e5f930028b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b6dcf4e8ac15475feb6d82cabd81d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4e5e60b1db296100a91b96a7ae7e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8d77bb23ced5d240d36c516593f3f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baec98b23764e3f2f40e01c0665cec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979e95caced40f1f033561dcf510b2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae28ca9d237db331ca280413560939695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f8fccb96d2668edb2c64dc89022af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28fb65c9fdb07390e5ce6bbdd93360697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b15c3886cc6bcc39dd585553f3502698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a94104cc9e8cdf72558da408090ed1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199672ef9e24b689cc84ced839b0eb7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7736ae2f7f32b9d9dd2cb5bf85f858f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05799c53d403d1610e3defbacc181f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bae5e4d40404328d230ee6d0e78b25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111125f7dd9ed2505a23e03ca2d4e9d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920adf7fb5a458f432a600e9bc435aea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7657b7d980e09db2c68a1f71108e2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2036e2b0bf2448fffd81455a74469707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3e2b3aebaaa9216320667b4c4958c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca449e2294ddf5727a0b00cb85cd1991709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ef546eb2325a763bdd742f7f7f4c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a144da4c6147f4bf3de47bef5516c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219eaeeac9efbe2341638b8a77d404f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5550a2ddcafa23a2ff6d069cf7283b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b433952bd55827e5adcc040bec66e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418906283b227cb13068d94c22e980c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9253925967be2992e9b957094e0509716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797d44858c276e678071fc7d66f79af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3384e4e61240ca65b701e876ea515e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66b4b92e113817aa946f221f19fdbd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb1ed98ef23caede09fe3dcf91a2c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1e1af422a79950dabb208038fe363721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c58c8db07a6d1a78ede8438fbef195722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbac0f1b501b1049c6b23b5eeab91e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e5d02f42582a218c93c60d63a41b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d944028f00071142e9a4da53e1081725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378c07d5c7d92837f388faf05ef4162726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a1268a0a681fe44c2a97f1e98556d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68066288596c573acc24c27c9426a37f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede46c87b6ca301203308d7c26fb38b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda6bbe086076a212fa5370ac0e5ef5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bedd85861cd324e34afed81ed6965731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e128ec2acb9c61876bb0d55df577b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31287377a2a13c8ae0bb56be1ca9e5b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b12ab27bad27b662df529abc71aa4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783476a74acbbfe8abeaf7f13268bd0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884fa368679e0001f7a0dbf769ca970736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55680e4947c867da1ae0e7ccecc62607737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9df7e8357a1b3c8116d4195948d7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41da9767009472158568ead6af4e001739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca136b8dd8b136bb6f73269579a8d03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b44587420b131f94e38d367d6e70dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da622ad9602d41479971d253b7b2567742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305812f42927d3d49add8d5dbfa8c084743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41497be004ef33b6eebf9fbb5687f3fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffaa8d9b4a7041bc0e8555a5080af5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479e821afad527258ca24c9fbff56b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6752098e3996806b2c6ad7e6f52b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6f3b719984acda0cecd388eafae42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c55b88c87cebab2a4ab64ad7489d87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279923ce67f0dd4e457a7ac0c937a80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a951ebe0dfdb399326c09fa75854de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a33e7bfff92a87f9520382a675834b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a66e9b0964386c83ec520d27868b5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3c76c437c03cb3e940f8c9ca8bf95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791be0b385fe0bc576f0f1af605daf41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d8ae7821c30f3fc1379644e490621756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e017cf7e51824a2b5f66e1146967ae757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>