--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23ee0b25d06c86d8eb0fc6b021adc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41cf44a86cee293f8a5cbbf09e80342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f4e3c33cceac2fe99f7bcfe1e2a513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ac5b94424b28d8859ec3d9f292fc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f61b3e38830d7b8165df346dbab4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10affc03b0b274462c5769b84fe06ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa990ed4cc8aff53b0f70d664449c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63514d496328d03ba3d0be21c66816dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eab77116b3addaed928dc96a4d71d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3589346628ebb7045c7dfb85dd6fe2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9e038f31bdc9699024a9c5191ba4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1da528b018e835d7fd48eecf2be51c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e759d31a75ed53231f081423509f2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae963716a870780ef2e15dded7aa28814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9841f1443e9241ab5e8487968179afb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87256475b3bf7e8adce8c76dd89869f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955851a1947ffa0edd0c62add74c51917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e5881994c180a764bfc7e14d5478018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcaae534d8c43d722862d8644aeda219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6463ce34b152b187ab31784ae512db420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd0f661a40fa751a917a234f7c54ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab2f9f093bfce9c28254e26e58636d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf953efca162571823edcfa0a07ecc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8ec3bb73ba40217e776b1992aca7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e248a929be8e0b57871b29a17a9ecd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f44c4550d56ea022dc59f1e5540f5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b129f57074d9d70f5030c5c5c9afce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93806c8d1aacaa931fd352b16f0102ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746232c680232edf0e9a2fbf0b6475a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3989144146d0109c90ec307d55484930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cf00591b2ed58e927bb0e854f821c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15077188f815068c063a624f61392232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9fb7525a4ec7cc2ff57c05e66c92133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f61ad0d89f8703a69ddda922b95dbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e075fda1eb3dffcfaa7a3ae39be2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988b860cffc6d9de66bbb5bbcebdcff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1a00c142d0569253dcf13e335b92c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac06d919bce56ac0d218ef95c1092038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233072a705b463bf5639783739f42fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79436c4f271d90e454de40ea43cd8dc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b43a9bb18a093015b154bb30de725a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed475109eaf6e79688ac5a6cde8bcf7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e007ceb6dc226f8530c1da30849cbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316411891f0e42046292663da0b2cbb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedac71aa859a7750b2f2916985ed41f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cfdd27a6b4895d32d9c394611f25746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036b44bfe8710e40e5d243d5d32629f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25edbc75430c6dc4bb4cf6425b74f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d50c153a6312ee48016f3f18b9784049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3335ea5948b7f05142ab04625c3a28a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca449e2f4f67302fba0f5c7a40a8fff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9c6eafdcac6b465312ad6ad00fa4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939e4aff83068c7d6e589ec0b3cd0b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a41799fd7982c43bb92c527a5d0a9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fd8691de5c5493d795896222c678755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46fa94bc2cd250e2a65ebadf4f9ee856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a247a41aa5b15c8eaaa7adb79a94657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd56f229689a6993cbdcbea4073b4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449cae52dc214ae260ed50b372eac0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf4f4811593e375e72c4e5d164b6a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7d2b3493c8caef64bc9cd5f4347e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf5c35afb3e60e142d043000ad07d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184532477d15795d59eb119ed0884663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e428c5dfe63cfab44991dfadb264d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e863264eb47438796b19a4b238486f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9d6a8b1cbb0cd046b2d10980f95e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9397e77143f5682773ac90a224e7ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4836ab0733405d1808bc8036eb5a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667246e3f0ed8416ad1ead2a0a336ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226d8e7304abc0a4aae0a0f48d6449470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9b62f3ce20422072cf579ba04f38071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcf9565b7eb10d8c61f42ec68d4f1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10489217e64c7d25618e70cb1d412a9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be9009b8018ed251a89ecd8d5e08fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c9790c4cb71e817ccf2f8c8b2722075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c432d5fdc91f78bbbcc4e8fce9e581f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8bf3bb10ea23dc95b41adf8ca61bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7ea5dcbb097d69d1fd0b8fe52c0df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54145fb1e38e018149f151c746e78d8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78263b96223ce44e00431f0144682e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cbfaa87afe332ec0826f0d9e76c8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab23b2535dd85e3f7ce82cf350bc4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88b526429e6cd039fd64cff814bbdc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd1589f480567d3096487452aec2eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e703732fca440ad6044ea0cde4875185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb593ab01b11c31d118b7f9e15fe4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d595a6f81d03612b3819cf4692d0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c46880683d7a463bd9fb7b03b34cb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28325ad26411f5dd5d0c743a8a40cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db838c430f74da5117083aefdefc598890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca2600d16cef3f32fa51f3b7c163cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4571dd9f9e3c1d31a5224573376ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38fdc52c453a657eddfba10ee2873c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea516d4898a55578a243e96eac24f22a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe83146158eee86f0475e433bf35e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af23aed07b481c2e5b5b72bbd3679696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc91e2b3b20d99b0c033e1fd87a70297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384b07137ff11333c1dc4a87a1c8be498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b0f5e2a22d52650839d8568cd9de599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128786a7e090f95260f6a8f422714c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d24d90ec2bba329d89fc750bb419c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcb50795a0f09155fe7c68d459e630102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b892acd41215a04d9b9baff37a3a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc4cd29299c53a4e8478b756dbc6c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a4e544abe59ec0936b1f17171fc12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f40022643fd0941ffbf2ca7fbdd297106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef334ef0a242feb641958527196bc26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6cca6506a7e2aaf68c372c61e9473108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4c134f571bb5753b905730b42550c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7246dfd805c7b7c076f3a8157436ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d62bd4a84d74260a60d505e234680111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414a783f1381cb9b3affaa236a79a34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f001dc8d6f6bae532431cd59a5579113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909413b2c80df788713eb3d8b49abadd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e3388396b6961713925f057e76d51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9955c02413e22f7639e802fd3546eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81b1633a616d11c3e6a6bf47bf65df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e937232b145ec450667b298de57687118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aeb244c1dece698c106b1be945b25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72794ee9eb76593776b767ebcfbd65d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191976fdf3a0062e2f3ff6b27bef82e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d908bae134e4a21117b9939b9940f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d0f9685f59a45497262f19df1a67e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6abf03ed0bc226fe724712797ebf7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6df48e0e76b75c0138d440a973ad1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dba5057440c4664199e7aadfde7130126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801abf018ebd0d4eff032ebe7c08f1f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb7c63f89e08d4d2d650f331ab3ff7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2e17f1e7908c473653df0de401429129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f488796b645ccfdfbd8848c25bde8ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfec8e25083025ffbeb6fe5c8456c41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3a88951333688e95a63663ff9afe9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475c746f4ec227bd486c2dc7950d8f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba336048166a9df202c1422d5a008951134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d905b8ddbaf087ac7f196f3df84c5b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b843de685d7979e4ea57d908c1d07a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458487ba73cb6be4d7de7c2b21f74999137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9f3b3cbd5609e8c4b9bea88ed6333138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663fed48e2be78bc3079aa8711b0a92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874169cc554d633cb5b7743834abbec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29974850041cd3543b59b1f5c4b879af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407699c49e062f2ff599869adc0cd14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38525a53e3c891ae94260fa192cd90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842df600c956b7a635cd0f0b8faef5ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b382aef2933b2d30a1b7277619489fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230c3a739ab130994fbfc7e35603e33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcfe4e392546501d3a2a0fdc7cfe79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1905ff9c5aba92fbcdbc94a70e268b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d61a9ae0b52a380ac67bfd1085550149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40082b9e39175434cc8c121f08214ccb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304440e4c4ee794f7d1de252f641549151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8afc6df92a63e614412d0d1e0af2fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f7ecd8d783b101fb9428976f8c03b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b9c6f65cb419bee7ae19931d84863154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb0a971d04cf28a79232a810a7e0a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bcc5781e5dd71747bcc7fc0693a4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37be9431612fb80ce5a60cb54c898c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356284b06398e1033f28b1e9aa142196158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa91e361bfc6ed531ea11200c9ae7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b414e4dcfc4fd09bdda37bb2bd5795160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e660535af559ba7dcb2e176296e18fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7d46e2a1112314d16ea96cbffe068162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e248d99f54a1749618cede06eb082163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65adc9c99b97bafe9743ae0947357d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea359dfdc46af5066daf392b98ae786e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b05d150dd31925822c198e00928af9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64824c18f9bede217a213fcbf59d6ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e324ab9633477e84512d6ca2db8ed04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303ed09dbee7bda6bbfe0d8d21b482e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb165d73ec003c2d77f0a974a111d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b775bbccca8a31570dc643f6e3661171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ac9c45704fd854ec61a99bbd85fbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528cf8355737085225e1a9fe6d13f45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf53ac9757de0205ec43912caaf8f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c99a2b191ed5325df8a0d1ae7581d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31650b345ca86a70787a1d2d449eb6ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1868b0b59b4f812fd5cbb30a486d86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9020a950c92a2cc2c96800b76a2c8a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56397d1850419d910106d3f28acdef5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e91b141a72e54fbb871a8159a0c82a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1febe3dffe207f9cd82b1462f2d5a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa67854d3c069ff6b1da304e5b56fd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a3b53368f3a334d53678ead1894c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c39819c1176dae7b04602cdd17c0b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f129dc9529b0b58fd34e763b7667ecb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2e1850fdf4b590ecdcb2762eb5c09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0992df1e46efdd6cbb835a124b43453187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d186658ab95a234e93b2fc6080ab4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff690d7e8ec4b3b23e45d51c8d1433f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceec775e45d28b32515db094966e46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad79e6e8b89ea562a1d0b447855f49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2338d37b876d0d809731cccc19ed66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a721b095c32282160bfc374d5d8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530f0264a303f17984dc13044c0f0e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28abd1e1693b113655a707cd8f3d21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42439adcb0afa341e31055e5f6c88e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1d9f9724bd7a336696eb5367d6599197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8155638eae2ea7a445becf24800b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c06b6cc37512f5f56a959833f997f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddc6adaa089f0b185f774a8eb06a1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61e861f4fef96a05f495e54e2a2e9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab69fe3021e402fd27acff76e92f99b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcd1e9ef6f5f6342a84ccd6df5eb4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f56e7c842e51810ac684c289fa352204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5dad84d19d6501cf780102d54b6de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d27a2cea926fb7d96418d8a175efc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478fcd5bd8c45f63aa928bd965a402d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f89ebe44227505793c3514af2e7fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb08ad72b6a65cdf271ea377a067476209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff889f66791897005fafeab0f915b49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d15cc3fc4fcc7a5371d083959a333f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e25bae276a128990d0a2abb71d8b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe39a63a4047f5450f34e9be94aeff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b442cfe74a5e5f5841fa9680ce2c952214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2b901a48820a87f47134a3ad081c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b53d0aa25dd9f85e22ee0711a7062216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1e0e6f40b9967a34e48b73449d4cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a07d119ce6b73de17bf95cc746edfe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0023de17ada2600ea3ead61972a295a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d686750768009b20357528ac744b2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e7975675dc465c48476532447bbcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0194c37a0f1b4aaa606022d7c7328222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d37bd12fe4ec64512fcd812a3a72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc474428a6c50a61fa49b3cb586f853224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0ec297559f66fd8b04d6219720995225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a2af2cdcdc3d7d2613bab78ec00cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f35aa34b8c52da4babeea55bccfe65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9fcc1b67d5054d50dbe087c45215a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940233e0f781ca59f16aca05e39c256229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eafdf8d6022c9e58135110cc6787bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c66e1d0a6494ba0f6b62360ad136d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba5c860cf5ceb4fa7ccca18f380f0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8bee03ac478f54815bde76d5c9002233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42486a8a67dd7041c1c034ac80739fc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b563cb1dea74c60d37e4bc44d2303a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd603448ecba905490f06903848c60b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc27c8681d7010d31343aaebfa5989237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375210bb57c1490374d8bb7fccb636d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd39be7bcfaddcee9dd0766a1eb2ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f21fbc7876908770eb1d175e76d0fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914bdb3fabcbd5bbe88939379960f1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5d67faf8a64f4811a77b0de337cb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c368c63539318b3f88c34e1aaed726243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e639350430d9083a5d694cc354785244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cd8809fdac46d9e0ee2bfe75f8b95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c766b0d0e54fca85779d87430f40b1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f81c11b9d8ea13d86de20001dad699247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277b95918248cdfa7a4de62d5e6d0d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef332223d6df1099c6fb970907792b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d6a2040b0b3d7cc6fc5ac2ddb3d71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81693f6b187117c8e4f3c036ce87fd0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a591b27c16ece69f39c8930c575f992252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18ffb732926e46008d50822fcb7e9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d65733d0cbd6ca9fd51572e1330b0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0c82270b6fbb2579880749966e0f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4cc0741bd33df5bc1e90fed15b910256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9f067bce8a9934e5f5a18f356cfbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47ad054e96dff0a4e2e89ae0ea889f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d76908e3e0ef1cbf697886f56b4649259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f28942cec99803d50c98b3ac77377260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88ee40407fc3ae0dfe7caf8f1336af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73915aa5853f1d600247768977e77c27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b16eed46c6c80222e80b680f9424b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ce8200d77eae82ae631e4b4c03b03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99486245adbf1127557eb9af2980ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f3f296875a19c5d242bca080fa1cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bae0d0a276d02da4b2dcfb650e82a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9487df5a6eaad1ee7eda092cde38245268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af855b8fddea0aac6128c8b48a140d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9076e9498a8953bd8ff3d2acb02f84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037acd76c23392e1b881634f5e87b5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eb8c1d697afa00ce7cfa295e62cd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697476fb3aa325f83f2526ff253c034273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb35edcfa154c97bd84b1e557138a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd7e28c3304115f5098db81f96b6a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae65b383215c1461e5e8c92b2abd72d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08916685a781635ed652482e62edf1c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be1442b6d096e556dc91f08d227324278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9f3bbd50b9a24b60902448a82ee1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f92afb438c8e71216c21d40308c84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22977d163f95ccef6878d87e91c5ce76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a690ea54b7b8c20f5a28f49592412f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2017b15a0949a1b08a7071e14e1ab8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe515ef801497bc7b7712e5bb5ac44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281606664743daf4fc7184183d920ed2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86cc8902ce7952554d39d712d0f91c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799085fa8b59772909d171543918807287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe7d86c754d6bf97985d35ad0a97dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bab34f95bd5a0a950f492aaf4c22c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fde0aa98f5c2e42a5dc4c1831b131290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74053b4d6ed5131f74ccb9380c452e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014fe8e65924487822c5576c1664924292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a43a1aa37f769892232baf734ddea7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21e1d0cbf42d7df85c19792b00db74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e6589d39e1ef1cca4e4da00f7fd54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3389de3e61a9a1e0479457f39912b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261076187487652a73bdd9d34c82acb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb1d8ccb2fb8ea81d182f643d08b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fffed972b2adf5d746425eec1b1e93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7936d9a14bcddb67f51593e7b37e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd764083d192de3c78764c808dc6c8b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08756632c847e86e72c3f5293effba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956a3e06c8afc75078254b24b2827e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac186e9c53c8e64adcfaaaa0af73b149304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ce73b66267e266ed2901199449186305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfed45315cd2065dfd9b87a70b450c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294996b84b3dabf2e77fcde7e33e7e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc982bbc90e16321a4b0bad9eb4fed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434fbc1c9756767ee86336457b8ff3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eda1d97019939134ab8c573a22a6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016a72543abae2e852cbccf88c25df3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e7e6356248ad222ab3f1649761ce0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b16415981c46f870eaad89ed0314c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1cd4716af8f1df5a435e1130bce06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdceadb4577e48bf5e307a341f2de2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca03a3eb2607cafad17602ddb538b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eef95cf9bdc5624ae301d15f241989317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df15a01c50482c9ba2596c2bf849fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8788e5a2502cee7c8aa12fe33d65316319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff163bbb030434bc0fd3b8056676b02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f48b86961b6134c9ff27c415183a28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0e611c9c26ee9db856a9da1d17f38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada51f1ae9fd76952f63a6c2405220a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c0e340ab76494da7536b18dcfade8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c184a56318cc47f6f43afdbe8fdac4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dab7c6a9d39629aec13dec0d37ac6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bcc3a518a989252d0fb42c757b05f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157b595d2d26e2c3e16576f7f7f6b86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6b63473dfd0beeb606928e7eb4311329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b07adeca5b73e852829ed49881ff94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83adae913a41253fe33c5c3c310aeab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2207be6fb3f9ffd6b8f9bbc62f1772332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9458573297ff1c0bf375e881db38b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0feec7a860ca2be4306530a90e672334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87d03c6c26b342d561428da0b752a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768335efac42622829e338a969ce29a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc523216f31661563d0e28e164fadf4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7d279b1434da2fd2c28b7dbc196f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da3b2cea944c9c0bb94c763aae080b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311a6b5fd38ef33ea5af07a97a2876a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ffdce188bc47b9b30d80e9d7b5a1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09b0c3a1a709af6461e450d0c13bd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca229ab5b3de9375a1b45ff36efc769e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7831860d62c0007f3d50ccd492de16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7579685fac960d72a771cb246be2cf5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081a72506baeb59695a8496bb31315f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462c98134217df3b27dbcfad0e1c63c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec396f86a47c71f659129e99c3cddcf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928ddcbc5f0997a33c5fa52700cc6dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5964e384d586a61f9a497abcb7c3bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e76258a54f03aed6c32e15fbdebbe0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25550e3a6e8f4d8a859d42bfd860e59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369816e7cd56e657ac9d483425b62780353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90d34e13854e45750ae42476bf713c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393c18f079518b3579d2d40832cf165355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ce948810a9b3f62eb94467495b204356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc378b0f109441fa493fe9dc01440a45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1a863404df6e5a815d965a55a22a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a9f9410b6180888cfdc96b561b4ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0645bf062ca67e2c93e4e3d11762ca3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5cbbd2087370bcadf194c2b6d4e29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dd612d8b66484f5b3f8786d37aa62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034caf5d2acbcd2ccdcc4f3e806ca9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f351e90ae6df1e8d3d3d22acec2839364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115badfbcb83ca0a9ae45088c2a4eb56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4b1a36101f03d5717cf37855a4830366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c01b2b93900510bbaa7f9a0011366367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ac44ab14beccd0d287a3a7be36fb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223cc4f6c4b3ca9142ff859c1aae57a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3e413c4ced3bbd61042a88daa4465370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf4ac5b88f4fd78e04d9a3e824d1f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7b0d32b5313f1b21b4dbcde7d6193372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de548137ecac598661173a1b3af087cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1c5ff8fa419ddb260831f8a31d062374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895309e26da149b658314cfecef86bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e502b93d98c8f04baf7c643bbeb90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c533c832013d0bb9548a7e542b718377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db8648e6dea0e35020e59c6f18bb31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42308f9ad27901a2d6fa52cc5f374ada379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f81b9c22214868401aa47be86ba15b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e90beda66e64f01702dda12bb4a8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f9c9a419eef8cc873827b8217af77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe319e6e3602c5a5734b4ca7db2618d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8ba0c0c9e72a50a4f06e687b160eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913780f8bcac5b06b1883a22d9ae09b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898e11ab8b02bdf46f13d5c296bfff6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad457045ba21d921a404e7840beed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe1e3a08f4806e0ef57623920811e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f15bf36f174fa27ae8355331d3cf4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82ab16c866c25bb82e8c4aaa659c06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e97f30627c7e0a6989458e30915808391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d434f00312ec1027f26881a8587832392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db7af5a765e4dd34281588e484d0fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17c00a1af315b4c0877f7cb57aabed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e5211bc57a568afaffd6e200a94cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f30c5644e6241d0109b119d49dba87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874be9710448cbbb6cdbc29032509620397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e7c3bb1c68dc92e43ff8dd6ccd541398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8555bcc5d5bf0f91552b5f31ac1499399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff858003c6c6c4888817c3e188b80e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d088a8c3d9d8f8138b59b2e15547ae7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377260e5418b6360abb2d38f45c8f5e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b56c168f9c9b0981e1196c00d6a004403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031d5a96516cf9f27a93cd23000c198404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131b1633a60dfb2c51e50f8bec0a266405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be355f8501a16a6b57b0c7c567f8229a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c530ce56c964d348e548908a0798d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dd2cbc22bd263d3c8f72ba8d68516408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb899f98fefeda889a97961ce0d035409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca217dd447882ea3879f6ca9cef5caa7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fb0b125f9298a090fbb23df827d48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9851987eabe7edb3aa297ac2260d30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e36b74489a9c0baf956874d6db699413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7be1a02bad79c223af945746a6d19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6570f6067e65ef2502ec7446ff4762415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cdfba08ff971f22583fd3b34c76bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbc097114a42bd312855f2ec9264e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85a168fffda55b2a64a9da959cbaa6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54491646d0d91bd3a763ef7659bc00ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ed60d140d5adf0915382ddc9ecec3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67e108d4bd4c8db214f2a2dde405c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59081f278d69e523c22791b81a3026cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ce89f3c2a9e353a65f6684a022985423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ce0c9283d078c1debac2f901a2a49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5b0553b7aacd2eecbe1b09056946f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2e513b93c7f1532fe97b9d1194918426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f864a7df1e526c06d94f542d03f4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49fb87444358d58c1c30a9d333f833428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4985f943bea847d7b89dfbbfc6089429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927ea3ac6472a819e0364abe5643534430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13f2e31c575beb819e89155ae3c97d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3a783cb9445dfa3472074fff5f9c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a2b8367ece468b0e4dcbe91ce94fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab6b9403021b5faf681af6b02d0084434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14d2a74b7a1ab936a38128a6dc0d63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843ef93d4f448714b9bb8e589f31274436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce1ba8030cc0e4df3088a097ee621f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1db6f03aa0ba3018b53f9330b2677438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f79cf94643ff1d898f35dab1a3923439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ba9c1dccafcbbd55a7fc7337f465d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eeaf058bef9c79a5f1c3fa0b83bb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fb5e300aa3b395134e6fe99fa4597442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6b297aeecbaf9ef00e11568a2cddf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4ccfefccb5bebdf47326af7d16ff5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aeb0b7d1b9ff477b3b511db556ddb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252ce5b203501d773b7302f40ff2c99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ba3d8ea109b46ea6fb6990bab1ad2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7175e6ce28f9fe2ac65683d868b2881448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14804bde3d3337f042dc2049424aff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e351e99a8d1fb41cc5e93f923c079450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398d207b7407bb447df8888ba5e4e16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72afc4e62031db1e873ecfadda8dfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368663413572d0803c94d3028d37b850453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d7fa2b6f5769bc26f7f2218f21f99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abd8d4d5cc956462610702c93fdfd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d685998c3d6d57c124364dc873543456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3f7eca3e82729ac44c0c82984ee29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e2ce911c7e298e5358c9c70a39743458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8e252c38c181f070c11c3bd93ddd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cd0fdc32ac14edf576299cbd42073460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f98517bc01381de0520b94b1fe4ce1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cb967038b03942e4c681b291ada08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4016960dba9971c9e53d2df3545fa8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd75e2580a0525abbb0178e5c04af5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa5c467c0036919e2d77f6999e99af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a22c88919f9dad90a1e598544e0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a245848f49ec90bebbf243748f50e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c96fd7a4a7b42f883f26bc57fdd4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c7f32f072000aa1ce6f6a210f6b3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1342a8a1759377b8be0196a23ef7ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75a7f5b7c3c61e4f2de02ebd31082471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac745379c8733ac5c7e7377547c8f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6055e56c43b0f37b08ffdb65ed687af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d33702350513c880e13bb29274a23c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe053910bae3053e4a70abff42fb42be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdcb6a47a2a55c7071c248edfe4568476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd4021dd651f4e4e7fc7e1b4c88708477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd13121b21905547a36331d3da4caa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f2c26a4cd40ea693ac8f7c6b9e07b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f43af935e43eec0ed079223849e34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ae478f9dfbffcea8df123ae3d6a0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25642a5187b82264e28875aa1015855482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca4f10028412bce9b972243c2aba93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681807ce7be8199bb71a4aafe47b5c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e84252c816af071142f83031140f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e8915378face0a3d9ff6704496c7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fb36f5f02f207d2f7cb2b9a5dc8f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50a759466361450966a5830cd66b36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e6a62b171350052de689c11b2b9db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1521e7156c3d9d4c07b4b5a6d8014490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c1f821469153f3033770f1d12d497491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3707a0f3da3c8520cd245e3282af5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb365a82d9acb7cbec0222c98e1300493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a3fc1605d2c658c5c20917539403b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e26cb0d78af68795de295664a6f9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533daaf583c6bc023694e225b7fe763a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d02f439d527fdd1a439378adb0c0a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52043508efbbe77bb32963020fe56a77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f70f82e929fbbaddc52da99f1e60d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93e5aebd0b0836d3a8ddddd04a1fe2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528ee6f46eed77ad5811d606c2a1fe7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014517887b22979f48eca1aacd6a97d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f7a740649e088ed0a5afb5f723c4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beda4fc206703add39eff5c6804eeee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30071cf7271f4410a7d4679a54bb87d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9253e34a481097a87fc7da134a89225506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf441c0d25c5a9da2ba264d4f0c903507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcb8ce0858bc05caad28959d3b459e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa1d22bd217fe577578fd58099987f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d437128a92b329972a6edfce0bec60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ef0c0ad9db741ddf822063d11f550511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a94d7651f4cb25a4fe2e11fb56cda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30e537afe14ad4f272ea5a3661209b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048a1babeb69f51ca5bd7553fe0a251514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877ab3cb7a8a32f6e5048aff4b2d7d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cdff0b1580f59ebb4baa600ec953f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464745283c9c12af2abfb6fb60c2ad9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c728c27e0c0fe9892099159f02c2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46134746768c4ca72b656132a289c67e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34aef5e0e2050a7fa9da08a80cee93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c34b8aeeb713d5b75c7a55cd07af6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c02e17a2eb907c2f3cd08671a1272522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25baeeb676e526044a243b087b86f1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3e454b69121e13a8a10270e538134524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19cceff60028f6f7d8577217223161525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b3f0f5e7a2128d6bf53013022074d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82501c8d59240b5166260b96085254a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67079428791775be29cfad9252a432528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ac7b41d7b7fdc0b0feb6c4156351f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4e9944d20750385ef6f2e276953af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2967b1ba7e9110c25518dd15b9224531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3385c49b3631f9b26f26ea9378c4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255107a626f1d1bf4fc49a10c6115be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1fb8db2b22a11f75ab61c6ce0d9f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e82c68148de9db555cc4407796478535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6eb740855784bc0e9f08945bcfd84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059019ae1231097c6638fb44644e004537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddbe8c727f17c533cfc25edb423c5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3734eddb602bd04f0addb4e25ca66d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c301883e88ce54affbbe25fc1abcc78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a203e00264a3d75224cc230550a45c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf8a05de7c47f28f8385a73a84f83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cd64bfd3e52a3250634aa9355f439543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9d8a9fcb4eabc549bfbe44378de7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428a5fd6dd5a497265dc10f27940476545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c6b08bb4dfbd4aca3f1775768e684546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d1edeca0043383ccdb9e950054d24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37564104f1c3838330efb652fc8a8880548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de41a2172cafb9cc06397e70145aa7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0f437d13b2fd94e672d6921c8d551550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42d565627480afe21d2063e9dd30f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281b29884f0a473d22c8d0fbe78c2da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18425d6278f6ed4df3069e7b1b97a5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0616c0b7c2a7c5fe35da6c49542bfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b9e078b5c30d6b827a43e335c906e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796dd0a6337f4e4fb4ef0bcf19fd330556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4fb5339afb6f06db56a2ef960a369557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e14ceca397a3aebf5032b3963cf635558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163cf7b043e574f68f3233df53fdc52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2da5dd7ca2d07c4652a546e4e248af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c458d7945eebf158d30955cb451fe47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c266a09b75317b2deae2084ea346cca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad0e95f77fe5e76d66e756cbe0cdc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c61a6b14e638b3fb09559ef3abe68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423414793a6d10150f5a4a25ee65174565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70e805e4c74ffcee540dc3a9793ee4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b05590a54af0d38b255a3d0cfe7875567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0431e14b59bc981672da1a90bd859568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c6f1bfe947c4e4e7284ea8db2dca5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebe85b95f32ca9a74a03dde04ac934570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffe550bd9454eeaa053e4c6f6d31ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714a7a1c076a9d6c6f406a09e230a8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5b21620d805ac6b80a7c42d7f6085573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78a5e30a5ea7063192a68b02830714574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e92e9de29b55500ff57ad49a4d1aec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762ca4a1d5c870f6189f0afa347f6e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959f27a75f75c6a65c7598a59031bb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d0986cf373402ade1c687a21ffe85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbcf371b6080313d8f8c5b04280521579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d643b7b2058d9cb30a457cfea8371580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d4f0426f0610d4f623c8d83057b89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f8b5a14c6792f66f36a664fc52813582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee24f2469d754651f461ccb156cfa2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75ded3fc437704a7aaf35f6c834498584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ba702bfc0e3e3064d157eb6ade469585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cc366918e22e17c936cab427c8620586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bc4462689016ae95161d7e6ac7302587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d402518fa631164f90792e5830b427588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a5675b8a8db7315be73ab33aa2d74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c43b39ba14d31939d70c52b2754e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acac209f745452d13c860f0420e04f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17055553d35ab0840c4db7f04311f6c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504db9398e0ce48d42240dbc44b4a0e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773fb82790c5332a893be27da95f17c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a98ab260b3546f9f5fa9773b60354595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef61916d5c4fa79aba4da013c9b9a85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424061c6a630507f11e34fd511402d98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b224bd92831c37d6d90c2354a1cfbd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce14a502e82a2194af3711bab38954599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608799346a055b3b6cb03e22a3564212600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa46956e7bd185c2a98d905e6f97312601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853ed85260eddd074a7f839d62f6201602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eee8f229d28ee3b84211c6c11fac0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dc7f08bb72f9948e44b775ac26183604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875c172e03319f64f4155631e26ed70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e027c82ee11d639edc6369ab5d896af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5371f0c3b3356886d60ebb6dd5e1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91547c10a403b86025d6e8c13bb4f25c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772255633c937cad3f34bee16b1f1cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff421572a2a43dd1554b98faccd89a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72485c12ef691650caf3a5cea0b976611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c694654aaf1a861585aecfa11b2d9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b09cfdb3153adf652f2fc78471153613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63727ae9072a710feab1c200e1cd27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd3a2f7ca991a7ca42628ddf3108d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519add7f1ddb9efcf8f684e419138c5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477401cb945eff8f43748ddb31c09983617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096b1dce147e31c841aa5f055a8ad87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab8832a40326553bdfbf80df575d82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8b4fa09694bc055724aae2710159e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cabad4e55bd6436e1ca00d6fe85d6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ba3257f2f9b880480eaac806b0082622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17017dfe61cadac44990c48cb2793ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeab7a2dec3f5782869f81ff99c9041624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3f140af3c0001c5438d70f237473f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf94559a78de025ee3f0ab2011fa98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b17edeee1eef78ff79dcd65fe2c8d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae067dd9b837f9eb9aa23bc4ea1cf0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1813b80c1d45f8954e98a5d7ea10f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4b027040aa72400f4e39900571bd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317da148dd2744f3877e567c05550c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb7f977f01519107dbb8f815eb2873632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f609b2d423e961e018fd19c4953fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b80ea068e923c88007b6c253fa8116634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d0f7bf27a4ac05a33e87bab7b49c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66188f148ee765a0559bfc2e919c4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038fec6ec9fa82dde0ca8e8d7783952637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c804d7f393f83581b83e2de5477aa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819411b4b1b84b163a41ca798d863d39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb4212f4eef26a633830a8cc2640f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6faa9198f1ebb009a6ae7d0497d00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bee71ee85025dabe730cbff0cba357642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2448ccfe0ee58766f35ddb8657748ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546605e6e20a8c161269f8787e5a44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45e9dc9c06342f01ac3422da189210645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d127ba26443875b6c5061fdcd66f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa4c5c5634be8794b66d6fb4f991b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcb26615c05f4b935f2056688a8144648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c26c1ca76d4e842dbafee55ab7241649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aace682fbf65ab3fe8905f6f373a175650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7650dd4da656e5bed082f52b3a4288e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe0192157ba71f93cc60e62339da76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce74752389d1d3c8b03e88fc39edd82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9d6389963a1ea8fc1aea05422f81f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50b1128b751bae4d17693691313724655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44c1b5e9a23552a9ca70d482c85a73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ec41cc26f390d42cc69022e258bbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb6e55d82bb027fa92e47d71201d02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065664d4921e1b5b56da47ac429a97f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda53db6692b19890c13fd032e9bc85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad5a58b7ded4ac899b9ecfb9cbf8f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af979c5b5b51f0111b01e80659c691662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a668ac6626b121264e7bcf1d1deb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d9be32bcce86bc21512a7510614fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e57cf163ea69c516293a15020dcd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51467ba43866424366807f3fa221bdbb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4f18251f6b3b8143bc1da11e6d489667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cbcd8064cf15d8fd6b6c35ea33bc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460b4d130055ee5707a6253cf334b79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6b21a6c77fe949ea064f4ba968f98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e90325a9c2480058f20ded4327ea1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127ccae3273e1308558aa80119fcb8b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbc9899a5354ffe96425aee3caa685673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe859957d3b14ebb7699f6bb2aee3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401b1141d87308546a1eebe111b8681675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854c8b405714c0a048c07dee93206c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e107b23ef4bba30d668cb0871d8896d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe99e9293d83e19cc4078923bf107f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58ef8590248c9656354b3d9e6d7cfe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829c0c76ea1128772f7240142f5c046680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0f934bcebf639ea29d4cb48f68113681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d577a35b4963258103c2990ff3da93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db87cd2404da596bd92a46366206d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd693902f9ad80eb48c6cbfdcb48afb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1145129aa171478df4581f983803dc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e96adf087659f5ceefca49cacd3cdd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f863570ab470aeb7b0799169a27ec5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225103664c4363956a1206a0fc99d7bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7868d50475fa107d510dfae6873bef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11d4fc236fa250f11f8be20de5664b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702737af2e2b2ebb900344383d9cc4a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d91b3ffa2850161b0e59a92dca2435692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e90059e11485811ffda0514cf28998693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad3b5e5fa3459ec9f65e8f5f36388f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e00c04da6f215588495eaaae8720a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6935aff6355bada43ea725a389e05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9d2e0552f4a0650af3c0b9af00cdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830b6d4324f4a696ad98c6c4ebc2c51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fef3237c2497d31cb3f058a5c06f44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7da44f37300566169b616c0d70eb96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d2bfc3b3e841cd05a130374bc5ce4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832eaa4ea010658a89fbe6a59d698b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc82c3e90c3d11e887753aba13db1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e7a58a7cf9a22c65a14ed583b15e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91323d58c802f7c25890662f7b63e63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ca93ae16dcccab10780fca0232d8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885469bdebd7c1f8c35a625568c93953707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb386998b955149b27efee94c2f6d093708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c006d12f1e0fb89d7b03457bf044656709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab0be6cde9f1365e0d3326c1a609d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bf4b3fd1b15bb5f90a7e54f994ca9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5e732573b1d1929a8f4c4be6dc7e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c0b8c6e07882138c7c3b6969a6205713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e6fd033be07855f51fc9efebceff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883e3bc69ee91661fe6505d80337fa3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196ca97bc9ebf60474298eaf20f926d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953dbdc3c610bc5a17c21138cd80d3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3364036fc4943f73cc8c072424124718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1daa49154f7cdd91b863483ecccf29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3c0c3f8410ac49cf1bef8e42826d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b22175e25454fe9f721ea9b3f004721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a939da7f803fd520961932114a9922722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af32a5020c85a1da11cf16abb99ba2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e203e9a69197aa082788dbcc8193a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e36a6a54d4dc0c3b50b3fbaed23afa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb73e65707d7e1aee33310db4a45eea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778bb32e6e769f2c64c3bbedd6b40ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9517cda3d73fd525685373e2bfe5f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0d24842b7685375dd52614c9c514c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0287aed0a3a8048b34e437fcf2de255730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90591646aacc20b96b83b1e74694348d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164658ab8c2ace88a969bfd13bfb719732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d6cec30f0518279af880d7f9122e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3843f9fcb83a17a575119a77c78ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885a6e8ccf4f1875c94ac23666b1e1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c835118f0cb63e6060baa565221999736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceb4bd41bb6b5ad77e0da13e5198bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0571dd3be3a443ccbc26ae125332a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861b019d4936e13a86ede0b12e6de75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153654864d6aecbbb6aee68eb0a352b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea38f8a8963e012db50572d244d6d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d768d90e37a99c775611616e0431a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831a75bc8dc974928780cbe4e16b12d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b96cfa5f5a72f7b6d7a4bb7a071262744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde810d875fa194653680f7ed1f4072745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51e08bfdbe664fac444a4681667260746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cf2b1342b43e9efa485f94bf29d65747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44f91ee602e7596e17bc435e29e1c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ddd18bcf8ac0a3bf81d9382df9051749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40b1bd74a6097d476a826021788f64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9a0510db7c9937edecf33f9e2987e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31572dd9ef2f5cb0d4de8346f792d69c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e0b60325c89547341e6a8888df95753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c822ea6e732bd2d0226f6ae1fa5ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9d79e1dcebe106c8ed7a783ad6c082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef5c14ab39f44f600fa34d3a43aa173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540210fdc1dfaab253ddadc6d3d73f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca56829134e05a014c5bcd888f4b5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef92591c9ba3f2bf3006ab443f71876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66abb41d8f76c610dbc23a3fa5a1637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad422d4ada9221419ad6238bda5c88478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817c2701f716ead99d8e3d79e5639489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75a8b1ff10d11787875277d996d27d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707a6f1d65870e07258484c12a718111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46251fdf12a89da65908b000442924112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2debbd89d176d6fe801dcd6e4aaa1da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410bcbd4b40b2393bcbf42ce9ea465e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6376319e9eefafa2cd4bbe289c56115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85102585db991ec26a3ab6b749fbf35a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13fa85f1f1f3cd94ef0f6feea81ddd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5e80cae491a6df8c535b661b6c68118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769314a48dc239d1eac052676021e6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0af39eebec07bacfd4431954ff620120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3ded8ff99727bd58ab3962a225feb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70002dcfabfaa32351fd77a7ff88bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fd3ca34971137c196a879ffe663c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadd18426594d709e302e3990deec7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171f9c2fcbcd339d7c773a4a53b312c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ea7cdf202792f6847761f4db88c4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73e4be9a334275c29112d0ba675b3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d40e779c944b4fe16ec3788573e2d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850565a43fb7c9ba7a82740d1e0ff12e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4906573c80d0837f63415501f55d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529715f140626a831149a8c31ce9873931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55e50a13dbe717c933205f940a6a6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82263d37f2c4eebad14d1089bddd8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416809e6258881f4ff16de53cee34a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cf41b612911d71f13faff6449ad1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b2e9126694af4bd78375df0917e4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fafbccce1471308fb025c56dbb48f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32178f62184ebfbd2f6ab594e04ba18938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb95bf72f0a8d78e3605bb830acccce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd52b7a0b87dce22620a0054fd5c80a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c4a5ee687cae3ad6fd15c119c102d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918b9e107fd671bff3992b61b01f64242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f993a29f7d9be1cf68466bd00d7c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9414302c03fd660ae93824c8c8a910e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40900e7ed5cd9a893151d4be3b7756e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a000a7ab3b13722f9c5f6a774e2bde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0a086876b17bd8b5e1057eacdd9b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da2e42d26d52e4504a683738cb560148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b69d11483c6962dc2083ef3efedd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae7246c05c88647352e626cb4e2e5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2462cbe46e745ab96a2ac2e7de2b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5578035af0736263ed846bc4390ee052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dfaf0958be6d7172ad90c8be6667853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c941492e9a4336906cf50c5b953b05754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e0fce8e7498e7e8b6cec525d7f57755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33b3517badb364adb7a7251501886856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f378669a3af0ca842e27881a43219157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073eacb477f8e1f0a9d142b15cb0bf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1b4c9477aee0cac2b9d281c8ad90a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7d03a8f6c967f2d5af5aff91ae27e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e31debc05fdac8b45a40adb7519be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b870169ac72e587929d4148168518d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a2a52fcb63ebaa05ead38ad2241f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd93ad5f802827e3530cd2fb513b57764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeb2bf81440afc6b61dbea07b7d89e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76e62649eda7c0392488eee3abf38966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2decf94f730f07528b5aead30b994a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3ea8648b832128389fe6890d49d0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fd56c6437726ff1e5a3b977b6f04f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991ca952784e9bbf1fbf991478822d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33175ff480e43b7dbb6f26070370de9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e31c45aca7548b231f1517d6ec0f4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f85da94ede731f3f68e86de9843f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5135f7d66567ae207a58ce53860def74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed842c8e58f1e0a4fc0f9a7d21bec7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07be98e9999c1173ffeff0501f773176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5565950329573c2980bced2780eb2bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b54549c9b57d0067ae821ce26740f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0258e68af9841ad6c437ef1bc3e883779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5184e38bbce037bbaf1e19bb3740f3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7424bd0495e4985d86a16ba6363d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d520711f9211b2394009b4d44d5fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81e0378fc94a62298ba498e4d1b20c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d5a3bf86e987bbb21f541a81297ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c6e7cd94383041ae0ab0960e548c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793b247b6e25c0937cc69f5a2fe5bc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4bfbed41e20c5e8d9c33e686b3a6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9d7506c9b9d35e0dddf176feb51a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bed18d25fb4331df2ef01c21c789d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4834dde5bd04cf0f725843dcc189e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace81c8667b7d9a014e1532b8bd2e90191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24054084eddca01c5815da9f14d48292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162424ccb42562ea5a29e1ec0915114a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adfd0bebcefe681d23ae70eb99c15294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0456bddd8a901ef9ff21d13442770e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9558acca379c671ec5859cf9a5a10696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fcea2432220d247b743ecf85d5bc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f15f2dcbdc2ab46ea8471dc8448af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ae51bed6f706f4d2e387e3efe170499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6b0cbbf6a52e11ddd27d106ae4ca9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43c6322edffbfdb256d37c97cfc257101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008a395ade579e32ef25d2864816d98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1804b4bbb324ea925267f607d9852d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dbcaf81c71b8f020cbc32bda76995104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211f4c642698a40e8b94e32b9295421105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c0789f5c8fe880e7e6a4064a17bb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899dcd274850b437c9076e2d160fbbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2824c17ac4ad96c3da10f896420ff2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35253150a9456f2f6f00afc18bafff6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286f7887842d33c4712aa2404e9b48c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b47052dd0a7326c0a11a9d8fc08e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cdc16046dc9b704278c547c353d1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5265b6843bdbc3d06bf095fb9fd25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8557f216dac0f8b21c1e662db1de5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1249600a4aee5db171ce793a254e3c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301496ecf6fa733a9fcfdcba1a77985116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665422637d1c3acd08e6608be83ecec2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86c22340d65971be15751a843a713b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee545fd11c9e5dcf790a7ed4f5e58309119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e685c5cd153330e6d0d77e7a2dae5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858374f84b4373e2c3a87a6531657e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a8dbb1051efef8836cbe0a95f1534122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e18490a8c0b1371ffd0fba57fe3b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f836d371afaf906f4778b5d17045f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d4654e0155dd8cb54d93b52706dfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd561522d04e0da0a75de67c05e57a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e6671485eceb49814c2f6638bd3a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8faec167b525d7cd2668e065333cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2bd97414e2f3603a907fae7b8e875129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0f95467a40d82c80cfe8b37c60d1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2dec8cb0e93a16f5dcdf89a7a898f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778b9c01cc44d978715cc93cd48ad8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de5916be3524caa04b4f5a9a841ec3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f4a6518a0d490ccf4460764c73d56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d34db06b75f34e7efb17e40696996135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170701bd86050aae95593a9eaff4290a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3c3977452054bd690af5627e90126137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a5013659369492fee96e2909a378b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde337a82b438e2b1c45690d74f85eea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b4e011b79c90adbb8d73b5d994a56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498e2816e5fac2ea2f044751e41d1ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fc8608d696afc75b01e3ceab90a55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f41d6ab5246139f28c910989e35b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e281f22b15b8c4e995e21e8ae8240144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962bb2e60cfd9bb18e8b9f31d8b36fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60257842d161750b7263bc18c24f803146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce219b301f7937ead04569732b84a4a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8f562ac5e18b0d7fcfc5585cfea37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4293ff0a4e5ed25b1456048e76a70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621a3403f26f89ff7c92c141a82ce5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321733816e5092f48fb2ac4cfaba4539151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c37aaa95fdbe19cd1c48708418eb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875533945abf279d4a4005e2593669bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4e0ec5ab6473d6f7a712110f54805154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fe19f60f9f2b0222df0406d3bc1e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4652c3b3107e03d811f4ceda0520d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca42baedb8bd197614d8b8e5d30728157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf208a05b3ca290eb6d42e88382524bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64f0919cd48a51a3b431143f2edff8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915d2770b41ea8c2381dde97828eb73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a858c74f20da09b414c3ea353dabe29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460bcc2595b43e3dbfe95fedcb0c828162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a49369308f456a438279c1a1faf0d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b71321776a28d04cb110ce9362882164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c99979289aa79a6ab55e4cc764c7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60d4dc14f416ca1966013b958bfcfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbcea3df6af15096c010eb9bfac675167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb7ce668a026e473ff31aa67d361e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf16ef8014dd83b5ddf53f0fcce319169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13def8a576f273c711b4997502d69952170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5976ba00494d37d5978abc836c869a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889de086565801a42b6fe641acb1c80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15a8fc1fbf5d3cdcf80c71ee3faf89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0402a7eb2053637f00a486c693bd752174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef45a6d16fca61fc9429eae411bedd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157a6e3dc8690baaac910afba147a42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecd0b4108ff482f9818d3692618f66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a3b6fb8736b16e6ca7499b50625cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7bb85aa2b548791babec834165530179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f780d1b7d04607cb341dc7bf0b29e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ec70589a59e037d5b5c705a992f47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7570015df65e162b7e146d46af532c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe90efef2f1475377c0691f767c4f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfd1f77e964d5937074861f8a47450184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c27aa3febf46f0aae48032a0d797b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec567dca5b06e9d3ab1072174484347186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee0f320b08a0eaa03ed4de1642c275187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d53b443a07fa0ca67ff40772d1dfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e845774064137a3e91c189abffb5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924052cc1fa77aa233211a0420771cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fba510b7f03721dfeaca875e36f9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ba035c5e81dc374113614a2123350192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbda5f0233f436b8126de8533dc8f50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdcfddd898001b6c01ba8870c93c89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a15427e60848f6b68f6ff1127df919195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0142799ba13ae51fbcb0784ab3d5bd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f9bdc32dfff01877196a4ab6b5055197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc55cf60f961c1517d8820b2031397198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57501da7c98da162045a4011f3e59a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e359740eecbece761d20248828ae55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c0f58c1fb26b7b53182c996773a68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b6b0d51fbb3eaad6a9e719efd5b80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba05a00eb1c6c31e56077960725959203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023302e34f1cf2562b543b440747976204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb4d0e97a73b7d19c6938a95194d87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b58d286e7124841130d3455b7d4f8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90bb63f05e1de8470c94da3cbc0eb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09f2170de3dd1ab3efbb817a68f7f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b48e04a8f50d522b71287660f20b41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b53c5ff0376bcdf034141e77db7783210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cb793d27ce47479801ca459b922df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575363c37e63a2545aaaab4f9eea8f37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35765a6c695487c4652d65ec9c8712e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278646d31facb61adfa5cd2a6289e75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d76b21c6cc05412d53b632187bdbf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d0e6407fd84984d4b2c0c2662e8db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec600fb63349f574bbb2fc7b70ec7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314e6fdd3e195c3cab62f5341b02397218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0598de41c1809e63fb718240c3740219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ec09e15f8ca6d46b7affb5b733dd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7f33462ce961ad7575aa4d8d9cc9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f731f7dd205ddc6dacbfd2bbe02ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774712d774b4f0eb1ee7524fb03d85a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f9e608e378ac6b53787d1acd6ed4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942005560090d86be77849b657f842fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4670897a322aca7c62b3bc9c7247ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efd693a515b2ee186247922fd5a5e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b3e6d32edf9ef32cd9e5e418e67db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a094bb7cff5582fa70c86d49351fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833884e95551f2b7538e8e01d04725b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3ac5bd0028e5b97c2c4ade83664cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e394fc4565340d13df11518c4a6aab8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dd80e220ef99c6b8bd3e411049b75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0663523acf621e1a4e5579d19d7bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b8a15196579bc316c8a0466e463d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c355c7da3b100287d91a87a492ee989236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a248bbe8cd5a847602acdbcbb103237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c116e714a95d15e75a35ba1951928238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975302d85950ee723b737b024060c53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615720062ef643952b65814a5731c15b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779baa2e9bab786574a061214be718241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21391830fa9932424fbbd715a33d2583242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85810eb4cd59a66d0da5eabd364b87c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bab7e968eab73b9434122972c2b20b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905614a5e801afbcee6d9d793991756245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42881ff05b723173666045a09efe8cdb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8534f37dcef8d5ed628c5c765ff311247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995673b6114d8094ed13cc10052ae0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7e6d93deb6f602b5d43d0ddb5e3b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19689f13c80bf5d48df7c30416a3057250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23128d55aa6a6db937dd880c02624892251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28189ea235d6f21e5dcbecc03da79a79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851d0b52f531aed70adcb28ea65e16e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcd12456be18f9cdd35b833ce746c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1550f23be45063232e1cc3c3d22cd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56dc0ea3f7d2144c92035d919564a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58129cd865f7cbaa6aa98ebc637529d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea029f8906620fe8e5a0959756d0fbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fc2811826b52dc09070ec47a0cf12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dfa4a145a2ab9d44694725843134b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695bb3e3f4e05e667a4239cdca51471261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c16047688fbd8b2f03d7b59992902262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e13e2aa2cd0080f13f068774e4fc73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104836104d49f1c892075ca714feba8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb19b0b2820758245dc5c66b22c31f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dc3dc3d3a4887efa4b791f12de54f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b0dbb7beb942b083aa8420c6d11f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c204ff05929c3a0f2011f7d41658c8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115f13b95f7a85ee41630d019064386269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b2e1c493c8a3a29826fde58f76de6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957c38e8f624cdba40f63ae5f94dc84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a2f4f6315b99e78e5f17c380e922d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997152264c9b7a520ae6369f097dfa3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6382907b62240b2305bd4a406c9c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c48bb23d5606aae02dbce6f6b3f36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa0fecd7d63fb27b45d47f37287be5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab572ad3b1617c7cbf0c56406fccfc2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe17d78a6b9ad238920958bc0a782d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6fc9bf7e216f73b1b38bfc74f402b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943700e2372abcfdb157cc22072b4ed3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade7ca077c9993215b39a515648aa19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869b232ae59d6568e977cc19aa5e570282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734000af67745fdd002459e2b34cddfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523cce571fdcffd72c682b32cf32328284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7d358dccd0c9198410f207af74be9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394171864327039599a2d07bf706331286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6c968f03ea5dcaf898ebb8dca070a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2b087622120db9f576931c3f95a3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc417be54c9bde6fbedcbeea5cf0fb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81567de351541c9c8657011d2bcb76e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f94ccd6226da8464711b6219895cf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752deeb44349e83c0b3fd45403dc969292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317ce8dcc514c5fd51f303fd5e5eedf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418202298f76bbb7917fb8be1075bec6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09899d7f189a83cbc6896d2f4043d2b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5272cbc0e6a5f637742d74f3a52be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e59db2f6b9e0a919d919227783a06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff30898015d5e43ae9747a0c62ca2dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ecf8172abd077eb3022695d8da898299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a9d278d732f7a0a6e0f05ae44ea07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f4045cb1984408946891fd2f5d189301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72cc24c6ff705e851323f57adcbfe0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b04910fd1ee9677b79149178198d59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e779650404dbd46f01678ba733d71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d6d8636070802484bc081bb7f15d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90003ef39d534ec8e74d3aa0ed0db2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fcc30c66d0a7cbe4ccbea526e0b76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607518a24c91548ad33109a87e9becfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e80feeed8501f7a2b7fc60adac142309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90f60bbe7ab84363041aed949381a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1b4af78f7bf39a1981a753a32f2b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386810ee73c5fbef837808de3a530946312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6f74d3979b7f880195ed8d3696bcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894cca2cdd1230b6814e1bb3f6e54f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f05618c0a3814245c82bf132e1d54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915504b9bbc59fcbef3e454be6824671316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47398251182f79afbc1e8034e1a566f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bd98c3db2b914d7937a825c13c464318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231723421c84952c6bc6c3ccab088f0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13265c304675e6311b8abdd4a5f963f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f343545e74108151586de9487294321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccf840c3d77836773828033e1547c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf37ff92eb1c5d05737aa2770651876323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04782f69e16c9f517f78b26ea0ce9f68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd8555290afe0f24d2859c20070974325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4638219550204c2915003c5cb0384326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6997289c68fb30e6360c6f41826b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc307dc7fcd3d43fdd5c6dc7df27f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372267592b699f676840d8a92914742c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dd789336f914f728c4e79d87850b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b892ff09f8cc64d715f6388835b6668331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ac1102265e998e0fd6a7d843ff1a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cce8c2f1c12a6c07e9c5ef5566867333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e9c21b91c6fc50fcca92732085bd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32303fc7fc1048731bfcb33783a4164335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121efee5581877092acfb216e1c1dc79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd93a7fa8da8ce65b19039d0e3498c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ec8b60b9a92600bb63b7d20e5bfcd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cc9e4544b902fa0a0c57ba610d10f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c182cf765061ff2d9c78a9692dba152340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452160cc59626527e71078fadbc992a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bd58f7be1d1c665b078dd952e3663342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79feccc5737ab524b7c05d8dbd34fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63c6678ae43d3fc1b3d95bfaf9a24d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891a81670a8ddde7eaab45e74dea751345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c350b0966a5403c859661c649919c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc1bfbe7e0392f3ea47f66b07613fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583595b314ab7cfd5b20ba5bda28a085348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b180da0a66e7c4fd0db724a91273f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66d5e612c5e41bcbb39fe40b40aa4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee704e52ef73b0b0144fd38340b3a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdfb32c24719b497cb9897f679abcd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f84517ca7ef549dc095f8b1a622a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d22f80ed1cb4312aef1b5813eb37e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc77c5fea97f4d88812807ed588078355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cae6652d865d82b111b31d9b7d2296356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d65766ab617c6f062ec4d37e20457357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277655934b98fa4afa91ac42c9c1e34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c486b36ddb0b3430c554f216dc1506359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee55d14801f0ab4f617141e06e4587360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b629c14126e47f22c3d6d61127ca8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20822530b7de08627596d652a77abbfe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b627c295f155fbeb153465a9e4be6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a289b6e2aa7f154c22fb4e3e16a32d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295dc2836908e1d14f775e5788996c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cae211ac0f9d5ac9f00aeebaf9ead8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee94f073e760ae493b4c163e0b72afd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e35d2757a25a586140ec274ad0092368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f27a9a5bc8ee2b2efc2264e754627369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bda0c60cde48ffc1f76849b255f14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ca9fc892817c253da210df3d8c93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d666e7a4cb8960e9ceb5c4f86aca199372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d858569e2dc794372a20b447b759f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e85bb68f22021c41212d97338336d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f02a31ed8fd85d7fb964978fb76a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c625f533b9ed5a0c346a21412e3b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49298b4e6254250f6db3b33a6e43801d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efa4926330fc1a39ffe765feeab437378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598f183d5567a11239518c0041d363379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a079b7a943c1ab252f85f641f503f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a87963ef4f0976aa0d81acc1bb84d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dd19193e93c5d1f95d18471375fc1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87cc41e2931987746fc7231d5f40ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05cddd75c2ba397304dea08aa57530384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049da9f1ef34959ca06e5d181b6679d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca142cb83c38236ad3f2949ae7c4407d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b0c38052a0d12e8b3208558ee4b99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93fe38902fad0abe90354264c1d62d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa33fdd568dc6bfab7401daa13192f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a845967041a46a8a50cf75a2eb7c95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a3292a9caa73f3546563f347578f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10513d5cf678fd0475d75850cdeca8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b25e1fd258b012a65ec4fbd259630393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea9b8079991912fc8ca4781304a4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fbb6cd4bd27ccd5faf0190a55e824395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b723aa094b03e054323bec0b3693b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d19d1520c3ea0356457493ea1b90c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d7321e2a59f6fa8501c6f077527bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457d7c35ba9fd0fb92ed8c898ca2047399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca963b53ca8132ab71f4f4d062f437b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eadb60c06fe5037c76c9f9a06cfb9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69a1c84b56de1df5a0bdf5cf771620402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936446411dbba0ed954d6d3147f50c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f0c8465b2e41b80e207bcbc00c6af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80e8ee0f6ad3e71227888566a83ca3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3dc065010afe180d08158811edba9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68b37e28176c5fa3040f7d7786f802407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abcb586e869ac2544d4acc0fa7a99b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ccf5ad63b16b311be43026582f2d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d5deb049a4a528bb0fbfa1807c17f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f38cd544d9a59db86e7e7cc95b149411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9553b0326999b98ca1cfed909e6fa6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef5e9c83c16d214d4084d4692467a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c075414a2f8be2c479bd3dda9db5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252030c44600203140532eed11da888415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e868bb6aae8f3ddb33403816d1fd09e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27a52ba5f68b302c6e099dec7398c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec73e6f1f087af662462c14606c650418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa36b751c74dc0f2e53db93c8ae0fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7145ec43b0cb2c1877148413baa46e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b22bc1e6616bf0f16b321cd892c5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74470f92a85f7ac448cbfd0163746bb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b194b4e80c6737e9c46da8e4a158c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b182418040f4741d7589a00ab363e0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9bf09b64fabca5da06abbaf9706cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064572965a5615abae6ef93fcb063e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0747ea2f3a5df4ac50b40b23e3cdf2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478145948a09fa9622ee598f1be45e01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f4cb3a448d9f5df516aff2c5cc7a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8523ff420190a206bc49171adca7fdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4b2a0fcf06f9b8a53092c953e30de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff415b2b14f9a363b43529a373baf1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7422b4fba4a05d9cb39fb258941f2d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1074d89749718d1fb45006cec3e57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57a01cee3385f42a2d569d9de87018435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4acc34f0314e06b32331acfd8ec8bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd991dc264a77a3058627443a9fe17f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883d77981b0b5f33c3faef5f5645e1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a05cfe5aa53d8a88ab5861a1ca8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b908efce5f696f3d4c2d6e81c1f50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f18c57ef9283e7666584179af2e4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04488906d0c7390bfe9664896dd686ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c131e0ca973552fdcce7c403d8438443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a287ced033b31ac55ca97e33ed7bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d7bd096be3825e40c76680f56245b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df87c2c5fd0e3524199946c74eebb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2a157a3781c338d22e591b9ccaf11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ac3ee687732788811bede79bbff6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393ab607d4665276c2fff6f6f96a78b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2d56ddaf82a0a8913f52d56da9d87450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a17da545fa4829c7fc0107061ed351451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22025d3009cae535adaece81f7d25754452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4d83d1795e163e423dfa6cd5c1e93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdea794112dff7ccbbbb074412fa6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ada515572abeab61814081fcc6f93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180952586eba068059bc8dde9bb64d66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570a1a0f1738c3046c05fdecbc9948d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872ea778cc5cdb590a68216610b7eb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301d8e60d2107eb966e230bf278eb3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc827b9920b2407e7c1615399be11ca0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c354ff1b2fe51f26e2b832f5074469461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1e3ba345b82c045719d5df6f51129462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4b31cf62eded8f7a976c7d0128e00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21df2303c42168d2cec625f26160431464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2829444a132b52ec7d58c30d7ff06a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810f1233d610ead7e9c3e1d00851990466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f837c4a2c8a891ecc1c4a7552f0b2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54ed7025d673a1dc9a6db1b2d39cb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b646cc691db7939b22cbb4607ea69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6763a519899f3df27af73693cf4f5ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753ac13f66f526fea21acc47147f8de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f51424ddef318c881a904b6ca2e9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e442e3571cff6a1d355c641403000473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82997e98335108067ef9720648bc5704474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3c574eb1c02133fb044fd75517b2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d136beb67e2295e001dc97a7e96b789476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434da0151defd50ea5060579bb78e7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2840e48c9f6c69171207f6a31c8ce3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea81c076007ef531e9f3de64eae5f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded0faa2bae4a93e3c304dd5f795b6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad4ff072cbf1a923ee4fdeb4d90044481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186608d479d606d1fb059d897cb7d3f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01244db14690c2ada0cb7a22101ce1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eab8d411b2a393a3343a991c89ea1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e6f1f2d4af2cf5874a6875af98fb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f5d5976696ab3541b328d48c6cdb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d474b14633ec0b418e6e8990de502d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3226f6d54469f9e5265a4cbbcf89d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a5531e1949ce3a61f3bb685fcd314489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5645950374b2dc2cdb7db425ffb195490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a2ba142d82bf4c372c83e24d288ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7c0f2ac1037eae15f6a7e763204a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7fd4357c1436a090bb23dcf902bac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2028be0a8fc19b8afa5c00d9ac0cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362710cfc3c978ed2dd207e68023490a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e03be882bd555259ce3b64f5aff7d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848bd06bba7d0571650eca8409ac996497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983718cf4f662f66d9280a8a49c9e84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfa97975331cbf96412e893e751e0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350888dcfac7d2b67a4cb04679a9ac4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18883883c79a4bd19ad27dcd1995ff8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa8d5988496c69bd5fb280cebe3150502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f3ededdb59dfc948f1570f978f9fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2477a173728fbc0a9f022cf3f7094504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106412e69e057c1788a3b4ef424c445505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da225a86e8b1566cd390df3763539ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f527ab3b75540c9ac4e00159470fd88507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3b1d978f357994262130f8cfeee6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c85d8a93f5650996792ef9c217f6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ced15b35a17984243f857e04e0a3f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb9c661aee6f41dc2e01a3cbbe482c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315bf54a1cb12555c481c137240dd48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247787467d8ae28281a5c23eb1f52ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b6d75ebc2d011d01a62fd342440d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d5bd9badc0ab588a368ab80a9f66f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20576b7cfadad5661d076b3bb9496dc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d08fc10b8bedee7eb4ac8684c75b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a29a3c4eda276a0f19b278131c7e54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2be5e5315dd04bb142ae5275f7625519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea320c7c07c49d211db42c8f77f710e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45ecbc5919d1504fecfd73dcc47d72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51402af53d9131d3751a1e8d7cdf018522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7dbc9f95d50c7a7ba8ab1576bfcb9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a5cb7302aa3354f148ae9174368a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7827f4b8449ed702f63bd39f9428a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c447dcc27afbc3cf47c2634c849e4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62712c84b6ed9875b8c4388d1062e3f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3984543a6046884bb964d298d7b90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f4a3fdbddcab490c0fb01fe47ce2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40e28f09840b30a27217dc62694d6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c05bc97d89b76ff4f99534cde2f6a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b485fa68fb127f8deb70094abcd2bca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d7972734b106e3dc55a66552c93bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b096a4b077d603f02b364ada5804b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325bc98b66a3e282383321094fac405535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae39b5c9bc41172c1dc2e7e565436bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a021648822c6fddae2a67aa48b1895537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876b8b72bd30ab2358fa064e8ca7f34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45a28b4f59a038cfeb82e4a522b336539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f190416fef51a07ad92fcd9137521540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00d8dff91b466f4fb38fc06a495d9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437c1ceeec7bf64b720ec87d1fab5b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a67b0dad3d7e11eac93b1ffcdf9d23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95d82c51f7702fc7b1eef387bcd1c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc904ee5ef837941125fbc7f4edc2076545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4107f75a1258f9c80af67643de155e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7080e99c3805937dcde152e5881acf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaff0db53646493eee1c390bbcb9ec1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87969ac7f24c3bda4fa1ec4f5ff015549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2974c7d1cacc5a98042a3e980553a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4687b305d645bbd88f53018b89316551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b07a282ae2294af977eedf927fbeb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc08325f2145a88b1800a61a25caee8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824f5ffe0fa44c683e46fb5116ef4c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da499f11fded1ec3c1d1fa376afb059f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc293d0a90d444a44f14ae12f2aeb17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa29684aab694c9dc13350f523eb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7fa7efabb05ee2a73fff0fbb0b2d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3850f7f8039db4aadde808fd0cbc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844099021c5c82fd414ae81298b5150d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85dc3df7095365837b7c135ddead87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e532309baee53c410b15710a3e3c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376637c7c99aafa8a7e9d2606a82aec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fb128af40c07d311c644600a7809e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd61a499dbadd97ed3e9422a9d5677e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb201afd65545ba594a621c1abdda544566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6138d30ff02eff843811d373167ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746cd7a21bbe29fe43d2f819118cad6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503ff0824a71f99fd3e2e75bfbbd887569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ad29888f9305b1071f4860910cbd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc251f276c1c8b7c222df71420b5744571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94399899445476884b83e14dcc33cb60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a3216a7c0dd8d450cc5f6f329c80c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df45323207e7727129ec97e734decb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d5100012a01471db87e95100fe827575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d678f118b503d47a7aecea339738c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70d6cb60800fd3b9f1e2b4ad6233f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df21ad2ff5af955dc1ea85752c3940578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df744bc2bfdfe12a28e9a4a9ec54c99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945f7e959be1d6004e090891379d97e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a37d0ff049ea16679e4fc5d5928d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e4bf1fe6f6823df6ecfb156cf869e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ec52fccfe69fe0dabec3e2a733176583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4316df110dbbcddf659a384d42567c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c140a9f9b8006a4e23a54b9a539e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547831cf0bd6a1e0d3a1ef420ccde2ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a49d6a5fa2bafec03932f46c259439587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d4a3a99730943af0adacc8d56080c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75eb61bbb75a5f2706bbaf8e6e6f0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f86174ef53b8b6994a9bbc06611b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606de3bb5957be9ce1072e72e238a44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989389d5e9509e251d745873d569b9df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14811090a6f233545fcab45e6f65f34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee10ccc840faec0ba65f28f78bb487594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bdc9849f7fe45212cf96f9a0e60f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bc923d98e4a0e0ce9faedf1082f9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf00d983aa57fed0367a78797a198e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137d520a1f514c7b918a1ff05bdd85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eb214e23fca7f88b508fdb8c3bf8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd0b72aff5f42ef75fcd3719e30497600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff4938529c4c0bc4fcb51dfb5a2b77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d355ca22ce12882eeaa6f0a8de98a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355773f7c4ed40f70745db6d129168e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f041d5b8cb25319587d941ec30e750604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c99a045e3d9aa86ef9bd8add2365b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3b41fa1fbeaacb117ffa12cc3398b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eb137ae94b214b3ae4855b32e24d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a783e883e74a43e92b81bd63e77a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ee6ba0bff52292e23211222b2e8fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccb1a51167426d4914b050e1173cbc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3a6da0c11fe743e043333c7148f10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2d9d60bff12fc231ea461b788a32f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de80e86a04246d01baa4d1c1ecac84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa80295966507b3c6e5fe53b512bb9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dc21833e06d93461c038bbbe76091615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf84d87cfe9b2711915c606d91e873616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fe4005d8c0a21b55a24f78b434c9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fa2b942818e52d6d7fd0984a99969618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95f164770d91e26d35121ee6940241619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d4e2c71eae7e374d8fcd665cb175620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3f65562a4cd141e1e49593be8dba9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c28ac4141da8e7ebe750edba32145d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e209e7087fcb64c46b1252f1eeb40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f682b940072deeeb423953ed14307624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114d94781c7c050cf02df3644f1eba2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c91e4a2e4586f211b80051663e4a4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52660afe633623fa7ac909b6517bc26b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae25b187c023d3e3871dc475ba7f41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582375a6ae4863b677b40f3bcc89ccfc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9b5cd26ab2a104144b23e06524ece630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebd981b3d30e1e22b436210697f44d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8077f060cfc49abda0c57ee70b2a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dda7a8fd5b0516f47defb8c126eaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a1918bad5d6fd014d8efc73dc1ce8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa86c3675f06a605e2a4e15cac5728635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817241c14f3236fdf868a98f294c0986636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e0ee84df954abbf1ef670331878e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733c197d21bfe5a740004e75a6e5d7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cf2e26f7753bd606494b3d5efa95b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e803efaf5164eed6c678c8ff828f93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bc6b51d5d51662eb0bca067890826641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392b2e3ba94c3c28ad575bb6ae0e896642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a42f9da51280408a64a6d44f15beb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a70339422a3daa5b1c179e9db8f1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ea525b9923505fabc2e8b20bedb76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c6f1311b0060cd9de1f92670dd637646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67237602855bf1f38cd7bd3d130f59647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1cf27715b5110bd548a3b81f920c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248f9a2193d2f1ffa39a32b4c105783649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bc55bb0f8978f9e0a68d544a70f80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666007609b94ac67bb977adee9ca2683651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b81ab6661fe9b3d339875851c116b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf2bfb57b0e49e0d3e49d07542b944653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f8ae25d333072c9a54b7488204c6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630ae7a4ebdcf0c2c8889f921df226e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dabee31c8dad0e94e6bd9bf52970a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee291c8f328e4757beb896e8987597d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c749d8d7a60a34d96df6751e40e745658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410bca73f7f303df940d3ed6c81ff99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee2eeac898542e42a57972d2c028b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faba02e6a6924060b0adf6c7b1a0205661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee821f7c5859e91b8eb1ef850bcd3e3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04154a6d243a6ffe62d9724ff8b6b751663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5136f66af04770d73318f1be456729664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2968adaf643256576b8f981830fe9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9236bf282f6c13b8592b1f9bfd42b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25a6b689f6b647e3ff3bbc4982224e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ae037d9ba401a3f75ea97191d579a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c19cbd2246f13521ee0ae55b718b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab84ef5beef16dc9b286896e9f860f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f09b3a7cb8109a68bf0fe19b2d2a9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa2e2f80d13185d9b32fab0721a6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857fd2a1b753ef77c2722a21ca15bf3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51a8f6149c2f9d9bd32eb67637570f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbefe00d389a869e9658598eb7ef7cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5719407313bfae7782e0771af59a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43955ad83a2e4df00717a57b77869b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3226b135cb1e2c0e2b65d8af6dc84678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335ad6d99483594dbb000e6d8c647e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5160c9e4878066e9df009485d408598680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238e93fa6cc3292c55c642190b753de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42623b944ec20fdc792365155df2a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0c469710bb5278e38a9c49952b9f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab51e0ddd4dbc3210ae289fd9b591a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57c0dd2fa31f9c5244e82df00401a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568acacd4f2b234497932e7b8ae7e07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d800df365e8985b3a124e14d8d01c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53370644569bbaa29a73dfe54dbbcc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c31bc5f393876b0b8957052f71a03f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66c4efecab0e5a0047d49a8c6ac33f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb3d44cdc3ebf76677fe41b96dcabd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c587ba272b795187e39afb840e1204692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0b4f02f286709aa3807bb3a996e89693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac0f73b87427c207677be136300de4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc314ba7e748580668039c921b3238695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ded7d592c54260a04b8757fe43cde696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db74f97cbb9525c331b4525e99c146697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2ef7603533655776286a105bf42bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164f24e9e8b60804839c4baec2677f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980595f5c468bd1c09121a3683a73963700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e693066454cd2cfc1c280d993eff80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a31c458814a4f38249f3db382eceab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b6428b92cacb3e728e985608b51f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283acaee710db2969c67c952b2040ecd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6da3260219ed226751613b6842ea37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56badfc5533182947d0a1fa1197432c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506d866118298b1f9b3bee1814497d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e8a989b9fb0f0e262d827975e735b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4349d466da6eefb0d41fcfa153d8da9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15115e2494bb88c1cc0aa229dd4374710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734e76e7ab1852a8b6f1b70643f7bd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4eb56b6f7c71abfd94d983c4aaa9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7ae0c66efcdebbf32b0a6714ced50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455277e67d32ba5b48f0c1df2251e36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713686b78efc539efc17268a29f150b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472a06a94e7765d134ea7b9a80618bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9c9f534694cdae01341a5ccd25598717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004a7f525ce17befd5b7179a59001f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5bac74d56e14ccbb4c88946a78302719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146fb7c91e15116869f50e071157352720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40788a002a374a02dbd1865adfd6dd8b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c8404469dda2f660068f647d5b27e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4069108a5d52d8e836d437b295682723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc8a803eb0af95022c295ae57f502c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013274fa31ff4a684861e22c8c1d2e08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c5fbc6bf8d4f0436a8e65d001a0ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b286537e7efda1eeabdd50a799a5e7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab6752f3c1da9c22ae77c6d4b5dd86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c20cd900835053acef9d79ddffce1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d98f47a81b6732fa4d4e17bf4ca22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2d1704feb96b57811aa868c5cde4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d1835e2afd24df942230cd9d5dbce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005dc4d76746c92a1836966534429b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37603ccc254e97eccf62723a5512b32d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ec2b6d03049f3bb41489e89a5a81e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adff528feb00c6e73e8597feb7e0671736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781335053c5f739ae17d958cf5641375737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84d9acd2cb1d9e0f023fab440b5d1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816076e0900233c70d2bd75480a52682739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029db85c2f9bd03391ac0f6c96f1467740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be767bf1391e51f72732b84d67cfb6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afca607b983a36aa93a0c695c17b22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472301d3d3cfa4370e6a7d50156e572743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b06445106960fcf182b80444ee47b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14ecc1537ed9616212681b6f5970d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e5cad6dd7abd9eead78af3fc2c764746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985fc582dd0625d848fd791d912f95b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e978e3d8471bd5f3735b37569bb7e9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c80173fb84c4b3431a8a7bcc1f9640749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1377f2a589e8e9907ea90c76839370750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb179626f46d58d241f14b0d2a96d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519f2feb3634a104355246a673a8842752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6582aad5e158ec23114a014434681b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>