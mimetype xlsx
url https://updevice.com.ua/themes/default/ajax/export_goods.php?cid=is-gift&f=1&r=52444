--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb54a3e3a0bc93570eb7811db4bb7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f8764457fd8c2402d22b34d6020012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513300ce4b845981c5321ff223ddb8ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208e52027abdaf62560be99e69add294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4feab8bbb5e74065c3b0b6fcfe0d9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e384ba6f94086f35747488f4260d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3603c1e4f66f053da9ed84dfebdeeee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190035821b5e918a3b8a32ccee734b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6697a410f2fa4b73b2cede160d45edf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04db8aafe004c27b5127e26298d4fd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3d9f5dbce2f2eea4d12e0cf6105011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeef072e9a0903fbfe11a2a04fa977712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448844f59262cdecb9fe3b131de100f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd547ccf8acde5459c0dd9a6d9eec114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271d887a5ba16ce2ada1e44cc33713d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe40819d6e4b53b61106a01458353516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440dc5d132413ad4235b58e1d67467f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fad18fb7b9780070b7e0c8cbb535918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e954f2cdbffc522aa26319eae192a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e78c648b3cbc9b0f2de80382cdc1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089e264f825d9c5a4b21ac054ddbfe421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd467dd3774d8f8bae2a7350b319481422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8c25370430c7cf3d7ddd962d0de2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6404fb83c617335fae0c91c9c3ad43724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3b1abceee72fed11e32a6c288104825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77397d6ca2ea175a3e2eef3a8175005a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ba68e1ee6ff8d7e1425cfca1e3ac027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8053ebf7bd43bf01e3552324c8fe57428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa479f2a68d8d12c56fe6e99cf277b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbc2d2bb2e46ecc90889e8d3b2d98630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929515eb3812c7afb4aa5cadb2b33ddb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff89fcc44392a6e264dc485e4a806632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb074faafc513e35ecc6a3786d028c5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba2385c4b9f8117bdf43e2caf9a83a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9dd6ec3268ec15f812c60e5e7901435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded444c5696b8ff47bac84e5b391e12d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973d013162ad216a0617916817a81a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea187075fa978454516cc2a2f62195438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3accdc5326a5a846dd186bce54e2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41857b819fb3ec37b1d791e6d88d997340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd11960df61d456e8ae5fb1878c6aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e27dababa62166697be71ae31c7a4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cbc19a409f7f5403691d52e59812143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4528d84c52acd8bb176d0ff24aec244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5332435fa6781501d295ce88664b45645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c3c82f305c405c048a4b309386cb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8d12a201a379d68d523f63d05eb7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e57117b58c7796cdacf967a019b4c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b56ac71131727a9b31c8351a14bdf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905204f2134f5f34237fdb305ca85d5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1361bdc11562aa0df589a0082fbe751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2d93a60f5c6d1d05eedb7bbf08c3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecb40643bc20f559d806c38a1c27dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49634ad934b9201fdec9e5f9510c2d5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d245f2c3413b0325489c6a6ed2b1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10c88a579949e05e148f2c1e93fbb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a02ee9de838291116f8f3d5f54e09557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02631710980826b2634837fc482f25f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e997ca26028a8563e39ae84d649b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58314865a03944dc46a23dae180e9c5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25511f44e7a1ea604ab8219727f4e58761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986226239f11be6c21355d890e5d1ba662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be201fba9f05568dd94f6c4bf4c8671263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c119b9b4708a6b26b29aec7ee5d8cac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd415ac4abf5fa714e79fc4a181f5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742859ac0710c47bac5cf100478ac5e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad40b8ebed9e4835421b565923e9bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baada24557c8cc0a6fd8f088e1ef0eae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252107ef3898065e6c39bf0b98da7fa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c550fc8d9d7dc5399796e1846220f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70c384d13c8af43718ccebe299b1af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c1413cbe8b4adefdf30f623d2100272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e31675c4b5e7ea3170a96f6ed63be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b566c5626d5c443661e2c43d28ce9e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecad1b1cd11ed681272252931509e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faefb9a8f33ea5aad61654478bec1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a35aca9cb5fd93a02d8d61ed49b91877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ddb434b98f99e3b8dfa141c14432978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aa2f9b3f77ad9a0d08c6c2c22806379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528cf95e32a2165965d5cf69fc0760280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb981a73345f0fe7b912719427816a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd5b26f29299deb6f6db27355233e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed883925ce1f134ebb5c858ff97adbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb7d821dbab530a6bbc30143bada6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c9a7a5d44e994e4316e662cff01bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90af9a89a4805cc4fe42e51d72948b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79199d888aca3395ffa9b5c3f73e83187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60e964d5ee5485389b5eb9e574038b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a979800c6e67e6587a6a21ecfe41ad289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747a338d5202afc7ba118245362c84590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1e647d9ee5a1b67d7929a6d361d6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84cc21b703d0e9115b105f9f9f930492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26d31c0cfa04baf75643b4f8e44abe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45441ec7627deceaf316d381b7b9e1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e26d4e7e77d67a293e5d33994fa94c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84e92348f959b1fe0bfce40a373f8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84af2ba3e79262af66d04a3ce2217497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c946c662d5830cfeeae3dac5b752098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca86287568b39169a26e699677ef31b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c78e653f213c053023e9a2bfac8d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670629c20811e3458897c8f6ae608780101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b948397b76f7cf388f31b04307cff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ad413399535a05a89ec9f1968775f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51f356b067751df398af7ef6737115104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41ee8f9f0a0bbd26519bd8e0f61cc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390285b282c57c4aa5caf57ba2136cde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ddc50b834f7aa1e5cb9e0ab43daa0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed2022429748b4adf70d5ecd4d2766108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbead286bdb9fa71da03733a66a9b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a428a106eeca25d60dd4aa4d7f5e7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e25083bcd1855117fe65379c1bd14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f28764d3701d167a3e8b84d7afa5b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85fb67d2801871157ec7fb69145c35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43101258ddeb0796dc35dccfab7d5dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028102fd13f9b985f1f04225aa68623115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7f255f7d70bd17ad6e13f5a1d6ea5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae8f4b5855d7da2c165399db3c0de7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1540b6721bc2578a275613ceb5b06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f0566307a0687f6a98c866123f359119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea9e446ba7bbf262c393a189abbea2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cc2bc3bc9ca844cc1fe9253896227121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eddc271dfe3587aa826034fa73964122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7eb9cd1e246f6657cfac5f6e1f976123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042166d290bb75f2191c0ed280ef1f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d192652d86a58ece27057e5ef317f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c731e001b0eaa3b9a8dd75e657621e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee13de03b9769c72e4ebe144a5536d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bc1c3185a688dd7e974c2cb6eed92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270da572033d5f98063d7ae89c11134129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4b97ef290f2b13e19109d845d4760130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957da45c246f647194f34e58baabfc22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4cfd0b77b2f3216626fb27efaa777132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776ecae8d9e5ad31301af8815f1f6d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07ed99e9202b66e4218ffa97e5b16f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9309d2a1131b1afc201a3401ccfd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3016c1b4c923e7001c32ced61d4a3df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25f258e3f2c4b645ff07dfb7e7485c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee2e7dacd33766b96ad96eec4a3cde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86cc852d984597cc35b96f6ef15648139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68627873ae4b4eb18ba4a320f6448edb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e2071416996f973d8ae8e3abd7984141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ed75fb87a2dd78b815b8c0d6c0dd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9287d0d84d8c0e6fb81226c65b7b578143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22841fa07d201657aa925503717830144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8b0995085a06ba34fee2f6544ccee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab10120a346766eff79bdd81a96cbc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c63150cb2f837f40640776d6a1ab48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61304f51dddc095a6d22fc0951baac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd556a85f80ca927a4d1fb7fca6f62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203883d804ad7c42f702f69f1e92b5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b1519cc4a6fbb802afd72c2914fbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162811ed3b7464fa4712ca4b766e4aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f27fb347eb792873597c6102844a22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aecf498d9c8198d8eb0420b9ec31a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc811857a9e241bac9d8673f6abb90e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ef7693c80b4ffd7b0262f86c9ad42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49097398accfa9797ef1389fd4e5cdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518898e67bc93536efad30b98a61d16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645f0a2fa62fafc8625737a8fa03b41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfcb38388dba41e9551aaa48394d72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2eb58179fc825c0630b482ce84450161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b7d4383d764e8d9e7d595e638bb0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d476eb1dcdf1d07ca0604502b54b731163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f182aee697bb2223a6563e2bd3f6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071388a1a81842c85ecd409e0dc51c7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb5369bda1f645a4bfaaf88b22f91a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606be4ef1d8764cac54bcbba766a1633167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed09e35dee9cc01092825f025a4d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a80a14cc62dae381edb20163f1b705169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953b411d18961cfc2dc9291497a9a65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd3d4de97a936cdf1599efcc02aa39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb334e30eaadf77641d4b4bbeb3575c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a2d06082abd87f1af3034c4fc4b6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362ee14abd2904581ae42a75c5d062a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad39c2f825fd9c1a2c69b1acf2dcdcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa54caadb06315d5db8dc1a54832117176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac1ef9dab3333e03dd057678448f9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a927ab8d9193e4111b6061190d40ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8ad95aa67cfd9ebc1239dadc83d34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c58a7688678040eed96083f21b10a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bf591490540cf44852f87a1f774b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589c29779a8c80c07117bccbecd0504182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6e4331320f568ec473cb36f4724e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d385fc72288f9db26ca646305ba571184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929af7b24deb40f68d30d3a32a61f76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb753e0491124ec9c8b38eb51cc050fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0072117bca12c9c82fc76919afcb9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777476898f939673b8ac906cc3241269188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dfa78556098c78305d2813a2b715e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46505008d6049b2ba53b6b61b6494a50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded409b0b7a38aa64db238cb78176385191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6af38bcce106ce4ed357686ec31a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314772ab570d0aab17bc83b4b6d95d0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe5de994ff7f5565b139b8a1a4e552194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60fe5eb45fcdebe3a7febf9a24b9eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28509010f1e3c41773bf1bf4a3cd6170196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245edbfe40c3266cc0306e8bc91868e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bafa452ae6ccc661e929b27759c6be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff851725db40698aae598b917d7ba0d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557181f9dc19dae2e4159cade0f9e993200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5356dcbaf57de644a2a3adad4cd26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed90e8bbdb22a8c80deb1a0c5e0b54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f907e0b5f58cb2861467ad2ec9e3bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485022ff9e160c3dbab4aaba95329481204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc474f64168ca5cb3fea7741a1428d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85305397701ec32085dddefa45e633f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22646e4c10d4200b4d945879405947b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dd0c7101defcb3b5a90365cf6e534208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ebd1b2b7f8b01c93f3b4648c507d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aa35b2cad3145d3d94b71b8782a58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204d0caf09d4b034bc7fa38312a8dbd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35c069e8ca22fdf5beb8eb938fb65e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa0c4982535d4657eaf8018da5fa3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade188acebcc5b609448598eca68cf49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d3b522bb2d32290717f996a8ba740215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f737e52b1e17179e375db1c5f2843216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43641bf1048bddfe88a72cc69bd9a75b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cedd6df6bfc15024ab269aefba05c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2250cd328a267d076e7d67123953927219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2311676a03bde3b334f598197a1dc62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d61f892b972c981bd3e3abc299844221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214ca077d1db8e6e84ef27de02a25dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f4b4245320bb9bcc9dc4a25e0c1b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ec2d18f48f0b65beee767d422bbc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd693bd1c3046ffd4b88f960a7609330225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62577704f3323b36f43527cafc70ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dddf44aa38a59d94ba3fe340783fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fe3d1a3d47318eb795d2d43122446228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7e4b65585b67b04b3960e176c64ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f654eca1fe8f1c3304babaa4e261d1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab90d89a56750a9b6b0ca9a5694cbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db71fd9abb56fc455c098dc83dcf08a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d11a6ceb54f704088c3bd744af0777233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd09f7e71ce47cee9176a8b80c61e55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc6be15c2f1527209b7305161ebc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681fcfb892a0fffcce4c6843cf343b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00f4e36babbb48bcc4691a11e003cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453531f07cbfd32b5b372cbd0eaedd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238abe6cb4dc21e18da0a380b8b5d69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c74fadb215f5553a9b54b017c8b5c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d6222345f9d7598c359ec67841fc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8a65a2348d181dfe4039246d47852242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bb049853f30fce410157e57a61995243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8951bfed3cdd26b427ba51d103d0c17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3bf39e26836c50677bd1233349c03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce59c98cfc5f2fd8fdaf3279a8be87b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4a4dfa7a0a77aadb31957c9008f4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9d84011103cf900485d6369e4a2f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d61825860fcd7a725dfc2d662a381249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599587557ab361f080be277f5d44c0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f50b71b4941a073918cc45c5ef1127251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11dded886c1cca5ec823ae2d96db8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0a29015e19c7a71c8e84b16487ff3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeba4af58dd5b353e4735f1ae800b71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed1b2483ae1636b57ce2f0672f1b98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af19f2654cbb2df1500766a93f6d1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6b8a4de1d3b6b6321876a2fe7bade257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08293fb62df7a3b28c76a745c6449f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1722f8cd7000c8723a37d9aaaed8f29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c0ff43c5b3f815840f9a3fe1ca036260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572db538faa6fb0559877626582926b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb805c0dfcd1f76540931cd934dc25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51e01988c99e2eacd21cfe4a9c2229263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337a52bfe4e5752948e8983899c0ea6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74960f4007e869c56d4460c6e4b8ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e2d742bd91c2fefbe434a2f1a64a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a3aae3523e67700e9078948f4929b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ffdfcf0ad132d97a7f94abb3582de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc7c0a14b0d694664ccfb1aa288b11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c1d8276ef19b088a1c52667ea5671270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc2171cc28cc7e57d02295f804fbe9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66721d886c4b5029f20f8fca04d7ecd4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fb05f499ec261fa164318dd06e781273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbebfe22f8186e49283c72b175883a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3bdb484b12d898b343a8dc4f72787275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d5e4621f2f70ddb31a6c5922ffa0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72248eb6caee1469f542e03b8c785bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4d18ff3a82fdfd19f8b5d04088f11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a7333ad3e1343ba8fd2f6289c511c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b421a052bfa2d4f675b166a38994e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0940fa0a17fb1fc0867436022b1340281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd571fb0dd976c5c15b121b67a629601282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab2800706a7b2a13ca1ca832068c5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb749cafa0433c008cc0eba858126f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ceb927905fc59a92bd543396c18e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aec0724ea12a7748a0a100058c61d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3d815ea4d77f31748e3f87cbbfd56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496df5456ae444ea937a842c05ef7e1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3528fda86fe11a2509ff83e76ce05d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392247b9960960b66ffbb6e89aac637290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f48bef4e3da15b041b9581e548cd9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967900ece56fcf1af124df76e5d469b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a549ac379cc58009c383066ae78181293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782376d3fc40239ab7c081b94f25e12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986ea3eff587cb47e2d23fcd163da83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae35a42aa133cde051f85d6ba978fff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255c429ca3a54d9166c0081af3e51ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eec1b122fe3342b2e120ef79eefc4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921485db0810ff5fd979c59d915539bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544d9d043cf3f02ca6d222008b759a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b10e728aab51c4c2701881fe0b266301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec50910838aa3636f13dea49c47d36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2be04eb33a999f79a04c53f2ec0bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211e81c921fa166d62c00937cec6ef6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2bff5a7055fa8c9c5bcbc94d2e9ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bacb7d011a07312d073a965e2fb61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c6236c68e42a9d97ec0717800012c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0860fe5194491012b4224b93a6c958a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb22bf82d76f357812a4e0e29df492c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dff7b2b796032caa864d12da8411fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1ef54c2dff8b48c1e412a7abb9767311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188713830a56471b756a69e3e2f06416312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2fe1882d80ab073112ab21df42834313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a22afcdf1530221b2d1d3d6af9f3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aac5b2023c73708dab76f2adb18171315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340b8b690be805f1f9165e688bc3cb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adaddd199e08f47eccb0500bdb5692317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba66531303a65bac9eaee224566e485318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea850ac5ba3047fa7efe3794b905cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ec476a9b4b44176687b8d3e34b93f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b859ce7b1bd463e889ddf687b3e833321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3921b9dac64c5f0b370668d3e28a10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eb74c36b1157b078ab95bc8aa895b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bac3bbd85414aa838836698b7d176324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b334860fcd5e730fab16d8de5002c1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d609fa5adb1fcb96c0673d71bc1f2ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8e9f884c6dba884f3c2ad9778273f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd3f89ef186cf87647fa2ba8decfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466da50a11afe099b55a1db20cf56e65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df7a4e22e2c3868581d685f8400631330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a505a0d75c3b5d1108c8b905c01024c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072814ed7dc821514386ccfdb3c783f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f815698d9ac0e41c7bf0483019548333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c3d8afa8483755365e3137c4b349334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8b41278b34ef0cd998591ad53ca4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7048a8df589477a96a5992af46ca31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d08fa4eb73eda351dfada8f03fa068337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3602ad118cd6fa2916c28e6f686f474338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7980646264388e98e4af4df1ae506f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a25b20cdf21e96226fc04e6c98f6d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49727f96b2556ac4622ba46f7ff68166341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fa8c759f59f66081bc6688ec5c362342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe311b95cf85912fe505acf574fe931343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879dd80dca576fc388125dc5b3d6c81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b23fe59041b0b05f953c53a63f204345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061137c7bd340102daeb3cc5aa255944346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36921ce582e245e3a0b7e9d66c9964347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8773f3e7f0f0ca86cc1230e37eb61e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff0bf1677cdc748ac2680a384d6783349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa3f96d5da9215249fd0a5dbb52e24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398bf93985a848b199f3ae7bf80fef6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e3e641be9e2aea54de0a9a866efa9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933002d261e2eb80b211038469179efb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46640b48d5b5c1cc35609a35371b7800354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b2286b8a19f9601b8bce238f52907355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8eeedf672611c2c8cff89c95173d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d41b5be9e7398791b094fa3cf04b3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8d0b93fd89691d90b6e88c45bc202358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abf232ed63ec7860c70b7aaec68f5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dc8962525b843737cdd23a6a89865360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713fa660ca410eb0ef40afb1c8bc788361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d5330f62db374a9c7017956cf88f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac830708c3c1ecbdc79e0b03373ef81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4174ccc6c2bc5ed729431a9d58abc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6d41e570f269b07a3f6c496f01228365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36673eeff727c2c12388fc308fccc0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb19b70be9e29bb60ebaf47239284c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508367799a0bad791e4f5d802d8f76f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894011986224462414128fc2c842b574369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe842d62b48aeb37f0c96f77a6a574b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cafa614fb982bbabac1b0f2a2a19d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96314daa320045bdcf9bf3b37654c5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7279b6b7cb8107c1b624445f1e706fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e57b4e46f2c16de73c2e8b2bfd69d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89492b238d6f5fe54349baa1e70d5ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb80d2a50dfb06c450767cbf96dab17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f62b8daeda0d9c3cc1f5a4685548d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600b5564b7b4570c0130fb38a85ff58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2062d62ca0e3a1b23915fff1d560e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172800e4b98e872a15fc0e1dc425e22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb3c68c1f724a6de3ec6754c519fc6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998c0461e39b87b29fda97f6995bd0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4ccbf042e4686313474a7265b0783383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38785fb28d56546cd7831d5c30e944e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac95b79defcaaa7ff25b7510c85b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18840c6314a2e746698966b54ad96ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abecb1390b225546b7c347a2b87a01c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590accbdc49e3ca7a3fd3bf31bca59c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d3caa8a52e295ac37d2a58eed02ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729464b05e6009344cd39112a45bf9f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191729ff0e8c249290cc0780b79ca0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836ee49eaca81c71133030e460b6dfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ba71c2b0a333db56f34b3d1d0e04b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d4d0f12a9e24da9e5c4c98dc0eb0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2897486f4aff299e46da36b3672c172395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d68215cfca86a285de60b62456e757396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b898f256eb0eef2a0cc77d19a7bd463397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6af5290de9d44f145f7d41dc4fdbdc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae6f7147b751917fc66612ad546e5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f62ce3221a352ab0f05e18b6c72df7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea787ae00d4ecb3a1666adcfc36adb3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f1d1bc7433c71e1c8eb14fa2e6663402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64929c2f935a2a1578273358b15e9ddd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5e1b8e0fd7cbedcb790cd12164eef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f76d566730fed4f267777e2178349405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87420f2e2c82d7906ef9b6cb2ee1e9ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e975086f4d6f67d4431152d5a66047407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92beb2a2002e1dda010a8633b4bdbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d595da7cfed86371aafe4067e47b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d5ae00ff347d837df97e479375b2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a0e8d01cf3dca2487926d5a389312411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23509dffa80d68f6c52d00cfdca02d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7097f1db45cb52a82fb0654a4f084413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb9f37afb8b6dc35e42d7c98efc434414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8557b6a7f6414d73753933709d2ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3154966648d13c92c2e2a13cf3a5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf3beaded52cbcf07723e95b7d1f28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced715906ab66fee27e39136c0738f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bd18c17cc677b72146cb079f8e6f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb9004076b607f91a87d49bf2be07e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83012fd0afcb58487acfb6a3059dd24e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c981e40f54b59624971d30cda499b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94718159b2fc43eaddd46e343f8dcac6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b8806b0df5dec85fa5fa35eb3bd29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ede2a1b8705967843b12c7d219f92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77dd4dd79c5c89bf6dadb4176a27fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067742555ba2a53d13e530b6465c45d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af34f4224727c4aba977accd610bc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4634accb4dab323e1671f2ff8c6ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90189fcbed0c53257b53ec1ad37cc548430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d796e38da13f44825f089d4a3df9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2c52e07e6fd2576f4195a34533389432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf21e9cec9452d595a9a62ab7af4466433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca949afbc7b80d900d0083d64daea7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86666753c9133d3b805763f49c916f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d2eb446f53f4012d512589684078d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f77646a8419a85ea9d3ac9c38e26af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288d41187158916483501008a2d0c07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ed0cf24638aee21bf98ed462d4ecc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79744387d8488718df292c28d4436e50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b1661714872ce5ea05f0e2b03556f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08732aa7d8f927c3c6a699b35a7d6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abc50d1c0d183fa3ee35d1df45adaa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002b1d8e2c8da5ff72c46b5c257a659444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8904dc51cb5b9f4e1b27dfabdd7ac1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404070818c9543d5b0a12019eac7f62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15280c7e6aff95da35c4b3324ef1d409447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b25409b8ef02488fbec839857dfa0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c149fb3b6c2a6baddd5204c6b28e05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d831cd8769ff624d18ef772412def450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab758a79c5be4bd9daeac147ef72326451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294ddda9c67040d5af02abdae0790f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb521ad7390a780d747eec6b90e2e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1a47e93c9b1c04db0eec384b77f0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e826f797209666e04003674b2e5313455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32676568e8fe0eb9363f55bc058b85e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c647f7918cb95885392b807a7791028457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2f212649fe9cca28e9a3f3731e89f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf880980068d6408f47af6906473c75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbec2645ec5e5f9959f882ed256f9ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a133c5445fdaf9bff6884f434287e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8989bf0e380129da80ee1f7d0b0c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f0ce3c69dbc467df9a8dcee9cdd5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650727ae4ce20a05ca3a13d446b4962464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdddfc86682627350bf81d19124b117465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2ba22c50ce7cc1aca6cd8ee52ccfe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005988f737dfdedbb862327897425ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d30b22d1ebb0fbc97a94944f0e393468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48351b2fc76df38d0db6150cf5866a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cd4d413aafec1ce8669a43b06cbcc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176644a099717462661a59734cef815471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0738a79dbd275e8b311baaa443c9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0731c7f2c6d9af420ae0fcfbbf23074473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93075314aa51aa070269b095f2cd2b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ef2a7c7562997e1843e73fa4d4c75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906db42c5ce1dd2357e6792cf2502882476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bba3caed4bd0d91f411a463322b4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cb8f34e8b589d736ef9f77209889b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a518815a1621d1c7e84fd561f34e01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1ff8e790021cae80e6aee39bd2574480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c015a98647e68e76028deea41851e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f8d6d2f6ea7d4e51fb371263c7a37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89b79e557561f5c3989b1c71f74bfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274869926a9432530e1d2456cf632d9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749cdeb4a5d133c10f1f2f0d0b4f495485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c6af7467137cefbd4942ca1877f19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b40f62a6cf8258b338b85634e74ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ea312aa98678eaecd265be6de926d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6fe1e4e988fb7180375bd222184fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d775e69a15109c17c832273dec6a97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374d6b6c308ded0a9bf660dca2ee79b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff10a8e73fa1a603a1f3f25b93a54a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf970a75b04493094b73390b4e15b052493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc29a17ae5d863d2dc5f6d33165f492494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26565ae12983626f557e57c7859533495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797a7f5bfcd4206159db2d14f6d17a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249c70e33157da1dc248faced77d866497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff98faf48f8108401d02cad74afc62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a12702d47474cae4b7331415fde86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad4deaa7a5061ca9eb8801b20aa597500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39fd905f1847ff662b0a87c6ab4c43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a615bb34fb90bcbbcabe235c9badd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66e55bbd3df1bc3fa31ba8db149e9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13882b9e7415fa6f903f11e738f3af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517483c1d401e54d6bb73f6b73b9d27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f35ca6b0b9f8af31ea703fed1b7e75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9596c05447e72d6b4d744aae823ccb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef39a1a46a74a8b41bb701c33a95995508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba205006c3db89c2a134170a8701e85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9c1c76d84338d72cf37e150da91b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17f9c8824a40e5e1a576ec1c5a30d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc0a898d40d0d4b0cf376ff9f634bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba6234397e6678be20796f8d4957bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5342863eb8ac36d22aad68052b36c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bae7860c6a90c689d5db25777e22f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec95d553b407ccef215019c1cbc2879516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2701b9ce1bc08c60904705ffe7ceefd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935287faedd2f2f8b00e592103cf972518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a76d13e41112d751e7b22f8215736519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9583608f80d8508c4b62f9cdfc3cea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a621482b8ea3c32ac83113df262289521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae68291f31ea6bf4170cb0431c0c78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78d5db5e6f0b4489175ba988e6c896523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104305387710af5fb1b2d6a5639712d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc86426f80153a2192922e542878fb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac52af7cd3943113427aac821e86abb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f16b8577a19f55d42c375f49a762c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b73d23483a19c80542201e9fd84b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118864b7e5f0da1d55673f529708a00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e4633deb342db4f5859dc2b10924d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130dea535c20cf9c4b90a3ce1bff472531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f84e8d1efd1eeb1127b77296ee4258532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee554f4e5bfb240f3cd96fc463a58601533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4689daacf8e955016e7b15b5b3b5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8115c21e8e2771ec68b48744d557f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10697414ee0138301fd346f79903bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11cc00e0be11c638df15328175f875537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a43d5e2e3474025495e33a691ddd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0bab56dbe26bb83be30a24978c595539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092900f41d4b54c49598cc4440799a79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ef650a191345135e660142581f03f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ff48a9d0f5ea877eef400e230db97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d34439eb92148d3752a9c27ab7fe4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001ba1ede569f57ed8589bd9981eb68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc43071278079b164667221802ed0a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817654c800139d0631f0492a82773c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb4d49453b846ce91a224647916dc0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd369ca282f7d518f70e04c45ad0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f29fcea4c070c962c02e59efc5ca6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed2dbfb72cf4893a94b91a524fe370550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828cbe07fada19d0a2ce933af9cfa8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75ebb4584bf0b25927b3643a3198ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2069a231acc94ee3231e3ceaf2151b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ded38ce50cd59ff3d0e21864260f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dba01f81521229a70e75a2bafc4ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f43285f605f28152463439c8daf4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239ef003058b23fbc16ccc8818614f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0494808433a6f681ef925feb681f6d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921d168865f93068e508d97c014cc21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bbc57a446cf13bdc0150ac1e73d2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e505c36fce9a123f3ddefcbf0442fa4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040d4b3fbe8d554208f03e9c304e912562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6ccb284717b12d1b7d93d2c018e89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4216c12724774de58756479ab4e9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737040ce7db46f24d6820e65468eb7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e5d80bd83f61aa500b245f4f56e8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69d66be319b4d5873ac749895c6018567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f1485223588a31b4d37b3bd084efe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268c557a23679b641ffaf774d76f569569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cc85945118b265abf054debf4e8ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfa352ea0bf0044aeff44efb7dafc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf5d405e4d0d6568fe1886e8d95e80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b3b128544c10fd3e0a88e6e44fcd1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c06f90aec54618170c102c637bb4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe7edd8622bd6950d80b8ac0b91f3b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bd7266ff35294cd2e773b1be65fbe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e0fd96bb20273d4b86c9d9c274347577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137599173c48998a2ba6a257af413a1d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64521161d82c294cb50817d4390a218d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a325206ebee62cfbddcd1de6a1690c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0397339be6f55e9619f326d69c3808581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd580d6aa26d30f19dc0e8e21545d92b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca20aa088736f044789949a95b564a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9170e60bf8abdc3e6eb45c054c4f05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0861fb9bdbde2319ba54fd5fd71c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7702f6ad7e722838f2972979183af15586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f803d66469dc476afbe6cd1172e9879587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc68f2eaedfa44cbf43f45a2ffd1d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dedab6ed7c24783a142c38e956405589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99012f033cae60994cf4a2231e378e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6fc6f7db47f030887fd39e350653b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e7bc15919a81ea31f08a0370d4175592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c1ab362b050c42e01983ec6fab1a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abe056e5453d14544e8830b8c2a43d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c716514b03ff2bcf89b64841d2e0212595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e44fa8fac6bf9b81190f18088e986596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e7546d493c48c21043265c5828cc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62f47d0690f8916c390a4eda135d98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e1ef1b4f5d87dee77bb220f7c91be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26431afd6cb7e06cc6cc3cef27a2e12c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28f2a941529bcfb3290baa55db1b13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbd2cffa56a5740a75c4d62f4853ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d397f533f3cfd77ecbe714aff8290603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8534e18d9a18b371488abf55d16f5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e827ba1b170f429ef0411ad325cb70d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338994304147d263a5b86298ab2ea5d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c531f80f209bc83dcccb8c944881f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ebfe79257d4ce731f48b746eb5817608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f892c393a6a6c8da3f35fd4bcbda3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d3061badbb05e11026f816d925edb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5a3e9dbde857ba8aba9f7753b09cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4746066d22f63084d6331d035abc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ea079fb01020a9e6d19bc45c54d78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27af2d766f202b9131a27d0775078dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dc6e6602de0bc4a063d007d2dd36b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de391d6d39c302020c62d2e7c9a2e5b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042d6b2fc9f352e8c256367394151b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e311eefdc4be8454dfa16d02584bede618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50d9064405560f399af91aad51bc31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a70dab4cd807dd93908e5a72d676b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c223ffb7fa32feccc3f346441addbd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45514e5b6ba0548c29e0b4da2abf4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdc90b689320c84be29b959fd7c66b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908544aed6cae159ff8195f63c674c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf43f83d58700b8e5b9def271c09691625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba1077e8ecaaf66f642620d422d92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17768351eec840233fc0351b176c4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c492872eaf6900ad66b4cdcc414f207628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d2ba4f2e0f1d912987218a7017243629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47747bc00067c60ebd149ff77fe98828630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e54c3187047ca9e34748e62d2accf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd6a45708420b3a967ea31b373ed05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249dc6cee7ab6e098983f6eaca39c95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258744158ed43306a09e34ffb05fb26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641f37ca2c7a608c9676bc0817c0ef4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfb147765724217de5dd8797e45e7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80717754d3e32345dbb481c479ab5381637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21131fa63b2b45070f6965d6935f2698638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd68db1edecaad7021048d11c3c89c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c76bc69e7975104035be50d22d169640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7b58cbff3590a9821b1a620549eac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f681bd2e671fea763b18e1cd1e682642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf93fdc57e5dbe6a0ac0f560528dba0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92540514e8d22861f7f412301b2460644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd232222a8a7f73797d35d43039e8780645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256352048f23c9ef98e3964e3b63c4a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae04ffa509b3cb13f777742335657b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7378d0eabcaec9c7e7d28d6e2124e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c17d764d9ddc357cd3df920017713d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdc297479f0b49c62af3d3c119ab05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b6db2303d6206132b3f729c8b88b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489cf122ce6f54901fef14ad252221c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70941d39706183475ecc821a5103eab2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f386d7caa25727538ae1c94da53fe26654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209b2d7cdf7e28896919eb4ee98cbe0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c2a5f1b326b110a6490b1242331ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769ad9951522570429a7c7c67ea66ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb0296a8223f43a603a5be54c3d7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298f737d477c1714c04de0874b53299659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835d9b21be29aad8895a6a5bb995da4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c8ddc552b7c08ae3782279e2fabb5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863984fc9f8583e1a2664f8b2f99a6e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180bfec7e2cd27bcfd9c08eaa29f784663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc3031541a7aebe01e01b35900eb1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385f13d25390d51cc0b125af10c3396665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02976d86ce04056e70e4ed56123b43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000d5e09a584a3aece31bbb13e85ce7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad476c892423e29e4bf71366637a82668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf687679a6ae7e27e4326c57e01193669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86d54cf90a4543500d0ed0eee4662a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699efffb016dbbc94f12915544ef039671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de408492d08a3bf56d5555d595ed9239672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75460de1a68825d0b172883d0f946f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e00553775c2701bf42866796b7a0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ff096764940b5d6ecb0e4dcc49036675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b73b26c80b785ecddfa951cea5225676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382119ccab3482c58bda423822a05c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1991e4693b6ed47d5fae7d636cb62e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f8d80dc11ade3b03c133aeb60e2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8138a8638214c38cb8d8ea0d74013680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b94bcbb6fbc84135cff42599bc314681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff71f90e6d2bed95d7ab32f1d422b8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97ad22386c71c3b62e9100eba138ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89834618fa6d7b037372c21b11c5ad37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca154c36adc7935e73a517b21acfe26b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13b90e116b2185bd0ae7686672772c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d1591411db37c8b79eeebdf118f16687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f66b35148fd05260eb6325c3d24c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898a5dcf43419fb9edbd64b3d2732dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92fa7b3ae9523e909870a2bbb9440b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd3fad1e653b5e1bb7a7aa4d14f54c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea0eb7ae79ee256040790628819e01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aee5a7c05cd39ccc3842afadbd0b46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fab33cb7c77a9dcc396a8ba17bd35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18745c6cb247ecd6a5dc5e8bd21464c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52d6cead878291280dc48d5bbcc08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ee8b795e580828e7feef9dd441c26697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656f8ed6ac2117b1678ea0c4d053812698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac1461fe4a3c0533fc58cb4c341677699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ae73db1e7505a0ad306f19528d75d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f220233b0dbf6ba051ac6f3e73b085701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f57cc33eac907b56cd226383749ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e3d220cf6f8f2836c7f4f227ddacd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47188085471a560f337773817aadd81f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a7f957a955044c5769ee3f0fcbb5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4336a5107ebe335f624a84957c9c35d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b7d3eb21e3dd5ada62e6efca65051707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978d6c014c204a993a4bd086f1272b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc817d0b36f8bd448d19288c5ee8c179709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea55d2d1b744236f328599ef2b80e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70931f9af18aee4c5a0d3fecaf8d6b97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10cd80e8494b9f1b7da9ec132a66ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d31c2f0b6664d158d1534a5bdd7092713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb61a09d3cde892b2480bea02629bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a9934afdb919df7616af8ec6d9c13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155952e860910cdeaff0c2e91365e4df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794f6384b3da718c93bae1e538f952d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb411dd2fdc028388091668fb51e34a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb461c4278db719f8849cc2c2c92e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441f3d5ab6d6a2e9dd817d49bb099a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f147a2a43b669ea862091f23162da70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f9d26ffe621d0fc0989e76a2515e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb611d52991e64812feb3f4248350e68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee5ee5b9b831e79831c545d307171e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869cf400d3776d9f916c2ffc7c9dd3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c776fc4c1a1efc136a600a1214a648726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6595c57fb3478597ca6c3bcf94a04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7133da284e5ef3e6362660e44271ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae923a3f0a6751333b78aecb5eb1cc5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c0e92d85e85fc38d0dd2e81a34ff4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffabc296864b75d099bc7ea883e6f4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f266f814034d62086b71f2570306522732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df63569ef8f6d708c03eb5ef8bd0f73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f460474b8ef5640686e2337ee07f462734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489aa38f69b062cc98e98c1a6c0121b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7547031d37d79f20b40dd658b0f1de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0539d01b4454772c09a3182612104737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dab172704e03a76c99ef829bf99df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574aec0e2e3495e3b399f86a127faa3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d59dbb653a084c790833b1e2b13fbd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416fd8f7d44e628fbc2943cc25cd276741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f92ec383f7e544329990eb68f6526742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8931d79bf21ab817c7b96bd1a5836743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e061686f6b8249cc9d8cf7a7e455f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a477d5c1c35b963c40ebcd9c2bd27b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590431c23ee3dcdefc5d63ae3ee4ea2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae50c2ba67953dfe4f1d79757f970ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fd55be7a7b23ffd380200f8a1012e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3b95f0e3b8617a1c12453d1f3f9d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aece4220bc0d4b4af0640f6fbeefc2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88191a132e11b71cfd12964a17ce89e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e0e2bf4cb2aadcec25b87d2c7791c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1132eb602981a6e1fb1db9e0a7b4e50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadf73d75283e34d9d0ff55c48f24be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1e6ee4f83b9ae2e6159187c1a2e3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec228b7df07c7f686dd77e1a6a4a169756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9dad4d159a9edddc1a5868256669c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9f9b5a53bf9922166a788a10755ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed3f70c8255f60e417cca51a75964b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a1b93eae0e571ecf9a29c3c9386051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73759e9402701ba075ab355fd42679912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6ea765d8625c21033a60d1687bda33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9850fb8c4d58fcdf7aaab861997224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787b4af3488e997012e5bca90bc3c4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169bfa4f018d1f0bd0c5d9938c42abc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6bb5939937b9b0c77a3efa2916a977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa39f126ffce57842a8230dd3ed5e898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1cf6197133796f60f556aec84bfc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97c295fec3684c2d5f7ab80b73193410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378a021c6898ec804a0afa7c0b98ee611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becfcec54e67d369e5e7816bbecbc6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636064293e7e9386bbdf8f6206af832e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bedd93c0c6810d719e3d69ec6f80f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a456b355f25ad09d58765a875966015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df56b0e57c64f7fc1d678dd47ea7f0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df816593a23e8d1e041dc0f46909e49517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5900bea46255a6dc61b70a30b86d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadabbd075eaa280e931d75c1dcdbf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4f8201156c14350e7c8710e0b3d8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032c591df87f3546658e7e7234103b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa3f262224ccc2a342d7e3b699565422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1087e9604abf4282db66256f08f5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8378f79f305972990fe7fbbd0619f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e825ca34d392971abf026e8b9cbe8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17260d1ca2c41402c38bc9a71a6f02726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c5883f77ea0a3154ab2cb849d0f4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce13609702347bf8480e7e1f543c9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba7bc6e57eae8c2c408b73d94076a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da0f74f033de57e9d4b0271056441930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cbadaa11a6643bdc93985c0d10c4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe016c03cec4198b08c9d01476fe133632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bf7c9672d34389a5f7eaa8e8c700933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a1b4ce5110683ea3d298a736cdaf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fc5900c8845ad23f86dbcf09bd93735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ed2b488af965d53e50795f6a6511036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b8a79c05bd56663e94cbcb7ba74d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0bbf246cfc01a8f75b954e07427038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca481d3aa3fc07a5e9ceb24153c45a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ca1032b04dfd546c432d5f74ad7a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee06f408e6a625e8dd38bc0238cbcd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c11026285c7dca81924afc43db61642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d88999a537d1cacfebe8c479ab7b8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76db3dc18357c008fdb499f188097c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c52ec34fdcf3bddd920c264a44f4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cab2ecfb70be6736fcfadfbb338c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679806901cf081dc648c95e3e3491d7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafdafd859872343b58dc4636511b5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b0f5e52f7b2f9e656e8f1f94b0fa249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030db1011725379534df3a228288cfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650adff59ff401404176c2d97085e14251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f355c275437a763775825e9d175b22b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa10e428f49a46cc7997f50596cdf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05804de1ad5245bbb5d260c0345ed1ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8992e2605e9a3f9b56f130f6fcb3ff555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322dacee7937ef73bd8b2a2a3e5131056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca77eb919469549b55ccccdf55484e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60cd0c60219d1964f3d91c1a13948258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19423fcd5d090078e714d7ef45fb87759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d655d6b79c64386c1fdd3f55dd856dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2468e79c525770e039d678272c42161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307ace64524cd6f41adbf9eb8e4be1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145fb69ef8c1a58d12b12a7c2107f0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf9408ee7b5ebe77b2aef457e0e50164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeb8952e3b23cc13d63772df41253c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16c0250cf953d2308b1ee9d7f14ecb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b558e91a41d9aa9c42cb8d4e93a3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822f49b511e8a511f0e63cbadcf1ce868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b69e5506cf250ceb08a32b294f86669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ec7cdb792ca99bf5f0804ee8c023f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457242fea828e4030610e6adc878847971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c367a82845461a2e61a005834cdade72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b2cbcc02a32205f4f8233e27e976573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee179e1370ce4cde8dcdc4b06af9d6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03811b56aa6cb8626a1d5a579fb71dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc339660100c9ba48d920fa4ae6d8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff36012dc7353aeb9f11d49c84b28677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e84bf571f27b4dbc2a3e3e55b651a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46621a488e32cd22dc325f2d50ecc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7d92a409b9d48aa7da08c8eacbabd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0905db072338d683b6b5cb3e46202681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e45e3ec87ae4174cf805ef1f537eed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3c83053c2cec671d9ad49811984de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca69c084ae2a9cebd1516df0acf00c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0711e368d657651ab259f654f6feaf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ac61d942fe1b0ae1dc9e61a5bfea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a356773b25252ef0bd5903044631287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40375de25e87278ac219920a59c7dd5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a5762365e6898909f1eacee6a8c4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ada98e6ebe05004991eee11688535090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c302f500615c6759af184fcbfb7f2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0afcf42089770d35dd3711455a6a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e452e6eec48a7ddac1caaa6686a262293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2e201a0886184d48e2f10526efde694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481033dc06fda7b2bb0fb5f1478622195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bd67026bdb0283793956c8c160e2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea53d1642b17a2de29ebe10045670fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca165942440db2c0190784442877aeb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6478fc15e0f8e6947375219c446ed199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec7f252ed2dcab40490af4c495482b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a41ca644de7d07437a6458941e04e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cb74ec264aacfdde3dbe1b3e1cc06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23650f8d7f051c28ff45287b1b73797f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c82c457964e7b7fe87284fa4710eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667f56dc2fd77682d6bffcf10f7a471105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec612481b821d2529446b65cff525c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f00e636424706f8700993fd7c25732107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c5588b257a616cad7ec14eae6cde7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e280b455aba2fc219efebdba587a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136d6636423bdcdd9fd9f63baca4ae0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486e1005c691c225519378866db8afe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea5973d894889021a4f15234e1c02e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e50c0ef9863b3a87637059b9b0afaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee67e442cc605b357eab4e4cd6fdc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4554144c961ec082aa2c7b7b4996cd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a75538819534b3de2b472f6cc6e7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de825bd0a1abcdbdabcc64d291c3527117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad624a48bb573b73684fff3819c46230118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393f1743c73c5a4ff324d90bef72000119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf666ce5b79acab97a8eb38de9238ca8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa368f331fab1721875d73d295bfe3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431298a18089d36f9376edebd942fe9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f6483aecdde9c32374c921cfd7a7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f8e46ea527efc68deface5da9653a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233b3c466d3bf365df3439a939b5762125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038136a49071d32fa8276b28e73e18a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1de563013d0b0c68389aa97241e169127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5093013dba40cfb050939ddf0ade3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57e1b7f91e3012c093e8795011f8f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d0079dec280dbb3e7bc88b3c546eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb808b80c05f49d8b210169db1665ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2a0d08107152ba66859154be7104a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f54bd13592c7c174db927ab2dced7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bff043319b57907fcbd73a681896a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b85b6bb9128bfe8d310d06bceedb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9ccc3c53fb24a2d32cfbfb33e06c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01f20f545bc647d55d615bc20fcc2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81a8299828c8351f1307fea881230b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8bb4f6b6719a5060dadfc15b11e7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400339cd544e6c8f8d0c70c5c793aa6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a7295405ae0f48f08312c45c14042141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26d2bf076fb2167947997618a57253142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba119927cc1deeab531fe8e0bf2370143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761cc2a26fff32a57120bb135b52bd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b6ed8ddb2a62b3122981ff5cab6d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff420f8ea753148ffc369f5433f61182146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad2323ca76d6465c4efff8132e442d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8d194aadb6c7ac9cfcccb01b061e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae77841dbc83d21cc90c8c6c260219149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426cffae64c48dfb514a68eb9f30a98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdabfeaa08535097846fae58bf8b8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c56dd215a26cbdc8367aa6b83581e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b03152a0ae1e37bdb79f323c15664153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467068c5b25f4244068512258c8a7923154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd1df16161aedc408743a63f3ac5c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df84a52caa0b69f0b30bafd1840f128156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f37f3132219c4cc485b8ed040183a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed815b06ae8d22944fd2ff080ce13f00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafbdf0c70fae1716b50adb9d615460159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35bc65f7dcac43d0900cc388aaf1e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee86efbb0d79ef5f22f9bc8115d0508161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aba5482bb720750b25d40663c789f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d5e33843eb89d225c9ec483986a3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ca67753e45985fe0639c8c4befbf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0f5e53a6353f3203c370cc8b79d25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dc36ba8cb3597ec757ac9a85b9e1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21ad310a948344561426d70c083466167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfd450a41e33465bddd847fc304584168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598e59a771697d32d56c593d5a9d1d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9756479fdc78d1ac74036df8f17a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fcc510ee293ec501c72e25ed789c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45fd765c6e894242fe1488c1fdca91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a3c6fdf6f9d14563fbd8796700ce3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2593d0e886b61e88038d28d085458db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4d4954239c037e707ab046368162b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93338aadb9f35011af612c79e3f76024176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd418184663a284582882fdc608597a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b6d3eb8d14d5ca47d7beffb92a16a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dc28c317955c9a43229612f9f0762179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9cfb5682859652c4ed748f6b9e7a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e01607a4fb8d438761d7f4ef17772181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6305fb249a5aae6358e2bc4b957f73b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba513b2adfc80ee76170fd4923f481f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439348ca8ae06e33c7fa9f50a2da3c34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b04e7bff30c97920c1c1e2ef01c50e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a3af3d2dae1f9590e08f0d6b6bfc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08162b7f43b41bff30ed51391baa5cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b708430aa2946b6c1e52a4eaf84862d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebca0e63939adeef62b58f6c5bbca5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d61a70242f529d4eca2a885821ef5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c2b3e8261c3936bb26780f1b39c8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ff684fcb8336e9f2ea46dd0feac69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5530f56d7676a233745da0e8c60b4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc028b3da045028210c63b61ede35ced194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6441cc0e33ad07dabc473d538a602195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94924357bac8a798637072c1428e7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4499bfc263e7a15dbb377af0ea09050197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16474a3d0c0c95642b43b8f5aed223f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e325339bc5d57a08183d59fb88a788199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92411ee70fd8b05e2b3cb3a307b22f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bf1bdf097b56a6758bc4952ef5bb4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def445b3273ec596ed4bead324219ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf6d1897167c30532632409ee09029203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b02c4dc29391040bca1cade26f3752204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c862d66203bac1ad1980f753ef73d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073590bcc38d74a11f6a80dda109552206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8abfbbf1ac15b7b224260451e8cb42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad5cb1687ee818ff73a7803be93a4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55450b5dcb99e7e79a9a927092d75b9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763a8efc4a01c610132c5bd3f5d56a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7422d158a89e436118d7f1fd08e9577211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136de44f7aee11933de60f8888377d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce214db8a37e36f57087d8702c67479b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aad04b55d7e6d845a5578e84ad3478214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954bd55f82eb2ac0857ad04d593f265215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d4fddcf3a200bee32b08fe562e3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d55b17136e469afa357adc356275dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2692c136de3f4da76c7eda3fd060c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bee6d653f1159938c613608281c5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcba927deda6155e5c42d7d6ead9320220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef5528948c90bfac8a7575c56c8118221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a45e77cca2ae946ee8e8af3cfc6e8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dd1f59dd0ca3209327cd64df7b05a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e6fac378ff1b676b687c1bf2dc12c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce425b0b77bb514f1f8847dc2ec31806225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0cb4f3ba754db94c59cdc4fd8087b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6be110d7a0d9dc8ee601b30d0f6ce4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130863ac6b31cde588baa13371f0ca5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ba0a7bc578ec5d355f46d2666107e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080800182b56770e029a3c08554f19d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2940fe0885ff9be999a1ad4cb8ac256231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a601b51a564adf60eae4581bb9baf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df597eff065d7af9840803e829dbdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d66de14d0adf123f75a41c60b05e71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab73569fc3783ae9e1def3aac3b366235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fa2fc1397748bd98c4f7003c016c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf5260183e9a81c42049ed79cf94ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0cf80b57fe03ddeddfd916dd8ad05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976b4b15db86e8d223f1e0570cfc7d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a2a43a03e007c52a1170c26cc79c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab61c9b41f02f51d9a151c9df6e1706241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225d412f381004d5feffa1724ba1605242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc54e48ba67db2a75983d2db869d3bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b8633f50cafb6f59e0f5cfae318c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961dc46449918b2988271cbfd5742f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f844b84a69636848b5539dfbb94c3fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9208aa05fecc6528c10a1ee47361c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a99d83853af2f997561431388df4fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bf1f12a2dd22fb4b47435e667ef47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3fb59dc93f6bf83de28e21ca0b5e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113b39d69f58f97aa8d71f3e72ec99a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de28ecab84c55268a226176ead69768252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e994d70a7ec1cce6e0ef5487600e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6650cc42d8e24f968ab06dda19d40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260c9a88e107c02d5ea77cb9d50ddfc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6787bbcaad491f07c67ebf144e56c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a440e9b191705c67c1872a4b76e45d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6fa5bb0a32cab63ecddf2021496b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85975b4adf6177d98e283c4453d46645259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e6b567a454af2af5b676a20759e11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505fafdcb4f1bb6e39342902bb38fd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9536372c689b87d5c5e20627a84b63c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34eed175fa81f44a8ff68e6a82559a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386a6d137cc9f1255a04346a743e1e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d8e7a42bb5bf073191dffbfee95c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553feb552e899beb708b88145fbd783266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dd795a1ec65f3bac37a19f3030cbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dc5c04434bbd3711fd951a4481a46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d867f6193a56c5919f40c1f2bc9f4df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcc9115d1755fc47f87bc51d53639d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b30fc10547651567dcf47e86febb66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6064b11f9cdbb7c61b52b8969f6df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b617ccaa8391e78a118bb85b70604273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493558fc53edd527a33ba336b940b2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7dec096b941180ed3fb8194291af2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9116223a3eb05078283b36ab27944276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6529cc003d3f61650b52d273d57a28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b956fa0cbe18b75387d54c248fef1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9645f4bf4d6db717f416009a083667279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550227a4910c084a171b10f14cbe44e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4af479cad1787e94ca1bed159edab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103651021a840794c625d8348c9d213282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173c8bcfcf6924bb5c50993012cadda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bf5a961a63cdd915ff32ff8279984284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad76a056558c8357178e79ba7f4107285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95542016c738acad65da4311539dff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff789b31bdc2e069738e5414bcd031ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d69ff315c0159aff2099d26f773a6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc2456ff8b8276ea96dae808118e13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01c774ff851f52f5dc59db2256345f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de5d6c0f657d531cf938cfb485b87b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54dc34e1380cb7f4b08aad145af653292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df4e8cc028a61b223fef1967ed9f53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ffd7db575392031f29063237320b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1188ee9e52f15e8611cb399ac550295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb4e1bd6db4f4676db764184114756296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd161040914ce0291203c31d491f7ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f60d888a13c184c179b11f18a6a829298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adf1b4555809fa45607e770c6c8980299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41833ea51b84026285eecf2f347e1645300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2703d5ab21c5b14800a0ab803c26f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2373c0cac85336a037c6b917152dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fe9930d9028e266381a0cfc91ef40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331246ee2408af60443b7c56986aaa21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3deac93aa708efe95431e3f587605305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bdd46a5557630f9ae9847d370e40c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cad9812075a2babcafbcc3dcd57e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e19477b2b04daa3b58cac48d27b5d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed69e694e454a2e0177711d6230fb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acbeff09e277a46ec3654e1bf93e78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d767e018aa129fe1041a999b3e5edbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c3cfe2858cfa147b87ac42d803e1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d18b6100cbc5d7ba9a1dc5a61c72c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0ff26f701bf534d2fecff78d52604314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e30f6423589081c7ef8aec26b43b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6a3f3e0c528b0d2432a4d39888ee7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac11f42767b01ed268842fc6667bfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d369ddb56c171d02e4813eabedd0b4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7b1ca08baa22441396ee94b0093c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0fcfa90394a968afa540e1809ad37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c4da65ab5ee3cfb27c299f1b92287321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9914335d70c9ebc7eada478054faa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5e3ae755a0b1639d016e471280d47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b60edd18cb683da28001fcb1f4fda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47ac241cde56eceaee33b08fdf35fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488119c21a211ba6ab906d36180e051326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7b0e22fafe1dbef7e8d67e21c666e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4890c013c5947729f3dfca82587e80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d461a499303654cb81ea9da7a66e2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3981b01a1114fc919f7960899a3632330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc41515ed40fca8b5caf39e084d4c35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7b0a2e28383fbaa040bd454eeee0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72abf81c1fc47e58a0b71ffd6861ef7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cadfc23380e70a5d0c1c73f6f59904334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712181d583ee884792f73f1f822a1150335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e3508b65c03b2393b179d6543e6d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc48da9736829bc41babca2737b9fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a54768f018e942685ba73d53792872338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06c1a4740b73d41a5a4748d624d6c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f436c271b7971b4a5b0b44ee6ae9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c54b62e523df1414c5ce6c9f0ec98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623276c4dc2018c471e7ce8dc560e61e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50a746842fc3535c6446ab9a8f7fbd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33966066df333e64866819a47b02f16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba5ca276c6e377182f044f540e6610345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380bed53d15fb03e15a94b28107cc11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e87a890c8897a5450ce5cb8e94ba6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634e1e726592ce83133fe5e0388d8ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e23d37d91b1d940fc38957ef3068f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb681cc46a3783189c18b354b81df7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f634dcb2d37f15d0545783d7f48d307351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f3668f6f958a0028ebfc6021dde66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c365cbe98f671880cf91f32f15a8f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a520d25bec4b6c0f30ae0e5a54100d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61015fc5987d51cfe85ed2fadaaa09db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611f56fdf54cdec4af34084271d876d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c692e14b99381fb6144a5ea718a3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a109d87f52192f36257fb154cf1d51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce425e38f95d34ed63c0005644f1caf4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f7da3239f21ab21c0e5be4445e115360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f11a0696de78f2fe654a776d65b94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53159be2c0d4f47cef94e1531294d7d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ca6d023fa21af9543b0befb56cd41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42444e29e444665f4fbd97fd7a38f869364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fff5bd8bdd2387345ceebeb96596c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bbe5dcdbeaf6b6b61f8810a8782c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41941cca8a92d809f87ec63472895a21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5bde9bac6ff88c6a0a6346150f17f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0bde29970a49c4faef97e8e745e1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccfd056f058d6bb703071cce420456370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd339e3550c45ece5d9c4c68b8320a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d53476586eb726a4940511bec2dbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e66ffa7a5913185e516438d408897373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc29d133b7404d70cc50f3d2d2d9e38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb5b4e6f467ea91f2cfcf44b354541375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633190ae5bf938a3cc5d5d3e7107b20e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258f55baa1900495b23c3571d7ce124377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f05fa0db2dba353b723239aa32e05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f997ceeee29b49d44a25b0f1d34252379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c3be89c839350ca2488d509111b12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329df2bf63202d98be681d6f14508c9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c20936ecd22437250e773369ad5cf1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724edf702677ed8da607dcf879d42b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea1ba30464d28e1a78b845bc49cd30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a203d53cc23fa1cef2bc23179ce0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12417e5de7646dc088d4afc7ff4d27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ae43f56e5795324027e6a5a2d84ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8803a668a68f12256fbdb6981529943388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17874959c6268a6f1e080714f31a57da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896de203ea3abbdd380f4dfed57fd86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a1ce52b373e0e39af5277714a35df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec837cc231c44a637e070b799c447392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2c48985915581b90c8d7ec81a4a06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc5a2b35540cd8f5fa8e820ab4ce5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4cb6d94ddbf6ca5451256c55a90bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d731f053790373ea8f1b0bae89895396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36593e10613957c100ef9151dc4901c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9d130d6383cb08525c2d5c2795af3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f501f4b8d520354228bb23d6c5aa7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993bdbc344084675d53537598a57ad6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b45dc3c7d1b20bd8f677b2a2f5d1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeb382e435f9dee6dc4fa3ba3ac35c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de833b3bb0e57a714715d4d1e547f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe73d311e9df8b2e11262150bf7f0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347a09b34b9083fd78e563c4dc2fc33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94a02bba8880a47e357e2077b2f6c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba7c57d47afcef54790c000c240128407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb54cc831ea16fde377d63085c8765408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd090c4b238a9c3af485748c8fb93f8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a9d3adf10ed77ed11d91679cefe4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102fc3cee985c9147c2d49a162a7e05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfec4568b73b0512497bc88b8ec54e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b79081e32fdcbaa8ae82dfae6df5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd8639cd72c696325fd66c46e87f79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538eda89d353b36763277d59b717277415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b946772fd87eed0b1a7e5baa7991236416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452d67756a98404e4970b6bcf213448417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fd9b8d7f2ba8b1fa21df67eb9d2af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eecb9f72287cc45879672ce8e0a8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c077da2b464fde83876014863d3561420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda7a906e67603b821e9f5f53f6676421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e94fd7189af9288feddfa52ab8b110422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a30a2cc7eacd673a791407754fe85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b53a1e8df0a8898034a4a8d62abdf0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7cf9477ae80267bece71b793dc8ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bba1af4f4aa9fc83e7f383343fd30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbf2b6df1380bbe83a0b77bae61b6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad180c9fdd63ddb001bd947b69ff90d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9394408ef872a2118a7b9815119148b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c0ede1c00bf1be1018ba02574dcbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1343d61cb8eb02203398ae98bd55b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab16e25666788bb72b7fa5014c398432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2515f2d159d4827185c66364da441433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca788a8310b342088ee861f7931be7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e63e3f23406795adb1e3ae4afe29f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2a5865cb665e93ab78db4e5453bea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9a3b049a7929373b8ca711a607a00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8654cfae5a86add40d666f703a1d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36615b82dd4c09194c469bd87dab6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cffa4833a5528a1f10f5960015b7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c58b48db8429fcb4f02f4453ef73b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0bc8ee2495d5d8440cdc276894062442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee0bd86b13b58a84879fa077bba6da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b999e1d5de546bfe86fe1a3fbe6b3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8098c5ff46c735aa26811188e329e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50eab391cbf72d52dc1f7c137a86a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc91ea8fe43ea0ff30e824abf33b66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb69e34b9efc97be987cf03304c6f6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba61fe2de8a83a1920cb175362af03c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc978c12bd78d8c26b61b050c098ba91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8e5d1455c507bbe98533f101f94de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528655a3b8f3464b18e76b52d4d3690452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7e9a4c74fec820192f63573874a94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dade660da9d20df5fa3fcfd7b9347454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17f02e2c4497660a6d60daa885d661455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccb46cd8ca9544539b2e1c1d135e05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7043ee2e88d610c875db4e868a7a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39a78fc8fe7129ad7b7f3302aebff4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cac288994a5b14e9bad15d33b6defb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717d5f3e154a62409aa6437b1cf4d5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d64220ff1abb0cb7fa32092c95e56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7dbb5b736dd03574da64b009e9f1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21462d05e2af255bdb2dfe2544d22a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f937f95c8fb2c57aeb2c139019f24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e62b5ec0809aecc4bd126cecb4a2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f19ef06cdf876cfdb15457b0391bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74617fc67f1ffcf48f91d59a0e72113467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b175f1c55a49b44c5786cd3ddcbf4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d58e55822e6986023a7da54aac837b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad977fdadf69b0fd340060be0c06f88e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063e18d3693ba72d15ba34dd9f361c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416de7e87e8c118a9b5edebb3ee85ecc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453e7cc9875467f0e9c3a2d5ba1e563473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4e0f62a6018bf517c2cd7e4c78d15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0273d66af9bd867d06db9fd4c567b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf979a7faf100e75a091d1f507fddf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7b6ec0526cb1dfffa9c8e3d20a2b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa682047c0a11e9bf8f14cd58e5b0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01b655139fc1a1714bba18d63e5043479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dbc1b6bf2a9bef250cd60fe109230480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76fc07e93a37a0842d626b5c3a69c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d6c3552e1d39bb97fbe24bc9d4764482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf200764ca4960d8eae56fcc9bc25c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831f6dc627aa7cc68b11cc9ce1f2395484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578421e8f31611fd14a5e96908b8b19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe295844f4d005fbf6938b442b27c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b644126401d4a537970345f0470fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add96823e4dba419ebb4653a69506c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87905ffe84acb884e86e5998c84873489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dad3ac45f351dbae15df273bec4b98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78683d4d2f1bca927316121476659ec4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1f97a7e435afe073106682723e911492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4878c8c98f998e80acfc67c480491493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579e532debcc080eb372c5a98814226494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497df73416becd4a2f25df1403b25560495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13edd987b6ef6a45be35762144e932496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbf81c40e58c77f90fe41a79ad2221497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842ac1f1a8ba5b5f3419d42fca1e02a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da137ee4b9d762b28406bdc55385fc3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dee0f870b45a66b77f4f872237135500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926383f03d5a87fdd77ebeef6c13908501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645caa888d25d907ee13da2a9b9d55f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318302590e19d131290626f32dbc7c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c944f3ecea8677267574a016316a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31266c40d4d47290c58dd2e6d4b56fd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92b44affe70a5113f1818e9749d48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39575a884bfdedc9f41102aee88c40ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49701e926c7609a44b37fdedc7fdbb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c29d3138380ce788c9eac26991375509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ce77b012e61163c78b7832cdcaaff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df8276bc21fe7d65e6ebf5147bfce0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106414c14a5c89673a63687b22665273512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a7623c8c3d284745c801b240f3ee1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36faba70a07693e30342054dff2823514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832eddba2ad4748b509251f49c8d6e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932f76c41fe84534b9626b51e66b6f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cd522a32c7741578e2b38296d89b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6d5ac64afd717bf7dddb580916e77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53440abe58e32eeb3651018209653c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b00d8b3c89e60bb676489644e429e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147231a1fc8e1ad740520a16e5911a62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f0bfba55af0b286c233ac6645abf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1325244091d345ea27e4994a778d6fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7455bbe754a914fabe822d02fd45617524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e637b8e14bb805bbbf3a9980749e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c51de3da9ada6d144e5622cb09090526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def290915ca4cf0d43f60412fd69cf3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3592c886d052b78777917d29b54064528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad09178a2220e6ab8a5292f6ba201f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb55458552909346f9fcbe879d5834f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42b48c7abdcaddb20fde1a2287568e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282788651fa22b70639c0a583c0b8c2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aa97171388e512c50d4fae12f4731533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc300fe125bd2c172943bdcb92d67080534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d13703b499541ae05c01f864bda68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a915b21fbeccb055963c9815091bc70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287d28b97cf17c87b6ab4475e81a135537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f592562c9ba12b73ce186882e9470c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e3eb71a9f9c5306aef9cf4e335c18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc775ba061e25d20ca0b4df72c678b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671e0f3c96eec7daf489e6c19061049541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44774dd9f54648d18083fdebb3b486542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ab15377ca1abbd6e83cf0f8b81e3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb60ee3a9e99e3120e6d17734ccd948544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8af7ac4e4ca49c5a827cd4123b351545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63233bee9f55643f240b69a59d6bfd3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4868555e5f2cb2e28fccccd5833173e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c36238ae930e3c762d5d34197b8a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582f2f915c48f4082c00b13c9dca380549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4825189eeb933926e8799490f58aa51550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70c7314b468247e7ef4632c18f8b4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6114bf14af7453c65aa05959984bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed555650e3cea49f38be746acf02bcd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300d567d2585d917e6ec834afd6527b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c039c09393271c32958e75bcdb0a79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400e770ac0e6285979fac788a31bc11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c6e5d752f7bf0d1b5fc2e34becfb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d5ba3ceb0a56fd307886b3cc01c34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccf04a21bdb645e386c503a2ec7cef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bbc82e8cbb424d0400d42af6dd6cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930088825b56f1f6f39cdb67a80eb81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdeac8ef8c584e0bd223d59495a721562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e977a10c435fc27f644f153278af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65a52ec097dc625089ea75bf5e20ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01f6c3643654962b5ef8a1bfe79f32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79083bfb7b4b7800a88bcf22c7e7d6d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007e6b6d5f3bb996f12ebf4097e60f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e25a657d8f450dbac68b5da23b6a28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544bd57eca4bba0933cedf0a106a345569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093a2bed23f22d8bf708ba7b2a20d2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d86d848abf131e102d4ccfe047525571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1fc3d5fb78f6f0012d496a1fa8d0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ee7b42833dede0cefe0d37ebbb909573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc2204f1a22959cdc20d0e56f94054574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc045e3e14afeb29fc7aba6f8dc2956575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41883bbf15dcf08b4a6d422289e0daa6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3df5fc5214ff0d25eb45db61be733f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777b14638dac44dbaad05cb17ef5e50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd08e7232c66f34a164a9c3a8237cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dadbef008049e2125daf0c046e22e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9062b195234ac06cf46d7fae687946581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4a33383d1d975bbd4f919da5b9387582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea580965f75bc8bc9f483ece15d6ff0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d218cf31ac6a839a226601060aa0465584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d236e6a4fc33153f92f7b306f214a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4e9f323250056047a9be73922ed6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a48b940e48cb49fd549c239c8353ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc35e6456d9526ef98d1d25e0fb7dd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558006832b34cf969e73804d3f8a1516589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b4d0c0eda6fb6f9f93ac5391a1472590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b2465ef090565583a3087fa1c96af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7d4d6f2a12ef8135d18e89266921a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa28f8225bbf1bf4ce4a50dd6dd5efc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffeec4a06e6f4b3160749b5ce278d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c94b54b0c5d91981bbbdd230b2961a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6ce3a2cd7ee5f4e62df16d8d7cd88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d521ef73f26e48f124c606fff619196597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028031fe1c67324458def28f2326c8fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbda26c63775fdf96544124ec3c12b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef5bd4523009895fc54041c813e5a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aad9968af360cb1fee0fdb2791a3b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78d0bf6d3e0120dd5458a774391cbc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0800ac91bb3206dabddd8585616fe0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c358de74b8a27775381c9b870399af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468ebce74be4fb7863047a7b7dd0c01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd731e7078f09aeceebd1aec4497498606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbfec8257fd984026158a67e6a191d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edef0f7dcffdc03aa1638446bf1e9e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7fbe63663ebf15c80c357cc4458c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd7fdce83681fcd649022fcc108a70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcf1ffa507a8b43567f713aabf7453611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f348736f88760758ee9d206e78f05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127ebfec8efacd8cc2f40182b2ca276613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a212d1417c0356cdcb3016bced218c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fdcf716dbd03a962b8350ef1ccc52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d4c1d082b73c93d10b717d0a324f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e973cc13c8dac2f551e0d6181baa161617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4acb76d58125265391fa84becca6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3553d3db944357f407d96fc1065b98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec668d2e756c07e6738be6eb7460cd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eda26374c51a2bf139858d6f1ee8bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c107a275ecc1a40660399672d62a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac0e051b564f371c6511d1b512bf9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efcaa89b587c25d1a37aeab8f740f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53339e5da759b9f823396c2e291a4e50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d93324a280fe5530a3ed87d0490a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ea7651afdeafd857a69c0c7bb056a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643523bdf507dbdfe457153781b725bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc3fc4d4ac62e871c02cd29fd05a7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64bb02c3ebc90e0821b54125bf6c0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c8294126e69108d6bb5fa40ef959b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8140f20af8d8afd67554b592b132e1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572ce4cf31b3319c2e3a2b7a32fca0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc28e84ae5169cc06bb96c7a5d9a25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfbc0cb877df32a6be769aa79fd3ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04480e5e6143336f7e0c26873bf38ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148855ec30a3e108c2fcf436b5ea66e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef059508bd90939ef6fe06fd9e951f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb3c9cb96cd5b1fdb5724f1f378502639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cf9ec6864f8cc72d2a386064624c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a813ece90fb7e68e879a98701a4bad2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dca8646a0fd538b9bb30facf8b4c0d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bf620e0b603bf9726968a0f06a1d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5893fbdb571317742fefb52e87428644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3a43d24fda866d82b06e4df42a18d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2d249ffa1a565f120319923d908e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ec0c1e54f11b0d1382135f15cba5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cc3313e628af5ab8390ae1adfeb60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f955610e66f665f3277f9c6e4d4b459649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009f44a24dc0ed568e10f4cbb62f3de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb02ed253fe1ca0da4cd7d09477f08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b480157cced73d986a75555df5594652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ebaa2694cb9b5074cb6bafb06ecd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89933ac351432dd7ab5f70b484a45825654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251abcaf07e2fa5fe029584293e668d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38caa845cb361c43c6dff2a7c8dddc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba805bf0f127f1ff6d2811b0675548657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94b5e45a021efed3ae030f976daf3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935c9dbc5455a44a626c867b5df6a85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb06f5a7a9b923d1d93221ab47b7c85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85739e0dda473ed4e8a1fd62854e9926661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec0ddd0bbf6c7ac5b517ddb5d2b571662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb00932838027924f6bd3895979096663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939e2c98724957b808b9703382acbd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5593f7cb2ff593dbbd8a4282430cc71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae499a03729e7323b7b77d0c436285666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f818cb06d1d45b9a77602194d6091e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e6384b51b699884e04c9b97b7d7d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86a3a963fec9c73c0d723189d2b1a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddadca1c0823182eb078b6c0e0dd79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b66df171b16827d8193784bbfa36cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb728cb48be73cf5d1d92810ca6f867672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b647f74a3d5e77a6b113cab75af9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea4bc8608e590fc77cce8970747b0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbded66fea5ffb40073ae2f256932c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61202accd21157fdea1a4da98fcd8c4b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc0ff1a07554e3ea3744084a84eff0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d000693e88a03ba00e32a0e375625678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3edb927f9692845d9698aea5730e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4809e801416ba762bc8bdb8adfd420680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ef61106ea5028c251db62cad161b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51b9cda69390d7fa9ef5fb486168db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc148e9662df780bc48cb73e461d0bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae31a3fac580213f3a28a1ef524b0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde12d22f0b48e6969d2c06b3fab99c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a773efc20d5e63125210dcd473df8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff25209ccb814993bef41c6d41dbbb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5c0bb155f4644bd67df9aa9d79ad0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a277e3e59cd6319ec2195ce43bfae3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ea9226d477bad29cc9558e52e57f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fbcf17c0dc6e75e431c30f9807745691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cfed8893af708960b2eb22d4a96c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad2e425483d586752d3539e07b80c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e587b14fcc1f65494ca1768e588da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c59e5c592e26ec7d44834d4ad383c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6a80eccfa9a58714e8f9088be8ae3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc319af86316fa29f0d5feea20da632697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d490b9a76be968b331aebcb16b781d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed30348fd5c2297dad997d459f83701699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c9ebe038974d1235de698c53cad57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81944f7aa00f7f0425626657930ec7ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5769883733c3f0e72862eb6ca49e10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dd2d41fb1df412e4f72cdfb6b9445703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274008fea0708e403327a55d7531274704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55abbdb10684ca507e9aa57ae3c8ddc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c77f368f3fbd9eb493092a6315fb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15928806f10e97f143fcf8214c25ac35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce922158551708025e8d2054410584708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6215c9a26d9713c963d54376c5d2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17320e7bbcbe353881cffc998fc52897710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c76f99e1ccf8a602f8a6b62cb56fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9143ffc31c4cb83aa5b78300186378712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bb5ea8ccf67d9a2956e4b12b50d74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7cbe37c0eb1e925d8aef85b8fb822714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387ea5032d5973679ef768c0d996ab3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd10e0011e8c2ea7c589690ea8584c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a63831b5d03b2e0a51f2516888e2ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5bf941c46e53262596db0759ad7a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a8a0c6c00a6399c4d68822a618cc7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce78396df604e13038701d9ee96edb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d8d4eaba8b8f3be19dff5c12a7df9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55670900d7c8f801ee98724f5467a12c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc529070485902cf15b27e9dbb0913a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5262f0485ef205991b548a1aa5c42f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561db906a53ae3e5c72657b3db7cc42725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5768d99e042fdc65e49512f6cfaf0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167e92a00324896aa355b5b6dbbbc73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a617d2e39975538c1e838fa781802728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d9981d3081fc76966b374341018a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde45f010caff3d7ce84e1ef8b729c4a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9e5e06166306d39dde0518ec42706731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c8072568a89bfa5823b8091927f00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50799f3c8c4ad2f596bbe335b846510e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5831939f3fea852c26c137e4fd99157734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2f7f17c61e740509ffd89c09ea06d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dda9b3333703cb436d59225dfe443736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996da09e96313fc6a6f398d429f331cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee3e2a4083fa63cbf6af93fc78d94738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9929a507227fe9600ea47906eafc83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c49d25079f1aee640fdce9524a8658740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99527f4e18a73f463c2583e0f6fbf6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafa2e306df7804b984da8aecf74b0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c13db9eaa996926a1121b58a85b23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bb82107b38f7003bb6d010cbca1b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01976d9d693c443abc50a405d9ad0e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7877c3dcb95905d3070c84fb20cea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1124784f51508e8be83de009143232747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee59a1523035a60fc3d8e38df58d4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c853ca362cb2cde29b9929b869f58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df22a2921df35f58854290d3442ec3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107baa81322654817898fec2b6e26af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bb82bc1914ea449d871fed880be4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78775714835485fb0e334c0918a9908753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fd92ae694c18dc62ac9bdc26e13cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76ac0fda3c2dbed6dfc5bd519f2896755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf5d15607c8256db40c947ad68bab9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927c21b38e5721769e3ef75953f0e00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ff544926aca151ce863f465d5d9cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3f9432303d6388d52eb4d726b53d7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>