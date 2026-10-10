--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5859590f434bf21d254548236fc89b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6403b3a58a97d5a183b69fd2114f0052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6fd7acc9afb914230af2ed574b8cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a2f34b07e6901fa4ca799375ce7314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4faf7f7b97bc91a8228dfc742c781a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89f7dd89dc2055a4b31abd853943fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eed7f06734bf5f53ebacc23d899a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251fa5c5b54394bacf4c8a804c9f8028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4d14a99bedf96b95d9ccf59872d589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb5e6d14a08e6ab7befac10b4fd33610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2406bb1c1e78d90f14588a0901fafa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39cba506e9f4ee5ddd583d85ee869812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32bd26fdee61539845ab251b13cebb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a981e9f11811855a4e8e12e62550814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6662b54d08cc421f2dd159f07bf8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8161b51007d395a594db85f7ccfe016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b80b265fb042e537365aea712bd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ace7b7514adb3a38037db0b13e91f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5bb6e9b444bc7a7e344331ebb9d3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd27662c61ca24e0660719dc0497bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee09782cc1a07cae858d7db038aafc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcf9bb4043c092394b6c4ad0aee40222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899fcdae706daf4d7e5a9c01fb1624323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9a73133e4a0412bd29ca1140ca58824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dbb40c418554a3f0a8a9b78e6e69425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80a78ff997f3ab26f85494cd09636a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6693e0b877ebbdd35f899731c604d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f7219ce4caa0b363ea5a6e1fce2d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b9f219ae714f01cff4a2b7cbedde029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd78b4a374377842eb919f75aa21230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeabfa2ff78418cddd8a566a85d1c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e741472a1ef6043e2c6cf2264a93732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e969134329b2fb13ea0b25db9503ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9e01f7268f2fa7fbe5e0d458d8c0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c3d99e2fcb0bf3b2487c496a9604d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ba4bf9cec30f4f00bc0f4e7b55e5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866870310cb50682eb9e65ff18630fd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82961d2f37b40a95825478d4746f33b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1d6eb4f9a95866b2cf126f53c496739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768276fc58caecbc026ce278909c6aa940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633c397552947f8e52a4d75dbd2cca341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e86ec9ddff7d4397e41f2eb2d9cea042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f6c903fb43958bdbe3de89d19aeb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986913275f1c78cccf9adaaebc00712f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af1d32d7fcfd7bcfba7a30369f590345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7334893a88b19523b63d028381da2e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3f73d94045310373acd36136c52e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28e4b13bd05c67c465b4331597fffd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de92cef982daa99de9ef934a58608c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b00903850120e4443fee33432ddb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b81b6122bbd75c6eeaa9e7a78257d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a75803b79d7ce9d182f875100050752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f7d1a39e1121329a05d497d2b8f0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252ea9cc25540ce0687a93f621fe65a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185031e16a6dd635f667bdda2b6cd9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b4a3af6dad538a19b780f666e60d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a80c64a8e48f5d5ec8bcab8679e4e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c84f1cc939226584e430ba795dfa0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f1834e99407e3669046c08840b0e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e24fcffc40ca3643af39c31ab04c1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259433085677219309273242771517af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f563f074b945e7036674f5afe59e5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd27047389d32a982a48f822b37fb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae3e8f1159423c5212d737bf79dd5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749044175130a66a191f634c3893502665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cc991f64756cb1ce72f237028ae9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde48d8a29ea9e7944e42f0c178b4ab067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bbb2ba86fd5bb143664f198c1df1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1cf5c26c52bef8a38282b2f73aa9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40863861aa3b3bfa3c7c2f08fdd9a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784a8ad58deb5c14f3e3312fd3b9da571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8230fbcce5c812096d522f28e8538872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcd05d66d58ec9f8b9807598451f7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f266ae9c0194054941e41fc368b5cff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4561ad184a01fcbf3e1205cd4ff06e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a9a573518afc968065a0e3f7b212576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaca9f909477bda1e9572ac381eb1bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a68977fdc42252e2cfdec2104acf4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd912b48c5f67bf1db561083473dc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd88994ecceb0103110173ec468bcf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc7d13dbd0ecc5420f11c3a8d66bff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce10da3998bea82608933369e1356482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4760795c13e471c5983b1d65912f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaad361619c7469f1da2829ac28e6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3e68473e857bb0ed4b3879746083985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f812a669908d59f359d41c6e332089086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e75fc1dafe922252123917cb9c6cc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0175464b190714643d1194b2522be8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ff13126f662a3d36d9a1a746d0d5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343400c43d84de35724a9f645463a9f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe1baaa3cd67747dfe343bde97b4d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8718de404137847d727db6234dde8ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644fb96f825c7680b446dfbe56d077093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7316f953ad0676682c241900350472894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9103d5af4e2e5768853da94444af44a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab53b8ab2132a47db50fcee154571a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67aa51e7bdf639e625c9e61d56fb7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbda1bfe8bcf0fc1a70f3dea1f39f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4fbd6d32821a929a3234be970b4e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dee3c15c07f1c8017166f0395850e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981d077c6bbba3db0f1f066055699d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed484c74ae313198e0d6e150625459102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec2002aaa772de80871fa51e83277e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644deb8d272f87f520cbab389e8ddaa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008531378b7413225b6c80c733f30093105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfff99b70a20a943c936c97fafc604106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5512ba9a445bc3e7ffb63171050b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9de3e37f9081f322d7bcc70eb2121f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d92d5635cb1cd5820db457665f71b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26510ef34a098c775e78f46fb1f70ffc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa03cdb1dbea33ecde14ec7da1eb11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df34232f79b04fb662be5ed89ebb2a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bed83ac46119cea0c1a06bda6909e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322235346546553a276f5554d4cace20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77757554a625b315619cdf37ca0377cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c31147b7b90c6c596ab6fc3266fe09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624a02b1f9a3a06f12e46d018d8a607117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be6491f485c73fdf64b12794007e96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828826bc6f8d7ccb94efd802774672a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e6fb85e9a1db05a5beb703c314466120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91788ee06d012d6455bdcd41ab9cf8bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c7f787a1e505aa76c4c02d65a17c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d95318473d48dcd8cbf131bb2b2f55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685288ca8b0498bb19023df3e71143e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7a4b6743be01500492d8d1f898f0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fba44b51f097cc030348b6928e0a87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca5df66b392835914b92fdf3e47fb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99710f1d3791e7760eee2c5a8625e2b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2428099f1c70e708dbf62fe8ccb0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f84b78444978580ca8cd37631565ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325187cdb484acf53ac06bddcd372517131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c32ea17daaeba1cd7cdac24e1e50b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f58db9b96aed4af8760f76e1b465d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344460567cd18d3b472e9f045f3c30c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ea3e98bfc9caf9a75ab4274378af9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ba68c0f452463e4450f7d88aa3a06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d743be7e782875b3eec1e2c2c0f15b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f1934ce9f0a693b4acd55d7583e20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d699f6e74a1fc8c950f4f8b68f5b91f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0726af3670d1cad5c557ba3fdab439b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aa5715e1ebf0c2baa9a516f1b8a55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07055c0dff67254cef472bd9bea0645e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabb571e2984082754c0aa25a4258e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e1562ac1ed48834228c238a681ce8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33a0a16e844f5321195860e0708217145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e5ad15c192ecffb28870b7da1cbe6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82e6e794ff66e36d03b3b8cf43898b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e3b1ed3f5cdeda5b50158f7a7a03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8043823bfd6f71582051f4eded11e61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1edde5ad8de0f27519e86c93e26c9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d58f0673edac0b5d1cbff34ab1cb5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634fa8389bab1acb15a47dc04a555ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9d7d71b5602fc73d95b0513925cc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1cb1386d064d1617181872371b172154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7e5bcede35a3904888b8bda45da9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f857f853c44da4633276d5371b2a7f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d00c7fce12356479ca148e618cc45e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164b84584061e37e9762c071bd3ed2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711e75ca0f912ca8c9d0abc77817306159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b7424f36e4b1f7f553c947d6328f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ece74b54e5bb6b7fc13cc697df99d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80edc6f379602783d51205bfec8e289162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275e6e98c55001247be69dcbad079c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273afd2d78a271bbd73f8375b4dddc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36c3bce58f7f1d72eada82c51ec2e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b03a78fba9e43717a4c2031a02ac8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2daadb30c7820d04957a4d3252280c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842e263cd0c64eba570a2e3d7d7aebd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7f128408bc168be162a83eef9eb4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d133d7fab59cb5a877557874e93682d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ad64b498ad1b5b200967d21bac5fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ba06d0861db6fbe7f936a17137ecb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abda7d61e687c6b3345373c5f3c8814173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c88b411ff2f029c851ed3f168ebaf4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b6c05b613e85d3c7186aecb42bbca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48fdf5aa279fce3f7a11dbf502d1c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f7442deb8f5661813257cd4dda182177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4a68a310eda01ff2ae72cd9e60768178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43335e7c18f0daa1d9b2bea8dd778352179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d26e25903a1aef56bc16e4a4c1be7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16951f742fd78ce83f90cfad64c760e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9fabf95f502bb1c131151037d8bb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28ed115d2fd29d689d9cedd2179df3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7ed437232cdb8560ee57372f67942184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d922459495f9d43d1727dcb76555d6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3771033c8f9eaaf1aeaa0b1b030598186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c71fbae72ae2a0122d02e3be881a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9a4a657f86ee6efa484b7405e00ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07f9154d7d2731c37abd32faaa84a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846cbc8ca094346a1863bc25f128555190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad949ab1c99cb7eea023c7e13cffc60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a11baf843b5cff51ef10bb9fbbde0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ae96ba1714a091a89e2abe760aee0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28563ec0881ee64912d94c5bc5c255ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef38608a39a3392d6ead9d81f7d106195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db6993f9a7f5df40eee466e1966ee8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3453d9ab3e71ecf73ee77a58e9a50c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc95ea1dded5aa8ec013794ef01501198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adfa79aec6ead9c00cfc29254045cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afffe9980897240f7e80988096aeba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7de71de04ef42bb518d9add4abb9ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c0f52c5a9600b8959213ab9ffb174202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ae5bf157b9a52f64b7573391d0e06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e46d8577abe6b76239312a490b4d21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d2f5469766f5056bdd12ccdc12ab2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3247d3b90fbe84e514330e9f23a293206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c69e69e2d0377a5b78b1fd6102762207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bb879f3c8bdb0f907c0aefc2d7d9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec583e8583b57abee696fec62cf209209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb2ed12ad19c54ab2ae8641d556875210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373da4c36962429027ba25650462ecd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f8b45f1eab99b20d641fe2b69fcf4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf9403681610a3105da77e0685d8f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c48881533c59f6b0481e10954382b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d21e5a947f0a9510e42196175b082215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1f46d5a4263c8842eb35e3177dc41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0af8bb5bd569dfb3e49aba3d8a4424217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bba656fba74944d95f1d633d50d09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca73177c9dd4739189b9609570b9e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9861bce3ec2abf95cd1a6261a8cf16b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21595a59059fde0e316b8455ec5dd976221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba59ca0177a9c62a87a6eaed119168222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c7892397d22d9d87c59dd0cbd8f08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3e7500e652a165554d525459435e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c3d0378621c9940bfb156f4e897ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58d21fe781e092db43db5fcf91f27a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a019a3bdd5d4c8e85bce73b5cc384ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff54d5d1ab11e233fd9aa4ba08bbaa9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2424431dbaf07ca33964487dd468e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685cc57d21460aa642852d5f66349ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e88296a1ef0aa9c242cfa79d40c88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d04b77dc6ffa985523ce28d04567e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eaf054b62dd7ebffe88c3262029d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96216b45f0d3867446e9f01c823aacf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e45c65d61197f24d1b9c514e783b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad22898c5d676cfd6c92e447c71c13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b846a9eea8f36f7bdc8b595b77e1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5c9e0e9834f220218be729c8abc7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbe0dfec22def89fdf747f2b482695239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50245989e4064cc3c491559c684bf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817681db0140916fe1f2186ba466d3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968d8ce1b4987729c211abc1411dc4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e5b35788c04ce531979463184cd07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad405104523d24e97203896e6f92eca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003572fb6f8eae9ce6c4c3a459153c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb01ddaebc9667654b4c5c1fc2dc3e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9c82abfcd67ec4bfe0284287d54f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425e385e16a0b2d57faa97f0359f1dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158063c415d642192f69f0fdc114f13a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e1335c165544769a900a5a9657158250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299ac11a80e18b373ad654d7c99c2ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c9720c2c67ecc255799a2f0b5828a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d79faad807c75b7fe7d525ca8160e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137deac4bd143c63e8474d47af1f9264254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065fd6e12f19a1a82c900f4ea160427255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5fb335a3c8de8cdad78ed320c3c7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb7b4b46bf220d3b29cf54e90a170f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bacb6828c6dcf6e545600f2ffbb89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ef534fe20b17ee2a32da23d4b9d90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cacda0ea6c0ac545322fd0cf00808260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1b539e1ecee95034fe6ffca8d1e94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69932432e20d1840cf6e5c3b26ca5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09861eb6e89d1cc262f7b44fca81b3f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326c861c969ae5b15df0b99296f23d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d2006b1708e52f32e6341d1a72d26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf7b32e10977a129523a2686369983266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cb603feaab6506727b0360d43bcdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002134be0462e1f7886c5750ea0c4af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30fd20a852e8e07ebd61e21fbf0419269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1b535547646eb489df398d2e5190e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8916079da6e648c9ca9e99b984f9a08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0a27a032d639e52bc5da11c83cf2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7161fda86522eeccfef6b10191a96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca91efe95d2a24e5d3cffa633f93920274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ce8c6cb9997956eab7b985e465be3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f503f01404549579f45780b48f513a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0473133fd95ca1b386a945d16eba01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd8e2d51a963727c0d4e1c583b0a00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b667ec63138c2b56a8afb15d801fbf9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d91fc7589b223f762e41eccdafa3d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b4254f29181e7acd35d7ae964f566281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c76c85c6f0901202a8cc0ebd3c07ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0c324fe461c334b421925879dcb10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f60e57d1ab4117311e594583ea5e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623cccf4f37698d8fd7bf6abd2a15ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc76a799efbe4642a71aa24215baece286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddd96f533f8a02df31ea9381888b6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33886f59839629c7f68da3429c3d0a3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe24d8bdf11ee80d6aee5b36f00efd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef176a406acbce26d7f88dd3c799c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8760731cce35b105892ae677f4854f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9119f188f15b9707a7590ed33282f5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738589f7f4b8942138fdb0496049630293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236217123ff0968bb689b2fff646d05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f730832011258def067710027db6b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dd6d65199229771b07149bcccd594296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0b174fb959ccdc0a646d02b7da6d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106099632fc464157016015a5b26301298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2801f3296d201445b43a2e97329460a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d2dddb3b994df831c9fd99e206491300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f831b687321ba10ed7bc58b16a0df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32921ebebc010f10928a5f9f2fd7ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132af8c5f398e6dc25b66df87b6c4a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311f8939bd8c67e86b8db072f669727304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1d0c3062b9a63c1e49cd229ae2512305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35014b8218344d4678569f292a46f9af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1dcfbdaf03f7eee8fa90a9bff515c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed0b8561e4d46185001416fcd80ca8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe89df34c9849e3a97c8f92ca92260309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d518bd1d20ef13263fadb4c7f72028f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b224f0e48678da2f2b744f500b52a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92dd400586467c68162d3463d78ea2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc064e71a6357066e80eac2deb8f35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8774c15fceb478de73b51a3d4c4034314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecb40fdb70fcc1576239bf333d0b02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9cdfe123e5e1d8a2c4b436f91cafe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acc1966bd43780f772ca95f4d7d5d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea60a02ac63745d98e4d4168f8aa8b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98b960f9c30648c7701de2dacd8c18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe95595fb4cd7f247b495040e50c5fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9092e8cf760c3f6404e9e7e6dd25f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76fcf0b6d4ddf02449051056d5ca90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa287797a0bb6035e3e7fc8d8a690d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fc64fcbf071ce420d3fc19dacfc7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaa7fc9740440cb04bac1cffa7b810325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e56bbd9ce93ad9a2b15b8887900629326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f1fb53184e5baca3bcb1c91c889a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38328d4f15476e5e7572536ba24d65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecbd49ef1ca8c9ea006343ed4c1513329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191704b527d42578aba1a7b0f78a390e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be5fe543ad4436307f19b56fd29cb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb86ef1d359751a800b8fbed56211c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987e5d2523da6dc0fce130b92d3f033333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36658028965b5954b956de9776e53f7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19429561c171eb81866cc9a6cdeb0c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067734c4b17116523c2da43052b80bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168b0953bf9aa1d90a5d1862b7319ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d8a5515cdc32dd4dac09dd1823fbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b22673738debefd7ca90df02a1da5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600f1d84eb7089fa522d44513d69654340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae451fa3f4addc0efe399ef17f1a65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740263a56b503a51aba9fb3f6c779920342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546b939490c91f78bdb5aa41f666ce8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118658d078454a23bb320cbf3169a743344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9315e3ba3cb25269468370cb73634d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19253bd7361ffb3f8cd331e107c17f6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d6981770c92794f7438dcabda7e5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb9412c57046bbc46726ced933b000348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008960c758c6a68f90f1ba23c830f9c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580af6ce4871f146884f963bf53c6b9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8de3e60d112ed5507225dd6e7e3cab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4882edd5328ed491461cb356e5e15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabd33a59dd1d1373f649b0970c338f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9f47de383d88b6902f4029770d871354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c61e849edd57706d2188147f82c18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c3ee6daeddd03bc9b0ae7f4133f1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cfea3e5ef82ac7f0755dcfc6892cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7259344c8ea08742307588c987f61c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819a5759bd3807b23acd902fb2b83a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5be68967fd122b56d1009bb097f04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54b18fcfc57a013609cc0e35d470d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0663703de3ff4c3e33ab8d48e0be0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fddc57e89858dbffcd934698d534f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea15070a1bf9f3f5d7ffa37e5da65fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a32bea4f933a443556bd973763840d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d935c4ca825a837520280978be24f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108652832a5de968a750484d3c28fc22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece066dcd0a6e77e62088553c61ae592368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ce1fa8022826fbfa90f217824306f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f2a7f0e352f1c41882d71288b4f4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e960e07a480845f4ecf59f7326da4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620d3d6c091612f279ef19320e51d4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9eb1e343ca7e3c144dee796dd1660373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b24ebb3fcd00db381ac7c3f4906b8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293797a24bd3f52e1e50d26273b9af23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2f5756e2837c03ac149ea52f91182376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4fd077abc081ff4ca79487056ef94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48209675578d050827cf2ded02c1233378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e665b720c577baad0f080c52e860151379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79190b5524726f56dcda31dd388c6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd151f366521aa12217cdcd33da59e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68013144686ec2b7c3e86e7e6585e00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080db5e688e6395a70ddf1408d161b16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aabc0ad898f3c9e0007e953918eabb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38984ec6f338fbf4d765ed74214d3096385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d969935ac7fc57e6197c4d48ab717d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e0d95313b930c1211aacbc366c13b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5b3e165f26bd6a112db1ced747c9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78734407034b0ab76b64c708e8e102bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e86b35c693490a1c1af3609f1e7ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f8632957535d665eca655bf21f0c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e01cdbd99180831c45b3ec0afe4634392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1788d1cd39cf15a11a640654494ccd8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f4b9113117deec5b67a5ee9f75c77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c29ef8af8d83c92b0d0af6e4358751395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f87c19184a5348e130c808dab10f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a49e472cce96907a8fa154b3f6cc3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2c71268b7cbe44d3c5b8331fc01c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71d4a88b67bd4a034e4ea22437aab4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b61e19b04ecb6f73947cc01019a45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088add787572bbb166cdeb0325dd4e59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d8e0f40b96e25085b2c0ed1a2bb37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041ff9b9c43ba7b8cd8d10a79a629f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eccb24f581cdad5c276d9145b00bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d638a57bbb7e61a554a967f52bb0ef4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f363e94fa9b6b38a4b1d2949069456406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421365d0aab84f592c0665be4da1757e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faf132f4ee5b2ff21def181d99706e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd371c8221c685ebda1ad1731571aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fa87d02db801c3c38ccddc34cc44c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cfbe6c433b54688b3fad824772141411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c18c6fc9bfa6f3588ae9f59f186e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070c93e1ebac3c6a99d6e469b801672413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dca4e192c94af3e7b7f7946db5d1a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e17b4e3755dcd3a5835b1112429d0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ac94ab2b4f9f2ac702f2484ba2681416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e935e8cc7f62d43894357b67651849a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e1fc26bd0e39fc66ecbce85f4b52c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0984eafd5620a0809a5b09b57b8a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f51444b10208692c0b4b1dd38da6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ce941c314700d73f71bdc33306bde421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2e809cdf5d01f231ce42032022cc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98cd04efbeddb80d3442f918ff1654423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d4c79bd662a741c48bc0fa3944a58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebba12eedea41931998d978ecb5622425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dba177f06d99b72ba19754b611617426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240c8d9b3086ef65664d16eb93547c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c90b770c3909d1ab04944e98d98816428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e048477302f2afa5391dc98d981d71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d02a322796013aa7414a2a65f055f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf207b01d9f08593dac7094ebe0afc94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d072d39e56ec25172c5ed03597b3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a718dc537bef53d9be77a5bbe2534433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eeaae0b501b546a967ba3ab51789c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e26c57442cfc804aa172511296c538435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02caa215b7811c44690b11b93a383a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b4209ea1fe9753b2a73851a3bb236437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241f4d7fa1cbcddc2841a6a2d0affc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f2e5af7da3f5d5061edd342dfbcae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ecfb22eacb08bbc339e533034c625440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0b9dddad7bae3887f3525576fd93f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01d6d43ad8aa4fcc7be430a93cc4c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eae2bf37140b017bf26f7d6ff9d4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93ad284bf34307f688ba5a3caba678444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44c7ba0039c21decf27d53f027a573445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b0d5de678f0eb1720793166211d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9882262b11655c339cdc64f979bdf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2b90c6a5759bdece0543d7c256a33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f7ce58526e97d84e135704068b934449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59a4c1838a58ba45242fb2cd031096450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769015e55b9cfa7492b2fc6cab1c9a35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edd8a648de76dca1392afa34edc309452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35351e4273260b60715caa02edbc829b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81f48fa4d35877f7b1da9b57c45422454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91bf6af895b8f7cb58323919ae5269455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f914fed18d0588562d3f458b53471a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc0be1c58fa1ad4a7519b4559a06d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6395274c706dd68b6a5e884ff581e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745e89e6e2bc2f37f79f8be0bfc7933459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42bd55975e63c80228d6c7b7eec367460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e82b4fe769edbf89b18f6dbd75c8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673146d2d8b4e67bf57bbdd56c3ac1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81965ee150658e643a8c56f395f70c5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbe85a6549e611701ca659b2394a62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468a4edd54a305ba1e4d905d122c4a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e421d13c6576b5868aaf514f43d3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b1ffc49000e92ede3242cd7d57ae3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c6cce183cf05b3de85dda0438c876468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b3ca6a85338732049e2fc4006e644469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8d2b3e8fc55181a1a38354a9aa254470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e76ac1225211e21954ac4233fbbc5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23b39bf58bd716b9a8dfe59c968fd7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8623af9309b6f688bed23be886244473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b814316810a925a570e848981a68f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ebdf4b7d0ebe61dfa21d2651d8a60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f012908a4aa0e21e5b273ca6c4daf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044db63eb59728ef2dbe439a9075e39e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5921015e72478e25b7a94c39e90d27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04291b026c7f4737a88aa3dc26ffe23d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9147f82d8c21d17fa69ab55488137d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5af9d351edc2616415509db5c3dbe1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4263c828cdfaa17277af3c346c4fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82781c704fc2ff37202951a0f82197ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea703afb6151cb207023e840da2d8f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccc81acb4b1743e80d85c4de8618e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c805c438d0b9b78561bceb2981198486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d041a8c0fc911253155be10fb3bbdb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca40c7170c26bcbfe19a8652f8cf8b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9429b031d3e3b733e6b145e3d1bf0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7d3186198bd9b2db4eb6042478a9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3ddbca15ab08e9069d1b3c3fd052c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc28d6d322b219730c4319a6913a9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82769f15db00b494d613f1daecb6b07a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148c9cb8212f86a20a4e007415c2e24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b753b4d5d7595fc3c266fdd1842f88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e40cd9d88e27f87c47c30bba4a7cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09366b17b3495a44e44038317ef380eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aba04ac6d01e4a15c1fb8ee9989b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650919fdda9bebb9becfe37602d22ef2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856358af69ec753b1a99f07ec849e2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799657daa14e387ed7889cae6da978a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b91494d8a5f02564a724c9cdbd3486502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05e33e946d03b6407f5c021ae86615503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2733442a4bb3226ca169c0a81872e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56b99f789dde8e93bd930e7482aaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001494da514653f85fd6c875df808bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b5c9054022358d3c355d8cb6ca882507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be875fa6054bbbb488cca9526741af8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb674e654090b7f36c5a33e3fa75a87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbe6ebc20f9a58ad7224a1e7cf5d10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf805fca8b32bc20b83f3286b4d7f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338ca131708bb77f496f0dca4a10e08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daf9311ff9a93dfd1a23bae5818cc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3715d30904efb7bb4363de3bd702f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c9c596437b52f64904b50157f7e1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5219127878c82f26fd1e8bdaf1b200516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b452acd530a20b61df2251986159368517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0273e29fe520eabd9158bfde97cae80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193381c7bb4a61c18edbaf361d94065519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c29f49f0d8a8c0d1af8553fb9eefc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd30a0adb1438c3ccac2154ceef0e9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0e24ea67e4f8daa35427d68cda412522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1bbc6a2ba97e19ee5ec84df944667523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca777797c44e2215f895c7e3a4d70cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b716e84eea9316e83b5a9d1a89dde5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1ba70872dbad321000785bba5c0d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b95ac3f1bae1ce54a5fd1d43bf0b46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98357f61618c5e19b2e7a2a825999a96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0049de896e2d86f44b3a59188f53ca7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f3b49a8b0edec63b8decfd20570c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15648e39758cd22ee7996563107c7ebc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6c5e752019c8153f652f914130ca6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95874f189f6d7d9686b52d543a46334e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823ea17f96acaded14bbd4de74b751a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5349266a9d3b3cacd13d8c409cdba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30881f5b7d815d8c74a6476f9f91900b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406055809f85366e5d2f88a6c0ca8b22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147473113d234b67469ac4cd87ba5937538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fec483ed67e9ef60fee36818bdf70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce4804168aeab96755eb202111a1a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d621725906318d6b631d705fcac4ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f259c059f3b892fc62c433493d58e52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d4200ba59279aa4e3d1dc62e27508543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53ac06aa37f200233e4f5acb100e09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7b6faa4b4dce6fe4d98d7c4eb16f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaa0bb6d6ae7e10178e177a5efd222546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0c4263a4fdb73662c243518fc87e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4b83d16214a9cfa1d419f6d6eb062548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84008be3bd6e577281b0ceff7015d8ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11866c5f13ba4713b17d371c1a1f1d16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4a6ae83bd2eefc18f560a2a76f019551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d50c86d4d633901b535a006b7e711d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4926e93552ef9911d50c356ceb6f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995171833e539c8fc038472df2b1359554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea5c6879727ae133750e62ad806803555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290711838f173245682a43de4d50e94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679fe2a1141c8d7dee6219ab41c89fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843b1305057aac856ec2d3e21004729558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f27b154972e235d1cbcdcc49fa1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18152585e73df30d6e7903bbee90cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1456deef4a013b6cd0ffbd220def51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab427062bc6ee035ad3a8353db3acb38562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3ba5586f71943d524ce4319451167563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8268f045495e75d9ae3aa35b6ecf1a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b2abbf7cfa768fd93201ceb8b6869565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e20d0548fc79fe03f22acc0d2e930b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b56d2e32bba62a8ea2d8bf15aac957567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a5641815daf21f8ca48ab2d1c0b74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498024c89a5d4afbd9621c44d025810569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d9940b7d61c2783f61d8b97e93270570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a9fc95d0963ce6a99f88be997ad50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ef04409a556a712f442df12a5efe6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc2ff5034882f22d8b04a2f4a02e29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508ecebdd1f85c46036fbecdc65e6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe9a491301a37df7ab9e3ec38d708b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14291d59dd4ed1c69d3a6090374eab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de025a041274b8e9b7dacd98db5c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb595c32189d95eae7af923c7a2d0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435e4cd6e701568cc5b75049848bc4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a563b5e2067cd6c4aabe19d45e92cb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d4c2abe697689ac68901ab13fec5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0f047ee0730f6dc2385b387c899f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7f8fa9c70f681dd0a0d35185402b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2487d0ca460c444e45b99acfd9636d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94b568a589505d4c58ee2772850fe7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d967812b6bca5b366380a96ae1227f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca051a84ad7d0a86f1fdea7e3313723587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789de994240f9610cb41330d579dafae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f9b83ba025a9328b06e6b263be0ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec44317d20b0224eec0d8c905c3b8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f656ddf66e2b32222bf8c1096c6f64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e258303554856bab0152dcc2873a88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79263f390eee9f6150eee8a91b40b638593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bad0c2104cbae505562964d58a605594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9af1f5e3b600a33df97647110387cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831dd6f3f6ce0975c8bfb08f47e3f9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139274e06f92f98ad1bce9c4046ecc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e396495b709625a8c35b77d61e09ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0001b2bd08aaf28fa5fc15c96ded6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2123871044f09ccf73513a0e635c710600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d434b92f0fb3b05ec93a2e607f007d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5343c4387f34029f76c6998fbd54980602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169fa4f61c01f0b253c0e462ff84482603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12b1dbd8ab605ccdc9194534980cae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21e5f9eddf19c0227c083f8463b3a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76133eaf2763c5ebe97b289178535ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065444a1a3119d99552207def6a6c0c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d28c9a09ba879fbb6fc89765f4b51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1726dcd1252e1b7a8fe362baadbf789609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df7743455695054fd768f78f51870d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e99f947f7041c5086188bb040e344b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d1953bb9756d00d9655e2b4bf6164612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3f1f0db66645536f74d15eb8fabf9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cf1c1f82e10a380a8007f7579500c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ba91dc12c5247f4c6075ef0b61518615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf89b9aabe6c8fa8c890b5592a51ccb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad561daf222744e716e1cbd9661da985617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef73b03e8e8b5263fe4c56f3f621a69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa0a3466d660a92db04020db001d1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d7e983bbeb6afab9573c42b40b153620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87588d647f5b358afc6b6275a5cef30c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed79dfb92ba10e32c2f14e4d8b6a2d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4e1e11fe48fade8343ddb52e1ed87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eee82c0f3f77da3e51fc441d031ca4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587dd99f705f5191520f9b0ba8f0c1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb955c5c066a409e882ff3903c45fb6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddf4675b04ae49a4e4847f6dd9bc54627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b4a2d8117d077f5172ad5b775b6b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ea3bf87809cbcb94ddaec52e8fa09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e50ab6e7b7b13258e1038e7156957f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d8ce296009bf4c43304a075240c2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc72421e59f00c01bc118f2a6f1267632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ae1de7036e42f0c2efbf4a0966a83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508f46dde5ce45b38eba69dee5a44c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88866dde44a6f78718590fdf836c02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbb9e2e6e6362af66d93f92f4c3502636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1d783afd7f195e0856fcd7b1c91f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7e3b134423c2cae69f78085a69782638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa422480e04d62be38de48e25e2a03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948a6d636fb66a616377a9dbdaba79f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc7251629f5d0b4da9f3b182f5ca1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0b43b17fd7791f12ee6dcb3dc5afd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db278e713a6d451981550dee5ac1ac04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ab87660acfa77888adeb6cfb8c0eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8b9ca87af7c72318cc31c60e4a45c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf445271a45ddb4d285c6a94397388646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c73838a6dc6fed72b13e29c757fe75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5876d4a429524f6226af020ec659f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a772cd39db20f930d3edb8f9b3d06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ae0a3e998bdf7758c03bbae7d9805650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd087dfdb87d8805e757faff78effbac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3fc0373d2c230efb537db27c99a3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa4414bf9c636cd9b61f9e4497d6ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6022d1ac7541f0fc260e088d8af94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f7165ab1f1b32f57b6bbf69e99e7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623eb161e38cc7799c124717fe1be76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df25ca4c99dc9cab8fa225e642e4d70657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eec9396f8b10b40efd1657bf6e7143658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd487221e0aa4d6c01bb9df9a9f585659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408db863d80e5bc81c6448021ef6f778660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8598e086afbdb4ceb87eb763d333c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ec1bd2a5a93fed18e257b4c26a6ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23ea89b5a41f9bff51ae104409d7f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f01433395a63b66ea1dd1d41e207a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bee164cfe7dd7c92f4e814c73f6f00665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f27b3c4c608a18b4466283de00b784666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c0916a504d287fe8445a8e9257597667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146da272c77c082fac1bdbcdb76c4e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39226189308565d8f4c3416f3adfaabb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df847ba9745076e1bdb5ea8beca7e29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98c18becb1920fd8c6317e8e248fe3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224bbb77a8175c6567497fcd26cb170672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b7dd0749cb6039a583cf037668eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f397a7328a34c20b1a08964c34f7281674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10daf590706d8c103e151bafe6798f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d201b0b178cfa38cb751f5b1b0072a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaac9a72b115eb10eb9897cee1b0717677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3e3f2329f9a69b15f9a11f57fcca1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b30dc0563af7a0f4202606ec922236679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48283f318d70a13fe8dcb086a33f94f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2f53ce97109e598b1576a603ff9eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaef9baaac25f3cedee449228230b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6c834663b348768feabd61cc3d3c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3384ef755796bb02269eaebd0ee063684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db490c88bfa0f6576fbdfeb2a946e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144b3510969acf5ab32ade55997de6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9c2fd34f0a9509b4c485418494db4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c0400f8d08bef721d2aef87400934688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c4ed9490a90e37e63893bd334a2bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b62ea1cd498f6e1139db060a0258b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c2cb6b9236d6afeecb24ff509d626691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe291c3fec116dc516e1877a0157ed3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d4ffc164cc99b584dcff0b4065cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7a2f62e5086da624dfa6f68badc6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847bfced0e122ae8e6c5a269b601424695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b4d5523704d20f4ac9be98cc05457696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2443c71aecbc7483af48454d9822929697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02ee56e6e3fa32a1e7a9d36aadb174698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689c649f97831a34a197d8892fd526a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749def9c051384c84e23a3253abc433c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4b35edeced5f337308f39263f9825701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39850983ff5f167c69f360d190af90702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb874f3e15af685730df11fb91e20bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20736c15546faeead4f4f576665b3a93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01b471ad84a0caa3d25ce25b762e37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbe2ba26fd016630aa041495bcf49a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c9c7c61c4966c8ccaf2f8a572c2a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2e9f5782e0ab53bc1d14facc73f46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eeee60d6c38faf58158b4ecf09215709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5820c884dd370c1cd99cab5f61553b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3a71c7f4953c862da8a4cc8e42db3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac83fdcab16569db0c191aedd10a2f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282636c38703fab402775cd90a1e14d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1734766157beb06cbd3be6979523c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41dceb1fbf5e2c18a55e72c47db3f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3c1293950ba68ea437a3be7078e61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1ecaf2da0f91b09789837c146e54b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d41bdd31be45a7eeaf4923659b50e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a24fa923cfe1eacbef4a0b5d7125c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4f7a300ffe840b2b865c9b0d835ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99461b099c769917149682da104336e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca5b30fa98a35ac7b9972acdd2972d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15605d17bbf2288f3b6dc33122f0e61f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038e47daf6b28fa9b3e781372990d59724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1889ab90c91b53dce7ddbbe46bffe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf0b710209d03e8913e6f60890dd93726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e72ec147d0bf2beb841437724ddbe7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595d58d98a70c18811ed58a197540d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0823d9848df2bbeb5dc236b7d7227729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd903bd2fd385576ff2f0989a0297e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4474e8151382b2ac7ffe3844a8fb7c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41918a29f53981c12679995f30d45122732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f32f742a6d24e3fa90535107d4047a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf4109cf2b09ceef779b4e77a2b52c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993644961d58d00d4b37db1f4bf627a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66217b5d2513da89bb6587e2dab10f3b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17167a3bd7d950b15721d4e75b110086737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7078c7e6a6c470725fd6eaf7942828738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c654319549204e7f3baff4a84daa7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430aa0ced380261a5718c4c70cd07fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d291ea9b58d30cc6f7cc6435717f73741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9a043fe3cdc93a566acd255370f47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed8f0705556521379acd11c0367943743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929b7fbb4248c6b15336fbdeb8e8b63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cf937bdd257e930c44b6fa20ba541745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594dc874034fd724eb85ab33a2b8e0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54fbb9dd0c7b8ed6b3a87b8228534d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151bae90dbc382387b6674759638b8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6ca8a78596a0ddabbb50c97b70bfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc024f11d9db4b17d8492cd68123c72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f114db133e9a9d2bf218c421adcf2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378230f18ca63939ad18413044cb83d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481f0055307d91379adee84c86a0cbe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d5e1526a66f00caa1159f908f0c1c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f9b0d894ab139b8436a980cc37f69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a51e397d87d6fa28bd5721b5b8feb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08212fc428fc2dc29917e7e70a37b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3420b945baeef0c9ada09cf7249e12758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7fec617163b148d24c6760138b785759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17c17223ef34247fdf13321f3c64141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40246f1fc79ac641e1d1adb39fd1a1342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dffd32cfbfa947ded8832b8ec4029d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbdaa80fdcccc1e5dabfe5ad3e22234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01f042fde6fa32d69090f2d4a6fa845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369fe3caf80b7d3a228f5e8d0820f8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6ac550d64aaa895f22cbe6e299d9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117fde55a5de7211ee92a249fe0d54e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391e30f9c84ddec6cab4261e488a7389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc18589e366747461a57aa17ec48a0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c651ac0ba7a9060d6442c0f050199a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502feb63c588a802941ba2a96c9429212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc89972dee60263f20cdd0fef39577213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9867b999e51293a599fa72ed0077b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01932615dcb3e5105adf8dee4f66376415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bc4d005c7ecce7bb2a000b7fcb80616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd63c952b8c34e5acb0c9539b08f6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb7752fe1b69b7e6ceba1f2f8bfbf018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741d88af349146f0d15cf885ed66b4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac87851d8f21d986842de7e4f837ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd5f573190c83225ae78a243fe8e6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b041d464f53be7c3e36ae1074b0b98122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749342f0b5b7538e5115f911ad031f2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6cdc49e73156c021dbb6aa5a09d7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04781dee8528d6a7ab4c53991ba5749425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbde1cf54c542cdf99caea45337c6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff79eb22cd9615f01eb29c7d2a3e83a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4ff02168f1479106b5b44fa2518f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7153a60aac1e29efaf5f85ba377d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd2aeb1b4f35b2722fed3b08e3bed030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2672ec2a933bdbdf22e4f3fb1a4a56131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732125b1c64be6498af02785046ba0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088068db5e057187b1d45d0a14c230933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8bcca6eec44c99997cf9e7f54fce834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc10bb09c18f308737b8ded0bcf1a2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56766b14e5bca6e7f8ea61825d7339136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc111d396cec62505c185ec60b37c6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837729d7099906bad493e304d6a385c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec746523668db280cd2a8482edcb00ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f07b75d63c9b6b411a464108fe098840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cb4197aab097a70a3a99fa9c48aa841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c8c21bd4010070e114327771a9fb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf4cb2b8dbeb979729a68ba937aa2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc7f4896481d3a46658639926cdbc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c1dd72edb8fc4cfbcfeb08d12ceaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff51ceda9e6ec74a2eaceab79991e8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fbe6dfa3170060fcc8e4d00f7b2a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672fa9f5f31a605817ae592ce037e6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba3a29b16ba3e6cb0d54721b2f8e4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8368080ccc11a1af1ba702c8954da6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1716f4dde5152ae093528814d44af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52660021de8c63dc35edd8689c1d3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56e7b0866074819b6a3ac3789525a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c27da30e91ae1c7f5aac7ea4d1237c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa0cc42f91a25c8445dc14b0be8c8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421955001a41fd1866ae062f18dad7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93e065a408974b8e915feb36698d9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8657d46642be5b6e99432d2995928558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7742bd10e711e7e3b7b7973bf93ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc47199b79f2c966d8ede85d1d75cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066aeb62f8f633e5a45cd6e228653cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313a2c62a5797329d778b523775a68b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a5bdafada6d2853779468282e8e6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21a6a41b020e89ab06f5ec669489fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee2a9c56a183efbdbea680627bc86a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18763b636bd6b55c8d7aa80b5326f18766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2019020fe32a2f975ccf9331e2bcc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef1748f40edf0f5b9b12eb4ba9503e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f804a2b9fd32e2c79e21a67986aa669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb456abe5fef0af0edef7db8315ba270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd955fc8670ecc3788758bc69bc74171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b35319c22d38bfd23f7c1ba652b54672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4063e456e98f70a8dfb36e6f69291e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c461422ef6ef34182bf2ebc13d76c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b157e344f252539b891e6f79c389a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7274366292c46424d5074cc0e0dfc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c76c768fdf94200bf9cae2bf6d2f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a732bce34e112496a229cbf12353578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31c2cf0523019822bf654f63b5028679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81900e7565cafa4dce0bd5249a1cad4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457beae7711b61b569155d85b58a1a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b1e2670940509b9ff028c8e9128a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ce5f2472b1710dc70d84f678b44ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae22fe60b4cae762746a63d14aeaff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1bd10b93471d2bbb339d6b89887385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea351ab823afe24a44436477efd98d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e386cad6e03c9ba50d9205a8c6a062f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ed39e3988513fe31bd3074131414d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fd2b535d66eda81e8ebd16cf5018889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad57b21d2df7327ec7d8dc963212ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a633c4fc6536c320eb99edef09656e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71473024ffd81d41a97c778ae30aaa9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b985030f8e8abcf598039635d82aa8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072fcac5d56429c5db888a7d1e613c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3759a5b111d132cd3b136f083b268d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12e53a6a4d5e6702dcd8407b94e91196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855a22fe5686e1fcc88576a58957aee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8125e0bef81cee5e810182f43a66a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee55c669c7593ae242a7c66a07a17c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85430a62a025704243978778430caad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4421b80ce43aebcfbdb5326bba002d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36323f3be65cb27a3f5e576314249001102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7bbbfe52d7aa23d93962bbba4baa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31abe6af29488811b41f21fffb15f7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a27f8a4ab63ee9ac5058afe040c6c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9f12dc25a2ffe40f240671be1448d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4090204e984c570b7bb26407029249107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca2abc531369436c811418b8e6e554108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f38000cce5ba5ceff3ab5f3072cd70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91cb71dcac917105262000b060ffd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3dada220990cfc9591d5acb365b48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784d0283cff9e7ee483eeb385937aa1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2344fe17d79b776df6567edc95e95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab62b616965b74a790bdbf2c4909c58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5f75bfb5183d2917b22a7889fce11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4053bf5a6763378c2695233873c2fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caad99ca5b887ea4100f7fea4e1045117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152138eecc8f77125089d3a47f3b9fca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df05972366d0fa547bf1772c7f5ea19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0383f7677c84f5d4910c280c7e87c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11020a0b0c12cbae846c610cdb08a7fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef8f24cf8adedaa6e4ca233a7014dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06106ad711ca743a32c80a3236e726b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d78f5a19ed1d53ccf1cc2449e7eec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915c6f4b63031eb18509edfec2d0c8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a45b1b0869550c6bec5c40056e7ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86912950b9e5cf6bc799785b318f15f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d66cc37c7b8eb4010c260b77e10004128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ccd2e7e930566b1d1e1dcde61e238129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f4e09c4f97995cb9e82742f7a84b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78876a9abecaf21dad48fe51dc12f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21232e8b76e983b35122190687cae237132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796563c70639529b19f1dec373558fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93bad5e42dd546718942396bf16116134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77fada8cf3f13fb5303c62552a6a4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c61c2e6ad56ccdccecfb92cb1f6fbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edf37fd5e1e7fd84dc7851904e08ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94f6363540e00c120546d7d2a857cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22374f9c29cf4cde8d7c1935ca3595fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9804bf113d59c5639e21c44e47a984b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01bf47f46a456ca536a1f01c973893141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7cfae5fab020a2984d1ac646b894f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb112b3eb7272fa05889a4a1139ccab5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24775e8d3c3182da16271b275bfc29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505f4ccb68d0fc77f3f1b2b333006fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22366dcc0bc5862d4dc1737d9acc0524146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a0813cbb9b505f1b112ef6c2483e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fad4d7b9d7aa43e15e58213c0fb14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a06ea09c8fb0f40418d3571dc0e4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802c6bba4a3379708c7b09650230f1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab915af77d1a5915a2b7a79719a2f45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4802c69819cab8cad3fc71dabe914152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a7f527d083a10293e2d2ba8e830b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0290b47f3fde4cdc6f4886b98c9120154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae2af97c212546cd180250b6e86661155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6689ba99b2d9081331826e533e520156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24c7704bfd04650ab543a0e96b7589157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1916b3d0bf48a089f603873dba7ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e65b4ed39d136025ac07b8c29c64fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3346fd39c058fac744c925d6ca4cf8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80779d160dcf6fe40879e2248d57e55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886b46015e43042b669e650a07da80b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bd8c3dd12479488c12d7398c5762e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb908537bc7a5dcb1ef32ed4e1425c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b2d4372654eabb1c8815fd7561a84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cb93aca6e1c841ea21788b3457fe5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539970bec112915a4719545f6682671167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae76c957d8e04917f00aa3d895ab58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9c591391a65c9d6403a090dffa942169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f3ec4e3cccdd1e02df399a9d13d59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42f17deef2a0489ca8e71b77b942b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783679587c5fe3acf18a74e82f7681fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2fd123f9c374a3638a988dd396cf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01ade4f94ec1f2bab5215b05e55194174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79591d27a57c874dad1a1c34e75e2be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d95dfde01c37a2273cd9045182103176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89852a19fa503a7109b925bb978c012177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a852dce36e60a9540df43dc4adf1fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b77842a8a8b8dc9c89836f1217cddb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2fb3899ecb411ca36953b838be04c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e5917582021ea5d89236e3944b105181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42edaa8b93624f096c26a50dc1fd0f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be125efc76e4579e67db9dd86bf7b1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f067e8aa500ccc090611703a0f8329184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5920b96d22630c60bc3572fe72a0d10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff1eba6c48e18dcb1486587c2f17bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8eb7616479139184c015e0642e5d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83d6327834204e891d7af9092967df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5165546efd20fc6c7f9cdc2ddbba1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc3b8d8363343c9371d7cd328695b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fecea6198fbdcbfaf0da061ff06f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118727469478458f439f52082cee9bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8babd4c57dc7e807313c2b41bcbf8b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e10db7bc876f535d3152c9acf6dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d65f30753ee367e4579ca35c87764d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fd54baa1554500e1fb7e9ba1e3f77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d457a5dfb22a82f96e7ddcabeea30a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2efba097f75aead5685729f9996d4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58d81ea4b54cc5a69028c79f1c00ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489bf1d81896735d3cc08aa9d019e91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37ff892c8582af354ee07630634a6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0d7c6842ace8cd16609bf8c0eb701202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ebcd11d09d4a97032742916a4cc58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20365eb16ed37bb2912b1acbe0b5f4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a83b78af4c723d3183960b8a3c6065205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df3d6b64677e269392bc308c539d62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014b3cc1a20364b3b45a7517b8b4411207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751fdd72db9ac2d95f4bc7f5b0d4c6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3387abfc1dc01f2c06a69a58eee13b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65610326a32baa4c3d2acdcadd92bb6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba0797d642043c70ab621fd13341ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5079adbcc0cd7272acaafaef44269b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa8170bb30dcc804be450c397382c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b82770d8573172ea8764352bca2ad7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf4c6297517857f689e077d5ea789a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2ea1a517a6ba418aca721c6a98350216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a303512b6f29ad286a606d48d2f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e773da6c6d07eed03eaa2caf0fd2b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5fcab13096c6f2d3a33bd51e5977a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd1b1d4aac62b4a58c3a51994f746a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027334f7f744321783ecb9e9a6657af8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fe5110a74c844a21fe9642f4c1f3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac32d80f05da0d99be0533200be71e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8c58c623677d9c81642c6b1c7d85e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae58f0a6658f28e8b15d411fa4fa7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ae48f438121fc63f5ef7e63335d00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032614b6c182634aa37f1967c0d42ed0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3380a95577b00bc5424755ac83df735228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda9a55ec1ad1de8270d893b5854b1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b2cd5ceb3835e1288ed9d8c9c52b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a082069d0ca796e5c21ee329b4471231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b891e07f81d1adbc963e221826b80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e824f40a7917cc38edb215f00def53b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f09bf9a42b0dbbc3eb068b61fe806234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9978646fb3923cbf324c4836f4335a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633763aa8bec3add6b19a1cec967f145236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e143c700b665bec9fbec7efc9577813237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4a09727927a2fc891a9a07dd0bacc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70b384e51ef20b3128c781e2afce60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fed66ae48298bc979ffc398693d6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8d5cfea39172716e09581a30db328241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3bc40ec50fb1e85d1031465412657242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3d5dba3f3afa0c1c4bddaff39c2aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e68e4c74f23344225e2064bf369ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ba44e1a395ca023a7eba22c7d66ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7fdfb1bdef49f9aaaa0e25f4cf541246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001751309aec6a9bdc0bc4e861e5c8d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d93dc646c81443535478a627f650a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e450763031fd4c3ae8ff950e9f8a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a4e855167a3204b4ecad807f5ef42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6c200d82915b9b6dd5de4c903fa67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641543dce88d64abce63d9baffba857252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c94d440c442355bf93dbfff8acf8ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35298487b662bc04a7384daa629b0309254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56232d1b3f33b981de06c006da1c9eb7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f397d1b196ce7b9153f7623e3863ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e6a93bd34237bf142ab855f667720257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205da57630eca026228ec7dd28c14b20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4ce3d0c9597983fd5ba05a5da2515259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26350d089a98d4a58b4f82afd4f2f5d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10e33f12cc6875baf6f42590c8e059261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18949fc5c2bcbd08f4ac3ad75b20017a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adff7c71351e2c367b265c57f2db94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce379dfabd2bebc1394fffc0895ad1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4dceb7de11cfaf834f7239b792d29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2186b262e6ad4911fff6f8b722674266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9558bb6e1e876f9f639d5d965d68d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11681ed18bf14e17cd93778f3e011fcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaee1c48d8c6326b54e742384c8193269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254794558017002fdc4e9ae19a79860270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a70a194d9404b31ef9f991a99432b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba41664ab5099bc8d98367fc3e8796e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fcf3f75a114a9159f3ad503f14d87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55397428b1218cfec8388f5a8e88586e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78f0ceee8b23d12f00ed38d442510d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e72757218d36b0de42c52f07ff9147276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985146977595c445327625d8c88ded7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3c9e3933a76ee010877975b2d7846278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e887a05f79562ad425c1ad02fec57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a065e1651d0f248bb2374c5903bb62c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef939b75641d28fa0f6cb72b24b93f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e197f1797055963f84ac7ec17a426d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6addfcaf4d94b69d3a0011a35ace222283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8eef23d33d0b35c72169c9bc5694f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5f35e87e4efa80d440ffb82e947a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c30e03944e34ef846d3f37f7585453286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87389991735004e32400f0299db6b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff066cfd4cdf0a7959476375c85295288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b192e220b30060dc63e6207acdcadf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d0ec38818a2e222f3a99357ad566b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db7b02504ef47134cd153240ce5ede291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e513416f3991e72314f0f989a6e5c1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e01f02273cfce29d201c766bf77445293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dc67d1ddff2a45536439e83a3833f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c75a82db3e62659d3388d1cc1b08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33967a123207e21629c984aedf959a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b43b48da420abe7584357c6564aac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805551b01c295b70cfc3d3b1942630f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797c88f3054aaea32fc92f843f50609299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b86a6fb4646f2e228a5bfcd9dfeb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc5b9d73811ad1b2a4b6cbdf460cca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0979958b60e9d03a0900581ea1d7fb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337c7c5b57738576cf8632df157b707303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03cc631483f0df270ac1cb80aff47a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda1e2bfaea71cfb95dcb4b380944cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306becd0fbdea947df255620b3f7523306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e33ca4c93fb0a68ed21d827039ceb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362e58061107a4bead86a41a805bc30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174dcc1d1ceb3c02168d69fe3d45ba9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d331be073a934d3b3c405dc5f6fae38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58f1cdd6e9b57777560ea7de23a6e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13103ef9b1e49a148702e5f9091497b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24887fc481a2ae91ed2a420ee50ad806313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd9c9ce5629cabd82e07350ff96a91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46271c466a5f276e8d8ac937e2baf40e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0366234206e8a84785b23c0047df89f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84af6ef6d8c1aaea439e07315f675d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb33973e74474f80a6b26ab138fe4c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052b8ca3cce8e78f5016851c6484b3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c691b2e0c2542c6ba9b3cffa017d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d39b2dd7cd730909113b20f3c48b2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9c1769b3e933a55599c004d83b67a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5bb3bf73b8b7e2b10097fdb42b939323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e642f4854b80b568c417b3efd4f80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b9ba0d98cc762c5885c10db094ab8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f50efa2204b029271f05c7f0e99c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f6e6b57d2824109e0937095eeb911327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e14c093f48496aa5233bd94d14e2f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3c33767890328f419f8becaab04cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81f43a64e9451896d43cc2f17064b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190bf492a9a8bd3d60cb176874d9fd8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff241c585452e0a2a73a802d2c085d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab98c7c0b1c8188049a270f9b674a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cbeeb56b068d6c2fa1a4ea554fd61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbc6a13ddc91c1581629795d6d111c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c23173892b5a6e49214a988da7526336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e646843279c66328a79ccb39b60e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4966a503b1340ece2835c32e68a245338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7542475dfca4435178a75d949d2e40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d53ba0b5785ba07f70151065b2286340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a36011d92a8e8f02e1718b59ef8f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30254f174c2dc4f7097acf35bb82e14f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc17f9e3ecb7a05859f7aeb96f3eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545976b131e90a0d014d9d98778d62b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c626c1bd1615d72a2c358553490cd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf042da72d70f6915439c91a0d826b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832d43aad8a9afb99040d6f8b307a31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c9f13390c9b5d1e23f2370120fb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fbd3eb4fb6a28531d7cd0cd1a13be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0dab87ab4243d77ffdbc7fdf11764350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea77b858c2203b93790c0c8eea2b7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b24db94de34caead1385ccea0b51fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b5590c6e22abfb15187fcdfdd8ef0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de27616277db55e509a2f9505065a4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba45459d8c0ed84b4fa513be1b2b69f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8676a5c627fae1edb55d37cd7c14b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991144a9bf0a75dbc2853a3c8337fef0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1516e8b9380e2c5e4469ef525c2e829358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5cf8282956fed9133f2b01b76b52f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b5d3c37d6387183a11ed03cedb58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cc1f7ac86d5c84149efdbdca78a85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4de07908e43766d24b82796b86b2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13523abcbf78c615ecb91a4078bbc240363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcbe2fe2ebf2c5bb4311af355b2582364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ef5af5da343f42ad143c82812f37e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497692b6e0126b5dcfb8ab1cba899a36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e61e7f872bd0a4839be2360fdc844367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e3e7b22df35dcc8109f0c72c60757368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9042addde2c34ae23eb748815975b06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bf97514327d4fc62f8daa2a6ac272370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7872bfa4fb833f8822d4fc3555cfa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed351bb7dde407798f06cd7a5e53ca71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d338d8410c1b400d7a5679f1302689e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd4fd5aaabfade7a192c83416d3e72374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f2284abd46f8ae585af5ef011474e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bf80d75cdac64690f23b6dfa84b82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3c8d1e88cf05bc49a96846ac145d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02ac51a3e659eda6267a732168dff3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f0853109f7d3c73e756ef286aa282379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed5b357042c052b99be0f4e91f57e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de4332242b8db459c7788d2ba87b6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2293362407849807244992ed5f5d9ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc22fd45d3154a4212688e94a9acddc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087cbfde5b26f0bed25a74c64f203cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d3bc7ce878210c97032194c042fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff6b6f30039df94f2d8f7774d3e959386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aee35dae317f36ef2b6bed69ee4633387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae2abd72d5bfc54e471ce13a09005a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608ae7221453540cca8d7591f460344389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a97cb040c07b2c89b48cd5318e58e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa59d0b6d1d5ea444cac37c27727a4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dd4f411d24fb2bd06acd5a2fdc8c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d534fdcb10c96d0e08c6490db45456393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d331626cc1c801cf4bacee075e70c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b947af73e67a1bf46e053e32a33721395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdff896e0168eeb7bd25048b58759c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0189a1bbe92a68bd5c20d1f88afaa7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394760e11bce4e22ce3a6bda7b99ddf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab706f77a432d831e5e8f2b4be228de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1347fc50d167fa5e729159f82f7bcaa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed2a60acf90540b234049e447a5e95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afb511904095877c9d99cab7d049d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb59464ca57439fdccc2ba382dc5816403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175758f4cd57ceabca693ebc1789131404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721d8050a6a3d6fb2e2a84dc455b8ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39bd4dd73858f7555d4b5498e57ec0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb186d49b90856ba73a23af7be0696d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33bc929a05ee063879a83615075a37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0d1c288a98621fa501efc55cb2832409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362296671a6d359e290016cc3e5fa590410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1917b9ae1268eb7169b8232c289a5bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ac8b187eae088d17d69cf118b4cf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ed909489091b4605a0e3496feb2a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a65a7fd903b127377d3e1113218503414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc923aac2c2d652367b3eac12277474415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d2c4ffe2af4a773ccfd8324d43813416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bf0c2b3c880613ba006e1ed076d13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0938880b1752e1037cb6fa9c2ec1c93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670f3579210b7b6cbd52e4c5fa23a87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad1991e891fb765bf0a8be5a5730d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f973bf23545f4ee47a4e19e8eb174421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a127f9d0668a82fc97a1c26b4d03f2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d75a75f26cf8c62250c3e6688cdb96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fd5e29ed5560115d6a3760ff721e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de094ed4560a19d9830b1fc2ecee73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a646b262bab103f9bed8ed471d38bb3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad71072f60c0a76af2c1705c3c1cca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cac0be9ae87b591bcad8684305bc1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb52e27e04755fad81334747578d21f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efb36c2d3c6f278cd857141ecccf87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1164b71a3a73b4eada6ed92cb5ac7a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d9e178de8b65f2ad283c83dde7613432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d547213678162a12ee13a9f1188c346433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835dbd1146479061936efff1fb12ff1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0092bede833237a23f67c4001b08d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa80ace3678fec60d08455746a84d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29f320d970d2b0fdac2cc33c52cbd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f8f59000188f66c71517b25dae350438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed6fe1301f10b58f1851a318d13f25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af75f06eafee3e9f39fc79bc99459c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934510a1f9d7fe15332bea90b3ecda15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af83d3c423e3a01f769ca4ae7d1925b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0d5d39be070fe1f9973143c3a9316443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a454d0cbdf888344035ebbe1e3f6f17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2604d9947ad29817299c0b2fc39e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a21ff8897cccff268dfcbba13fac2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd67bcba385b13062cecf2a6c8fc613447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c353b5c38bb3c63df2751db8326f8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91bea1083da8689b1d268bc7506cbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3d7268a297f3ae1f633352738c735450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7876e05bd25ef989c5bb88aa982b09e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f39dcdce8ce2aa9a249e0a6581c4a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc62255aa3af4457322af6922d8102453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3f1176a7a8c0b20e47aecf4881a47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494079e139876ff990747dcd63bccb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582b046b821e7d23f97857e8ade103d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd9e9b74eef65e412dd898b11839ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0729e1c1b20106b70269890b360a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bf8c3ef6da002a18c82d9e55002ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730ecde54663ba79524e5c71b2214b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4b90a5c35b9bc8061c62d000b5ec1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30cb71f6e8cb507d96f0cfbd4769a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89ad2ee62acee5bac6c25bf231db02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06feda9bef525cf2778b0a7da030fed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320862006ebb96d7368d359f863f1f00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815b7648ae25af89a09fe255a38db98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9561c33405de2e096a6ebf0d6bf62a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f493fd95284919aa7eb63f762c3c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32279adfc7919a5fb71767470d04d4b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d703c8b930b3e0a77e0d7e700453d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0f4529f596b3158ef0ccfda95ceb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb22771d80829694b98fa660e25162472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6faf99788a64f8fcc2bb9d9b4bab1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff1b3ca6524086189a3fc2ab6401dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccd5aec16eb4628c76be4bf770fc66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90689334b5f2fbc9f8e1fca0f8b12431476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca24e8c0bb4ed31aefbb13aadc7cd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a740e957d060b0c000c3de0e78404478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0084b1ee4157ac8fcfd3fe0d47a93f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fb40f4cd0faa8aa2d1fd443a23662480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf2d5813a1ab36d4c71eaa27358ce2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d98850006d98790df47724add49da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9248213af5b165bcf693e468e5f620483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2869d2159f79504ed5951ec175874c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4d39076707bc55fd97b0b89169e9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79f4486149e3e318f6c6781e67bebe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52589b0baf1a2cc56dcba95b7c24ab9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca502d409cf48e50dfffab1991e7c66c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eea1df823faffd90bd8e54ec292fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8b65b82476a2614627bba991b2fb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3512b433325decb2c05f85e2fb857c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae799def47479830a7ff9447051a599492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f4de93f862a71a2c1429693be1981493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdde32b595d5e3ea40f7ce6c8a5eb9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa846a8b45d57fb25818a3a0f347d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ff852139220730e73a79daa9d1410496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826480d9d904f9a223acdb7e6735dd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258fae702ae531000e08ab668021985498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109873f2f57495119a58b58acad83700499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366a9fabfdd5144c5a9a78cdfb5e686500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9826e0a908ba2fe4cab95540234d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0571737e620d650cd8e7078d362be8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db437e2b11db5d9ebf7329eba64f123c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9e6bbc67b6b8e107686d25b0f7996504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2d443c0202ef23fe751304d92307e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138013c3d0e5bfcd2f149debf8b0e035506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4934d52f533d9b8d97242ed98ab667507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f282c3c0cc39069e8976f17b58c7679508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d8b88dd490490d423c463bb2846b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2a74394ad43a9840a400bd98a999a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318590975919786bd1a28d48b5bd7370511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06fef338bd7446b18f631df863e469512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f70d5d7bd6c804ef2608fa7b792ebd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282994a17d1bfc23769af3352bd2b06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35199028c5d010c4547a2a0fd00d0d55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234c26ac7b77a6375b59971bfc97568516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416789f46f421b7879c6b1e0fbe4a80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d029dda72df072dc2d5bee073c34518518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275c936123406b9748198a07eb8953519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f86c7cbbdc18defbbe844f956fd651520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f38661828de908b05f62ec9ee9faa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0e0a9b1f77bde3901e1d6c22f3fe2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90682a35351e419cd0852342bdaddec8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7f9dc6e73012bc67151b6c207cd86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02355113baeb38daad5b5dbbb7b41ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0a8e1d7b83bf0d2f0acb3a652ff96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5f6a8539a67005753838d10a96f9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd84a02a1c455e42adbd384be86793528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b5e624708fc3f3473b9854feb94e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5fb966e86414372f1ec22376c3f53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d138c5eff0dfddbed4fa3c7290762531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222ded26af4baa1fd5778ceb7bd021c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aab3a09a2b6a7b44fdacafcba9b5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542ef698219b3166e6c571702377fa9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa582b0bb99dcb467aea6f2b8ebb630535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9a601172e76013769f2b6546b97b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e089c181717c30a0265da977cc66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8567a5f6e03eef2d8a18e0646a9b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be33a4d79251b7810f01bfdfd7b735539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f215060e9438df57fee529376032540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf2cb4c583b21764f6e95d601304c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4314a0a66bc415ba6ba1a193a7823542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096625dc809af33ba7e30d7cb50e6de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28df407d7420d2523aa4894f180ed20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2416e848ba52f485300ba8abe52ceb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe1223ea6110975692c0e8b319939b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f227f9bd87c90714503f42eea57cecf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c3f5eabd51caacae853ef3257c8d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23842ce133bc05e736a6bc521997b6be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78385bfa37e7feeaa640201840363877550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67460b0c40d307bb49d412f3c11dceb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a077300eb80d8bce6803af435222020552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d5c3811d678cc48ee4311bded1789553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5a56c5e4c630a95b795992b76991b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a34075a468aa03164920d45d99a43b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05563f5dfd8862174bd2b15231d11aca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b66646177051c477a77874d0076b2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b968e202539a67f62e9fc96b1f22a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08696bb66830950c18e6d66e10c3c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b9c2ef365501cba2fc15ffca367de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bc7f025cdc7ef20a6f0bb08600896561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbcde161552cd620d07032623d1b24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9d31d2853fe4c1e1be9ab48508032563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437968d671b009b2b15e4fda834643e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad253bd1b9f0a59fe969f0cf3a65922565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4432487a294e3fc5bc49f73c2032f43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a07af3492aca5eff3065eec3c01c96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1787e34f53959d2c17a77b090c68326568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e183d46b580a55cea34ac3e7c47f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981f22c963dfce722de583e57f958b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee43e95bffaab810fd3fd06c0576c4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01802d340cdb3d225d239f3c2a141f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149949e27a7553cbc2f598144aef270573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3208dd67b6bd02e109082687b0119574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8c2365a808116dfcc7f3ff59073c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997ad98e6e2ed91671dc295708a0406576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf89ba9fcc2c61f98eb2aca4a0a64d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56eea27129f1e9d0a22f5366bdfaee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9491583d84d8445fe323b01a15d62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c171fbe361815b09db27c4ceab8dd8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7cb4301a69212c14f7a63450ac0bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74ca876fdaa244aea3e49e4b30fe8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d07b1119b30f1282bd7a2991adf36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34beebf5853c83c071df593b279105584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53150685a726e1812f60a7187a57e6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3816096aac8ac35a4e55966cc02919586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb969ed04652745eadd15c4686a63094587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968a2096cd0938798e4366ab0c901a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f5088f248a0448b44baaa88b9877b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0676ff0b5978e11a71eed7f3a5634590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c05383c391cea8599ddbb2a24c7a7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2c02528a8295309da96dada931be1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae685fe0453f2dbe6577836ad0aea928593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c859714efd6a1c5bb1265dd1879186594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39c5b8f378bc66a26ed2c2b0bf1b97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006d9f092d178ce0fe6ca4f68eac653596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c8138959d59c31d065c335cde979a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6fa3732754b99d17a555715987cdf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377100300c76787189079c061d97ddfc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a32f02f2d77dfe7ec67330b8ca8a6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a331ab289bab1c7f8bd7b08394818601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f34da049df3c8b3e08605d5eff8f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56256f2944862b4a5ff920c33e6d72b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3d6665f604d1b15bf60368eb96705604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87dda68a8cbd4b4b474099b824327d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35958ad4945426b2021696fb74e4823a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938513ceb11ee630f73a8fe5094ee639607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb422ca4e71804b70762d101b3c0309608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd887d2e149584685b483e77b27592609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5933433e6e32ce91b862767b50cc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ba209c95ab8d44bf8849cd26ede20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f1700ed4e8af88302da2f0a8bb9dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c34a65723fe531bc4d19eb14c48e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef86daaf663d59ee7635fc91708c3c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f9096cbb897b71ddd2f9225847cbb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985424a1a50bfd155177b762952ca95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76ae0f43188be2ea76ac3f54737225617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c502619dc7840ad1493e16d4ea06f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640e41060d294c807261503e96a52e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a58b3150a180c0b6bc39e9008088f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c64d4c8cdbec4d596ecdc045cfba1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846860cb2df41bc8276a6fcaa29eddb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50277970f4e09c393bfedd4ab5ba1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac192f250d0155e921dfc8e53aa6405c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258d789fa241f55cee169deba552046625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf897dd9a9cf397bf22d3f5b15d74a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11340e95509ceafb60559a42d3be7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16191c1bc9541946c90ec8b7fd711f64628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11846381e47fded2ebb82881c97c461e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58ceae23069ecc774c50dc5e86718f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc66d66de8533864844adc93fb2e7c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c8d6efcb3da8f13fd0738f90cbb9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc531adee5280acb0fdef6e990f865b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098fabb8fcedf5fa94dc2cfe1fa9bc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d71a59ae02acbd99d9272af035933f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ec0d2135d50c20987c21076651e5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99a0250ef391b31c494b6e4baa5306637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff02960ff4c9b821dc51723ca90044638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de361578a3a04d1dd9773c57fee85cbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de4411da91976694cfe4350bd46836640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3387db663f892a52b546493d8a5667e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdc0b85b3e0862f5637f4de53eb15d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62858202973fc53756c310334355ea30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641610c6d1ed23d570b923fb08f5a19f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ba3ed978a75206e2591f292c7a12d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93691c57ed6ee96b070d67058539f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a2c84e30a1386610855222164c1f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e78705fa3ed669294851e0d11bc6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efdbfc2d3741d48331a287d01fc60e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da626339a9439eaa4bb1d57e7bdde90e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d674bb85652ee788a5a939ddc9ab130651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116478a70a68360a3f02a59611fed080652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7921e7a8a8f67ae35f7553f91f064653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddb74f6c126a69934e7054ab92c156654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10d8ddfc6b820d955e94982e141acb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeee393e881c03c132d36b547bcbf6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8320d6f7d19b628a0f2213f8fb0074657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019234cdb4835d98436514f9779de0a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b25769e1d466bf5508324389286a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164746c35e530f814cfe411d1f689cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca79e69b57ad2a6514f02752c3cb8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b26508b62d80d2c3c47759727ff7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071ae006f0b9f71c844d42187cfe0cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d49f769f8d0869f3ef3ccdcf60b09b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001ddb8d7e34901c963005a974efe37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5227082ae7283d5f98df820502e3f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e49603ac0851cd16529dfcd06e740667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea7222542de170c5130d87ec9c8578668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd16a699043793b05809765a6c0e6d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffb1213325ea0057f7089fc529146d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c63dc829bff832a216224513c642b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc739f09d00b07dc9ddcd470ab8c17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aecff9f53cea5d0c06e99bab06cad2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351aeebdb0269c6a181401ae9700352674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fcb4ca72759a71dcad0c212300f10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8370ca6535ebac5fa5481316082bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67680c8fbdbcd78cbc4ffa49f0e7722677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b1910aec5a1c3cd0c92ec1018f81d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a9e2c1a8a44b5f301844f0f68fe51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb767cf566164cf9716782fabb9c464e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3226e27bf55f6f5f5e2b372b29555681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba039de345279cd27c56fd05f07b75f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc07a5a6724521c2fee06321f2caf47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789d4b1f383e99236b50291905229c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c0cb66dc412f8d3d4ad6401f1dbf3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473dda81451baa11f507470fac8442a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c4fa1f68b15af013ef215c414c417687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94368322cf3cbcc16b9e86ed30fb7881688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3aa955aa9f6b1b0dac63a122900fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79153382b5e3fba79cc6231d987132690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74cdc4b40402713f17af83a40548d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1784718bd7eb7a18f75da197a05aaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c4d7dabff8995c69c23fa70dcf702693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd61a18ccd87854009f5d05346a683d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc2d51f7f29a5aa8c0b7e71caf946e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ec23c90d8a224ab8bd0079197c415696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01f8229ba01e08df31c8456bd75e28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf799491fe135d2b3bf3c517c19b8939698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214cd6b1960c2330c1f36f80fa4c7f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a17d84a7d4f77af408d4f5bc77a9bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07458dcd8dac12bdc86a29348051a77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ae47c93669cbb0526f7c661042715702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57198e693bf8dd17b88728093dbf3876703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e388c33be5987a4db1dae0fa276dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ac94aead7938f50c648895a94e8c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959afd5e0b6ce953946cd757bf238ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80f89b11a270a41a4fe9cc5489b352707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea49833fea90728ff337f676db19c1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe970afcaa4fb7dcf943e14a0a580709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498087564463e90ff1490e0a2572152710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a82a33f74df9b0984a187e615f174711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec110b4ed6c3bee77b50d147f2094e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ba6cff9d913ea2a1c91e928c0f554713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bee89bce26ed4c7aba96a274fe1339714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095db29017963fadc3e8253e8559443715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46531189e667aae1b285418657bd0203716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feb2596f185c0f749f8beb3ca51b3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28864b177452794978609b1c3f29736718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cda26a6eb9f7b44b73a6368474582d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf70ae8ee04336276f7e11d71d6cf0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eede37ec9d8f4a20cdb143b63fde3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444684e5f357af2f995ac7f422b8ac3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e06fba4b25427e4b639488fe6ce2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24713e599f91f1544b453712d4c4ba80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee261692a7cbf26949bf089586577a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9cfa2253217801e966a2585642e58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e1a4ee08368e642a94063c9c1536727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b253ed733b077ffe9a79f6e972723728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acaccb6925a4903a6d052a0dbcfae7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7403fc1d1963dfff91593bdfa5f1033730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64dac4b3b79d8970fad9988cac7d9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7320d174c612f1287f351746ddbe7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e60d9289df503b01d35132ecf1fca9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7028d7dc10040db3991dddfd9b6a1f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b57119eb0816647203d9eb9be533a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9455c8de03cfd2e6a08a99616b9015736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768905090c25df9672426aa2a17ab60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f49c312e2f4fa5b8c8ac77ba989e68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23868a25ccb1c4680d2f0c969bc36e06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8af6b408e2427f2d220662ea846298740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1a5ecdf684385f30574e28c8b0d99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d31e5e33a630b8e5a57409a15baf5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031aa6c11ec167bd761021831669487743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965492ddbfcb3333466f556506ebaea3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7d1e48ea5bbd0b7a6e793fcb5b9e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994c08e6125bceb1179a90d58a08111746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f57ca3a903dd83535324a2d2f2116747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657388757d6fdd466add78716f6611e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44084ff398a3e9c3e617e00df3dacc3a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b157a4f6c03f262105b1bef77a9682750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808e28b2feea4e3ea458514b6dede02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728d7d847b700d117d0d004e77a7394752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef4ce66de338ce5b290b8e3e3b9624753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cfbc5564c0db6c46f339b0de2d075754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba242b989e034a27c5884a939cf0243b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d6da2203105cdf74d5b6517b44924756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03a4ed4331b1071a972b9e8cbe9e7b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015bcf56cd4956b63791ec357b9d16e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa4f2dc50a46f87c2bfab35572e977759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>