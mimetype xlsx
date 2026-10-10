--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c620535cc51f119f96ca60d41d2c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3f7dbb94373ea5f62420a6c13ba6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4406b808b6878562e88912968ca0533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d1118af7b541f8562b7cd7b47d8bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b974a52ac134bf6a7766ea63fd15695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b19ad84c8f295e8805847f06c6bac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d9befd43036459e1de76aceb12b667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fee433b6fab7e8237d0edd92c34dbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c102882aa7cb966075d0e283af12a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97092d90b953545ada479b2c5a8a51f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b85e9515cb7a65df7154f05bbc68d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f27a87af680dce55ece3b96369749c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0b957c014920a2b270f2024bfccd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4a2e74d96358bf42fdf9a67f0b8c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d7d0c27a11e5ffbb0d3acc2c5559415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6f9cc5cb5f8b63beb4e7a481cd1ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74c020a866fe14e103f0685d8b3c7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa119e29b74ee751f1c6cbb227ac5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a88dac4c8fe13ded9dbb8c81b8ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287b390f8c03c4cda76e2b0418340e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14351ac76d95e49966e2fc5b94150721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3438a69bf0e4219a2df3f4b5d582d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860628abdbd2fa0baa439c814210ab723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f01e5528f182ffd4df9b236c8b17024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88d5d8c9cdad53723ba8e7ea801e4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7a3b05efb1de81c388039a9dc51dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dbf04679f3404972d17f11e009a5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32056918ab58a333aacafc8bf138c13028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f401fc02ca069f96ef5c85c236a9a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d591afefe85870ab4278dcc54588c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850ded0905c21be3fedebe026d600f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311b6dcfda41a609e1a9fa2ef058a7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de4557ff41f2e65135997341993bf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bbd7bdff2c1b1b961acfbfa27f45f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800ac773cf7eecb8f6f821c4e5f6e7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9b0f6b70369574507babaedba7f5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3c1933e6cf1dee4bec918f89a8e7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab534b4bfee461d5118e0bfe7111f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdacb189e91626ddf956f4948e20f5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dcc9206b3cc5a4283bdf0f900ac7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6432f6b0b342f812d0014f7bc2b6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b53ce84510728eda243f3cf6cbf3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f045c57d87a5ede38efa1b0c70c008843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335abcc74bd7175595d3a2cf4bde5d5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782ebc77c4914a864ace0a15721223445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afc0911dc4bdc85875ebda9a574de846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000d607575a934a682a58cf2fad0fd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144550755d677567ca3045679de9aabe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a023854292c079f535280908a9e874049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ea22e52a42b17aad48507eec0373250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daef9b39098558f2024de952c26e38e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977993b3471c8824b129dc2649e954bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea1a61817fdaa47891b0c9a5e0e01853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3c4ad4a401dab15c406edac79df1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533ef085489ae4b68bd4d5177f84b2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ac916fa90e48122fe04d10f3c024356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321565c2c9b134c96d869bb35c2080b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24a0e99ae292903fb51f735699ddb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932380a5f51b176536453bab7d8840859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d468b05724e3018c2e53817d841bf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bbbfba7c93fe62ba1f217e5c80e0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf85c3705778550947053c0861e14c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1d94e9736cd62f8a250e5e093aaf363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649a1f4e35770929c28e6c332c8505a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe255d000d0f17aa57c91dce30e5f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9e5cb7ab264cadf185aabb5f82a8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c092e7a805045cebbc6681bef52b38267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c079836f42609133e22536f4041f9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cb0c38cbadeaa5c70325f7438175d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da62b6de678cf1342d20a46b3a816d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca1e346c8ea524662329cb1067968571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84024001600bf96eaca02a4b449893f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbce6ccb0258831cdedd323590642673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f117c2d4bafffa85e62080648266174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d800b8a6293783e0c87a96430388975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ddf5860f213d4c415bb96e27302d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b596762b1e61946e6c7e30a53ddab3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc069bbb5f6ce1dd579c21fcd45dd25578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e5ebba20c9b0997991b7a95a6271179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d9b3fbec6a6dfaa37463ef8d1922d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653c333bfbc6b8c567250eb4a91741181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94480cf2e062d88fcd24af7bce4d1a8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9aa93c821a4c8158caef47707d56283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74419e82edf3ae75c4cf3c843855974b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a14a754f89a3e88b2fb5e11dfe745285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da5de300062e1c8c81a8fd2dba0a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33a8458307d011f7a139a49d0924087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e09cce082b9162393f5e813ff5eef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5523d073e9e1b10428bdbd0c4f3aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b0161974c46783cdcbeb75dac855190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe1441eb944066d6a14d1eecec8ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e13ab9d6e48c47cbcfb6444aaa01a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239986cec3bf3626f0aff57fe32309893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439673872da6dbcf676501b497964c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a41483a145e22879a739cda450f5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffe6082359bcbc829b22afa8fa1a8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deb025d9421befc712fca9a2b2b33b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eb0840526a76af0f9210244d5f78c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089894dce028e6625f038293dbffac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc22decb1432539bf6c68e59f2750f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cc4dbf1001235157ca12791372289101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be090615a7a7f0833d0f4e76bd36f56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea409e53117a8f24f1ae3fdbf7dc93d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366ff76eeb7675238c5d5c1debbeb89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865d6ce4a100b3675025b3ff102e12f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9196f8ce2f874edce054d49e95718d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8a5003c96216bb717844eadea1957107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca2725d8f329bc7f8371bfb126e437108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2f8856c235d07c31fb9d23b41a369109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea189c13c3f60a0099ca96377b48a8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3f9a039dc526840083ce5ab008e1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001b504e06e5b7010d70c11fca169dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafe27437ea945d2930f1b30a820b08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fe5035c53b14db5b7740dc05cb80e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41176da794ee567ec72f257883daa27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f955870f776bd1fe22d917e46d4247116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b1b53a4b045395f40d3fc13c3714c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa532bec254a978339bb92e6c59657118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461a59c55816a8638efa3aeaf7524b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dea957ae03d2246e5a3ef0a5b3395120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541521b7813a04857a35aa09c5078593121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b1c97b22562588700bdc704f4b8cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dfad9a66f9e3015b36611fa854d62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc5845fdd9e1669ff0ead9f7e47061124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb3a33b73ab070e39a285ce9a2dbbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f897dd697a1fc9b5ec978962a7036a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4483a806c9c050c84642ebe74d57a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fc9961f90a6d80a92b8a5edea4033128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cad6e23e4c0a89211e8beeb3bf7518129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87d9db304e7dd4b813dcde6c817579130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0822b32720dd97c5fe1da73281f469e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f18c4593ec3bf01687f9f0a2d6737e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21c9d8450677717faa8347eb361e75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5073a66d3eb6be8afe3d2466c6474c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d45b6fae9e384f56f735a4a82a7e0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47179d41b739972d6f6e94da3415c7da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8546a9a20a17789be8ffe97986cb95e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b4737b9391bccbab1de2f90391d88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af9b5056384542ee7aee04ef742515139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef97b9ce888e2fdec38ee0a24e7f199140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9967c7a9b0b1d5dd1095089579470141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ce0878e3c6b941ed711f0f564bb42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca524229dfaf7a987b227a98e329c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9faee86b6856d6b45e959e2150a9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca08c3ffa70d01b272db0703a0dea1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20d07bdb4e07f2c49bb7851b649e46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc449bb60d6d5bd17868bc0ddfb18d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e813af0439d5744e7561c031c80e7f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5986aebac71720f8f5ed53b24dd96d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b172f40991c916f020295acd6acb9ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671af256e59cd6d2e78a3401cada259151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a9dfd4e8deca89f9dc8e3e9e117af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169abf1d07e71bd16875212aca7b7b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2cb445d194ee546de9b9bc1d65711154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f7124a189f4b9d497a58d040a2969155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb142784115d5b2716b1c04582d0b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b9d236eb92ef75e731055de60016f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1f2701581d0816cdc742ef7afc377158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971e52e784737aac33c9e1406124399159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b234c4acc3df7da52698a6d17bedbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccf17997683d7c1d7fbf4b48c8e7e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa9073345845729c0c7f7a13f2235e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2d5a99179196e515abe425339b54b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aef228e6fab8a6b2a00f098946690164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bd3c8f3d40bf112af4c1d689580ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76b53b59f2bcb19df0578263dd87e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc6cab531395063e0b88125baebfe6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c869276e61100a5409c9c4a694d3aa9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72b640c54ca762d33a3c03692a4217169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8456a02f581be6d4064eec88c898f0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de4e33d28738998bc881dadab08ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976357f5bdaa5b198aa7ba63abfd2e1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abb7343464d672a87b7bc65147d257173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2268191d48224af1efa5fcd45d3c8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd0218fb3e3effa737623ff917e60a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d950eee40b6886dd4881bd355477a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f161c1de7f12f5d7bcd668c2f2c79b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa630015e9cfebf80e786c4758fca3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b93cbea2cb9c0fd9cb99c1415a5ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff02b5bd36b5874e3da0666aaf9482180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b27994a1b4c260cabb940e1e91a1d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d18fb686cb5a3ceb0fe8db8a5234d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5e1258768cbf872ecf356cdcde1c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b300d9f31c4ebeaac2dd1a39485c047184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688e46ff9b0d21b790f08392fa6376e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d44a6f1401e2d8bffa1e07b23deeb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d0e3fc63a1ad5029a95e07e6dba36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce96af1edfc87f203b4a9f598c5cd84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c439aca3ecb4299e6710b445619921c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c42725d8b84d2e363d075218c283f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63a3e34e8ae094f35e83dba614bcb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c1b91eb669490639a136e8441c693192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4285ae81fdfbef8be1585d2e5ad65be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bbb04923477e549f89b0207aa779c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cff7e61b80df383466425b3c244bca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77490f2d99c84f16cf227e8fb56610196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83f13b9113366894b02ae406f73385197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c487c8557215be3ac6c88dfd36a1131198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556a0f7f0bc5f3be1077c52f1d96205199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e13603544952fcbebd34412d615cfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fdf2e7e1789ea86b3ec446b0d9794201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bcae3730c68c00ffcfff1521a12a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de621908a2e53c4ac864c163abd0e32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d1e2bd1349eca14ba599643fbaba3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eac9d36035b0e752f6433a02f675b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35760756b8270dfa219d1a4694fc24ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8f7420b96fd08e5b87f6de0cec2b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae180f190ef9d17cdbe8eeb042cbc3f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ecb5a5796c772d9916d46fa12f49c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68904e3a0ae393ebb840743e20bc991e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899a000ac9461f12a09b96b8f1b5ee1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6081856b0cc13e6bb56b9dc843b67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236d54dc45e2a8d70940ceb238ee837213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d635ac504172a5192c748824be007214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d68e4276532230b3e51a0fef4d9171215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d435771299e4f854fe2c7a6d6ac7f9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846c2f0f2513dced6a8800d19bfd331217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1337cc6cf37e61e5454c0182fba76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900043fab3392c0cb2d23911d89f50ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d4087a8405f8d93cd9b2dfc9bac5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652843b1dd28f47ee1e5ca614adec11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21910966f35f6be350261c5fbeec7146222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf68caaddeef4297dec84d955226c77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72531f61ba75c9e38bd427eee1d227d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418783ec1429d306185bdd1845fa503225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b80d70bb92fce7094c6038b2ea3a8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb83cec636a49115ecc069dd7087d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca85cdb611d78206243af7d864a1b90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4052b683cd0a9db5459195fc897d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffa748532326260ba221c1fc235173230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707a6786e610db76e276c431a6e86bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05da3afd401e433653f86dd2fe1c4b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5b7397194014f1a4577353c45072d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e9783461d6b70428724af528b4bc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a7577047be911982293bca5956a35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e30e140d90c10935ac84fc44e9b295236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954b2b5ba910e0cf69e43f0d524d7e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703d142108bb87c6db9a02e0008ffd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcdc5b96d09e28f8d2591dfa1885ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c4efada84af0ccbf6f315f2d45978240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a67c7610ce4ac232c20bd61d53bb54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fa576aa300dc297d3ba33cefb5654242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49893b06af229c5d56bdad8f18daed37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47412a901fd65dd3459a597ef33a5aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12aeadca4246a4ffe3b421aa94604e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059a49d579e04583c6731f748561435246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579991e0dab7d82ae6bce5dc5540373247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bae9778a2724d74bfea4db0cf785f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15dc5008fbd29defd20af9f9b38fd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac775f43f81253bce5b09cecb2ab8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db13e8d8bdde4b07d373bbefe8a89a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f72dfab52e44b2faafdf47ccddf14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24f83cf2eb9b10998a22c60e88c7ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c6eb83ec8ef7d99452641babc85c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d683aee89784d73f7d90944339a35b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944bd97975a90422313fd0cb69bb2b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67498ec5723dfbe6fa8ca08d1f2d3aa3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48529ccda5f16daf4f5bb49b72ff73f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c50d6b1d8921a90075e2f450645d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103d3ea337e01719c0785629bf0e20f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d58977b77bff9c15e1d00c1551b95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31700cfc6eb58873cb0e8cfb0c3306f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0592c5a439ba3756c43737c46e85790263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20103bb5c3098a56b4c27944ab3c2ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373aee3e24fac8aa917da18604e768f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3063e38db79046704efe738e0a521f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dd0482a492395b4c19c2fd1b2c5ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec1567419f1b1e88de842f89f6f3cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d2a6a1cd39f89c85135bdf7907aa4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc564f897e6243d2c5d883725a372b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b51c147a4e538a2c7b2096e24ed9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dc23f88db61ba5f785629a724f663272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da2035fc9bd25b2b7645d1ad9d0842273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841ed178bce92d814a2bc7365625424274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6907d5053120a4fddaf2b4bd3dc69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe625e6c1077a17cfb01e67fcfd7b47a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ee347124a07a3e97fce74c655c44a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9791df8af9469028db9e36ebb67ee8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e73323e6120ba42c71ab011df2f972279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4158ebc22a9ae4fb9bb7dd5c1e676280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8e920f92ba7cdc748199da7395f72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195fb6c7f2b437da6a092e6473be196282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0762062ea0c87d583e148e9877cf3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c2e8e7b7baa925cb723a3e987b2e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeeadd8341e295c6dfc364a054dcc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011e7e315bf1eace398a9b7c8bfd31d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162271f9cd2a9a6f1ad7dc05bd657742287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e7f769feb3597d599670f1c8d4bd8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d323989836c01d7f684ed50697d0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18784cbf3fdfd12612275897370ee7af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f75f17d4abe8efc67104305809b01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e79024c8fe3fabb7c3dd25b8e0370292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bb9e529b9a7c84f01c2ee0a9fe577293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5822fed35b63e812bb41b6ff45ece35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb177bec0f4dd6a29d04b083f6b782b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f1044a9dcd25e9982fcf2c803fcf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b53bdeb30265ca69d31ae8161b9e79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ede0a36ca8c3e4eb1572bb0163311298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb196133e18a77cc3217ca65c4c28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d163a1237d9575be1277add5e3e0c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be419fe73611f82e2bc6b83b038f7126301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe2f556103137bf8738cad4f8d78cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea738b8215ccae4b9c9ca183df6fef6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b138f2c17ff56dd40a1bc8005c58787304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889c0e827e2e7280a9222d3f94d4fab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1130c8e87f01cdaa791fc6a8d8cb999306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c6563cad0a4d2cabf11d0aea8c997307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9b731f2c57548eda2805d68dca8f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91568acff4b985445984abfd807c90dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c88dee44552ddad5afa5c64397bfc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d53b07ecd77403fba136f955a1cbfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268477dcad5721c3abe9dbee5ab290a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c37168d7fe0bea1f5f65ee26e51674313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934d827b68c4ae943c4dc453783546314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860f6c0f87cbbb3cb7ab68f7374843a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c030788db3dc10bf752c64a8ddfbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1d75836f8edfd61631913aae4fcc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c2078ebb5255a13c8a6c697900fd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f111af7b22fc9d326cbf50196720319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b766bd2b8a86c76963ae7f9ab002a0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b52f4717253767b688af76727bd351321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48743279f6761c62dad2b02a280fa2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f9d60f58435062587766f15bed13f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ecb25306c8cfb9ee376d989c5d397324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac2cc74eab4967254ed4082cb2b935325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1545c37fb3ba133d17b25cd9ce350326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e175faee778fd9dc1f462fb5328add327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f29974518f206f4aa2fef0806d485a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff777cf4339825d56a938b13f8e9c1cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6d01319ef4b3a5fa7c5e3b0c6a768330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae06bba8c7d495dc0195d8640f13a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1138ec5544de7d816c2f602e8925e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a1d0fe7bdb71db4f3fc2beb5eaa57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af431a2d43164327058f416a69ab42d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5515b55af87920dc9d23a4513fc94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58cba810eb8c80ab8efeeda54967fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198aba3eaae141eb8f0986b2ea0556337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd0783c8dd9ffd7435fd979ca66939338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0784bcc8eabb2bc612fdf23259dd64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb79d802d42ceaeee5098a82af0ccd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749751c2d86680233a14cba143016e1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fdb57c57bfa688c54771b2d0fe0e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd6e19ba047c3d001c87a62bc5acd0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd6107d61ce2c145583b420706cacd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03a8a795a5e85c55eec699425a5099345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580aa1562929b976cef8c32815c9dad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98184cff6411f228c18a62f7ebd5957a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a5e0f11dd082f1a8d4c2ce7989c2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652b3335bbbf298589ce6424b95e30c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26996bc216910fac96ae1da5b32a1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9792e4571b9b226559b03a9ffa75cde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756b96fb488580736d5d38dca4ddb77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dff737e9e59154a0d2794e9155e649353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0de4a6812da41b78a5a75f41e38aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f693f1b36f2802754f9154577bafc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37511194497a93e664990f4823156ca8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd16ac5777014a42e3a5959c0fb352e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3c4a4b03fc543be9f4b3bddb97dee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6084e7bb6b2dc0e48f37ac7087fdb8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76707a50c7677a2d9319378c712648e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97061d488691cac77c546e718b1874a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7266e313e326f2ca5150601246a77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1706cab53e736971bce8d16d3df885363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c38cde4a6b9700a1d7b85cca5a62a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a403a05d7dd30f4f23ee4e7d42daf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b094410ca64e80f878fbc407e33bb05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a6a50e993490ce485baf88332c956367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce74270b92f83d6a08dcf5542695a6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694414e67059f9232d40124d90d56ca5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6826350ec86e53663b7dd9ff0a29785370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea68be95b42df68153ed657decf6c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3961f259b63eaa8debe5c5baa6ab4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d2a45b678d52bc9a3651298aaf957373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd09a07d50734157bfc1260635b244374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399d7b2d5116e20cc466f16856bd7c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd538cf4593b0a6fb2fd3ee9fd9769376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f8d4bb0920f03f2a5550b24e034cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b00cc6d644ea03ea0116ae8b850f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acababf1422f61dfa2583f16b93939d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd6462b9f292656358f9c859b0e17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91fd984b980fd7f7b92762017f070b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47362479a5234b8c4e2e8151ac5cbcfb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab8bd5553dea3ff0644ac73df71a6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f497bcd95e9368fdbbeebad74ec99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1391508d1b411b36bbd7cb358b695385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78169b9e9d41853a0586ede89e7aec0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4800684529023e402590b8128955e0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e54b81ee301a438fcf2a70b662b524388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4777d7294eb48f770ab8485cd5a0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfae517282e6a5d698795bd10cacb6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aba28b023a56744acbc92d4236df5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7f0783d0589855d027d61c26a10e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ededdf74673a84b463f6d38a8e30d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe93cbb8f6dc9bb744966c3ef7762d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37257a8ff04364432a5da7dde77637395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb60f1fe5d993b6e84e7147e21dc2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4384e4d53e1c0a3335bc12ee7e77a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b779ed25ec35767fdccc34c2b99cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca738790ee87ef10b5c0d95f6e7abdd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd3f64fdd35c7c40c3a2f374186174400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d09e3c91a57e163dce1eb80d8f1a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef081483289dffcb3154a0c1c1b2af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc2932b5725daa0acee38bcb4795ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594eba81e677214a9b75e90b7dacd2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a8106c021e1f0aa497e1cc163254a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d84f4f642028c0e6dde29973b31880406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ae240eb2f93b7d09d2ddaa6efbe5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee3a4c8034115822de75b1e4e00fa5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6bb417fc3277044e78d9fc236127e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf3f9ea0239be4c56663e15f56e654410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814e90e6c4cc378b44ada2e565848ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da17ce86d4b6a259aa218403e42827c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf3b1d4ed273fbacb623982901a8f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f882928cc65bbfa1db9e6d21ca3add414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83190374c6edef7448ad49b04bf68a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f32f60aedda19d979c2d72a84d1887416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512240059bbfaf03293d87c8fbfa818417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96996aa2be469aec10f34810c235f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e1714b774e66ed8e82f1c55fbcc77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de126a0425af87ce9d6312c68a55c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd2c57ff705ee7e952965abf5f65a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0406d38b7462ce6e4ce39ce8dcb96eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31f36a7aae2b342056bd60d8f03724423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcef370acbdcba5fbcb053cdedd162b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd42164fbf2534e068b7061e34c0ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f571407a03874c29e5ed04dbdde7af8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03832dee7204f68bf44cb2d8d7b05e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826f2a63bf43b93d076f9fbccc786e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827386728532b596788156cb4369fbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b5969ea2729982aafeb5d1dd785dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd419991b95e2748c86e9cf35fb3b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f2a00e3343b874a637b34dc1476e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a2172fe3286cb55920ab357a295d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587498d69930af2a96f7401fa747e91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e2bc0390fa19c4979e3900cedc3da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795356e1dd7bbc8cee6821a055ae4367436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dde8715bff2e9c6d4ec7cc97f5ead0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698138f24209abbffbda464a0bf96cc3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffdf92ae536c99a82f06e9d044dfe5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8aae1eba2b998560d9a718d04dd33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53ffe0058cc320fe0b4b70ff59f92e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e570687ced874f88b75d5d686001442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa60309cc696eb9f33b3fa2c4cf92aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1065336050fb2edf53630a8188fe9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbaf18ecbc9e2e1c6a8002a0b54f53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455c44d56899228920721958bbc76be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fb6aa50bdc756716d2c1feaf85176447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f42e8fca4826cbb37412f3b548cab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090a1dcdd6cc23a72de08bfc4e704cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcd93fefd9c84a120367925f9a1547450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c47227264cf37cd6185fecb8ceef2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a76cf1f0bf45904f96ddd5b25a52f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb9100c0e106d2898cdba10688e6b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96743f6bc673de2c7ad5e048ebfc8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474b3a87eb5eef620c768b5b3455336455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7400ba7c995e2728825aacae5adf1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b6d15539926f66ac18adf9589f99e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea50f6073793b887e1d760dd7d652ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545357fcf442a5dd4e0304cea6e8f144459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da359aeb7f261957cf05d30357ef9bcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e8b2e7e7ef7ef7a169834affe8e0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080c6570161aa0c2a9c8f439d09c2f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095375f723aa66d2e5c1513a5023055b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3607331e72511a5d5b3ac258b8b4f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad240bbc68c17f2956eee24bb10214f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394c55f54a1b41b08081a81415f655e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1fbfe7157300b75637f89fb1675b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ef072acacbe8afb0381f2fa25a21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca630f557479e05dfb78c3fa5fddaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966393698d5e37b78d33ef7c89007537470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d5e08fa4e96ad587dbd68ccbbcb6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6430f81225968109c6c0ae92566c2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3435f70b4841415e51410d2208e0edb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414e3a4866c738fb6f9e568640d8cd6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3049dfb73ed2469188e84fafc7bad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96512e4b36671cb747e950ae1d1b7196476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98ec404e9108e15057de231871e2c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f217c46bb64786ab1a825d0c8f9b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22828dbf40ff9bef1ae8368e41cb2c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05000d36235f9c6b2e962adf1c4bfff9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca212c5e1226a90238763226bbd1f4b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ae0e39200cd0822bfc6418a2c4043482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0d4f47bf0c7f8264af3748968fb18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a7ba2a58c6aa2b0efa47d8e5c9145484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb97c629c8438a7d5ff4eb495821ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11906654847ed03e4d6a1345d536d303486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf33f22c34aa212093d515084ca7938487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00b5155f0ae04dcef0f7997643f9e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69710c98bc206ddbd81a210e4277c4b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8850caf989ab600bc0cccc9d5bbd38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e793bdb4e8930bd411ddffce780001f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a70fcc49a5647e10eaf3f6daa85e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc6147eb8a0b7f16a1353444332f1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda31b5fe450c3ad5146a00f0284542c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aebe6297e68f141e27ece5f42d59ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daef25db09445ababac9c4c5e45e76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a5ebf90c55616775b5670b60affce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73140d1e203921c7d3c1b3d3318357498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8793e56afcbcb87e63036978071a26b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e666e399bd81b59796c205c81026ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac81b3c9626fba5259ba6e4a575652501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d15efac0ee3bf896556b85bc6ffea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3d0df94a765ae64612f2d066cffab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989ec4434c7d96839052a8805c360e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c339ca90bb9024265dabb744dbe73e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ffd84e29b458767ace470c674c207506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef7afccbb5110ab68a6d739184a7e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1522fa444d33bd2f64c320f4199571508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade28f5dea7fdde8a05736dfeeb80bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb0daf5ed5c8e1834b920612d1ade8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c1cdf943e32dd02df535642afe0fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5685b2202620b1023902d1b9d7aba2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7450ade23fd9c6b650e4ff463c0cb1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409aa57d7438d6516d4a715e9bc2073514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f539e8b6d010f15ae3a518ec7a5937515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5639cf17754ef5f33e2def88c96fe04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94a756d9c9900f3ed3b28cfa6d6774517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d67f4a33faad9caf5e8c9f2d7ff637518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a802fc95a4437439c1b462c4a95e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3ea19c02abf30b6c5f4efe083bef9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657277518b46efe7e9062fbfac62a14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb3de7b047d6308efb9423df211f4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daef152aa7841a5a05cfdcaf964829523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95a5d19777e015a3c8abbcb32f07d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f38534a810138ef04e2ed515a65cc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938e1b8f4ef5422432233d64c47d6f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e79521d5f21c162a1c87a0a00fb9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11e876e84f3fa238aa34a81b2554e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f23b1528c62a014a685e800c38501c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f2c3d50e2529bf0c438bc39d7a2eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9af3d18d4a3e3de5d59d5d67c4895531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377f76cd8f14ddaff46d252937a7b0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61174bfc57b9f0727fb575b623f5e8f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2733d3efa4839ddda98fd0b4bb6ca1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bf57b1730ee237bad86e7f7befb56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd5e324b883b4948e91fcaec9fe522536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d214ffd8748b5a62073b096d2fbf11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd8864cc01ffdb1d117f21d9c49dfd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639fca12203fcbc5cb39b0f2cf06920539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00695d47a64d177852fbdb34ac26dfb0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec12b252db20eb23ddcdb8d9822f18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f91dc3e91ac732e07b01283cabf3cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31778a402dfe0ef95b6c7d7b00cc2a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f1404fd99493d0e5cf8e1e00e501f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00d2b7748959aae238294a1bbcb3f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baae048ec9cdcd0565ddc3ca2af12d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f97e921a1fa78064d0ebfbc0ca484547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9c0ab7f72788c21d25fad4636865c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec450b7d0aafba7a711cf1444f0c16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f70a79cd7bf262cf3393ba78a0413550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe223fa2c2e218feb936c9e3efb8cb8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a404da026b313ba80bbfc475e45723552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a32b69826e5885d8e5a68a340de37d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf4823ef671db61a6116d1f5c4938b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69d5567d08da86e237e4989087ef6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074a2265be24eedf639e7ffa0d3383b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768b4e0ccbdb997e69dff6359e2f2cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df663f3fe9e3fe6cd29acf078f51358558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78e4f318cd8e08c77ac4cd8fac983e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234c3b3d1f0463fc8d73e758098d88f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df824b8ce9a03aadf8af0c72b25de0aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76297fea861cba9d29d7d467034fac69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef964e224ad898ce99f87debe803e785563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce020cbd68b5d56bedbe092947dd37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1133fce9c4511d82827784f5b557ef1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3045f969ee014f0ad2dafe2a74af3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2143f2261c0e869579d6d9a09074b73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459540d66059047f2186db05ac877e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70c16f152ac6137bd02575174dcfde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabd30383ee0d3c6033fc779c3157dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e28cf110ed040ce68f4d2c217756b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f405b0fc93af84e1efecf032656db8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73479dac4d658b8b90d7fda953cf59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a645a75a28d9f63ae69e829fd4f01c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f953dbec6dce75c9c1d88742b820351575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a3aabb38a90c349a37bb42a17dcd6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49a0cc8766f93c2bc3f4edff46b924577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855f47292b21f51ba9dfc7b6508046b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dbc1b6818c008271e23af9f49876c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71323d54488677d86e056d4b0d94b202580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4486ae2788f1d776e8a7870a45834c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61e796d3130da40fc0900c3e78113b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da266dd35601757df9267576946cdfa9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de8c36f0044eb6b07ba912d2d2ff69584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca306bbf147ded1e0ba7d7b7b21940ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e95379a76cb31ab67eedcafeb1d34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e755d23ddce39bbe7a54662464c54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145823d6ea1bfa309875dbb512be604a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e5856a3d8eafceb5a320c3b8e492b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ce2869ac2a31cac2b2415854b5dd6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b72651c8b508466293df1df2da36d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4301d802f543b784b8a5b6483713dcd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f71141d0c7bad8fa2f778ee026334593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebefb647d0e819f1ebb08d92ed66808594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54e9b71512b33ef057311294ac629a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c423ae961749f3ce860a7bbbb381c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc0877d13e2c8c4d134559517a2302597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe53a0f6dc1e77a56374b6c0d94ce81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3fc6005078eb9fbfabdea5c92948d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc194bf6e8fcdbd948b119eadc3044600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15de95324af01d2c011819ed6d515e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c053ca48ca8aac2c81b617e321f44c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb3b0161d1708dd6e801cdc9449428603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2086cfa85611e4f0f6711f5a7f102604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ed5797b2457bfbaf3d17b967dc891605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664ae00bf582d570e75c0de474d164a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1bfc372ecc3742c8a888292b92230607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f69cc9b3d2f4850a1bcb3a34cee26f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9a0476b9fe0db0dbd5c04fe5e6366609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb95fb7e689da90f697cb43299bd81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af428cc884bb0adba9c61d83b8759d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba104c1d53b14840a8a22bd112974a4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af75cb505ed2dd1a61db12b376f8f92613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b1fe02a288e2b6af68018d43171e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a36d8e89b48e5f1c59ea8d047eb90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ae642c143ca0529d2ccd000ec6fa4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dded420664fc861491e641243d732617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bbe79e60252a0a108858c24e9dfa8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e15d682c1e6ba050162f3846889a50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7cee477a2a134e0921d31c041fe55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19f212b6d79469449b136d686fd2fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445659268f7bc8d3e809fba5e4143c7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4049e2fe30adeb07226d11e840a82ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429831a49445217366a7843b86e99415624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9548efad9334c1d066445bd9d47ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e348e9214bb0a1509dbeea8ff35923c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642a696d28c835bf9ab5e12bcdf2ce8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e6748c5bb36e785b8fd8874b6968a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef242713dfb060af7dde16882479aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5038bdd26437c150217e2e9bc0456630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f5fc889924aa1f80bf4ada885465a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5c7c4b5befbf19fe17c62641c7d3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59010344a3ab3080eb8157b89bd60170633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc86dc22c2622d856a809c61980409634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee373f5216279eb12a0b5819a63e049c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8c7fdd39a6d09281e8a5f941bfb29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a5a868423b458393440aa90ed47e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7129a25e672786644c74048a6508324638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bed0fdca93f44a2ecbf950958c8a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999b24d19301457d567cead31f49c06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4ec992ebecb292aa7eb38ed7dbee2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ce89db577ef6ac68c37eea08e331f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9b7b848181b15dc923c4a37530f67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7282d57ebf1f16b26608a2d5f29a19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8cf44b14a58e65d7a23868ce16146645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bec583bb70aed863c8d5b40ad1db2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9eb1699a907269ffcc659bdfe7d9be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360e8f20e7655f7a6f3a86e3e694e45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc358a84884e03fff5d8e7fbe472bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a6309f4836c805b82cd20e32dbd87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e802f3b5462d17c9d659cdccd7a91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b53ab49a52405d46bd0600c54842f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d49dd81968345f01c23df10b045b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4d820391a3284c11431b560f875d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b92bd1781945740344b14838d1c537655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d36704c82653839d71869f211e688656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef342091d7b62ab69b2a7124ad5e96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69325a1dbe09ac37a3a3cfeec71122658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730af9a24570be7b201dd36354d222e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb144f6dcc1c67f0d5d13b5851f9b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0db7db71168553d97a59a13c40d2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a48ab5161aa2341b3dff5a9d96749662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5303d96bcd9665af69e9f80d389f90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35862bf39aa400413e3f305cde18ce8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf505135ebd07a13c272356460768466665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e658f94273f64e26acee4e6251e7c59666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ed3fbd5ff36eec4bc03a9bdf83a6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ed4e160ae478f9e8b2efad2bd0297668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534428fc070347f8fc7be8962942725669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134c52c4481b9968b1f985164a7fbb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e39f1f25fff2a0230fb19526019fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0def2050006390bc173fa6263ef53af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268df2a2391e8782c7c9021c93405e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250a77b8d6e97a0384d82230d34877d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6e2f187155450901acdb448a9a405675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857f8be0a84ab3603c07c62cfe23af9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f6e1168fdc618c0cf6efb7f081b53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456613fd66f40ec435b3be7f53d462c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbeb1d8e271ed4a495533a92e75c91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005f342d1568f9d70a980e90ff6cbac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d05ff51f7ffff42d00577adb02584c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d2719f21345d4adfb868fb0253537682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499a8be54b7847ca84aa3b50c760b37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa133c8570397f9a36bacfc67cb57ed4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560b92cec70cf84595b002f26ed24b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7e254f224a6a14d860751ad90de27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f5815ec6a75fe17875824dff83171687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e23b49924a318c9e69d37c1b7b84c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb1cb954a4875f72fe48eeb8ea3e2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a12607c0f0cf61c08db1a0bf7fc415690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eb656ac0acb3240317b4d948427ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9da3a6816cb35857bf3bc6b55a9eb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf5c57b2255332cae958e1682c8c43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4bf564864e255b4250b0656be82ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78f3ea50cc0be186cb9abdd0c236f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8671cc4a8be68bf9b85d6e5c9413b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb1a0f9f51308ee70922d13fbeebcd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf73664b01c83e109f347ae01add14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa57bbbc25b4c81378a05128bb368be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ea71bb8ee6bc3baa463344159508700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed5a03a010250a0cd6c86d08756451701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faccd30b76d6e552ef332e6353baeff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ae143c9252e753b91f4e98d9fa573703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71a231e97e87813adbe133e27a5b60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9240cee47124934af3db9ebd9a5bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5a0f88a28f9f0cafe62806752b76e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f25f7457e81820fd718531134890b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438db9e29222c6ead34cc379d37deb7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223780a102a5f879f13d965e9a9ba25f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd319b79a5236ee78145adb8895821bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33c682bf9d063ec687f8291cc76978711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83690ed8482de5306e2afacc8d7eda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f52c649faef96d5994d56afd1b279713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056efc7ed9b5436ab75822c0ac4efed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392413b4d087dfae79bde9c1077a2b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214d641a9bee3f9d5025fbc09039e46716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00eb14d2e1e0ee81d591840183e5b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa64f76e04342a323f01984ef8317fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9d70c137a8727fdc5ee12b0c3b913719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ecf12b6a7d3bda0b4ff33ff8d3763720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e633fc132f6373d881914faf672ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2163be12dd482907ad6b76ad344beac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663fadb0a7083c6c114122b62b3745f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fb9136893e3eedb2b89bab05d6a9e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccce20889e5a8505eceb017e689ba74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32f93a17b1994f6e0b66a5040b3361726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aec010f8817b99eed438807a1a8236727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff005e13c159217c9ab40b091922bcd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fd652b1d22064861dce5a0f36f56a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdbc6c433bfb1a6090b50504179825730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ac7294d3df30d47f0367e8b0c3902731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0767923ddb52feb26e708274a2928732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf213ebae412586e83c4a4990d978ffe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acdfa9b096bac53f837ee9fffc13b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e257564fb75f794e30fc13996a4d0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f499ff3d0c15d2a2c5637dadef1ff5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afac2c5114e33b47eee9710d3a9ee4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e3a87ecd9da0c647a576c19e300d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e179830461be6e724face9c86791bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b03f6b4e13a12b223846b9014fec41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349de3b3f46a2eb37aa5b986e640d3ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6908d6597e998513fc9d7966f124a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae03e48be2f70bc17e09ce3a1c082743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03acd777a6678c7c6f6ff6c6a4e0a8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8746029520a3cacfe6cc6389826a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58984abcd1ff3de17958e5791bd9f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002864295ce5e2a45321384df14ade3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e855e44c71e1103fd3697a980ccb08e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161adfae918f92968d3ca037ca72b6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4ac53741d630b1aed3e900b03824d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23034e2c010cb78ae60fa5ce48618767751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff49e71af5f73b4bb62d2fae426b4fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87bac6e4475be1466747ba0e25133b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3b503960c8ac99f5d3e9bd8b16a09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcefa7ac8973e9874c12b5f7e29c215755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327946eb69f5d10e3b96247a737fdfa8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5f6d6bb26a42639e2ef032032e0d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fd7c0c7f3397c3f1bd78179dec865758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4e8fcd2ab41c0848a43ae82eea0cb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f40ce9e0814ab9aa3e5b826d0eccfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed562bc4d7bfc7916b74e14816f3e212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165fc1b5b61363a85988870c7dea9d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88bb653a9597da972820f85e498bd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd8ce9366ba48ebd46320a333a7f1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121357a26a647c8fb99c9f929aba99286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e2fc754feee3546b3da6646d68f3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2f9668d9348af90918c5124d074938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913e4fe6f110e227dc974d1938cf6e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bf6dce7b4c61f6d6c16c2d4355ed410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4477ba124a5fb5cb8a82480a24d5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4bfc507453503ec7061a3f92ade3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9c6ac16cacddbccd434fe77efe64b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66a6c5b1743b098a825544b2e8bc6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26c5df9c8627b89e0cd63cab1b5ddf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a068868aec5ca1c143de56393a943b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6c1b8e850c20e42dd44f501d693d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061a02e81c7751d37174ed0390d73aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8657e70046c10e7780422994cb74519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c52cb6d3dd25756a2e9d34c0a6d9b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd479ac35d17d3ea110fa563b78c69821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0f9dc64b2af51b13bdbd568e86c5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8917f2c370b37202a8a9d7c8d45d1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d51b919f2f872a0cc7f71f50c37b6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcd077edcc89ff0621c17cc9e7d91125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51c54613aee71f853ebfc21298aa7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814233c792293bc17ef85bc5a052c1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03928254e47f91dd34215d0fe8b923b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eacdbcb55452f993b70db5091d1f4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf336913fe82839aeb9ebd843cc10bf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca03c2a8505fd24ae0fcace9d77d7bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3beab328f25aa120f65850c1bbc313f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671695b464570b225e2c7392027bd77e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735af37e50365b02e4453b571a34b5b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1037ca14736bb2105a630c0810e4fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1a19ae2d82eaa1cc5793fa0185a8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029357b23c2ecb73ad508018bee5f87a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7214c5ac865fb46a74ab5a128b7e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce761a9958f054ff9069f54a6ce2a3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0b86afba02e43d9a7b1373c2f78b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c7e874ade9fe456c5fa7d5d0dfdd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eab6b00dbd98f6b4e0c62c64a104342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893edf302ce3b5137d56c70a8395bc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50611398ea2988a8e600cf47d6b0c8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cae1f67e6332738239d336e3298cc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae0e8c73e302d97e500a020cb9133f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58c3dc37cac1564e19217947de96d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666884f0c046d46778e5c46c4a84ee4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed21d1f58bae0067e91729303d4f38449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0b9f56176af482bcfff5356779b1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fac6e5aedf5daa683f307d0eed56851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29854c25e4fd4228fc205669bc9122b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c38706fc76966fd776010f4a7ade253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fa19895e53ba78b454e2c0342568854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe1a8553ebc6a9e33b770becf2b98f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd19a53faa2e4a1c7a135470b85c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8192b59a978754cbb2fb66e2a24da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbf50aa3472fc44123618fd2bed87058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e700dd5afc714c0b59c9121942a3ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b619aaa05fcdc73d86795e336e8e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d9acb8a37ca766055fb61605a67de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c233b947527a65fa4b50aacf9953562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c427a080e03c3beffb46c159555b76d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11719f81e1ae834f91419d4898e152064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e416a21df168f09c899618577ab77d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43c1fd6714da754a4a9aa61b1858d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0482b58d01233f9408b30d501f21267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0df55a5f0939bc83850dd67be3f8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451dae4b4dca4023ddd90710c13c8ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24126709a5811450c86f25c0c29eb79f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461c09876affd3739fa863385920f6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435be42dd0739fc1d592c52d63ea36dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cf6f007e00515819a3ecaed631baf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778a9b14f33d874bb5c6a42461aec1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae48d6a5ae4b7cf650cfaba4e8fb3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976452b48a040fb83c80c2e9aa7bc8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2ef41c2314eff97ece0a87ab9405577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37eb699caa0d892dba640b61a5af9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c627015c9cc3dbc2adea9a4346f2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85f928b13170601c8e3a3542d4f09380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc965ed96cf90b603f83b9c448c32b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460c82d5e18f67e835005858cbec0ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cc198fce6846f37995793f7eb66ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c682bcb7441240c7f8fb48df8c4aac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c5b245a1cb45b06cde90b747dc16e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c05fe86a8351e8f00d1e5ec756d23486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6261f55df26359f149c93f3ce9676c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ada8a738e15ec45b5b878f5684e3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10a44cfd2bbaabbe7e054d9d24b59189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92085d2f8bdae77a619006f65af6d8d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372edbde64c0d9025642ae334a71c0f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d87059856bad2f36325fe257e1c99c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b4c3d9b580d65459656047c218cb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cbda25472c1969d44fad20f033e7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40d20becdb1a5f845b69f86f9a467f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c705b21b9aae0f249e49d7d54911bea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef108fce49850292be8d245ef64ba95997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217a718e7d2cee4c0fa0c4f8e701dc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d290da61b8630841cbfc449bd965a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239c4f093931080c4d5951ae078a321100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8851e2b977c2c15e07e10d8949e0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22389df3e2ef54391f4af073fec23ba3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd36a0150ed9706925098a15776b63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68596f3ae479377f00955a9fb3e3da8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc837e29c4cd517943a8233edb250fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce2a63ee3b1bfd14e82aa016a0ed3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c097d08a50b10bbfa16576f1c7425b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38ed492befe6f040763a75ff23dc37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42033a6fc1e16cb69429afd50f675875109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653054284ccefcd51a877fcde29fd213110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d62f95394debff767dd64c71ddf3b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51954ed37a43f3f7c26682f4634c2451112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36ef3033e608ec0d3c7c2665314f5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfa3bdb8a626e0cb4b30f7e0a57cf2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e209c4181abfb2c40b76b55828c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a091b840c81932cc46899ba2cde0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87031edea292b684f54af966a1e4b7a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289648d67dd0779bb28f1286d2e5dd73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765a92bd919f25f1bc3437ebdbde7a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c85fd7699b66059612172661d66c3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a88ddd452edad74efd75c0e4072c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc487e041b543bd5e1b2e74de117235122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823045c1dacd1812bfbfaa33abb7e3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859b56749f640d647c976609244a049124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e5f4c2ee9f0e08af12074bde55b93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825a1ab101accff2218532f583818ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c070f91fcbdd16e71a65601f23370c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af56ec21b24c5b6042335771e60f65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8435c65bbffc98a4293708405a01de8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8bca181ba2d6ea4b9fc6dd1986fec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd2ba63760a3cd83812e9e010ad521131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aef4f32e90b223631fcaebd231fb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3425e37287feff6ed9add9057ee092b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d2c71980c0756779266296d64ed5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea202e7c18cfa2725841b2ac74924c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc29291b626b1afd52ae55c9bae4089136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead548e26c95287d8cf04ab67847a99e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd263f07694cb030dbd45cff9ff0c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757f09232a0fdef012bc6cc0b44885c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb42ddd59b4f30da7b8be97e4abffa0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b3544b944483c652591b092b9a507141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0daf12ed12729dc706d8a82c574b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba24dc2445d3a5e40130b2c9c126478143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3d193df78a87918f4c9c2addb2178144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb13db96b1ba484c715500cb4e1d02b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4217f332b5f57812d08ff68a283c20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9759ad0e38c5728f3043da5fc6b25d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc0b56e566b64fb2a0ee66e6be8ebf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5770cfc3ab101d86d48937e7e1901d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cfe2b420359fe8e72c73104e8de29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316f609cd368a3e68c4e34b8bed1466151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347f3354071fe1131c872fb71fc1e8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3f6a9a20297a57290419912bca308153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110712a3d28fba3e921ac43ccf0f719c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346592557ec8043c7ab077f34957b12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5c4aefbb79e024a6c62e00496e62b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828b70cc3f272e71ef3b77993e9c542157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17b8fc2ed296ebb4109fbcc4063b64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189899c26764572ee547c366d23b608159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5a8494daceb1aea7c44106bf5ac10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2b8d7c1a0240084a37f80a44a0084161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984847aca757c19a6ff1ef575364ff2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914179a60a9cf600e3a20948c5764a72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a268709a7eabe71d46b99bd85142e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aad602f52a5e03a0fcb9e1cbbb154165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb751070a379686aa51cc458a7124c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c83caa5f8962402a76646d6c12be1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33790628dcca866235d0b555b11c232168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3da04fe195fc5bc0acc01b314bad8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b2045b3564db09db9b765145482ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d77ead2ef23ee1c300f250a62582f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69b781efe6aa4f60061059e21d8109172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591d6ef618e914464f584a1de2c94b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe054bdab78dffc77c692e1ef6be4bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9386fee487c13307ea8c97447d30da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591f6a66a51c9eddd71826bff2bf338176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b23d34d7da35f4b6342dabc5607a66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc70f42f8112d419253628f72ce98a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340c5624d093ba01ca9be89b5e86dd1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507e2083586a9944d1f719170fad06a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6be0f15ef57c65b9590c783a096b9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a670a931d2ce4cb49e74db88b828e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bfa2ab70344cb8c82e150e5cbf6f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c33a26e8b96768020697fe2c33174d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe41df3ecdad772e0aae4ddfbd91c4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca79831580b9bfa4c91f490cdf74165186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c899f071eb4bd4ffbee8c1540130ba9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24b88b82421581d983de384280150a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e638626afe35df8888a693fb309a2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c191df38772a86a0863685c989931190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b571bbae945a21c8fd16905ee68fc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf4f610ede9758fed46ccb3651339e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdb7b189944cf9a1a68b6984e91864193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438cef724172a2641de5ded9993a57f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df6f248985ad3c8c760dbbe1b7849a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c0c9eccfcbb96173f1cce4f45911a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acda8ef0845f38682f3202bc8e5829197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b06efb4b26abd035777c7f13b40e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d92f11438945378af2809dab93cfe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36967bf23af56b00baf18152f8358db1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac4600f8d84099e3e07b091be1d61f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4e95ca06a4dc32d5ae7906ffbdb99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bf6a93ddef93a5777591e91e96450203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fedd80b972348213e8f935abc83db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b690bbb15832d95c2e296362daaf26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f103ff35d62c802bdadc1fe1c8b04c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bc46674fac31af62e1857e78a6142207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc1bdec22df76e88f1f6ac89f2085208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a8193740eed1773a5216b0abd9558209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f8ed4b0a18fcb9b8281a0f80ea2e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01f9cdfd96b756c90cf32a59ca9bcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2547c9c2d8a81bceadf59c5b81ae952212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c86fc3dde2d2bf0fc7ba392b0007213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6eeb59061135677800229c2d05f5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654efd90b1d1f7e7b4631c028229718215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c37d386dd09a7f6efdb38f23a8900216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147e77494bc5c5ac1b47b1c30c5bb1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f92bb74461e57b71bc708c4868f9af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc7ee9989db14910ab649b0ff53acb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f755e1b8dd9b97a4928437dc7e4574220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021af24d18876b668723bd2e46dfa0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474da42b48214f22c393f93ba55c007222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf71a2e3e3a89494ed0d9ee231d160223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ead260cf809af0e47012aed9dfad9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eec743bf754c5db636c607b2ada73e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18ed6ebaf8cf84935d1424f2e716d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb936b7110b6f36f0fb57a4087e16ea2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc1b7c40dfb4ab4e52d6de023ef5ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03bdb7d59fd45e456dd0919ce44882229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa45d52aecd3b4895ff178ddcca194230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a2d54b45aba87c403c3e63725a64e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ed6b094896d7af28a20cb327a5c63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5e88dedde285c33d10fa6a5b3bd5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3f80f80a4c3fc60e9b74065363812234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cce4472627187e84e3bb360479723235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bf918891ac9ba99637aa831bae771236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82001547524235973a4fe79a53cd7d6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c666cfc34ddd74271f309a61c2d7445238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de2d3b8e1d1d1ce1d786ef687c1554239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897188e92e1ddc76d8bd43b2137995c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962a977d5a98ec28c40d10dff832120241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ca4c38e0a6e75d778842add71cfac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc9e70a3844dbf87f082881fc3d24d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e887ba50990614259af7eb6579af1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d4bb17b33c5f675e781d40bbe9aed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb40dc49688aaffa6892acff4da4fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d01bc9d268978531cbac9f9b66c63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd709a849ddc76b12149f11d50a3bb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a630b67f0e6376546f7e3148fd0b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312e12060cf68b54010c74f68631d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dd83af17a62e288d6e9775fa2c066251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abcec40be3ae11adb83f01c574eaa3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7572d0ed9f47a5157b31f51e30c2cc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db34e13b42e7828814e409f800c5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102f3075ba5d96635c1fd20d5c9f752255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ac3c9d26b742807f7a13ce09cd0ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819fdea89bc54df85506298d16f2ea5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6441593c42453108308c97d6966a41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8782d5c269e463df7137bb0d8fbd4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292b4e5fca4197d601ac55615190820260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a5ab0e947b4665763cb6b8cec93cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff06ce897cd5a5017bd6fb38c1c62b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102da67c83e6ef25a33bb0394012876a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34152d497daf6e2c41e85d4d46b8cca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c20eef9b343de59dcf42a1241c4d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb067e340151c13cda40fe4000bf9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b0b027c6b7fd2e2dab99943c8d6fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1651f887ba283be8c436ec2da7977268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8767e91c08f335e7bb92729d05726b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759e95f439f9c34a8dba0bf9a14d85d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d514ae7f0208a15c8188e2436468724271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb6692bf5d29bd010014b8405295ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9345fe3bff6b27cbae11c5df09cdcb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4a2479134fd3c9685d3962774d056274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a3f8824466140257a15f97fc9c564275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee619f18e1de6dfac43aaab5b38051276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7480eddc44db435c5797922495e3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342d9af219f61a3823e313ebb15e020278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dac04f57355eea87f2601a3cecd74a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b6674c54addd7c00df0ccd614808a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07dd10fba12f6228c818e0931af940281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef60e841a5cbbea22a494bcba3cebbf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61178c79e497ae110ce4d00bcc73f8dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f7556f5e687d01053941ee1425d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713751b1ba0974f8a884c1fcf94f0318285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117ac457f2054b6058ce3905244e8a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2ac256e0d3a964ffab6b66261f619287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454341fa253e0a98e8dda474f43d94e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f55b47f97ae3937171b1edd93b041289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206b99dba6d2bce93c957d959fec46d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f4e8d93220990f3cfd9773f9c29fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f1eebb0937307c31188b7f0813bf6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba92ff13d62c8e4fad4fcf35c43e7b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf013b318a9b9d15b1761b5c588885294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e78f254c172436fc4950c6ca87edb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6259e59ddefbd88e13a2222421b22b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e52ae79f6f84325043b86c2bce72e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a088845233d1e61be29b23761b2460298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef559041e5b1904235a98e672c7586299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee5223220fb28f44920f7c7b8a3a43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d689508f54e7764f3bd4c04a38d02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ae9dbad441a714f10498819a90726302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e3ab76cf7ba8576d7e71c3c684252303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940324e073b04979342f670c10641409304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15968be059e0c300049101dfc9c357305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600fb8e1868749f393a9d29774af9bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8af906ed34a1aeb8a0b74fce528127307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeb5d557682a7863d64fa965f57b76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6c2cd778e5177148e95b18c0b0faa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e13654cc80dafd4cce435e3d379a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef71f91ddd35b2fcccc98cd151f4e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772e06ca328219aeb0bb088e49152a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc72aee0278ec72886508584aeb50c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605035a86277520f5d767b3f42334cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529f6328d75771ce6d8467d65af10d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d388898d827aa80f2a3a2c4fb4c5f6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1ef96c315e9f653872f861fd45345317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab87cb5441b838dbf9d87a6ba364bf7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090405a3f54be06351cc2f6166c89cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92e685171ff5a9f36c02aaea445a1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558cc46f35cfe6c0f6870358fbb55e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5835629bd5e36f0af6931c4192999e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988026bc1b94212f0d528bcc51efe04e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d971b917fb8f308b834c4e0e6eb6e14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e98481ea70a3671fbca1df679ecb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86830bc8f444aa3d80457f6d9f2ac1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814eb43489775d80340a62031550a2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927576654b4b07405262f6023513eaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7e8b226612261541460ea471e9943329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53948521b6393b3a07aff0c79c99357f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42579e484aa34846e5c789d432fffb64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94aa626eb5c04d31777d95fa58e467332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430c25eb65bdc33e116fac50dfa3ad4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282280f831619cd3b255dd6a09f53e74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e437146f0e27ef8d82fb990640d84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b4056e0bda32037c8ee650772adcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b685ff01409253d8b04f057617e95f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a29a7a1e4c4238739b8253d03d5157338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1d6156876d632bb0310f5b7bcd2e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744ce889ab23e8622ebc114150aa5db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd24321b752108aadeafa386036b72b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3e1b2d4d5eefe4702ec471a86ca5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b42e5ca2d1bb7701ab523766ee89be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a997ce9aa6d479b889d2f847c2934c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf43aabbbf8d45b844f60b2f294380a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabadc9bc98d714955137d27b2d006a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe4fb4ebc5060d7382845776c78367347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc9e2dbc7db5ce56ebce52ecb5916348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a35b5e54bf8e1f1f2cc0ac610f8a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c222605c4b777ba5d227d291fabf6d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c4d38d5bc0c8be948c82922f1183b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a7f9793ac74ec29f8dd6c8f738c66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494f90fdb8b00897c526ddb85f29ffc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dad5fd5084dd23bddd47768b26208354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d814c2dca422d4aa97b08f153759ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b9a50db6956cb3413d066c25f3c24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7925c2f8eca2b52e300ecc46f212520357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2117762be8743d19aeb454a970befb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d00879ef0c6f85785062f893ecb3a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3386c32f2644efc4d5932d929bb0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ecd218c794a271cbbc6174026d984361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16768eaf94633e626eabf75bbca66b9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20673499571102e0d9873a61d527dd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a7b92dac9851ac718e0ba7c9b935a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96ab225f77729c6e77df2fddd79f73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0b15c3ab39ead9552e421c9bd808d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62229c893c90cd2dfd9c7e37c01f3eaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81054b0be598b3b37e4c6a33824f2d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd0d1fabef98d755d029d7f041c05b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258883cff71e50c490d17bc81133f678370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c3fe565a43251b022bb79ba75ec86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e64b75c2a543b0194fc5f58f149600372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d5e051ee89376f22833e948b06e61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18296506dad589eebb0b0f902a6490374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576d9e9361dfcaf367d96b02e7e9cdd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909b977ef8d4ec987b724d8744b589d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138efa9e5498986c958bd8ab3e8591e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1332d7d80e0a2d28a3b849ba96386378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835cd9fefbf2efb48a3fcbd3672749b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918301d3957e023c388bc51d9786b9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccba17b80570a6fd32ae5e657db1633381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dc08b32e84e74b434b0b1599985be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d47d49d4287b7501c9fcdb9d0ee01e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3e2f4c29ec9b0eb40b65e6a68730c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b53b42b8cfea89bef32c51c7d97cbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e963f4a0d26a493e95b4db5798f40b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdfe2a0d08f570a0dd3a76f026a3db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a094cb09ab6eb0c938ea213b377c197388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b921ff6275a0e66201d4845637740bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67f767d6e8d93024df9ac4af838c4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392abea7ae0c016bd6937b04e34a5cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dab448e6977bd364ab4e887b9e0e38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b589ef7dfba1d846473d1151bb43b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583b09d97f992bf62802227adf391b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56768b2eb2f3ffa1051625216c8ba4e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bbf0d47fa89c0d6d28d8ff369d268396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740269a9b309a6adf71df62bd38aee7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed266a5de8df1e28677e1ec0dccce557398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a97082d4aab3d15bc16222704ddf3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d78db9641b6487fbe4e24748c34b47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f145be8f8cc2890cc324a9b1de54566401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bf8f619676a4a8f612352a71b91a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038b47bba682b12c12e2b67eb8aed03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d99d3431b802a590717a49d38e591404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a045dbbb733d5cb54642d26a339fd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfa14198bdbd698adf6bb05336582a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb9030f8e89fcb68227b3fbe89bb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b348cb08e9bdacb67047105cd594ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09226307ea9e3903e4fb500e7f0bf540409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f41bb914d03abdb5dc8d86722b16f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a60bddf90aa7ac07e26eaecee8094411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2f7ca480a3d422a5a63e1b7a75f65412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baca2c1e0d21ca8358baea42c58b6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafa58f75a61bb9a39ff99d0d1b178f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562731a75317e4e427c499e6cc28518415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e09870a02b1a7ab0a8dd8d9895a68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452449f5d7403a0a55073a74f64d96f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931677877ee4243d5009d533b706c6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819977dd2c7c755bd8efbbace0823ac0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b8aa65001ed9e1f501a2a89ba6779420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c1c007950acd6f9d776b14a7843cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064560f18f437436d06f9cd1218595ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64755749104b48c51f60b9d4430e1f47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2413bef4cd82076f5b88f033f1e88a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2c4f77dfdb812171ae2bcc0aafb2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc505aaa2808b3f773f3e7fc7255e578426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c857749c2e80f59a1d8fbde10149c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bdfb3e67f3e1bbae78bda9723827b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5045348024828060e3540b1a003d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84b3d6820f35297aa4c8e0167df4de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802773ef0fc434254ec5f9e9fd7f294431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ec227bd7446b90e7519f73de1ff96432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf475cd09285cef22d1ffe34dcb5317433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9221e866bcf37d60333fd0f246c2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842e2794d82d1608787e06feaa33d41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9425abcc9ccc883f24d0b738f3f34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37081e0ec57e52a71ea8d43a1e47ac3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8dae7aae348210626401f5619cc0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f5d006dbbd475749344944a42857439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857ac4badd11a4ee54fc5ee20d84753440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90cb6774fc2b654367d0c87fccdded441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5950d54fb0cee206d56c93b8932e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7df238efa51ee68c41f63429077f33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f431224c7debe0398ca84c5e14e99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438dd631d3fd1c2fb9a7f55cbe570fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6b91b77d3e581f62aaeed15c3caa7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad899ae5c72986bcae7b1bc609a7d89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c213a09d54a4916f369c202a9969f21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8486507eab16e0a26e2ea281eeb6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf18c869d1c961ddad60b4be3de270450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d84326d3d25178a8e96785094f1df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6a6e82b081181876d84b2d26472f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843ef04764615a04e842f4a09352358453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3316802e2fce7d7503d7df6b9623b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98377837063a90b594ebd33a32300c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf85fdb5edcf2028b63ecb40ea0a615456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b2951ed973fa2bf1f9ebf82e6d3cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbe8fc4b35aa4158ef2eca9563a2a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d829be61b08233048c5893c87d50ef4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9160bd8be87bb2f5770a2ded7869783460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25d3036af88ad067a2e002b5c87264461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df5b6b0fc004e23f950971b123186c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9fd142b569dd8116321ac3884cf07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b547bf494a7824277872a3981e4f84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a0e6eb1e64dac8f64ab9d59ce92fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8047b3dc35024cf7bacc64f6202bf20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2061d2ace8a60508fdeba1932d6ab3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ee1cce1f957b614026707caf2ab19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39177412ffbd5627a955c193c5194664469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c52dc3f32f740286e7f6fa0ba46ebc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5c54c6285ac2d30807d64c1fcc170471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dee8cd98897458fe7d588f67543d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f847f928e631482c51dbb60dd6e498473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd382f72ec189558456701199214427474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533bf1b4eca536e41548555e05e9d61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a52b91b913613ea7c48357302eaf70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3735c34dc52f5216e95429c6d314c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945d19dce79258b5647f080e6046b4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab497ddafe21d0afb39ad44105b9161479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c96f914554f72ab6efed48832fc0b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b265e2505fce07541057f96c9deda02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed3ae3e35994d77071bd9c38665781482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd284171b14b744ddda98011a2b01ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798b4a35d002fb690cdf259b41ee40f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcad463f5cae0bfeed2a3c72b1e6db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df152a963882a8a08fe5e4f7db673a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d66de75f1d638cd065122f7aca4e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819454625a4e751708b4e1a8efd7e597488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fb455f8c4843257df4766466b3549489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218ffe46cf80ff8d331396cb09e34a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02080845c9e9fe0e9df114dd67b3288e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95520c8b6effc419ab0350a0162c8faa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d413ec8a6f6cad11688cc1db3378024493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c359fd8d86a6f923f9c3f22e253a44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77caf1d9e73ac72ee32ab50a522dd31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223875159d37446885161704e2fc24c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37bf78ffd3cf9def162bfca8e04552497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89783939249d5cacced1fc0c3057b64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ef143cfd712521754f6dd9b8b88df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e65c2f6f687d4260ba43b2e42a8ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ac9f7f9f7da6185245375c1690b96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9ac1977c88c18843aca01fa2c55a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf15fd073eef2bee12b30af87903b4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bf19de6c2ac97e692f5b469320fd6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb0b52b7769362fe049482f809bb36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a45e5289161ea33763da2a0e29c3a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb185ee60d045192410734c8077639b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb986e3aab9277c102b76341bc40a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51267a11761d1ee19e5f9fac7886b1b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478dbc00ac8f2444e8ddd97ce1ce52a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de33e4aec60c3c934f2a551d9a219c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae02c7fd6681ec69ca845d5be5546e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb82b2a263f4971977ba73906cefc55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec0e32d65326b55d45c6904d9e1e5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c392c36a93eba0fbfd988c7d8f572515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c401be79bff9f360cbabbf8221586c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb589771285c14f11de71cd5ae531f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff162cb02cb3c1fe4996c63ccc565ead518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beee6cd8a6ac2f0e2519d19a901374519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af26eb5a60ab535b04690b765c143a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2642a268b694e392610ce71fd2ecce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6efe7624d709110e134dbaa70162c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da7b0562742e6cd28432d61a240796523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989748136afa92e898b1443546e28e06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a56e7e55a02c48e0a6b89dea8e18b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeec034749a8c068af3a5f6368a8d8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ad50c20b3e970aa53aa40d957ecd6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432bc551e219d211d14b0cb48eabbd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438a766b03d5906944d8249ea5289e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617196eefb28df192ebbb02fc0388c69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6583a4d94c9f68f9a78b9d3b7170a89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b5455f562b3d471da666e774c93f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04f1699e8c3d67b826cc188cd71bc8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388065ebe83525c0e0b75ef613aafae7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb644d4a30623fe10acfd05f23bb97a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10c1be64381315cbf9ba0abb2a42c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3930d090164dbc8a08463fcad619c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894aaad5d083605fcfb7d50c98951d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8ede98b5d46c766a99e4cc7c4e3b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674ad4bf85773a2d1b4927364259a09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083913f4ca82f441bc130ee817e6d81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759253165ac2a4596ae1862cf6822de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26753d0b1d0553cce061115b78c4be3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe97c5140741ac16d265f3226cbabf2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad6704e9a19d5c3ca0c9ceb4871f4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dde50f5c07c7ab5d12f178a24fbfb6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82204e7101affdaaec7ccfc198cc75547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8d38b80cdce4c9d6f40d7957ac671548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca6d17fb7802ecb71188438f81e722549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12571d27f1550741657868bbcecee1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf156b16e8986a6cfbdc0efa1c8f170b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326272b00ea93613faf3bb23773216a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5cf7e87b4879c4061596c5370eb72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c420a893eb55634ec76e40645425996554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38578220cb4eea39c526dce7c75b5bf7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071a69c7449bd98ac6507b6b79c2075556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f994d6df48cbc531eb55a48a1d75c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf57d85e8023085a5157bd70ff1ffb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e7c0e2ddbb85ebd9c96d00b857b98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2356e4e28b5851805ff757e4e055b24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc159cffec63bd3b33de30c0374532561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07144bb8744e61eac69664836ad504e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b2943a76bbe319439055710204cef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a080f37f778b3165fd4f257a1b95373564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25698c97603256e0a259d36cc48552565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a26432c10710f07a644ec2d9554c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8530ba575ac603593ba20887e8ef1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016c1a6f2dda3bfe6d0dc0d3ebc57aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc643d712ddd408460fa12c2f66467d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0da05c36b7382ced51dec80fc55ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1667c8f4807a177258149a39232884571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ff936ccb8f7a9bd673f3de2a45827572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64705f68ee3459c5dc396d9d8839edf9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a88b9c34c21b4abe2a7ab56940a27574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244fda56221daac83bc35cbb49125b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba012fe1674fe99185b3a21a2a1ab43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05335237a0b71b63e84e2e3a63a74be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc8ca0cf13e24c32d45d29d7c255b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9944805946756c9be5c2e09b56923c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10199794f7bf777767a80717169bae3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5241ab7dd30f1cc4d74dcf9445bff23581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1cdf97c41ef2dd1bc67c10c454eb7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150455d87dd8af1f2356b8b24ceeefd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3448213f8138f32874ebf510661c560584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48d3ca253802a2ce5850028ccac513585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e772e236333e2947c7cb2ce8f0ff8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10bbfc44c3e537217687a39a28fef3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017ff75bbbdb0dc6fe1042a72852a93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30f2bae68c7a939400a8169dac2d33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561782479ed5c265d7e1b6189030eb07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff2126a31437f8d01c16af5975ffa0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff18413d9b4d2ef1b0030501e91901592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bca3f945f19e94ab98c2eb652a349593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d1e15da1036fba8ee826468555676594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211196157e263350aecda4e261cc19b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49115b61781a5a6fae43706d7b1face596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9030ebf74a68614a7ea236bc063384597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cda2f9d0b84096867fa74fd2c83f2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7d6d9e4d51b6748fe88b6db3cca18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724fe534808fbc42fd19d560391c1b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3864eec928c9b5e1463a2c3789784601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e776cbcd330dc7726e44be4eb6a3ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7f149bf6e4ebd852b145ae65b98e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c19111720377640a40e2cd4d93bbe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135799852f0226ce66e369c7890bced605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0af295d72f94dc4dbec0ef99c8ec6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db4ce453704557435815fe578b1f83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11b8148bc7d4484e2da76297537b98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c994eba309eaa4d4b9277a0690b09d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b6fdcada7f3c321921deed7165f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125ef057bd274c7cf324d4a6f79fe0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574e7cf2259e21b4958a06bef8bcf71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f64ee2b9fcdb107160933010a5db7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9215b311393880b043caa9f1a3ad045614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ab227d9a32148e0cacefa59e0460b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bba13f5b3fe6a629a427af4b7e8d4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea579a12c40d2e888c54fa2c5992a74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57960b5c8651429b2f59d997e5773ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23310e34b921347a4613db58e9b7662d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03a69f2e4c4520f925478522f68224620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8f2bce208fb3ea245c28955024cad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46066051b422831bcead70dbbbab05e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fed1217fd62d4694eeace9a188026623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b503ef6b6f40d03257d2914bbd686d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8411b971766f4544029ef51aa85163625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbc87381750736cea05f35d0b2faa9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33938c466601f710f887c1adb2324da4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045d5a42d35765fc1354304da7851e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23d61c2d9e15d9e1e9960c4bd115a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abbad18258f25a02b0cf383c120c05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd5443338e2c11232b8a8c7f97bee5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be5c21fdb5071b685d912869c02cf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447841a3364af5ae9100f98d16b0d3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad0de80375b0ed15a3b8001c55b66d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b7c8c6d162f3fb38851523a2ee3fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632624d94fc16f692a0d0865d650efe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b3f3f70e32e61894768c6fb0a81f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56659da4e89c727b3c05842477a87c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269b13bb7dce2bdce9ed669e88b79ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa5f6b72ad3933818a98e4992b5b8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5231334eae4bc120a47b823729ad9f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b90cb300f932a5fb3d4a611605082642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4f88dd8dc149a0b820b2e4e28bfb4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc398d41b006ac40e09b6ae0514e2611644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d873242b2c9730e19878e052e25a1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b3eb1e003583221035f2f53498edd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875ed75dd9c98fef962d6d3e0f3913b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac4682afa8416496ceaf343af90061648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0d92beef901b3c58a280744ed8ed9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7d93e6c66e09ece80cabf13681d93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770628cf26b66ace0665efae2abbafa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1de922ee0f513661a5cd9197751a3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebfcaad76b28aaedd4d613911c20d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b348225f9cb14eb9eb33508c04dfa5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c46a65d8cb2d8ce0827599232ab39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454a0b23ed82ff31487245ff31a99e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7898e86048a529af17cf50585f6fce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d2d71385cf606aa736858f0673e73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4f6d7ed68ab5e74cdab9737cfcdd7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378554f8e5fbccca52be13a44d099ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a175336480a9cb1107f84300f76da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfa907859c7c7e04f25edb981a3434662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c307bd8f5d3ccfc2cfc63a47ee766f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b559ddf6cad764e17cdc77818a14c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2024e6088569c1e40d031d99117ea5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d2fcb732728989d6db33f975107d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700868a80b891b3c5c174ce7796753f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e15ffd94423a39e386009854c6a6be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765f786045f58374cf42e1965d2b5a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4462d533782c9e8503d6b67525ac89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dd79f67993885b6f2eec041e6b89b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817864e9610a51c992eb422b1af7ca8b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b9be8073c186d130ac31cfa7b4d51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebdf15fa853965fabd2fd2fc08d906674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370283e7b78f68ef1f4338d3c1b3fd05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0560619412f708113f43cbceea80cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb310320850d1c3d111aee2749c5018a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8bade000499e3e2f6bb9b6df75f14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296daa3a90622d0d53da25764f63509a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abd54a805af8bb46049bb637223c3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cfd95a9f90ef3de70b2225d83082b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c45fdb7bccc13e08006c216fcc359682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fcebf1f033dca6e8d2373ff5f0fee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81795717e0ecd10f713c5834607d2ae8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3706c1d0f66d6a77ba129d4c45043685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e103c9a616fcb66ed64859e32d2345686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8667dff428efd5c22b2480e37d46f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3124f515a22ede5a3aa26cb11a74f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcb3527e35af9317c7ad40de347d04689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b988f29a359203e1499655c9dd586690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a02e6742ef35a7a77185a15daf7f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde1682ef556aaead9cc1289da014a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851883e7d1466c8d43450ed9407ebc13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b6da4348881e1c3b8a70590b07fff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93643b502bec14eca5833d83a435bb3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cf2cb84e74f7976d72031795699bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcab43430b1cdf161e474df44fc190697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ba046ac2ea0f3ea0cbcd5282de600698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c51c25fc020bdec26e22036c13fe12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea599f928d7a51a2070d077c8c55246700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e36fa2079ea89075e45eab9a5a3c2f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225afc804df9960c296bdfd0d78762a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e40521351e324647d1f3fbc07f2017703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cab9b43afdf1741149b216fe0da55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd21ba15a984ca86e4aefdbb898253705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11aeb86d2272f30444d26183c57f48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d336d5d760d1a8ec47589c8bc80547707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5848090e962f65ebb5dcacdec7fb24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb274aca647901a39ed37b840e8f3b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835145ad7b5d478071afebf743ca583710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e608b704631f5aaa9490ce69e79a274711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572fddada0724e6717435b71a0363a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb495e2aa2f6ee4327e35330c356ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e369c27b845329e53f390cb13de7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e706f6968dfd5f06ff7c48fe8ebacd4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63411c27425992f228f87de589928733716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d13b05e9745e369cb5aac057bd2eab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6138ee586def8d438e987c5e28a5aea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1d91658e329a79aac7cdbe4ba1b63719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e275d0bce066fac61aec8e2648fc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a2dd99d9144dead557ac7bc57faa5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a8853acd1bbf7192e2880d98989db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab82eab219d15b23a2a0db34ccf6c77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04590413059f1343f648851650d588ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde5e18970e8f2c334598a5fa9a1b85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671884c351b981cf28d9792e03f59c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1af4563723cebb638de804062fb25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2762849680eacd41f4fa441d64f40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc145fa0eb9e74350a5704d0e45f5e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb455b4702a702b0497e2b5e0a7477730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bbd697c9f6b1259613c1715c394a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451164244cdb57d4b64003c4fa9011d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee2649d44f035026c0ae31e3702843733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeecb0544a82204eba140042a930a75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824e4d05448127949f157fec3ffdcbb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeaee368db060e51f9aba441d44072736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7807e14c360c304bbe201345fed6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2f42cb6fc26ba07912b2231c05ee3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ddf0e23e83eed1e68ae61e4417e0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92642e95c314ccf41557aca34717b0ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd858fff08c209b70fa8f62b8f39f89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bf43b4c38577d685e781842ea852f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dbbd3929fa34006e624eb58790fcf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcef7ef9021fa59bf8f647676d3d401744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea80e8095f0c62e147c62bf304bb74d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb3eabc0c62725ca06a6eb12fbe555746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6509a87b1d2d9f50c02e7a2dbea32e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eac73efd0d8bb631d20f68633eb7c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb827385f6c794b35c9f2147bd586e29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490c027e4214a4eb468c27681b7b03c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fccca4df656981249e9dc4f9ec9792751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65a5d649f770bf14da52b835fc0d25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928ed88f7f7be4a584745f3f7428359753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>