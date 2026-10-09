--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572ec00d76ea8757f266bca4c60cc591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d205f3c7522accb406b8227a4b2e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610ffd2685aa80b1d76172aad6f47553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df77536a88f3951d130d21860a88b514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca17f36cf1eaee282576f351c5b0c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c09ce0a326e43ed76e9d05f33e1016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a05936968213529c6d4edeecb8bdf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49077bb69c4067f970ac62b1aa41a188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c463ec31e52a5bc9893db2793b8a9c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d4eea77f7d37596ee2b751e2ccd8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd908ad468974a5babf821a9e5940cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fff3f0da091f26bcb294d7d60d7dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cf38a3ce6df37d0e3dc734b983b4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9088811794e0e8b7da25675c4819314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9365e10eb9190aaa406aae42aeadd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bbf3c7f392a490a715fe5bc1cb58116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2014db2535a79701c96c95ed7a5d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c7758c102c4a819ce98b33c464ee418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df146e757c5a8dcc8c51f27f641642e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014aaa25ea6ec73ab95b23263a15b3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0651e1a20398415a0fe3beb8bb02e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec03f70d168fb6f51be08a4ccc230eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4436b240f64f77cc30b0b2d313c2fa623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5fc0d275b510247ce7fad9d3ceb4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bdd7e5d5aeef09c69bf99d3c6483b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca35ab5658c54471498c8846dd44b5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fd1835d122b2de98f95c45d06c6b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159a4001e05ab0ac55ebc425244acdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccb31e22083fd4d744a26372144e0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1777cdb0ccf6f7eb6cb9990df409d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80200892a3ebf8ad9ebfc20f8498d90b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4315f9462de477c99d2d34ead2b5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53dfac011e7d080054e9dcf09891eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb0ba8a5e1623709310c8f339b2c7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69308906666e027e08c6ce71660da53e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7382291f7d8514a2f72dad796952ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8de9a4926359f0677c396680b5555f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa5080db027fc566e73ffe71f00cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6bc5c892b449973763bd72ced034639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff957117b692507a81d9158c6e00c4b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df810b73ce29289617d6d2cbf12d8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260ab2f09f322ecd98d5562112a9ed442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f909a56de0be77a6a99adb43787c2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408e545755fdf669c080f5b3b4ebcaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4e063706067a24317b0f05c53383a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d1e29551aeb32a571b6e8da37598a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c0a971ed657b4d84660e301983c1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba49fa5ea49ebb7544c83ce4c06db0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcba0e9f769478ac0793e0a864748849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b42e1a2de2fc429b063ae1ffd1c26850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab77cc4d5a870c1aefef0c3064cfb5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96537c9f2f0a159161d4ff237971a64452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94c47a9e24f6130c9e7ea59d3ed4d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e485bfc308078ef7715df65a5ab90bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379b6d29e5ccc0d32fbc6c97f7d7d3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1b67c53d7dbf7f8c3c4478798d5f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8597c8f3c12d40dcdfddfd5091f09257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc388d2680cd90a53dfb0944cd0b9eb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c8a26b55d3681a291e3306f02076959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da3da4a96af2f002c0aaf5714d11d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efb9948ea079776fc3e685867d1f9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3700277eafd7b1efa57c749254fcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8e25e324419cdaa935b9ddfd6ca7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a219d952005c5e1a5c43c0ea3ab2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4129be0cbcc7af9954751a91e04c7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeff262846c87a9dd1b56f013ca4c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60d23d698c462df14d18fac8f8989967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99992eb79bc34ad44ae94b488649708a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa5f80b53118bfca2b69274b941ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12701ab77b7b11eec8b8d149741c4ecb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1db1de61594e5e7f4813764e4c75271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9251bca38f3dfc14536aa307cf0f6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f551c6da1dc842575b5e72fe1a31b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f472fe968c81f7a8c10448d70085d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaf27e430ec82112f59c18174ae48c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14adbe9279afe9b4e5b61a10877875876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6452bfd6c26f19f6e5f27ceb8e545477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2f2b7acddcc84f9cee4a4667ddbd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27baf2824ac8febc5f0db18d6c176f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563eb714cd754bc259f5d9399fc2d1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338dab25c6023b46c74e806caca68f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa2445123b809e78c3009f0be01ef982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6eeb4ee0403e20ffcb84f1c5edc4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4055cc422ae73b51186b2d883175084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13375a2e15d71d4c810db92950a1644d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb080d34bbb959153d375a84d4011886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a9b7fbdbde77ae70f28a06175516087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbe3aa08b9b5d7acb869bfa9dd045e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97c4b4b9fd83a97cd42f635b2034f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91df72ddbbbbd6f29c343a203be4b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8df26267772ac031518a98c4013c8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc36486e9340427e43d7d8084d786c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa9cb7233d8bff08ce7ac7dbf2d93293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16f1b3466b0a91a129f1027f26ec0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c5693dcf3332ec27d3a03bf053e3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fafd86f7ded0b7de890b8a6eafcb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adcfe07797037874016fe58810f17a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd92b36cb94290b19df44a54f6cbf198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e0e669ede221d8a9a80ea9e83f84899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7e63b3e19e06c646dab5d036fc6b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066019e175ad359e61ed082a0707f56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8ec19cd3eee60f7678acce644eb60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043b8daf24c6e2083342b25f8b27a7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17453622b43771f649245fbb82b5acc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd86e4551f930bbebbfe78b57df556105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c428f2dcf2f0da006a1b6c0781524106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b0f7548526c3ef8e569d03de9d951107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fbb0d26291ecff4a3032d72112d8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bb0edf90817ff3f0637bb77616260109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6cb21e89d43d3df52b0c8b2b6e595110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0f18de047bff92516722d0a8c7364111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513074212e377b280db962001a20ebf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543d41db932bc22d619e053f0585f0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b167f4ec1b6def73737e0911ddd59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c314bdb7d096a8a0f396c8517a32fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe2e9c0551221a97fc6a6921a38b7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d99ddcbccfe3ee35880244b1648f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e235a50853988884db47ec147e74c3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4233987515e0941043a9c4a9119ef7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aa0cf81f93adcdcfd648198f8f028120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d46837ae2c81deac50c4ec5f8a6ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69372f4800d730591e757046dcc543122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551380c62ed50489eb59f5517e5e24b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d752906a7dcc352a675a6d1af981d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa89ed86833a62cb0034b5e04faff45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0eefbeb7d3381bec3dc50afef958e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39786d10028c5822c3e86632da9a8870127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5e2d21d023e1736d088af62453fe5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043bfc02977903179c43f867e662aab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79009cc4504008e5935a1a3da183a9d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e3bc036bb8c30c39527672afe8517131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40158538d819f835a09c61f03f1fc57d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9485b788d78d92ee2bfb8f07ad68d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cb1c3c3354bb6edd7405cc387a0bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f79a52139dfb1907fb3c4c76380751135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a4f8b4925bd7d8745908098bd15ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae31eb358059c8f6c1fe7fa509e84d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08509ad6e66983868eb92178a39a0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3734454b4dadd3635f0bdc4ef11b0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475de660ae2738aabcdb302e35f4bfe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b562378c2fdf513687a3029c13084141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828314780ba701eb83b8387b218001ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a4fd5a6cfb66168b110293b6c212e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf46e9bbdc53bc3b1885c748528653144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0541bbecfec40c04493e7ce98b46f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f92ca50ab9ab00ad9976532534e195146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cc34b81aebddc88bb36257d80cb01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bacd0196ff65832c532c62294f5cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f673226d588eee8be50bf96928dd5cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8959d769b61c708323fcb487799c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7468823ef0134131327aa9fabeb6989151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f6aae65c45342003c5feb0d44c71c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b92e183934759263abe0c8f3a52e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595abcd2d9d9e750245ad987698741d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeb74edcb37780c8990c0c7d83c1c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363a9fe7b3dda31bbe0af806e39abe2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb60238a8e850050fd7cea802e7e86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e5ca2361a76ecca2a5ee61ef61a69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585eedf7850fde15e26733a9444cd92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc2637f1bbd91d87654bc000dbf977160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2811a0af57235b3e9a28dd8a07a485161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc104e61edb0be4f259f84f2503d9b00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0395ee064d8f6b3ec17c50ecbad53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e69ad166ef0147256957ba2e10a15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c147e993688642d5fdd2f36ec937b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e783f908b137d5d9b0631a156558761166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52fbda91eb862b7146a9604fa2d9be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1a01773e1937f94f8367356b8a431168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e99352ba370b914d2951ff98a18d97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d310d007f8270ba129d45bcb582b26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568278983566ae51c71a1214e73a08b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b4dd07200b522bcab113e397025de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1fbb8ae71a9cdeacb9a4ea0eace7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc3d787c7ac6475e9671bd90c1a54c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70385cdc59007e3ce9c70a6634d97790175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3db4749c170e557ff566f81652d7ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276524f2a2795124fb3f79cb47f1610177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93dad8cef030c0de4b6f32806ddf3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206508c90b4d5352fad8c19b6757f6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87e7f2e9a3a1cd99c297a7a24fdd07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d90003ef779a707cb94141c6b20a9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ddaabbdd362b376dc679f0e7480d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee54da60fa7469fbaf4d07faf5f60c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7672d6714f12564bedf530f7ce7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a9547a6cf78a9a4ecae6fe358157d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562412469a090328c7d3e359b28d91c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c53b504885415a4a7539927e927745187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6a9fcba870b0c6da033a42f52e251188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284beb70dbe481141d9433ce0809da10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d0eee2c1d62da703da610dc62a4c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00582064cd4e2034c0e25ca05740de4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a83b2ed573bcf3b25f8d486497f04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284b1ff738bfd654c2dbe26b16dcc3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8008fd91db88441b2ea231e0f2ca3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7089a2c7b1ad60c6243a7793918a39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaeba0b6bf0367c4c1549047ebba94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc24a33f0c9c8f02ae2247bc8c7542f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51bd6df1aae6d8a79d2d93c90f8bf3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996b2bb4af50d21e9c2a5b66c5ed0da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8444382f9882359e5233d51c048ef8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aeb19ab7e9743b6f6a744943a0bdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81ff09a2873be82b3435f8776050a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b623015b8c7958c83a25d4774f1951203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb747a71fffb68a726f9694bb87f3e35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82baba9893971b70a3faea7e3c974d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db80977d6262680ebdfbac31a95993206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad290aac4e6aca923572d25c70245c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcab6a167f13495b2764b4942797a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63177316cbe390a1b55388d113e1512c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48030460ae95eaf53060de690cf9b9cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6452069be5c8e9d77799fa3d2c22c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514733f1877d2eb919a49c5d51ed19fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2b9f64ace41c4be1404aa67c0e59a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ade3b9e8ef652b19a7e17fefd10c92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e3deb43c66f6df172ae0192f05768215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb64bae38a581b0888cbe0254910945216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250977bc9f2b279c7bf522cf009b962217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fee2c4688cd8729324bf44d75a2af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febab897746e51fcf598c79aceede0ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87da56ce2fcc51af063c0d11f4e160d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fe42e77a66d77a8db19445db11f7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4411e659decc256c6dce15090acdc55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccfea740e09693e45bb99c35baf201223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b93a736695a00c354740c694189b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39e6d0a4eac690e86e8f2c7b51d5de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f29b9ce014a9c81363aaa8c00810f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb18869924b684d37f5c2d23bc38fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b8962e0b41b8f539a1f9dda7bd4b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d813fff6ff670178aa13c75ca9368e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312d5438f62c5921a44822584077b39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ebaac9b8478f018e4508105c04d62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed99004a8e11b702fd4cae44cdd014232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1e86a2f1e829b38566afa5ed6edf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69424e09d176dbf258c35d50cb9a89bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad0859e970afd6f9606741d517cb40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c84416adfe2a502c852bd0603673e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cab7aa6244484d808250ffa3d4879237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a666f76936f888a2119f67d0d83683238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39c34b90bcbfd4445661ce769d96b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f869707f8ed305a9973401814fc74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64d7ec5870c92cfdd453e4b8281df0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4248b644425cb30c44246403bc617242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda689b497cb758ea7cb8726090c987d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c31ac39187db55add14e6a74286e61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ec24f9931b3b4474de8f663c3e82c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e06319a96a48f02fdb23efc8b96c14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba322cc616cc251f9e013c2b8e559d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef4ee84544a914987e37bb9f9b67f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f07fc6f8928e79389f5b3fb31da439249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff4bfb35d40b3131edbae9d280556e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465e281a7f11b9e4b0f6d7798769126251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114be3c409e0c68e418a1ba9e51e3ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f5c2bc39dc76f5ab8b097b35af70e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd260d3beae75306a26853ff36e232254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba273b121023403e6663e0e84e768de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6104b1661ce0757baefbdc3cd5cec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b58d3ef6a834e62341dae5d9bf5f34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593ff38633cf51246a87135a046fa8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec902fdb18309646bff480ffbb04fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dff281098d2e6d53e070cc06fb0ef1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f8843ad8ee06f1f591697a9270dab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a5e537d25c1f46341b637b76d978e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d36a916111ba1e269abc8101ec75c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439db5de54c8a1d77bffda63e1d6c0f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39bf87508f4ba56fd449791bc77d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c47ce84b29e9ddd0cd9c13f0d343f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e683d6922f710828842ba432ac737267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b9698beeb0953e91b04e8c3d39ded268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053c0f293f0025d5ec50faee1add419269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398f25e212b5229f07a1898328be542270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8b54571bc16fcebb5842453b8b309271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ce78dd5b787365cffa68b8c163f90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817875392324b2bc379645414136219273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b38f7e0fbd2098bc8844343a431ca0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bc35e0428fefc3c61cc5d12094b0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269171271f290e4c6fc5a4c31b8f49d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc852f90a507c6d253f45534be8455f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916862e69b18744a91edcc80bafb64b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b30df5f086c6489c987c73f7340e81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9f4d4bb009f904c6288d601894cbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a028db2646ca61fb831a2971dabd8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e02a4edb2a4b2a3a60aff423bf0a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1680e2f271e6f060ed7346047f468283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06c32dc3cd49fd30341ead7ebcf403284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a191c4ea26c8a9d011964f3e6aef7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2edd2e5591e52df0d40ddaa1c1867286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159ca56e17c6f2096e1dcea3ba4be28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18458c9c50d83f89142540e1a169627288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e43f25e887f07f328bfa2621efb3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8957e683b6be5b7164e2e41b47bba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcae5ae99f0921b34df6de7b3833ad7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637b7f3505f574a086b1bd2190b0776292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3a341e8dfa12ed83d2030fb9d5298293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6df3d1451dea38ada260d84f59579e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df7dc9e86c2126a9960b9c58239cd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d92246d68120fada77631b15ec4bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9091960f910e66e92a34ecd296ea5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254c71a7d804997235dc00645624787298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90ab4815306ed10ec05ea2b4480a8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872701129a86c1a0f38aa96f11f652f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b76b8d69107b828e9a958b1ee22b9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed1080f1cd7d83dd91ec381a9e5420302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88076d9ea44db6116c13458722a1133b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7919ff88c6eca4829d5e549a4f14fd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885695bafc817309d0cf71fcdf81bc7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0d0cc1dbeaaf5b7ddc521c345d2a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e766bd46d75226815e404e216319bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8098634f8268206a58145bf1063b727308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d57909a0b7be874c08e597c98ed6a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580a5fc2c24ac82da6420102bafb759310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831d7cb1382c5b7b1077a08dfc035f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf6d38bc11f095927e7b8200c62d6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dde73a1078e71acb1cfe861de1712313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45422f3e3124f0d6c9e7aada07595d4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aa7490fbb45590bd6c89bae24e675315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55071f3bdc050c83d26b47a8a7f1471316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a754b8d3f23e6388d4da04106727c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5b640a5f717c4541b47af2c38cace318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d3d20b8b005f72532bf309476a84b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2749fb390e18a84d09b2d593afe1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32400e6bad6ae26b52894318bc7226ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86b91643c134182c4cc2cf254e94fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5800728461bc66df57b8cc039b98b39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845e809d817cb5c31308dad28a9a6c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcfcd45abd4e7dec1d696465efb87f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fefd3054c886e3f5677a58cb5830b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4a8910d3917814c66260fd17e45cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2258bd0f80c8f1121a952e2df0123b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c993c9a736fda8cd47d43673b548958329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f72b71836b19fb471a7f354fa156d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4b7338d60773a0dcf0c9efe206777331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7e8a36a3c0d90d6ddcb0720dc0657332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144780fbecccbfc5f5383c97e2c8dae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c83c34d4475935720d72973423032334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63067314fae9b6db84e41ca20d80b451335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d26dcad7c2597db37552d82d07ec8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cf65c1e21c102d784babcbfd779f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ff2d6ea7bfba626412705c4329a96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e344e19ca5ecce11c06cbf20cb1a8c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40d63212d289e78487851f362400d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2244bde3291b5a3c20dfcb6dc66314341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e5ec13feba83ed77bc368ef29b913342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea12bffb30de1457a2a6c14251dd7b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d7a8415053aa3c0afe86d6716bd43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766ecd069ab2fb8ea9ab6795a178960345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac41cdfa6c04f42391e200a1005ab81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5d8a3b55afc6e31de84868a721c56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c83e86ce3a15ac5fd6a5c0824dd90e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67860aae9f8d8061ab3faac0e89099b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f2fc564a9427cf9084e48189b1e0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d1d932d49f73c92383dc6501d0e24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71ccace6dc9416103162d5da818e21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751707ba631efc3db025d76f08045d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed3c822f969fb97d6075450a50578b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838a9daab2c1757632c2666dd5fcb3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064220da4f3db0ff9d49aabb80298ab6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bede5f2952023e8cd84a6c90f5ead6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60926999af8ad259c97d2a00d81eeec8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02505d83532df85390c41f63b08a1e65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366cfe019186874eb467867d3818fb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995b7378ec71d6d02580127536d6db7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6821478a475258988147ef8953db6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231caeb8a614305e21610d67dd3e5b17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a955c1e46d356845b2d90deb6cd3f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef386b3cbabaf0964ed39ded768f73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ebee2e5b2f5bd1342de001adb48a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbad76be2ee5e081c0be7adc4305afe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81966cb48bd53e9e91ad80045e1fd619368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28440046d2092f6d87d0611901764a11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871831c0f27c0bae6de2f85427a1a39a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0451e3f27d0f4161d52d2f55614b7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8acc46e295cb4f76cc8c30c436974372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505cc1bfa69fdb874a68d59fa017021373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaec1133ff4e565d2abd67261444ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfc9e86da4b798edda7ae26817a409375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158620298dbd7558cee5686017a4073376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa978893eb3cba832c387330cd7cee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0590a4be31ed8b02248315657658332378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17938fd19e938c4d13503d5b695dc330379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc490b1f7e23a0f19395d509a0eb1990380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1850ea0c97786c9e4b01033efc11a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075680766360c093c8291e279b093947382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d97db5e81c09b86ead95c959a5179383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072ba9cbde6edc7591eb690947de9ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ae0f43f79651ac164774bab889977385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaded973223b35d56a8928319c7f0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e0a6e126188d3558d512ab5a5dbe0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77967673491227f9326b2279c62c5bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08aad9330a35587a73aa9e2f4d3c7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7b4fb8882a91b0ae0e210056ee05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07765e07671ef9dc53976cfc40322b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fac552ded0c438ec530acea58448eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afadf0d13493faa748cbe642d2ece2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba80c4f8e511df1e0a371df8325ce6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73737e4474bac7675cb1e08e04af07ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6f013ce48793c3add66b57ba77783396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb560a364489728dfb0bf5e653ede4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff6f50775404c77a5dc2afa6f61974398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc181b000bea8b8014b9c071d07f78e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e476c9ff44f23f870a81b2ffa2d02f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307bb5e13dbb31ddf8d0133313a23bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8121f8b7c43510e6dc645316279600c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da6492fc5b939194efa30ce7392b20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aee51fd8193e759e215cb1aeda540404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e4af77ade7372bc887c3c0b39c445405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cd6bba0c4f42cf5d21fbaed6a1122406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344a89db7bc31bab9c6853b99753682407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dd459694bdca34b3ff060d5e9ff57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f709a2b885f0951ba2b931102221d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9735112879016a5260eb03c5807c35410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6878d51ed86a3f08399a04aeb3679e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea712f1cc1f0465ddbc60225fa8f330412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb468b1dbba012a50d12879a67ceef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c7f25db5dd0f4f04e560fb8ecb8b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f5e6b9a33cc9d431eba0f149e79ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebe6e4312fd72e0c87ff53d171b9ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1af624042bb2accbed27d6ca5d929f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13034bc10ff57b5e195a5b3236d1fce9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635324ad7a3ddd2013532f8211933a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628934515a314cb8bba67b055c079b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53156b61e654b40bf416c5dca5c88751421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff1e9d1e3fb44b4c3f6f524b5a1eda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bde17d3c8a1ef44f099e1cab35fd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed307616d3aa365c98cb836f6e44ad22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05060bf162c7bd1c8eef19bedf0e89e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a5acce500e226c9314c038d519573426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24b5644f26735dd0b7769d26635d45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ae3e4a3d5bb14f8e3dd346468c9c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb5071bee8ee40875d93bc37800e4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020ea9e68de5bf8b7219c30cd04a10c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9089bc42af8f202cb7fcd5bacdb35b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7846b0f8e89bd4913e69e4dd7719f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447a84a35b19f489b05af2a7c339cf1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76ec964f6a595add0476f2e2e18126434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68345e8758f2f0a4433ca007b5887c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b64130c27a620a611c8c972d2473c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27177a68286b3f681e288efa61655208437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a492d0bcfb94fae5da95d6842f961c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c803fec41b79c85afff0ec5ee692552439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b3517016eacee69b161fb5ee6bc2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644356bdde35fb34e1472aaad4812666441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d9fcac59c6e0fca86f7727bfa7846442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d50dbddb18db4a381b2c3e72d0bb0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643e9dc1eb31bc87837b833bf01304f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852f0e1b13b5914e4141d42332f9653445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78507ad4c80b662b39bca0f9e262bf1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbdcf4ff63dab1c09116a3249396ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23bc071cbc13270f1716b5e4ff8323448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16e4e4e75778021194f2f9c781c816449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34e668ab0872b429eb69f5be65f387450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d965c588b6066085e7212ebe5551c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c1f653695e72323923685cae48f76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d64dc0763d46e59ecf360f7c9880b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605f92d23cadaa14126a83f1dabae80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d264f2e050ad76306b9b84a16216867455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca54f1e9c82289f1d14fc4f384cdd76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f407638a03c9781f4559cffe6c4f38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78e7f9236127223babb592236c2824458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aad7e8273459748e1ef909f9a25f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69389852f95b5143503f87db9f072a22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9914479585db0a96440a732b2410db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b934885a2d8b578addd8718afc608462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71301399dbaa88495a7fade89df440a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90f22bf5b31a7434154236c9e7e2d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04db57459310984ac38e525972b37a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffff10604087f2eaec41d48164f7ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74a184ccee9ab115ee77c11b1f3212467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d08308693ebd8e140dcb0b4cd714b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1720bb4f529689643ce8b9d9902681469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53857243768654afe19497aa33f403eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bf2495251a5e9f757c344f01518bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645e69bf6e89031554bfd42adac4de5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190484cfa320481958a8bb08527ae8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a5e37029f33e12086e6ef95ce2cc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6c7faa2f9504ed2e045e1cef28fd9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a83734b84e7ccf4861bd9048a83821476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19a449c8b7b50ec730ec6e708a5375477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4be5171ed258e04480b7270c03596478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aa0b453b33fc89b4df44ff03353d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c32be39f8c5da97708c50ad8890fcf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52c95b11153f80f6ef30dcad56b660481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b7047805b7de9c0453614e614c8a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01431c2e3ca860022e14db24c71d089483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7b12a7a260f135edbd3bf4f42258b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be302058e0af244d4b4c382877bd821485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5884b025b74d55ec3417c9c9b6176fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bec4eca22f1fdfd9d6e92f78d4632487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3a28eb7794e5608294d69a3cc6960488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec769cb187e4628412f963e5f004183489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cbd476d8f15a04801bf361d829eed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec04329f282a7103e1cb64bd6f40dc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a0dc29ba31701474f191f7e5a0b7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6cb6341ccdbece88e60fb2f95b6ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe72ed113c1ce8c4a7240e561e90e61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bda194a425bbcb938f240cdbb979a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844dc0c758adb857f2ff75ae18be963496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745dce3baa90812ac7b130cf4ebc2a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d64ef56796e1316cebf66d40f9b75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9bf9345a3b8c41bb4ca91afa35a11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd91ed71bea1dfd0d0df4baa991e277500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a85aace6eacde2c4433462fdb9c501501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbd95dfc98d875d7ed4ed1ed7c725a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e7916be3a089e6e37538e18ec8265503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53049927ac8e4596bb2f1d7aecb4c0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e45b97af7cafc900fa2c20fa3dad3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e009bf35637acd57c882f2167acbd70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ba0e35bf682f6a49cda0ed81b59c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf753b07c8af4c2d5c6bcdc5f612a34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a07531c59c1d3bdb04745f34e87175509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558df4a43728bc23d38f5725d15debf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d8a1012ecb106bab59156a917556f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40fa716605ca8e5d569dbf27dd1156512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad112913dd2b3e9aa5ec1642e4ef6ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10a8e12957002092ff3d47ead1a589514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebc3fc98b5a0937e196283ae48137c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3355d4d727fe11cb0dfb96283844a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff511ba273a3d2245845b957ee7a8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523ef72ddfc5dce501e6aa73fda82ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccd13251310fe2eb9d413992564df0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508ddb40305f5e31404cc41ccfe48aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c97a638ab52ce7fb8c4bbc42cc34a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aae6a7e25f74d17b710bd148ca667522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df201473b310beb4ba4df88af57fd4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26079cd003a5a02f837f3ec7a515fde7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99207012b409098629789efb13f9be6d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b3e84ca5aa73b003c93c9c8e318a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd37ed4d277852c759ae626e34db23f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d821e73a9291b967d6c0233eb5542528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66450eda440540aac6833c8c54233de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcdd0105fd693dfdfee3da1ac9b0e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e137ae9b8193793172539bc58fc0147531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbff824d7dca2be3dc018c5b7bf90cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c7197623ee4202281e7bf1cf8d724533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c67804647f06a63fbb1bbf45b1c58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6a2546a1389801bced35b488a66b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11943288bdd20b0126e41578aeb0c86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12c802a198ba242a9e6d9b0cbd58d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c811c38b24502ba1aed8245c96c62f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a714cb298a9f87449e7e4ebea8e0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f9a11bd277b3c330ff2855bd38e39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacba6f410115b048d0361cfa6d9576541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43630e8216310ab2533ab2d2cec0e8cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61cb8ddcfcea20babd595c5f9df653543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57c3f6bbf620ffe37b4d8f66a16d17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b58488e17d75b334300109bd6d544545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e80635ba8437d0c68b6a08043d3288546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcfa5f52f68e5cf7a4b0954ce0e0a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cacc9f2ad12c4389258be273bcd07a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee7584e5222cf7f44549306a1cc08b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de81176cc74cddfc4e71705f0d47c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6eb1707ad953884bc5c7fcdc6f6f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2efad0f04eee8f515ab1681160d4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc59e8b533023a6f4ab41921e8d2ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9885476b4dbd3f1d398df20b9169a82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f9f1410403971780baf1cc8da5731555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b057a9687163f88fa498caaad7b61d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac540f0990994e4d2846b1d5195789b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe9ed7ba20f2e5929c257e113bfe93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26510ad6766d72a67ad950cf4687a46a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82d96acb7b4ff45bb61b467f5cabfa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c6bcc7258a2c09199916cc7ffc4cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266ddae96f278a03b13f6b65046de37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26089b74c5cf00f60f228c8b6a79b9bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ad572d9f0d3acb59a7ad86354130d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85569cd4e715d6b2b8bf12608ead458565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bd016558f79beeb0e6f7595d2d0ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4056b795e1fbcde3533c1abca918e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712351e063bb964ce36d216e7e26cdc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd639091b46f2e7f6d5a5c13c5c5eb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630c4da543bc493a8b8e21780a7b388570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bda666c9216f1bbd512e305f75d15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afeef9371df0c57852d35210cdba94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed6ab1775d2c1c305e7f98a74ab9fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3063e131d0d770fdd8f6c8ea9dddc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7488e9e941be35dcdd013da760581d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a7f8824969416ceade296b7bfd1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f11aca75f17879e7003f55c492ed8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98be59451cd80b6d330926865634fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3bf0550d271d6a6c09be21f88e178579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d605c54785f0e0576518857cb96c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36f754d8ac8826696770a90803d782581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384ab5a98281798085a18011cf92f3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7de081d8855e1933d44c77a20ee7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f83986b7275c55426c5740e058cce6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebefa54f3dcf552a0e5afeffc40204c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409916df7a8e5a61ec4196401ec2b5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f86a75a5114c12d05bf0f2ccfad620587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34d4b3b72dd9b7106953bfa6ef1825588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71772a16e896ec5168999312482d13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe0f534ab78250606a0341d497b9ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ec8098d990316a9a03f569972d790591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83c4c871182be24a458d85c91a59bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a92853fb9eee0699392d818b32177e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018750dfd564228101eb53770fe4708594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95693c865f5345c087f8721b56e8a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b7fc745f0ece5eec0c73f647c9e38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4068a4083b396c50395a482efd8e055597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec249e182b95364ec1582f4e79906b04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6f8866e46a5a2df37a6a9ba0b697c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60b3d02f085ee171d518bcbffa7544600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae0b00aa86d5649fc5c12b0e15c3b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a6ed07da7f14c6f2d1faf12bea3bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de004f535d3af81953b5d77430c38a76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d1546699fa0445ea04f1494a27477604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327c9206c39753d3a9c17f509138cf9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0889fbd1714ce373d9903eb5925af9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bda8b75b2403b9a0dd35e34a7e3bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f017e8c73df50ac03b83b160339a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8888c3d82dfca61f321e7ffbaf971609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8f98fca9314a7188b79cead86b85d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fbaef967dedf261476f9f12ed91a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca4fbe8d9c686194a1ce5337ee6a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db912b042d16774ab64bf2ccd751080e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c6101ec7e3c01ff44d2bedcba192614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad8a0bc28e6ecb58682bfcbc69841615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93df949151ef94b29bfe77cce68ebb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e20039483f92fe75426be308fe7e3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784ae24b1f2b05753bdf464ffa82d6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54166e35701b8870744fdbe2df606f9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78987a9b33b25630234bc565389bf8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd5de7be1baae6d0e28e9e6dff78d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077a7b26dbbffba2fcce7704657761e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9944080607aa3072f99f875ecc496623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ce68d0a945cd50b388b17e6a1a31e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b620245b95c35bc6d1ae8121696c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac58fff0eca81b61b2405cd31b20d9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cd8549d57f2b3a231b2e6f9a4fb4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4dcfff89325cbe56b18d30d0a101a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5009d260d5ec466524b7b533aba94ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888a0100553035d0832ae10eea43ef5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bebba9f1105c5ccfa8d1dd5964d188631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94990e2457b4c748ffad60fbc76fc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2f63b4104e7a810a18f610ef933a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eabec19749953252c5ee6e4b776261634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7197a9ba27a5ccab4a156615ee4e6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512a06f66bf2fbcf95905a1d73b368f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff30caf1e1b333ba96a3c222a952fee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05be284bf532ffaf846424dec6321b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9511f3cbf71aa0545b8063814deb85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011ae19af6b35bf97ba56ea2ee6f273640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8ab0e3b69dec0a268ce1c68486c72641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38646886b8e7e370574b6c916f3acca4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262b3b9dd0245c1e544efc04377411c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db2451767ec5b8edf50abe3484cd25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9850d6206efe5b89853dc263c1bb8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe21be3eb628dd8cef00b5a0275603646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe705ddfc85ea5b0cea13b61de596b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee5123e998d680e31bedb7ded35fd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c44bb0e553050f538d620cfbcca4c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c42310e346b0b9a719ab977b866c29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c9cc239f638f447a88872c0320487651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2ddd18862b67312c3ca9d8f29e1eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68682d3a92fb0b1abb1498ba81fa66c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec31ff423097f9df7a77152d083c99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34811e767e0053e46279f1c10ace91c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f50034f2f00bf2ea3af4abb8c60c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a475f55df699c5002e7f0a8051d9966657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eb768e3c4e60dd5c5f5a8aa857883658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f39043be620f559d944ef17f2d475659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d7774dd9a6f221f955b060e821bd0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f5192c05cd9757244eb8124af85c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f439d5c6e8b32cb2af57199dce90d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbade3b9e7913dceadc93191764d2b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638a163fc4a5f674034b5078d1eb205664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0dbf02af165ca004a38a8973d2ede665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c5f7ea983909639f83477c31dcd80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ca20177d7746cee5c9b4c28ec66cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ac320443b11a3d009b565760a50f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d835176b16cab48b3e1a4af4ac5c217669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffa78210da3ed15e8020f26693f413670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617156b26551028bbabcd672dd2ba0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfd49ef1a6e02298d17542c9e249f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215a5e0d915f1dac5ee043391c45ee0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d31faf61c91485e142e6eab15d645674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074c99b99d2a52034cfe57adf9cec22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22d4294a4d2b94bc4fa1a2c3e6eb0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da884eb70684570225ff34026de3a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ade28eba20869c737ea89b7f515b8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46783242a23d5b7fb4e45921aa1af5b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85e48c09bd2b669ff855c9e3d18e60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc332f2673435a24ed108a45121fcbb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e242bd08a5cebd9efca7b22d666f64f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f7b13c74b31734e16584312b88bdf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fb166bfdfaba3a5f91753f19f4f14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00370663807e5a68657e22cd6f9d5f2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3ebf834930345f6e25d1a28734d9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216e6fa24483b0aaa3d51a571c3eeab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f9b56af9aa54ba4ffa41d80e708b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5773468fac188051b62bb8a5b814831689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf47736d3c48d561882824b30e92e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055ffd82fe072b59c5cdbc0b159e858691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993fb2c0325e9eb7c5b8a06bfc87673692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be8dc8ebccddda4e1b1dc9ccc4ac6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d38c07dbafc67610cfb78d8a4c014694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693c8d259e48dc7ce94b810470b3a31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd60f374976b302832d967195175c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaaaa292336a7694c23b398a3b404c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b5408c7b3be492b467f8a45f508b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec8bbf1ab56fba01ef58f46d015655699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bd7b8ca7f685feb500dd3e48d8a5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ed2e20851400ab094f23561fbd70f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955834b5178f5d2d3f2a2af57bfdbae0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd0c321ec1e2dd7948854e786a265e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01640da63107eb93ac8cbdb00af5288e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30373567c38dabb283e4d592eeded528705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2c1841ad9f117797a358d6c3d1dd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c1d74b47a081542e254fa68ab5cf3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013c8786d3bc442e70e10ccee73d1d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326d656cb960aca2bbb994573332079709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f602409fbc55222df1fc8b31d6ca8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8d822f4fd81522f402ba0c101ad3e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938b8636599debea8c772a449d49cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd96d97926f0b0f59258c94169c037713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d42b64ee9fa1f29938fd20cf42e5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086e34e667241c8aa023ecc17a0af14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cccef44fef987e0b90b371a9ad4fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410f3de4063753f9e959b7a8ad3bd86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923028b461c3ff096e251f71515c0e44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194cf33c068262123091496b25dbfac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218981b3514fa66b3b98de69ec668cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2db797a358e0ddd31f13fac1e3134721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8dd93b1521d7ae3846faf428e8ce1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ca79b303a1dc8c81d1edb3276b354723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c64b4e00580366d6327e2198c933a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61c8f4f8ea399632b3411078fa85fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a146a721f885a89f9844f49171e4d96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9329f314cdf2381b434b486d8057600727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58f108edfa4ee9aba2b291ae54feba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cee16c6f8edbb6c67b10e33b245ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a8b91c04583e61f074e0b866bbadd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6e121d0adbb27f95c1146b2e7f8b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada46f51b09a11ace63f6bbf837ebd0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1c9fac3db34988bff4b4a8b5ddf61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05af424b39d809e83bf86c6d573b952734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a79f26b93feb2f371cb0fca6b0e920735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d75d39a467ece5082b78594660980736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac708f8f92894ad7b9a51b9113f26a93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c299ae7b9cf974619164ad6f7fc3c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4c5659fd949508b3549f8b6b28aa6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1b248bb882e15881bf4a1551fb5e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339f202b25f66c5ab298e779093d829741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac6aa864235b4ee7819ff626cd65a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdbccd5cb88324fad8f78d8b7a6156743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c4810df874cae6ffe6d66deca45ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f457b26cee5cdc0fdda795e9bfc03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16462e0d13994147d3156094fe41f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e9443642411e7734c421d9b1a332c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d2de1cf9e8f3682e1229c6727bb68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cb3b3b8cb07cddf24a6c46898ed35749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f098dabb2569ceb017cf66519dc6cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f760c728c0cabe632a80b2cc11f07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f0e033a54b8403d85d7458ce781ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b23edb23e6be2638e6df723e17f629753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26425ef408eea8adf3a7a9de13add4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e44a227acd3aee4a368a7070d90790755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0593029caffeb24f195409302e1984d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201a9a43ea572f5ebd078bde23b2558757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cd8104e8ba531168c1c2e6972f8a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8378fba32d97d07ac5ea267363e46759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebd4b12c97f5403b41e90e5e374e4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a30626a452defe3df1f728cd208ef32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd665aee29b7732daf2b538f03b8dd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94434fd1699c1aedbf0da825bc607a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ba531bb0f60b2bb132661b00881bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135837f73193ed55e1ca80db8ccf6a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f79ddabecd83298d3e8a67a726e7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411aafcdc53d588a7492d2135bb6c6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab4b5ec612a8b2a5510a10f8419dc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7fcc382d61d679273f25f44b16bf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa64a05d81d1391d97ecff3864f63511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2e90b11417d737a6d39c710de274812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3ce265137a6328dbd3edf0b8759d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9593e4f1b76dcb86b57706826c8d87c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d4e9349383fe38b5183ea0dcc0dd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f881270218dd5f3f731b3270138b56016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2a6f5f81b1c258c6f29c2a90dff4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95832e6331bef664bbbdc7c6f35ceac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b99786327ad189a1f992924a0302619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fe4b0b9facc8978ff32bea8bb97a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cafc71ebbdc71e5c701e63afb212621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00471c21aae3beaefb360f619d83f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d315d7a3a89ebef813819491196e2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcf96bfe214af101920af42146cb0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761136e9b3a40b5d18ce060a330d32c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145fd3704a86fe1da434ce28a66b1e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac3b50e49e270392fbfa94a8beec4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e734e0d6acc20bb5f28e43807b977d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936be74438a952d497d13d676fc2c7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaaeac88bc97e7504a76f6fe40172030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c68e7ae7eddc4d0fbc65f2c29b3d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cdcd80d0a85a637a81d585b75f6ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c83e62c4715f2bb7cf7d5d543fbff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8c5380510d04f610bfc8b721aa3d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9146c097f4d9a2de340eb376e92119135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe25f7009bf3c2a008c02173aae10ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1556f608d36b33fe62e693c4f9deff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654b41a162bab383568bc8ae8a6157338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf4d3b93d58207edaf3ea7647e73da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6c8574a814aa3ccf327edd13fb8f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096091273247918ba38d358faa29cda341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e6cca6ed291bc83fae4f9cd8d79e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a881b97a1c6680e2e5553d92ce9a0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412c52d498931093946a0d848da16d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ad52832b8222646a6e7ed8b4fa0ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc678e7b1aa2c47ff8e8cc154606f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d972a8ec6c8abf1a048465e4edf7f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66448275302af32fbc47e5f87194802948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720f565926ca96e3d92b44be8e3f65749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee6db7e6dc54461c147db09da3ab9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70c65cdfd0946ca08cade18967ec4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47624e3ac90929e9b57ed23e983263e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bb71b0a3261876db7157ffee62f6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43b19e862803209b19af29de1fbd0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1d45a766956d29f2904b7de0a53b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ed26e7c298046224c373cd63e63ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e1d19dfa7182f83de3712c0af1a5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dcb1685eb3bc5e355445f6f7051bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4cd47b61da6a085e6b4dd5f6c5a6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eb04fa59ebf6b24c8149ff5e130e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1ca5c69bfe3e2d7ef67f9e14c3ac761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459db92ff625b9e8481fea07584a613562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8452fc92b0a00a9af703565ef8b0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb647f16c9087263ea5d9b1809728f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1a02bf0a5e3a03de13f87082022ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f1ff1e9e03571c4e4dd1931f98d3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4573b7efedb2975d36331bf66a45967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdc9947ce19461f2b48787d57074cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb07938f8bc8bb0f1683743330f06669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a3dfd0516cfdbb7ffc8ab9cc1299a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33610621087fc96780f11808b3c91df971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d4246ab033112fc03dd8d0d5fb02d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed657dc58a43f9ee6c22e97cd3277b3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9e07e658ebd06489e6f196ec8838074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5ee3c08f06d8fc67339b19562b52b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bb3fca24a997d1826c94c3cc2b17b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392a838a013eac1c48fbd3f22812e0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d935c9472f9cbd71abb5a0a891ea9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc01a4559eccca6247d949f540b64ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927cf60d7f272b52a0c2e01410222ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1012c04e7a50e20aad13e977d788d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58883885e162019785f95f76fde9dbb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635c6ddac7af1bcecf0329c72ddbebe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6aa1c9ff002b322f86ee4592aaf2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db99991d2dcb9b523b289908f6843285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8025794f176c9118fb92cdbbbc50f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72d2d4d0438f2370a1fc1c1345ef8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d0d23a301421965fd44fb639353b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950245ee7c9baa59e8ad12ac46f388f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e2c7a51d912bf0c411c2716995eae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce2c5e8f139ef73a6cd720db909ef291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d8d5842b4c6423f873fd9d6b2f6a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678756871a7208ecb1ccf801b3aad0f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5deb4427de438783a68ea88f5588fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e579f0323711ccaebbd6c5187b0ddc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28e92a3ab8730f8c4e94c9d92a354c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2358cdc5d228d915b6f1c95d0b262997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb0c6a2f34003b5a1d31fd845b1a9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdbfd1fb70c581d477377205b6f6fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cfc6123b5bd10a2b894d133398723100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1fdcd3461fa3325931a0a0ce3df69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5a77b7fec4b509ff3ffd7217af156102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014137ca57c2b16b7258d7fa4e1791d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e437a51dc3dc855d72c7e3752ed2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931136b33e93fddcbeaee63754a24255105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736735c17b243c4d47df8418c95b8be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bd51589444fb8154380af60aaab8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e75c20f4c9c386de5e4ba618e7567c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6195bd34ebfe306c36050c4142ebd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775886ac8591253b25d22fc5bbf9374110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9446aaa823126dff404157f4147e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486a39b1d964393ca173a01fae8b4ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06863cfdd97e8a369b22d83c63fbcde0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea02f7e031228935a7153c38144241114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257014a55b43a6c784ec0e2897a29a0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e90697bc99460c3760f7a175f9c530116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77811ab227939b41d8689013e08d0f5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da786423a5665e444719062c25879fcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07b5f58456ac0e8e73d904d23cdab3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eda9b2ed3030b832c47aa965e9036120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695a5806a284777289a16ebf32b3819121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac59f0c15f5485c87e4326f22d733f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ae4b8111a6fdf0714d8302c641f79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7dfbd8fadbf7d30605f5d676b3675124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6774c9c2d9adba46a4c5a743bec9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cab73790ca44769e3f5a975242100b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f83297a320616ac3762a8a68f3126d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316c2b8ef5e30e9f821ae2e113922d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb25172d7859f246a6a578e9869ce8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43356352afc8e7e307bfc24245fa0518130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af038613bfe3ad68dd64a98ae437c3e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adba9bb43061962882694c9f8bb926132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b558c5f7bcd0d93c58becbaa2bd6ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e8916e53ea50987fb0c3ffe92b35a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6d056481902d382dce3567f5c70b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da677fadd2ea1d1b029a344e20b56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb80f888b43e0ce213f3eb478283e2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2a98a32c8c80907c5309f75c216a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ed5cf755cb5ae677d459c2f373181139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a49059db779074384d7a3f48c9bdc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968acd516a30c2497a7d4d8f4ac99386141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a411480f96d305521df8bb4df49d36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe58318d9a502c1710bcb1f379717d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b598fffdb11447d5019dcf07021c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9188d417bd43243f6fbd4f587ebf93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311c87e1a5dcd4256851ab419641015146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4872665002af2510601f81a0a522a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fb6f8516adecf7e6e8390eab6f4d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b96871c94506aafc59b13f3a6eaac8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0000cab7ce395072aad52cbae03b14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f5d1deb09b4ec50775816e08e3183151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344c8218b34236fed9aed9279e30d5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b63fb434093bb25ff01b87b3f0e6f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4c50b8f5c49157f4ab3839d8c37be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93fd387f27b13013cb9cc97948a94c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bf44284e857f3706048fef3668d4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d23bb13efd22ed8c61bb424d702abe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd772c4fb304d17223830f194c62b8f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a68aa611bb9f7649098376ed28823159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bb9f4c1fd7d8d8ea22ef1f7619df6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf45189185bee7fa5d4c43fa265a3e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff47634f4b395f8828a0673164d1599162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5fd434c6f1b4e0252b59103cb53fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd858615c9bf45448b034bb7b989e91f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237365a3522d158f51e464ce609e518165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027b1b1d3a79be71bace424a0a48e40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a831ac4597a31d19c06e956c73b8109167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b20b2980f1e7b4dc6e20501cb5ed8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c058dd55d905ace9776f39fd7ab320c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2628d697284ae9c89c51a38218487c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dfedba6c4dd904c7dd25d042a5e2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbf61ac1c622af79bac3d8d0f6a3ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebea241715881de5637f59412c6c5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19fd08fb33a032e7ef2fc43f2aa3c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd2c1c13b005e578729424caa24fcc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca3a3fd750abe4c740eb3c5555feef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7716856a3e57e7ab24b00fc370300177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c68f3571de616532d77bcac198ad1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e40494e3a1314be2a0dc5a64a67d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17404d9c1219aae492413f4d3ba988180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aec4bdb05c895402a5df39e991cad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e63cd78418a41045b09fa7276e4007182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60257bd671bb9463bc81570c8e98ecd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b209b7b0dfff4b9258098a27a14bd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e166ae0626618d32f6d499d321e1c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310fa1f05d6ae04889cc241a898c81d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510b86d278e1b66dcc31ce389a24d89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac3c1924ffddac475c629c4fcd9b18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12bfb1c2bec02ad919a00e4bb77150189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644c2a635b43719a13e41fd49d70b3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e065f0bf5c6136fcdcce9747efbfdd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860becfb358313920b7d302af57ac55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b13cdcdfdf60a6d7f35a3c0029dc29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50340f9b82bf6a1aa52890b2e539b877194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a0122efd93243bb77077d2daee29b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d02f17971fee7af4cbb7a236be10ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3cd2c3e22d90483c90b778ca51d33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2cdcaf23a04d418587744697431ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2816f95ebeab6c4592928bdab79409e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830821fa19f33737efa447d7d3bd98d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1405d358b6f656f430c4c35e2fb5c15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb982b2c995f9da41a7d394822690936202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168edc25d9f9fb63b4b05d2bdf65e8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b790951b23a8755a6b1d84b8fa6fb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3886389b525ac81676cfcc302de15c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d238ce8114a2098f8c8b453e59ef97a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9e39ce95d22b44f677073a6d92175207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac3c00fc3e419721cc7c802837250208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02a7376a55b9f89b7a16714065d19f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75299e9e1a1c37930338f1c7972d03ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a800d685019dc32413ff062a705b874211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f3a4fe66591eb285f43f527119967212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ed5b68237e6402c1b49fb9f41d632213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28047f194e985ad0f6fad060dc0fa035214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade649632044ff509205d89d2e9426e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbc1df2eb08254d1a4f2a6281f7715216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb7a4218db74c9e26b4de605c40a66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f26de9bdf4789cfdce13887ba3396a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d05652a663f855d9aae6ffea090786219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca25231f137ebd7112d89267517b653220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a35c9a152f33a337273beca861579a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402b85de5053d138af64841da6997ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d605d7b381c11ab3bf5ced276ab6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230122fc8beb23b0eef7f04eea218415224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70ff0cc44818999e8f3554f10403d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7579e99d94f9732a2a74d11daaea5ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b87851950d943f39d386f4f06c624227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be50ec70b69c037bc4e3dcf268e18f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82d8c25240c651cec16aeee4f019b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b346ad28270bc04e406e6c882a2500a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc184bb1e3f21057cdedf1533453175231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33bbecce13455d3f5a1abe15bac543232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f653482edfbb7f2f37fecd26b7001233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d218a68a92f7de044b6a2865c460bae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4546c352f86849316e5f58d53ff983d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a95644de287a204ef7955e99a160ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e917c3f9b7504dff28545ffacb1b030237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf82c442f597d97388c1ee2de683ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dba1ccc6b5c3bb7f4d99a27f93bc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44261f0241dec6b2db5dfbb446f745df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e908db54e0f06cc6462e46db2b664c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf5a6b8bd0b6c25f4932b08e6e27e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fa29e0b0b40196460547ddb15c992243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1e60571a2e0924bb10a35b36a0998244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310001f1bdb1a9626d00db4a5f8e3ee5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db281bbd32f3f61ecccad998103fdea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc399e435e0231f2ad71e1b40ade0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5de8151bcad204928cbf1481deff44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfd91856e1c2d7456e630c51b0e9df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8b45988767e11e31a270e3becd2b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e230bc780bd22921369cad1e7a2d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9794fae533fdb8a27f5b7b8a9397a1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d215f6b15ab24d12e27485a21b4ec12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7104697fe647f802be52e36d64b0528254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c7b0399447cd5207a6856012830b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaad0072472795e1fcae2fe724cd54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75feb32aeacfcb9bd640a089ace774e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec37b4a6243c13002ae2822fae97764258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831f8beece8ccf03e1f9e29b5eafafe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a5313ff19119cdc0554334f2fb52b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd3a59fc8e0e55178351db5644c8d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d27e44fc0edbc1f0525e09cbec0722262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a32c80bfaa9cc4b3f3e6b8326ced5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e8dda2714f2d8166d4e2268c115a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773715392b6df278b4be2b4d54efa31c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d19869977e2d61b365859e589c1d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4396b58eb78a30f08d826ce4c20f15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052807747d69e6501ddf68d41557ef3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc02b252562ec708ecf4d7a579b7229269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e0827884b744ba7c2c14c7582c778270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689484d588dac763304c91d9d992cbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349f598a319157518be003c2a66c4b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145556a6ec7f886dae971bb3c645b37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e354924efa2dfca9a7d5dd29588a39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3de1f6ce3ce8adee9dca8cd96e8ae6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ac72490d60817db42e12cff60142e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f488ec57ad8f818a61c9687beb8e69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251504973dd7e11b8528b7b67cc6e45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba32021abab97eabc464de322c342b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aca92f502f26d642ba4cbced85ad2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807e12222f321476ae8bde5946c3db5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357475a31cb3778acb4add04d7b0ec10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42470e55050cf829b128055312c101f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ad2b80ddfc9afa106962ec50c1ec9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ca5b5e79817d0808fffef9d5c73b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8aa09fcab5fc8d1c12acd5cb07019286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0b77057b5c0887d8a8fd26a13d3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825914fb671220bf8cf0520bed8718b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e502a3a9ee74cc93f8424b2eede92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a222d5d2b28b1acc077ab9b8b09c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51827023b964e8daf23cd9079a4c408291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180cad061029aa7c78e88e926660fda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47ba5806b12c2aad7958b08be1f654293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3487522fb9530e107654f3a6d1b2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68087034cbd110b4de697dc453e0419b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c03959e4d399a3f0bcd9dabffe74c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7b291380544588d7e3132680df265297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe3e6efc02df19104b508c50d0b315298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff601d35f47c7a1bc54972081376d69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33ef12e35b6eb2f837ba636323eda8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d821b9d4681ad8f2d949edebd58c7ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c5da238b61cfc9e1d80f7c0880797302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872e6e54c10af9e7e105f085092082d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d9181ce994e7fdb7b6a8bd75de953304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c38cc1084474dd78af0e74312e824305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3bcdae4cfec684b649e7acfe3155c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbc6ef28fb4ecfbff2725a32e01890307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2796cad3ae6d89e14654beff4771791308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365028fe78715c79a5e6791b1301623309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a007913be1bd82923f1ff4423fff3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ff55af03f282858919937473a62b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7f9b200957a4cd641a4e8964223e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650054d7bb888ab6145587c30acf6be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f24dd6e7b28b62d49a2b94399117e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0502795b1bcc099f2419cbc902ebde9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b146401a6f63a925ad5af4cba222139316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ee09e1f2916be9ec30fbc726bac58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa756bf13b58fc67ab6ed6e06210ffa6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1a847a2310afa8f28e9a22c972f93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc638d2a5e381357e438e1cacd2e87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2648c7bf52d8410b6a66b13ea76579a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a77c1a32e615fa654c19aa65990509322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a8cba8913d7f4e98a75f67b88fe31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca70fb3eae88d70092c6db768a65ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c40b587bfbadf7492a73d0b9479d98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d74e4cdb47811debaf6040aafb1f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484610fc4f702848107fe26ab9ac4bfb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443249ba543a9d3bde2da470cd84ae55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d4018f07acea5c069fe5f76d9474f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd06f8bb4ac769fc6452b8fb106511330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0132fce26344528219ddda2eb45d446331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461f35dc3d5a6662eab4e05c0604d69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01bb9b5e4165c13428e4941c377550333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489a489a9f772194805313357486613334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c605c640f2aeed866b9c9756020a33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17322743880e20008e3906c8628bd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913796845e54e521aaa5b76cce8da1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d208604764c11a76a30dc6a5e74ffc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aac751fb98ad083686fb22334166ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbc0f7f54153af2a0f42ba8753adc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b5de5d1c505b85e4f4f0c23db1be2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc73fbd2f9ef08d9c50409b229b15a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8db39c1ae34175c3f0be6dc2888eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26a36a3287a0bd85cbef433b9b5e5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218387daaadbc07494cdd87dd2d8060345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c8c46b5a873ba5a12b75b21d869e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61e27d5e73abb9d98702eb477844cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52058f1e0bf2b7d3c52f3344ee2cbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1cb95f9e809528caa69140765469a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584701927e717f8c98292a5e9ced2b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66c933ab6d6102d219188eac157d8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a9406307c56d03a5e847167e2a781352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678a7f4966bf44f7c755377ff79162b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667eb08fc44e2fc2c2bb098a790a426354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe673c2c6887647a4f4338231b656269355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c8ceb640d1293cb17427311ba17d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8609273cdad1e40f0928e2d9985ab4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e49d1e961ef838632d9bc2fb46e65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e3507c9de61f933351e8dd90e2150359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aa8881b086f9fac36e0431b805c06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7c04827ce0b2fee316dedf712e272361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ea9b2e154d1a4fc21f76ed712c151362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ed26b6eb1b28032ca546eafa737ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784b9876d7c8062b21c8a8f6c6962cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfc74968a5bc10adf6b8278fcd092d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b891aac0956283c63d9b6a0229a93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588a56f1bfd2106d15e7934dbd02fdc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e12d375af113238243ebdd5c128e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc283e81475277ba62d130ae2a63b50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e6aed4b542a967c3db0cf0bdba5ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd71e7e1be41bcd37ddc424766a018371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa049a95f9f3e8135b7f9ae758e41704372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4c6e668d66a879a351afcab68f6a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309b4384b88c89702e73f8689566583374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498328963ac7cf63707eba528f77b1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85e940bf3b507f797b2dd82eca32bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb9371d79641e5c67431c0631f8756377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a135a322255b6b761f046a3b76af0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5e44944749c56c5647f539c3bcc61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394bc25b3b409b2a112a167de6241b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5573bf12e015b126bdfa6158511cc85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74b8e68ed55bdbf046da030b35ee86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a34824cbea73bf35dc7ba102767c77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a699e2f33426145890fda7737ccb80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17915f7391f3a369751513b5f1c64b45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6f615784a3b1592e5133e616f47b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da641ae86f5943757881aeffe94935a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba32f46e706ae3dc0407a8f3192492388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0bb6215185f337087a079b3b9ac1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a045478359ad3d95f81b2f531c5c0a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d04077ec796a16d9b8e2ca45c0299c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5445396d9fb7a78b6173649cdc712392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468716224be6dabbed16ca04b90869b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254980168474bb03578afabb98c0d5a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cad9713d03fa31b5b47c1465d82c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb578a2f675ce2ab1a2fe00572461ea7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29cee341b55222d8ef357e8ec3e53a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3252af725a5043b632429c7e0407a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532742070d8be4818c8d262f94e742a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbae5880197f3c74c37c1eeab45bf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39debea3863956cfe855dd5c28c59a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbbdc60bec89ee7ffd3b0109123305402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd040edf8e6b8fcd7a5adcc1833ada403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fc891d849d4315a20a75e6e9da277404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b1fac4acd8f3f4dcfb00af7171364405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c71f126a694aefc7593b1e43a54752406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c24890e4081226e7c8004faa2b845f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b310eef01a73b759e84b90949fdb0cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b3ad56b4cf656a2a91bfde2b6260e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30e2ed65a1dbca49dd877785bfce3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e1c4d525aee65dfc94653599d0cad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f3d8cb0a01269092fa7f2cc975a7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddf747d881fdc135dc295c0e0ee19a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933fa2db11eff3205a81f32ab9dc443414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de09657928e167df973b8cf81bfbf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349451a0213bbd5852ac27117bf24469416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c75e0b6ae65474c2a40e3d63b2c4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137ee094faf79ec3637f5a3a79bb0ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66be91a8eaa61857049d6681ab83622419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2290a32ba1328aea084939b07150b8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c89cdc389c13cf31a30f3fe00bba97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a190ad99e5f187ef199384bea766248422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc0b56ecd540a577c78516cbb1fa00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c42f9f1535f31ed41931114a25903424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a85933cedb3f7b37591b2e3aa9e5de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074978a494a0a5bd1b23d260f00fde4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f63ed9206641338c58117193da602e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9001734f1f3f501edd05fc3fbedcb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aed0ac04354e7cad8165f20dab4624429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b257d028e9cf12b3f84f4366f76ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66eca9f223adc2dc33cc4462d7ad65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab536852c054f98f9060e3d706babb6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5fb08aba9ae09a01e2f9fa3489638433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bb595f939d5baf8cde4985a55ac35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffb6e0ed4a73ea7caec6c9b99fee44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f97c0456ed0081734c2e1831b1fccd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e587c1ccce9add72b78d4a6b8c94e70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd65b69cd00a3eac3cf25e59b54a89d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ab3be50c068a7c82de3880ad4a29b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01890b82008e6384f12e7d046217cc1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79207d32cf7bbb2ee2722372879f5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ff53e02e788c5254a727edb931cf3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8ec67f3305b2fad34772e60b718ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249e2095c1b25c2558fe2375297c608444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cb05689d6b8a13cd0d03378a146d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f4eb6f2df91bc77d3d71fa2891f89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625e28cf55fcb5c5cf91ff948efeadc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c40df92958d960b91fee6e1fe79c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecead407487bdc16413e5484c031831449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b197167f87024eaa27d358ac3d84d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9424574334f89437bd395ed00680a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1808317188effddc5f126f629ea674452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637fff80af671cab814cf21c2f50a08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f744260d84f29b1ffddeb4bf0544e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf206fc17b1bcb737b813940361f225455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f898f7d4d6ee4c6a3baf91643b35a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888ebe069190429daf92c4ac22e9695457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2e2caf039f07ba2e3d01ad72d63a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cf4d56f029c3741aa2b1a0331bdc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980921249e16ecd10975b9d3ff38b846460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ba7077b689f660dbdb041b50d0f93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981903a96ab40a94385fa883b81c1f80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538d11ce60f19056eba3e8db5fecfe2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a0995299c85885778075ef9487c20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec38deb7ed50de1ff2684ed5e19db3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1576fd6d4dfb97c63c290122467fd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114dae45bc32d1cf22cc59a6a12a8d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d946b01818efb843999bf8caee126468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4496ac58abb4f4970f82e34bb92848469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d893ed8fd1befc948138afcf9e1116e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bd30995825a05e770c7322417cd42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ec66bff5a3a5472a7fd1224c37c7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91f553727c408d7212e274160fcb3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b814d83bc645a187c66534560415681474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278b4ffc89769eeca188d51bf1ebe7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dc11005c6ef93d2d389f4f6784a8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b5f226c534af9c732cd42a120bc97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9cf453caa6cc8e02cc461c26de969478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d255980e9c81732536e6d66e152ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dba8f94ac450cf0bdcd5d6005cc60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b19b595e42ab8bc1feb6de92983cb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61efa33e2a7932e693683c71a8e905482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796d082ea30e61e2591f563fc66073a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e940b896e2d94482c6ac3f964670b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072da7d0bad354dc3a91e2ba046b356485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b58ebcc0eca011c730fba8136f3470486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f8bcc7e15fcbeced82f65c5b2d4bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39697e4bb17835dd30763a0c72d4a200488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1074a0f2dbade6c64cc86ce888e71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b076436efe5ab0e326750bf2353c0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c19e2059b70149fce590dffe695ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618ec02d0ff047ee2d281fa9b9de3e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaec47a120e9e66e4eb8867b26bf234493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14668e53d4f445d6ed9f6bab9062fb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bae6301df173a1ad4032f8b370b72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254a849eb2205c3db94f9823b779070496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3a35488b5518a07b558e4c3522307497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ca9a56b981aa6f28b994e33e4b5b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7172ec08b5a1d1c2c20f7afce3a5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4272a9381958176f07d329301941e95500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d3cb8c6b09ad5ee9746ed3ab2256b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13343c0c963888b703a6b39b5dce32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad011c1a49dcd34eeff5848dbebfc2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f641a6d83c48903ff257c6ef6a02e28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b89a9a348aeb2089e1838b648b5408505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c537eca9bc3d4d10210dfbb93ba66b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd7dfa424c0f896f1fb6bd09d05e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e768432e112fb3ac7f1c6e495bcb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955aa8415db177a3db67e52feb73b97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36375e4395de0aece39a229c673010b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de60b7d6eaf5b8d5fdf52220e6ddee8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f59a88e52874787e662a272a0bd4f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41795dc9ae863a21d8ff9dce7d5918c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858eceda083afb97a484e69227b98ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ed80892a422324f52994c370b1384515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3476155fc52b7a119015ad3fcaf008516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82a5fdc98bb8a804912e12df623f91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b5bde701f74c995b24d4fedf35b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1794f74c92dc4556d1beba3812eaf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74edd93ea834ecfd4167d26372f775520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858702a5ad4a62ec01c12963e9532e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6c09fb21402de319dd73410a7e221522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b28e82dba4c4e0406fde70a7f07c68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca4481eb821dcf2eda35dda6f2e0de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443714f3b69de55a33857b6a2553e70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb3e36d99cd010ee3028fa1da6ffff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b94e7e2be803f3faff7b98c6640d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8506a0a15ad7141197fe1eddba21f86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78578fbecdcba6c77fdd9de7282c19c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66ef8245514ca646d94caf13157b67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cf1c748428353946d9b6514e500d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56b828285051d86a103bbbe61cad87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0376d7952bf0254554b2f76ce0b293533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ad9976d856b0be52ea0185a57aebc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a43129772952fde14c14b2a338d6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc1d67310e836d4fce5f3efd31dc4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d9a8cc39b3e6bcdac8e0877194625537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c79a11ac30a6868124de8583a3c49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab123c6d1609169c873ae99b48afcfcd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b95afabc911d05e79ded010068d9ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa109f40483651e7f2962e5d01f1311541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faf4735cf4f32b846a6efe10e1a807542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246a215973540b3f5e31efad4c0d5c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ec7e12e062f76b674ca9506fd33f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4b2bcadb60e13e37d8398d7709add545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ec0feda4db29ae2cccdafcaecb998546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4703d1da74281573a45408200251e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b24fc5cfef5de3c634116d435c8264548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b29a46129edc1c0abdbe4278c7ff7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb17a76a42f31395bf4b12bd43cc80d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066399def7276b6e2418ebf2db5eb7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfef59076f22bb5f40994cc6453a059552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582ac0bed42c159a2e56cc2fefd697b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfeb9ce4a161731bafdc7436292c8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51dc839314e00da7d823df7d8909fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cb29232efc3cb9e7dc85c7284c89e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71706d234e5d159ca0ac6d00c9b490557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44431b0d987bc04b8bbc27d95e27cb03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfded6f443fa1f4dd5ed0772c353ca0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d3dd1367a385c39ba7120a0e3b61f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981d44fef94d726313157f55b63752d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac83dcee27f862010d07b662882465b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccc574477f93cc93baccc39a996762563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a248732b952acdd692edde641976255564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56dd5f1a7a507a9559da34bed88a61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40fe7d9367061f78b1de1e711e2b77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100642320b4594456707500eae81912b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794b28e7d83e76ec5f66e1516bb56f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928313ddf25580c1713801dbab4aa5c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183686be509d36aa37e27af9c8ea70fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5d8696f2e1637f3dc1ff2b51da21a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b285f6ac38fa3bc5aebd87d91b3e8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75bc7c8abc7c198287b034a80ec66f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90facab121bb3f6a20f055f69eebfb64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457391012913d85a86cc3a105dadbf28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7010044a98bd019cd25d7a6d3ac0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f683ab5eda5714a1ba8ed23cbee9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c9d24de58f0b8f24b98a7479d31de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493eb8836a0c3b7e9743d08983608fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf70cbcb12cf99eb69e93d83049d51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea8685c732101931ac1e195da341b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc04f57c2383b499bc6eb7cd61cc9dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344214527af13bd12332bf914311487583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50700904e5a0320dae5c9339f6b7bc64584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef5e87f06bf8a336bf25d97bbcc76b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9c8f82c558fb67d9e673a2a81cce2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e24a1ede571aabcc1df50a9089766c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adf808f246b634abf3f76c0d45c627588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3db9e05eb106df561440fa986a186b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6c6320ba2bb7e7a5dc0f861cc7830590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686aee5ee365923580a97aa6a813b41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdc3036d6f954223cf880bf159017b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd966858b1c52262686c3da5dc3a5b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3604e5d7029a667dbe71f69f2a45d74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d792b4063e413a274da7f84af1cc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c8aab665df18aa34d47b02604d470596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9e0466abdb412f8e95071e5fa948d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cab17c54528365db31c9ccb64da14b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53888167846a8952e03b486316185e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0249894b931428aaa9f7ac6ccb27c82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7617a5db1c0104dc736cdc3ef47ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ecfc2d4aa39acfa0e1b52f659196f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aaf77b0c1a473ccd806f36be7f47e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f6a59160d71e29ca0496f4743dd92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a4606780196d33a82e782f4822bd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6af40e1bfbf5deeb33e8c1382a0a12606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9f54dca306b9d032da77c637030ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70579a65bfd33802bc8f6f025eab6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4acb4beea963bcb8d9ec4efbd0be9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbdd5a7b82da04d41c90e5270cfc94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404d66645023a521656c117b5e8b8d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54af3382f81ffd8c695c619b87a3b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f34ef4065a2a03ff84ba008ed3514a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a73ac01414be95f7e8e35999d1f71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eb57c6030fa580bf16874884abf7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089eaeb8f34c6c131ed62127a22c8f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3ea80d6bde8d17d52e1ca68b209b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cdde3bf21e1e56724c07cb72711fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ad15329714ab0f6835bfa6091b79f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746249f4a5791c5b2d172a8f0456816f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fa07bb11d929c6687c09174e98398621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07619c5bb339af13ea667695c17953622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be1677ad0abe31a03325b6f002ea57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a4cdf0078f7f1d401b16f940fb139624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3794302d16e6eb852537f440724884625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cbbdbed26943a8be531a6fbd8a2c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aec800b295a38ff56c31ad1b48bf12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c684e6508ba617bc72d6c242d636e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c840807e56c07547039d54e85c216629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018ba8ee5647d43fcc07a35c05356a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72403a9f5cd85a5ad880d52a2e38d8b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcccd048141869f8d5cbd053cc48d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6f5ef2357fc60322d7d3de1d4e388633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f9f388a1103a1c975c7df50331691634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cba6238d6dbeb077cfa92aec10ae4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404719cecccc40428275e33aade4c51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742f9fb457f782138086b8b1fbb5f04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801e45727e18287c82963325d8efe16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c953c288b3d545579e5facf2a8580c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f655d14b64d4beda4278b7bc8d949640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0725af1fa71bfbef38d2e546e8671b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a68181d327e15bae9678cda1db3d36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2c9ab1459440a139abed1d46c1a8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f4aa4c7bf135947c693e693b47426644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07291b40fdec7e0ebe183389a811c6dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e626af7bba6c01f54616d9fc310e16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302193cb5b9ac4b9836237f6324aa3c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897300abe21bed381bca85fcf99946d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d576a6939d42821cb5f4416a715af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003881670c468c379e5e170c1e7d2a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667cdce305eae4448a294d6d611beba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6280a7c6c1ebf109a0c06676835e20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd688a4a1bf280b6db0cdd4fd05aa47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f1f0db6e8e210d060a11b98a76034654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73239b3945789f932599a0daefd42646655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27dc2e467903951805faa676056216656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba331870583279d70bd8a98e3fd7e99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b09709ffc84d302a9fc82df5b76e46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0242925649169da403ce08adb95e95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea8d73d26e1b85333f6332e6306038660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9656c5aa6a459ee5459a597b78652c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d377ea540ddeb24d29c45263d1b4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970243d973828b6fd9feaf195b006e64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2356d1f6b39fa446d9a2903cc76250664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfcea47a93fb150090231a46104a51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cb317fb01496276eb8c72e9395463666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd1ca5877508375aac0b687133a0ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825795b3dab37729b601ebcc5bdaeba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d277d2c9f347af242288792b3dd290669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1dec9e3e4e89ebc121500e31f09fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e4c9377e7bab82711caae4af983c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311da4adbd96577ae9254484cf9a6a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7e028e8d1533ff638cd6ccef6b906673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490eeacf18dd2e2dac793848fe27145674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b092d24377815caf2e912aa47d1a3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b9b1d6ad5d50cd8dcb9029b52aa2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490667ad05a58cc22ef8dbb637501002677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655316f30795f23378fa4a8c1fde8a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78239b4c8c8e4577725c1ff10881dc05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa3f870e765f01498d3f1206ba9e6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5ab013bb1124d8b63add79827d635681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67fef5ed0d6980e379a9a356d45ed2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068a2f76c4c631d062fdf003bbcab12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b240f1e6ad24e38e925732de0e846684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a199adab2747b90ae6a3ebfbde3d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9308e7931b801668f30f4f1a3261d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff740fa98e4f50feda8da7427a475b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf9d1ba9cbba6ea445c0497e1b3848688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f9ce83b1da6b0eef1b3c13b08ea35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e511c91a71e5d88f352ff96f9c879690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c883b0fd1f0b90c1e385871b6b8e3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83905b662c24a898c467fa67e9618b0f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24198934f0e812bde275f87e84dbc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a1bfe34703f8e2ead3d560e6cb210694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316125360a0e3e96f9415657c3d3b17f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0db9b39d13e9f45359293285a5c664696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b4e4f75593306d235481b9cfe0bbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb436d45af7142976b92514610a014698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640d07ddf9729ce8a99beaea0ce97f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59e47e8a1f932d459fe0e5458ebd8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43725ecff67a443eed329a493f44735701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d1ed405ab2c4d846b1a2b763417e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b870f6affc2e4930d09710fe37df1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dd1095f6ae49417f083700770b31c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831c5e8a7cfea923e4a9c72f5e7865e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0494a5f3768b04898eed0ae065610706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efdb52769b1a7f96b9f780091c18b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eead94d86fc2cb00de157f6db5e226b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec2dc43bf5468b8d3ae8ca3eb20e1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2761d74e0db32a740871d621dca5d6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd36a43c600ce17586abf561ec7f67b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0fbb5d10a60dc02bfa9fddca3765f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed99bcf900a5417f2444565b60baa36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed31d3b42fe33bb0c8a1723ec29e37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e1a2e39b955d6e66bf98ee7fff9c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d656f032a751342ea29579d2f135c53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6b5c9e882ae8db4675b18a740b69f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91f5a2892919de577f5e72104d6567718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0845b9ca8530786df961b71b75c39f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2b9e5bec372166c04fa9a8cafbd20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe10a52500af2cf2266519de3d49aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdf4377f707175e0f65219b26fde63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2a5fc9400cba3273c13005731cd82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea68207c2704d17c4022324c740b51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82427e840957ed2c7145733febf02c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cad452fd3231d975b1fb40419f51d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba61eb355d87a4156bf2207e87f612727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaece71ee188ef735767d6d85c5046728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d167c2eaeaca4e1d5cd55eb15974f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188003a4fcf34caa0a3d38843c51705d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a5da227fbbf144146bad05d0c371d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ac87e0c65796a66398033bd1189b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db88eef35c55e48065bd00c6fad193733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31211403fdbbb3f9f4a1a3602cb737ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fd6d58021acab66cabf7e3e0f1286735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fd7550957407b3e32d7b2f4220375736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25f6c154790d824d4cc65acea3cb68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec99a93fb396c9ddd0e36676360056738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8ba23fb01f4146e25ddd509f9c438739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfe7e5f5fb91391e66f553b98da78b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81146932d0f10ff9f4798efecfc6f11e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68de5acf4a80db00c3c2e054bd0732742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f21181400061f2b341f71c83318a2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246550ffc6f59c57ec2ced5c0d948e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6c9a8d605b8cbd5f7fba4ac8c6937745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989546ea7ef1494eee795644501bf86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae83c61b9b677db1fd536fb78acbb8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5078acb3e6448a28fde746406433748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e5752d088da729373b1a420f7f4d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e471d537ef3b6ca9d517635c7c48947750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99e55156df5cce3c59f7067409ca69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699fa6536902507ec888e91349c7942752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db2e0ac16925fc9878beadfd81b968753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78ce938876b423f5c1385cf74a691d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e665bf4592b807371f6acd13c1b98a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa0e9e0a24b5fbbd20e17515d1430b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad31d77633736c48591ac5c35644e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e74e93d19a518e79fe6974a66ca7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06effcdad647c93c52cc4849c375220759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>