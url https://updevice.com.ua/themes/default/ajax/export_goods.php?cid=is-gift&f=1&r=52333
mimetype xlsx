--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f15ea3bac53e7857b7bd745534c3871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bea19fddb7f91bee3b478d28a3571c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bead4deb8da065b606e4c3c36978e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781447c8d5036da23ffb35e701c6c7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58e059bb855fb56c3985ce3ad4a35e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0bfbb7127b8188804922def465cb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c3dd80028768d5a5a20daa864ae437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56857eb82a05f1967f9636a4d8c5a058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7387ee266589f169a92cffbb22b6a239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0fd8f1755f774482b42142d7512f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3d843fdbdfc1d71bdd7f97be60a9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba4a3acd3862cc4496a637d9c3748f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb1dc1302e80dccaa6825e27b136c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1058e398e6b7458d0f3df71214eff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd31cd6617bd5929723ce31b2dade715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08a7c0200663139659572c403c8f1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ecfdd845a70d7fab614d6e3c1ed5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d4e9659f939c812531ee3b428d19918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0257bd01eeb9a209ca80913d66260b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099353e9f5ae63ff2b8faee960a184fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82343d322e1a944ceb0f9609951d05721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab841851e0ed4f1d5d5b4a1ec19562ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e164d908d36dce5b2f22ada09c083b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed52be619874633719b0a7b1b516424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75926549864f72e990d35887ce5ee4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07300284cf296159ed4445d0956ec91d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62b05af68156624b44aab61834cc6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483da1000e2a6d2e6c7ae2decd23865c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f31e5ab6de1306da366afffb1a117c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818335563648fb7862ba34f99e6e30d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca47c8944b8e85987b732de262d9af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6165d058998057ee74b0fdbf473e6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2115cbbb87c6e3425ba48aa5dcc7c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e12ce8b42d40f8b0ec8437e0bdcac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c534f99045fd7bc75aa6411780067435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac14ccf5dfaded9770fa4442665440436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08581007a04dd1762376ea1eaeb04d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa3e84ff0ac7d8df8c695fa7cc43d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa916519cbe6205f80edd73fc9203739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7fb91717185b1d8391cbc0b7d5a1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbe5f393184c27304a0666edac146b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d6f7cf5464eb2455bae9c4343ba4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2fe914d5f1769bd9f0077b9895c6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b79708a406a5151d983d0a79a789844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057c9f13279d6e8a66d85e228d10f8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa18d2675f8a81cc016ac66971482746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00add49eaa1612f7d18694f54cc5841d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dfe0996c253d789fd15f359a940f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1909289bce190238ad9c3b538c8a3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ba7c32692d497711ac71833b398de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85cb857ffb6a79fb3a330d5bddce0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93597866dfd659b4e7b1c3d41ea6984452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71422c11433a49c4ce55e454522ef5f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4bff5f0cd98c9391d08b1f544c7dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66bf732685c72f4edc0610f5cbac2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177fab42bf101565a6b8e6200283a3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07092766f5e8fcad83db51a9729abf3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ed4c8c54c1e680eebcedd499d699a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3111d372a6fd2c7392b951b391457dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6fd18e312c70485e62265370a770460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4fc40ed79b767cc3a1d6e1bc80d1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b49ecd68ea8865c76612f137903a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fcb9739c4d1806cdb512d9d07dac863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10427cd89a66579cf705be7495518b0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b714fbb08c610674653a647fa5fc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb866c7a929351b4208fc4862c69fa1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e43eb2825d0f763a5d6bce75d790d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7c64771a6f78f8ae8c1f5d719729a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacfb2a6abf84ccf16491c486a8dccf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b94e97bce5565273b5da75fa49c6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7222b5a012bbb1ee11b44f08aea5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427d1c73d15e45b70501c50cb8955f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ac00bf4d3c49864859449c7d8a7de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcbce35978933f6edcc6fcf7a1e96f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a5a8eb2fb02e5bbfb5ab3fad9fb3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c9c48cef2dacaa4f647621d3fb11176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c507c2a8fa7f322be049ceafd265277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00190bb4e40338559dbf7a5ef484bad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99833b6447d6f246ec2d57a3f1fb20979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f327cc7e78c9eeb0374367e57a15480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48b264b6727df106b192ff3faee8ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798f3a317656a8f7ffe0456e783104182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8a730d3e34647392c7e2321b4bd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8c2569d5de2249fe02a3f4a8133e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6d05e596a4e698151160301a7697d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d540db0430e381239c01655c5eab386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409663742f64872ab3c74d799123143987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc68f1576fac6174c6002c24954198c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db82d1fcf8de7587fc4d5c7c89d54889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc5b023742e66a3933657022487e1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9b96f5170cb2f6c4569061868cc9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c8e494bee167382aa9f6823e0b57392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c812c4dcb7def14e78765501d77c94393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22300e2a0575aa85643fd472c7bbab4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ba9b69da3fa96cccc9952497519af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f0927c47a7a99eadfd991f828872296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d4fd93cfd2f45233864b10a2c105797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab0454a54ad093dd02cb91d97ca0c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09459384c1d050a73c29ffa818b2f8bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7ab629b3aabbd3630fe92eb7b73f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04584a97eb80880d43bea5d20426ce56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0854e7f59e5755fd014cbae6f70f93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52aec3ee22fc682e4bcf2352e7e771103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff02efe9ca3adc7ca7570457e0bccd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147fd40e7e99e0129806e98bc837a43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30559870d525828c2cf9927e4c2ea2a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528a7cb40f7fad702739cb57f91025f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84c072bb9e545846bf02bee4a51d3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841e722ecfce7bfaaf60b2dc0ca9fe0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4e0379837b9ba460d1534172bd223110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455f4181181e6aad8ffab3dcafe62fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2c46bc74f4567e4927e15d2ee9cac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b5afb77d84818c37066a8d63a49d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7638e1768351a964c19ddf327025ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b4371836e3a09c7ff251faabe1d6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856ab2b371d712a46acca28fb106ea1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73561e7319568ad8c4378567938c2972117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be550d27755edff7aaa4efff96c13a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d573f325e56fd116190cdbc2fc2347f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563773d092f8ed08d9a10287e350549e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501772e74e52745e546ebbce700a458121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10fbbd38fca6d2d8abb73fa7b8ff91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d5727c4739e05111ed9b10330848f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e24fb946baf83a8c45f8e8387c37e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e76cec98eeccdd4496d07ee05ed9b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a960a25bc83579c2307830f14396d99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cafff0b4252df8045f576e1bb807dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240cb7ec6c13a00311367fe05a3c246128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2ae40794c0504de95a662af507b60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1f234f44e100eb53f4526ae828e87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae169576414565bfa2b09691e183f505131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2d2e7701f4c7487bab5e19de71753132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184ba19ed3831bfd3168b8c17c9f30e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aebd45d2f901d964f24250c478a6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467a46eefcb1d408f97d684b39b8d5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241727cd5f6f1aa67fd5408de883030136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c37ad6ddf12a8280630bf61f5b5947137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c2c725302677f3be4197299d076db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31c069bb02252f7b08373d77bd0399139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5152aa1f7ada970272ee659a6f5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf20278707a852fa1ac892c8101f55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc5041a97245ccb0b6feae677ef343142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba84b9f1fdb9674b9b0d0960d8e18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7f7d36246c974416a2a9330842a2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269bbdf0616300f391dd29c1f09bfca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb7025872746fa88e0998207088e55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c2f3fbf83954fe78e2fdd24c36b7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c112f1bbba45dcc1bec4c25eb03c22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322a7ee77adee723252e92ffd23e6d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceb6ba3267738a287820c663749b23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263a2a13bea51eac21b280a8b7b0d07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e6e9b7b60108d8e910cfa1f724b7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28565194c359b9eec3bab276fca637153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99118ca5102164a24905b49ac1c1987154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef727b6c86d9b2bae3aa53b0e0cb296155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255d67a15104ce5561e18691befd2ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32290345d9511c25c1c7f3fc9e6f6d91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6861a829b24a6439e52d9f1b06e93e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6f600ca87e7c96d2c8aa2345ec68b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2556afc868e04fa5ced2d59c920618160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b8b20fcd5a1b34093f838d671a454161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeac0fb742b397d1f44538b2dfa6c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a951e5f965138123d9e2352376ede9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f90f0e87d54957f2f48d06b7112e58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f90826a73748e5bb1aef3da16676ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3595b82a0f1259e69c9b8ea0d41e6d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7ea529173c602658589f3dd387d36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b3e3e0e7d11de4f9cd8775cec2f57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83300b4265e982be819e7380e393d69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7874cb0699ebd39b35c33bcdbc2b6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73d86b9a8ec8d2db62d759e71cddaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8dce06eed9e77eedd64e91b26764c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289abab0deebe1c9ce9da56ed8faab1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e852a75ff1696771571b18d9e089f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae50e725ad3f9d34db3a473ef80d0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0da8a460f3bea8fe1f01de58cd9b8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1265379e2e9c4046e917afca7971af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe010c7cb5d25e5b02d0874096fbc81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cbd9f4213af63993d96c4bfe5c40e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7faf17c0960f847183775c6255b090180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb93d58cea685d52e9df7d67424ed10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa3e80d317b6a367dcf92dbbc6652e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140c30b7752cb3ba3840a9ad20243cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9d1f00827f4cc913335bc850651fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a649ab289250f8b96a77c30c18d17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc885c658af7d8e92a44b892890032186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fa219cc57ae6965cabfc353eed61a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1b0a1f1c7e1c5c9dbd357e595d59a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28818a879b825a15a9e099e12ac9e157189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263804af7b39250296d72ec3f190db7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d14e73f67af72cab96b1344c47828191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b983710b17cd16e27f9aa18784453a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec16609069c62f8604cf5d707eef27f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03612006f7a564afe8c5321f75544b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3c11043642d01f2cd81d6120a6924195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880deebcbc942e0f189c76953859f81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce123fda0ed6ee10653286188b972db3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f10fd740ecb6d58671c56cfd8718198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba66df314ef2f6309c819d4ed2dcb7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ca181a57ab15cfdf2e4809ee3f8c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27862f992b0db02608f2ef530f7814eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932ec1f379199ca9657482278eeb4bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84038176db0a67f9b0315e5b833e1a41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0623cc5a9dc41da43a8f83813bfe0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388ad74760f492151b8f694932d301c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9e57b681b3191d2bf5513aba5066e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b6a9ee6b9b89ad54b59424f6eac8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795c51a6c6200800c43226185ba3551208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e83e424861dec7c8b65b158e280b18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ed28c556321e51dfb9ff22d60c9db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d97700b2a80ebaa89e949d1bc8e56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355bd49be68b551137eb99961463095212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9073ab36703f32a437cc78906878f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c33f1b705fa47303424ff2b82ba40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e53a8189fffb011b614b0dd9e2ab0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ea8662454c33eb416d36b0fd5e2f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30766a7be4321ee9dd0bffa8288563f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04d5cd4ce8873b0035290bb2d54697218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252f6eb70b36873636a873d04e3ca19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64451a65f585746377cc42522b5fad0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194468b3eb407fe104b6d719fa295f34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b78d21f177f0ea959b2ff92579eee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2538a7897a22bececee791b51bb76e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a2ecfc17e8dc3f66a77452dbe96a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddac2ac8dafa8642345d943d3798d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710faefd9162d93ac4469cff1d4fb342226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb21ee4094fd795574527f32b8852d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcc592364a85051721b40d218c858b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368190b93a450066f7a413b9c2c17ac7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2603757d6859f9e34e5bc3503c89518230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a043b63185fd9a69bc61e97f069c57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e555ae9def05bfaa809ca0eb352f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d912d9f1d1f8bdd1c3a1c47d64f58e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74614c9ce4f751107ebc0d57ef35ae8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977f5623f1e2903d406530797a32ebc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d8b52cef2d327fd175a39649dbd1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578a4f0007c3c7ee6981369a55b8c43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c045e6ce56d3ff8d678376b44ebfc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eec6dc4c9fb44c5a9595f0cdab8d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99341fa6b6bab3eaa5a3bb4f6074c6a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff5c520f3ee59609a8ce92eefb2d9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f56cc93c878f3e5ee0f5e93a9bd38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b46e913a218b53b4a6a04f6828e433243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0311b873489d6bc013c2ce04b61e631244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870877f47374ea86f325f85e41a80dfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457098cc6149b1840de6f92046276c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13406da1886a5edea6fd0eb112a6006e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213051378fad564eff56b0283e714ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8b94df7d81cb6d1495aa036cb7821249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f903a4b680b0e896c83e06ce75d99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655011bb011d9752b01d20cb0bde64c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619cbdf022498de2b3a26dc0b5c8d84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff22533c6c41f542af054b942feefe0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa68023837af57522fe71991ccc87fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9d9a1c2a7519cb38fff578204affe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd6c9e32cefc3b938d24febaf47a61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ac60978c603c746a8cd7c3456d1a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13881cf3e6673f447772b247dd759e6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dcaa2461fde12e586ade26142c42a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235303a5240fc5995a396c45cd3eb86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a302ddeca5ac3260e55a7d7fea03c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94207d59feb04dbba449a4fa4737a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b327c81e2c365ed00699502923e059e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593daa3d4224f6b6d7ce68a92a6da35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960ed9332e47845f00f89e5ee3a0bb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0ac49b7dff8bfec8a49a6d4236cfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c646e1b3b460fd8b117d41b6c8ac8cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd3562b398fdd9fde63e30d7ff7b9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea18aa0ca3793c2cc0af2f26ba30dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cd75fd37e60918f912d41ade78f59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed78857a5bf2ac7d7432153ad05c39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a881fe2d812ee721b4127047822df72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82475013012e8ea539914b3aef94301273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63810e22d939e15da8385448641f53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d84cacc1c3af60cfedd0b52fd5b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd34fb2ffafc04e8d147c77dd63db04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9d5cb4763bdfb1c832b6532827816277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992fc3c1ad01ed3538489ebcf832128278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e1505921d2c5461f34048f9e98866279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b1081b9d990f52673e0f3ccf9b6df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c560977ec90d78939c81cc66243c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ebf73409a9dae39708e71444373f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270be152b24886a00b738b8ed4403a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076f15dac390ab4401aba0e6f701497284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f77c29d5269788ee51a0079fbe8ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd756ca7276d97e6be6119a52eebc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dc4031c6d66c53261215e0fd17cf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b797f2f5d466545dc6fcf4789690f39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb24c5b508136527ccb40be03d400a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ea165d0490e4187d91e917b61f740290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0409cff1dba183a2acc6121bc22c451291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26493e8b538ef93e48cda261e31fc804292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f02c8562239cf38ffe53dc49aefc8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f7a463560cf692071f6a63c44ff0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd07f14448fa509af6eb98830cf6e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5187067cdefb0b513695840e34f78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8fac1a387be008c8d76c4430cbf28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c64d7955d758b072aa772b926912b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee6fc16d4b09310c1b879145b36341299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf6e3c0deae722727edaa719f35dc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0b0f4a441d3c5b18168586ddfda40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ff709ae3c09cc8813de232d3f1ff0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49170c29a7875b807f8a0ee2989689c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a13c502721452729b9a795092028b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5f92650fe277d629a7bcbf60bf2c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d730e3dea8a41326609056985c51142306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7478ed4fbface580f86f447c3dff1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e62559d10483d3f7cd5c2e28fe733308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b4c7f3aefb9bb0b2b2fc202f41a90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6747dc5bf3c47da4ef8f476d488d37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddda21e6543ed73fb963d126059a83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcbd9faf99be068aff4c055abc3261312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf4f59c35751a7662a0175ba94cdde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad641384c3684a5e8b15ad095d39ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d693bb45b417b31113bf92516ddf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fc3514ced4c02f37cada0c259de3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a61fa88870ff588287cf53e22cbdcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d852f90c1bf50ef90e6a9057e4c22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7b56f9a84450e8de96bbb08faa07e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7d7ac6a43f7a04654730a9e7547eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4acc9e51e23014c239cba5fe605f36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e14a5ad4c01530f64d45237330312a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ec711be8a5e39afede5ed37cca71b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d927241da1104ff5ea7941ec16165324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577045975f8a90e576e1493caa086bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a369c66eed7b8e4af6ad444157668326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d16876e737125631ce9abacee2a4a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b88e4d8432829fe8eb158426550f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10920e145997dbb6c5b3c06d70178f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acc7ce4f386dee5b43fe4451ae7471330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05beb688bd0b54577f99892d49a4a17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f1bec50c8802f27ddf326954bcc71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c06fafb683a83fad9cbdcab33fd96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230b691b9290d5e4934292a18336b35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9ad6eeb12d8fd73d12e488fe540a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa59c833a16f2f9439987c115dc872336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513bff5ac09123b5a4e44e757c34c9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c4b8ade26f22716a146aec56e5405338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d410b9a90bb11a8df5551ce9ce0a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1ad7daeb6164ee3c49271784baf8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276575b6b5b662eb5c022544cdda9b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52eedc7774a4d4a104f2dbfc7ccb43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c0f938d3e1b943e12a0e736b06775343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efcc30b4dd9aa809a15d80fe0461b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc591a263d4e2da26ff8e73122387f4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a79518e9018392bfb1f647fe7c463a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b93983a0a6cee65e42daa7a159536b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd4c1d806ecb82a751ec0ae1f8c155348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce9b7b6a50c4eab6561287c2c0bf3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81458c374adbec2f8cfe1beaaafe512a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235f644500d5cadcbb3eb7f2395d3d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a65811c546b3bba1d78f10ca99309352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdba50c758037030d35753696afbcdd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a90cf04c7e95efcc0287a38547b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b32bbcd621cbf27d7da79beb63c718355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee3637a69dbe67586296d83c86dda5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bf19801048c0f89f0023107555c47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdc1be1e9cb93c818e3e85be06f118358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d20d74e4f55f99ccc13f958d4f58e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c522f4174132fc20e3687c4442aa2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e94ae3d43790c08ddb96ea13519de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bac2f9436de75609d9aafcae2279d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6b57aba408b53d0410601bee21832363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190e0316656c0d2db91d4132cce4ef1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21c3149956911ed7aa0ea030477298365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4072d399b3e141d39853032790fd05c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab7a835e06bb02db90e1df4b706797367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0e47a2e9c61474d15455f6ab7b81e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc958d460868b7933e9d7be26417a023369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885a954bc5510c5b395118a9ffe25d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9467bbbd269f868840af2682f829765371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566191a81e88faff154b3feecec5c954372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e6d7d24f1498461db60a139801397373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd25d59d3063f50eeea6f2ae33794e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff476d83c76582b12919da015d1c94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33e5dd2c107c7a118897159a7d0dea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f19a505b8e67f37aeb7484bab17eaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b479fe21ba9f10a06fc9d8dae3d27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30ea49309df35f7f1bc87530d60fce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be8f2fa8676b7be95e49cd13db356a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422df1d79073a63d6c8f6a42fe25bf7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40de245a536db96b1e088a47327865382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32063ab2910f02ce9f6d151b71a5111383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50437a712badceee2583cc6b24061e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95af39be4a22da965d1498d84a2f804385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffdea716a7e6da12ad64bdb2754333386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c32d1d54ba1ad601b9823188b0f1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116fce8277f9c9192fc5353e4c98b11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd644c8e54e20d3bb3fcdef2f34dfb14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550be2abbdc7215ec128087c1b43d6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b77174f8f14a9e43eeecaca092fc05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0efd5d7af1f4e1c75d75334c261fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5121625af10f09e5b4d97bdd7aca1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250f4f8499534e7231dabdc6f973e4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b08d0b674c04110a24058902a1e1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7249322febbe846ffaafd76d4169df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e30a670385cf8b78abe8a95a20c56d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb13fded15477b35bd01a37fb874f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a78c2f8e6e15b4359b91dfedb5301399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a547a7fe249144204fa73c1dc68325d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd59433b7b5c65ad48d7c69c7e948b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78431ce0c77c192ce7202e8929aa97c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fe52e4f43ebd11b05cd0c70926046403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f2fa0900251b51c6bcf5e8e9c34f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ad2b530ca795f80a7dd87175537ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa45780bff33f96d6e62a15951966d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5da61da37b1fccebcfb5f69b295561407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f263493a968143987e9142245fac67d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d12e3c981495a1bca8a41f661b8ce3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62ecb35421dfd197748f1b56144866410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db230cf554ab1268303d68adf7b2b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e120633fcf7bb89620b7678fe10ca05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9aeb860f615a09540f746b15c1b67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aea82ff0960b2638b8ff89920da3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b6ae85331348990803b3ee98d80a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2851d39815f8fdba0b0e1d750a70b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0517a2860a8831088024771e0d0e4b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020285a6d8e5c017df62728fc5f4ab2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c837a2439063429d0fc5bb219d8f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6859422c48312f7141f17422aba8ea0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef392ed6bdd225c7b0abf29cd7da5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688bab335dbc532c90b0926e0087977422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741593216169173bc6d0f458694810e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b19cdf9aadc0f9c6d533ce9febbb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff142cdc2ca7c9e64902fdf0f10c27d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8e34199b2992cdab4efb85df3e9d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60977957222107c54e47d1dcae1273427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526384cdb67442f3ab719fd44848bf92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d401588874a14a45f0b395e0a83890429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35be249af86a92ccda001d57f014820430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fb86b7a902374e4ed1cee1c37b595431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4f30d104ac00a8d2aed7bd2baeedc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de804f1a23da7669e923357efb8ffd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b966b4a6ea1c594c12080ab7e66ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f4a5d2da47fb9bc03cee88a307a25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24875703a8c31ea3e7cd941d977702c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6439d45a5d795a80807c439ab15693437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b2368e6dd93fa13619326042f5630438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0a19e8df9a737ad10d7d655c7f9e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a7618849eca03f31a1c43892dfcc7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff86b8be60fae00f61142ca0b1ec419441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef09236616ee032587759038f1b6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfea87f6519a0dc212656bb954c836443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692c593cbc974fa7ca5615f7249586e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58be85ddd4e011c5fa338542b6252f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722efbf8a0a00cccf6b05616a9d98c3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3d58d48c967b7162cefe9875c7857447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7959938b61da41279b62349be05e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec7867518b404a08840f397d64bb9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdcbe876ad8144945d890fcc1af16a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d9971d8a43dbc04707c6684cc408451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa9263402db98ffdb5ee52317f2277452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1f9337e8e8bf85be3d3164c2a40fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20913c7f0725a5435eaed50e086a3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf27cf42d01ea849f0687965675547455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148b96d03372615939fd916b58f5c9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccce467ebe8fc7e30f4b586a1a3ec9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a50048442640f026731aa0932b97d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31ec7acc61ea30e302b8f9a11eaace459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae40389ebe9cde35c82ab96e01fc231460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe04bc04efe698b46c8f88390e999a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabc65e11000532f62db5334f6d2055462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062792c9d27c355fff644e9ce2c2d387463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e2d90b32f9dfce8ea0de68ca63016464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f9050d634084b2b2bdd07e4fce163465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c59844dab3bfed2a6515286d3ae72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e3f9370eb4ab227b7edd6bebcdaff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7436abbb7cc05eb425e0779e7eedf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7a78fc96492ec71a653f7a6201265469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881e5f1616c16d64b25af32ef1d870d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a61a403fadbffd14b823c024d14fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e786c22e7800e2d5895cb91d033e9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf9d7dcc5bb3512648f2d91cca618e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde487392bfe59e53cc9f5bbb25095c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c057c9bcffa0f65f6cc99669d75a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccade168b6ed4167f3e65411edfc84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8d6275a4af0c55b7fc3488568adb4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289fa916209286e6901da2b43ce19a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86237ebbf8c8d467e21c166ff6dbd6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bcbc25a8588ae6bd12bfc0cc715b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c43bace7ddb73de38318836c2e59d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566d2a14602d175da619c7f98df4a6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c405a77e8abb8a743fc3518091c4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f46e85ed5451dcbfab9611ad2f67d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2b9dff859592dcc32e604642814e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeb9d641d7fce849ffec078422e078486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf642f1a83bc50d2ca86e83ab5d00c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956357e4af1f88ce18a81f6604eeaf48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f806b357ee277c2d3f708042099ada489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9adb64579d1ad1e0d9e6481f884b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6a561080ea10c4c24dc9b04e52a12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e05228170a1e3b2dae968d7bcfc28d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c237dc3ebc9b75673057e7d512ea6f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068c974faf0559dc034a853b99c20ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242d1e5f1b838ccaed9eb9ebe15dad1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b955e57801bfc21d5559e008081219d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea90a8ca4814aac9cb892976024b5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232177375bc035610de6ce24573f7e2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453c81f1f62d1103f67dd21c04fe583499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a2dbb588d6bc55bc097d3c5e38e4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d183c27a79bd69e473511266222e1b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238bfef2dcd02f8451e4fcaa78791b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122dbdc691ef94ad5866f0ed7d100de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd4aeaed9a3782ed07bfcee43a72f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712194e1a6b29cb83aaa221086d4df1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78bc96249f24319065adabc91769c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a4878fc15ca5939b7a98250945288507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3661368b931aa41a1d677fba8644dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd878b1b0f9f74fcedfcd6e2bfc3363509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aec740121fd5ce89ababe589c8438510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce43741abe4070ef45b2f665c903f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64f486e4cdebb94e6dfe7b00de9dd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03518a4a71b41290b981d7a83aa30803513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877d94d4c54aeb66945985c565e388514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fbbef9cc3a758b9208da643eda1ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c5d5247d8d2f27875b234dbd1388b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f91a4d4d9d945925a1fc8deac55de9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff8170a7c371b52c1f71a4341ab839518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858e223e8830d45c97571a471ef7cb7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb775a88e5750f9f5590bfbfd1b73482520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb9e6faf55fb0f73758b7ed93cf850521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ba966c6939d04d419b8a9386d3ad7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5544c58879857ef07cde7598f54ffc9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10887023cb3e7f33c829238b6727f55c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074e37d9fe3befe325262bd142367c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8affb65d4d795a03f2a58117381711a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d7d1be965a6bd0ff49baa2ce10352527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca90d6d593e48240d5d9feb2afbf5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ead42fb23232f1db8c26f7a2dc113c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbb6d77afbe9acff7c261b3192ad99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11269b44e43363a3e0c0f32adc1d1dd9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa850e2c51b513607cd478e296d4ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632b42f3cf2eec57d5f089d33cccf4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac0d12bd1f2cdf8f602c96aef1ece534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad8676593bac38c0ddf3afc71d7ad4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a527d2125fd52730baa4b482db994536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb149f08bc76c3f398e71c3bb36534c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206137a909ec759f2d2cf50021251f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd644d8d2ccf01559602ea88146be4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6871d2c72a3d6df2efa0294f5d29bb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f65b228cbf64edbedca8de355fd7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d7156326887ea73bdfb7bcfad0722542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4e5db870954b0dafd1d6d0a1e3fe5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0aec9b6858f9fc80c0f63f475c85e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a146ae592f82f7a1e502d479ac30b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e27774c5b7662f625b33d53aa5b859546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71348da209a6c77a5c8a0a775ee4a8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075ef52bf3bf15d56bc06849881e7a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879b2506fdada260e8fc8c2236e2a5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d06fd81561b0fd20dd791592831f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ec73b951ae415f07d6830a343c259551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367111408c9ec88a6382e5691efe718552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fec4bd110d1f5e134e22d767c006c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a00d77abce111240534808451a8b4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0454319faaca17d8cee2dedc14154ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e3c8c2b43cd06055c75417a312883556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faea91df497d564c66897c05336c1e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7d834384cb03233b0e3aee40a1dac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beeac3391f85e69601898da8de58db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a713a33cfc87195ceb057aaa623eab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badb2b81546fbec8849b1cb90f3746d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3728adef73f240a1a19c6500dd6a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486652fb2831a418b43ca59f24b19b05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d609cbbf71d27a1523ef5d89a9604c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669fc2f3dabf75362209b5a4a5ea890565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59496d324954e819e5569193ec4acbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c2999ec50cc65f8798d9c51ae726567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491a0439098f25be3901f06434e20ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d7978aff0202a7a366bd98d7e8f97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f032d25ce2d255a260d259ecf53bde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acda325b922bfd59153ee1e6e44fb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab113fe9cc5c44f47266d49a62862ebf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed84c4444901dc1e1e07276aa9acf5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c95d2d76b0622cf470df63fb6206c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a885f6c8c16d61a3bae943b7fcb4c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65891ca02382bb7d8e9d93592122ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9357dfc3dca8472ffbe4e6f7403aa69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa855c77ec978a2ded0f6b34a71c58af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fd17a9fab30bb447e43d506dc35e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ad8514f987225e7232ae65bb3d555580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701bfc452e6bb9b1a688348ab0e29ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6c814508a476b9b33988cf413c344582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3771d874dfe879efae479088872907583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae63325fc1b6d5ccdbb932a2d1d0320584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba5cad13a4b623c39cffb32ee71088585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2883d68c6b3891ffaddcab6e901876586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3044ff5392fae087f2cb5a63de3ef4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a193cd238a5a6e6fd73e7ca33e850588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18859b04352928ca8ff7cc63561dbc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e1284e455dee7a7a2c026d74c90ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3913f2312ed4396a3aef49d5282ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847f4d343f1984ee479aacacb8732a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40085142524daa5fa7191c015b840c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc05dc41273f02c5e1c638108f6d159594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef15204ce88cfce124bfd0c3557258e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcc807b5658f59ba8e00a834d7c154596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6af04eeb9fed0d53a7091d8f410ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a77517892690fb98a8b7b1a62fa260598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7c1ca24bc286e6ffeac2b3d76129f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7bbcd05eb9b6e9429ed36d46926fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2c6199c273f4bc454fc8b021a9ae4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa71ab48dc6d4208e42d745d677ad4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376674212a7bb3d82e145e3b381f0936603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50332e166e54f73304334abe79beaa1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912397841ea886709987d6b9b391bd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73eac528764c992e2e6d2e8c66b5bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419090cdef02bdd5909292c48ae5f775607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713c058170aacc4f14f5b8c64caa988608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0fcfa1f803b8577ec23b7d65e7053609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71861a40c249782418212bd4fa8473a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c27b8848bf7b6bb769d3cedac37d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb925a020c622ad84ef26123ff4a6772612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281f2d65326e36c2aa7144a77d2399d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8d73a4b54bf35e0d2fd44ce6bdc2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acfb1d5627e0c7178c8e9672340150615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a46b4a4f0a1b16b084591f9fb57e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221e76d7c7dfa93cf0731af948fb8bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5739c645ef5fbadf6699c37bae35f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e3f47466fad1ca8d47a5ba68a7570619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d9fb69c1a2d20dc061dbd75c386c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42be1c5cb6c7550bfa1511977b0e03a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432360b20d15d8713526d8eb7657d443622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596f3b4e0deea817b656e953fe145d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4e0afb27b4bf230aab39597b0e6c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf14bea486773483fae5cbb2507a6a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bc0ee2db9efa29788789859be448f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a73a2b570df830aa372e2d6c44a95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974037895ea0c39a83d6a0efdc61e171628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d29e6ae555c7b25ea35edbddbbaa5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae8ff152016edcaf0e0ccf5f3c0984630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6929ee875dd99d18a962e474d01d8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7de12a0764d6ee87a447e4d234405632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3e0a853b457503c4fd464a49aa0dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32488baff6b2b298c557f3d7ba4c5e38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaeee036c8bc8eb5b1b566fb200dab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e26040ddf60a6247e1f6a790b4bba8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc4c5ab776ee2de79c1febf772948f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ccf9b6caec231a9784d1e80860781638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a936147692ec464893982c1779e05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab615381c6ad1d2ee9d7f7f9b1a474640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e8799608728598914198a8f8a15b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c04058b0c5fcd4cbbde11aa3355c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f15b02562db21eb6dc9f460cf94fab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6b91de5233b85812488c472415ec8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f40341b3967fd48040f4bf2236301e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073ca9e340eae9ce765a75fd32538d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33a33bf832f98ff5d3c217250cddc6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2e1bfc7fd4278801ff65de5a28c4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95d342ee76aa9358e539dc66c21b52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e6cf29971f3402c8cdfe3dde7e8a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028ea9530f5f1f109a01a5cd7d126b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba717dbf566f3c5c831644ad08a2a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0f6ead8a1d34ad954307ea11d6acb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cedb9dc76b7705ba764ca9ef239ba8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc6c27758dfa948c816907d80a21b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e313bb3dff57af2d184bca4fdeba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a27aa4f4e6eeed2351d2572f158aa1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e0c0eff09eed8a8260deda9b92aa1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1c69967458486c885bc9a15418067659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55187f6c7da99c2716eb0fe9046fb9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a093c039a24ce15c47087df4eac72f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b17833105198b954ae4d308fab874662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00ad263750c05323f9e63e5ba82edc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59115b3a41ad70fe678e6349cf14d61664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e3f57e94dcf208cf41c09b9bb453d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce49a52a3bfa4a9f7e4bae192458a91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93d14ed0b6890db761c437771e6191667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565ffc2f1d01b546663e57e5cc1af68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161c9ea55ecae841db8cc1e712b9079669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc537fb43ad9923104588dbd5e3da670670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdac84e59612651a0d4f8fdbd25ee52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609ba44493b73dd3a3b0e8db8583efa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd46d5e5ffaa0fad244e3990c43b58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29199850d0c3a08f5d88cbb6bfaaa6a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c81dad68472f65e7e6cf5ba8b6638675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36634b86c13142bb1c5f605de8be8e0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54834b40af7975eb9644aa7e82177d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461332712bbd90183f6e9e09a279c434678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57a89914d94a34aa2b70c90b7107aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6194e1669a12165efdd6e7cb49cb67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c6d8056b10b0f2fc914d20b56bf0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758e729edd7235f7c30bedb399b66b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d9ba7a4bcb513350286b1af1b11ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86ed9e106ca073a28bb5ceb1a22a74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522825c246deacb1885b4176627f8cac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba449f890b375c1df10d378ebc8031686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a45df9c3356ca42a1985b291cd4ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654f1d3f04ef4e5e7b211eda37e3c72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c195d0b8bfdbca1d169b6470628e0e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe1488d9919840b11b00bda3c71f9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd42472109e6e6a1d1e74daf261e5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5da002bc02362be05f0291dab2878692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f495ee7061456294dbf4f1c8b05adc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182226181d683f49105a612c230f35ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf415747960722e3b8a0cf3004326600695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea6d8ae23be623abf185b460343fea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedb8fb058f0c5c460a5224af046787697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40505225fe411af12887090a1b6ab07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79605f7243d28e912b21ae019ad34b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d789523682c9655f15b2a472a987d3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c0221f098704ccf81d7db4b73735f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3baa7fa1b72b27bab29a0e084bd99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8293323391d37c60740d6afc44c76703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8151e833a2ef60550da33c7d99e691704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e40efb2561d6a3e348b039875b8e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb74fb60b7040856a829881b8becff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2fca912a7ef5e75c93fb5d1fc77d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9723091879f8952ccb89e6d8dca8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebc947a1b618f9a3b4e2706a796515709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ddca7ca8d09f2834a6d3cb46d24c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870c6b32cc63aca421faaa7b980d8c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990989a397b85b4b2bce537ee72063f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924ea791b8140cd642c801638fc8270713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fe2f5b3084584b0a8abb57ec82c10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f44a36b55b8d9191cdbe135c56fbbc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fba9cb8234b455b47b142dc577e00b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc23d4d4c9c5c4578de54266c80ec30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc303dc1414789f65eb8ed33f84cce18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aecc73655931eaf530dae2f910affc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d662359dc6a6589f05280ce01ef89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef0afe521cb8f7239f06572feed829721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bd6315cff497b590918946ac4d246722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6473d25aacfca116a572d162fbaae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcddfe72a69e9ec0956a0cd86716052724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50134d545f90038af7e0b4eb148bb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8ee7d9e8eeed2b5876884053394df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b7d8c2919b64c986b298c32985a69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc03430a690840a71c64c2723c7530728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa423b9a5ece587f7b58a17db82db1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba24f0c861cefbea09da3f92f74931730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33d32de07b34bec5cf07d72e847991731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad8129ce358e02cf31b6cd759a78ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c2b6c6556593ef96ff9579a233fb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e1691891811b8682efe6491523b9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143db975454cad643b40ccc29d1bd43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8c51d027049c0ee41232ccf8fd6bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece7cbb2b327cb085c2856670da5582737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a10db7f24d28116fef51873601d91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce37cca6ab210c29f8c00e0c4890f59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851cb39b478732bdce79bbda8820b74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8d30b96a049cbe7e95ed66810c7b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c71d6d320d72ad711a2caab3c552a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e1c133be57123bd2b63a541004882743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3150455cce93959f5216f3c057e7a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27562244ad279d887b4615c6117c851b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f3f86e3a96386e8c4278d0cbd61f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680f71c64a73c28c9361a5c5cc08dde747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c896233b6dddd094a3c25454d30393748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bd25466ff8037ea4e748e3f2ae248749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415c75c31d7898ec1ed9b255fd25246750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4fdcd1de0099ef4b7d13bf1977648751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6fb57ca8d70052299f7f6d593c536752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd2a8737f48c161b0dbafab99d9df7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8edcaff8856e5e4bcd2250049d04c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998b7f6eea2d6ef9f14f76e701f3d87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ba723480f868b6a5ec8024501584756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295894f62926393d6b860fcef9f1ab10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a00e4534afe79b8a7bfd8c9e95f99758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0882d6db0c34a27116a0c7ea985deb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c456a419a5d97087f9c2c9e0cbcdfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4546950a57fc83e4d0db178eae9b0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178fcfe279e0b65ae938c6d63e65e653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850338cfb568176cccb52c51584f73b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2977570a7e16ecb31b61a9cfdb297105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfb0561fd559364ac87fe214395d556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039927225e97f603d7176b4943d74f5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfbf395f8b311c70e16369d43664498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfcd472dee0c55f8138c412eac8f929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7775099b2720ceb9d718be89e4e6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061168268d6d4f8bf5dc69635f9426611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0393116693a0086fdc61f629306c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0496c73e6959684e24586e568891a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cae8fe35554dea16c8cc3cd604a26a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a135ac3db79604ec3a4df6c06a32a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7dd4f52d34ab07663b5c1423dcdb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b093f889f00d77c8646828badcba77217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b94cd020f2d95a571b4bf7d666c9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb765af784dc4316d9da7ebca50b34ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b312cdbee2bc697ff3a850c2028e8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa503602b7a3faee538a1496b37fce221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d252860f94196b467d5f7f69938a83822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490885d568b6ea92c34fb198ee0a20823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62bd3b3aad523979e8c903ff4d14e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675204927bd58f84dd9b83685ee7598a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481dad016c9ed0d41693abaf1a8c9a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345de3ba8f2bae20d4b58ed9a39f9a8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae7af5d3f576a3ba856fcd95ad723928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f70c1157888c20c0c9210c41b99fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d9281b7135b0c0d3ed967164cfeb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0c2cee5e9c4b9cc959815abfdc9f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935b67a1859259696d353edac833b2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee645942219ef9c5c31db32e85ec9be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ff08e14ac2bb6b0e83a3fba7f556834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02100a4709ac21c4fb82937714a134c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c416ea84486dda0e060c2ea6baffa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f766759284d6b5920d8506679d385ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60cceee1a8aadf9a3a7ed155b875e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075680634e4f374d30e5829e14aace539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812ea668a32fc30458762e13324433c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcad381ac8d24eb02ac0da07d7956741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd586819f6c9894ecde655c77c36d3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a96a5c795be81d4b4a6cff5ad79ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53819fbc5f7f0a365fac2a36774c38a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab3e10bd848da4614e9ee65288f0a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fd17f046674ca9cf50fcf9e2860b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e133bc66525bbf32912b6218f7d66d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13829c88eb4f1b29385b35a503b8503148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed08e857c55505ffbb23db6d272788049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6299de6b50ed3cb3b0a3ad5eea56fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad163f4601f05ea0df7d81f308e73b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7915aba13fe4c97ac7bb6b834191a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f007b091f6dbbe2cf2386f54f396bef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fade8595a54574499fd52690bf726354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8940240d00ad0f69c9ee1dad4eeced55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aee0351d2b44232bf4cce58cf469fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67352c5ae4ea6aba1640f2d30c0947f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e458591c025ee9e8e46fc3fc9cb637358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1906e26f8af87862278b1879f55d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf25ebd03a8ddaf812625e057521a9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b0bfde4521515af618e9fc5a563ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c427626b34d9ddcd18199e4132d7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3a33ba2ce1262de0e325fa49106ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e8a27dca39fc9a98c8fb3a1d35cde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a167ecbfc206bda5129c2d3d1746965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856d2aac8ab14eb44a5b8f92d21317066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7bfc80051102198b4e7ae7be6b3c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7b7c687d1ec227c8bb053b5ced6a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ce484790180336b8a1946415f0caa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87853b904532b5ec33370e714c07824070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62874b3b9835a1bca7b464040048ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf8e089f2bdb3b14db093aac3dc0f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c3effd5f03407e04d61632fbf0a0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ec421bbb427edf82893298634064274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6cc62502551a1c12bc9d4f688a9e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c715e0087a6300d4169bbcf0536176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80946c7b70bc6029ef8911745af35377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd9266df4dc51cf618fb6d2b7c885978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da624bb44a64927f69f7de471af1762979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64927952e062206d22ba3e8ec0e17780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb7c83eb0e091a98945b8f71caf9d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499284cb7d4485cbc26ef61e33abab8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df75893f5a109c42428ea8e029b88583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faef92ad18d2dc943087fd375daec184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0b11f32353d040fe60676b080c9ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65873a901093b63c2b035318d49f54b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f588cb40f772c84d7aba17e331990ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fee16394413deb7b2155cb40cc62688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001196f0f66096dbbeac8e467de6162b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad71b46ee0bc118e158e52670cd000e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca80e045e7bd865f09b9af0ac55ae6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe41ced6fd9050fec2e23a47dcdcf0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30367a7eca7a80c7ced24db09c8d006693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70e76373f5d4a9ac319b6bc08dbfb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd899b111ec1e5f4e8909d4fbb1a6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dfd0815141d49b07ffa6f68b0714696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a91fbed0e4d49208207bae546bb42097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e1afec00aa5f9b325f485174ef26a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac6cc90bebc8fecfaa6b2407f6608d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfacec9cf49aa9eea9ce3a791cf74bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08727bca1dc8c784b7af1d2dfaf170fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e50448b2c568d9344a7093d379f75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cb9a7eca320b01c622a2d6bc2c70e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dbc965a9b5f30646db42df9bd0f59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba24d5108319bc0a642cff0641c7872105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719b16bd1d647f4b220cf7d4382e8f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9694ee1067d3f3168ec1ee1bd8edd83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2ac43591c7612f8937ac33fdf3fa6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8974af5a640e15a89ab084e8b82dfc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220af092181ed9f8c18cc65b01749286110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f6a3d0f3e7a0228058f142426f042111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e79a95346c18dbee44c6b31f60df81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863bb3c48255323165902a17b2a6719113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b70e416fe07b08b9dce5e3f728af0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923a6d56c8bb50bfae67cdd4ab7625a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e8dc7ee389a07ffc2372bf27cf03d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ed9205253abf529cf6f6a42482c88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d014948de2c5c75c9342110aeb0a8da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a38eb9f8f3df7da52db345fb223fcd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2502e90881f58954d27bd3107f1c5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdde208233ec7babb61b049dfb85e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7903c14c9613bb63394f4e9080943122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f85c306295bb1c8f4b060bec9a790123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d7928d8adc9272400e954f4625797124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c89e94b8bb37211d769dbd392df6c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f6d5c35df42067037c932ab562b62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28b131b7d9aaaa9fe5c537c9d7f1e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e5fabe91a0a179c240e6af3a71ae5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9c7e1fe460669025dd53c89f344f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb3e7031f8a5466ecdb83ec95485de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9719c8c2271a1ab049bbb0dbdbe4dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e431ecc769d22918fd6b7e50412b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbecb4d854803f4953d1239bdc0fba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72096c511a2dafe887b2e9f2a2d21786134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83260a6fb1f036fb516175467235181d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf485e90a1c3779a38472e37fa7ff2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05319f94ae96908e377ead6d9a95a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf290339634b8f7a230a768502d7dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3254c48351dac0a869de35f36342f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d836cad54e8b957c3e8638178d3c69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc673cfc87887bef1446cce154695f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ced8b787c8f4dd545bcfc0cdab2548142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72eff4dd1f08068c98cee958997dad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f5fcde9224e3a7f705fdb31a38101144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345395ebc938aaf4f83a69f06f8e53ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be9b3cc668f041215285bd90d4789f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31f854f3f5fe953145be5155faf135147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be494ff147cdc1c94cc4b0be591afa2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425d2a44b4d1a5593fc5ae64f745410149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ae2a75312e0000bcfed197902a185150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105237ff75708244c55cd872710950a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a166ca632f6d443ef4bd09826807152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d736ac61dafb7eb47df8c815086eac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8fcbb093cc3e87c7425e80667d11a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2de068db730c4b5587dd6cb3b8e859155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbb977d5dc4b93a06e0aa0a1feadad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade73c367412287a120eec4190ce7d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ee93b8772dab39472af8fb4c00c74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d65c4199e1ab366ef9407de31cd3a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4259476c141b8258540da3308e9f2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1826b0cc986e47c6e27a7e431382a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601ea165e8cf064f4dbc9fe21e2ba59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57c1f8712b4987d3b2945f0125ebc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c919f2a0385c3d70fc88859fab0945c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5588ece5339b38147442e70fa91cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fc087ff0a5faf2c6e5766d8310662166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d7bc764c3424d8b1de0ef911b517167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a93dbfe41eababdafd8a72fd3301168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844a256f7cdb0feaee70dea86a969bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc155b0e31267e8cd26e916fd65a28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c03dececb06cc0bf4d4dfbcc3b42c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e175c4736d0a9e744fd4e1ced3730f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8a805172a0f67eb864bbf4ee9ea99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b500b850e7c95568b8781cbb9b85294174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4735b506faa92c1465601e4c18eee2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c475020675e0ebe63226848deef54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd37bbb0c0c5489fafb31e5bffbaef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2265ba7d4a61b6d43a48b05f4e03b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9c7d8aa7801483ab9306d677c17a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd6ba359351f7980b321e2e19aacac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880197193ec5d8b087581df2ff5e9dbf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e2e80a2632a94383d7ff683f3ba4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e143a9415c6fb357371a7e76506fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5a3ed5c592ce86cc3e3a578826328184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919e2ff270c9aefb23061357f4d3a83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da21e759e34e521e463c1c2857e960c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec799d322cd32f40b07850046db2c55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251af4667607ab44a73fb4eb1a0ee7f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fd99080355dca9c80faa225cd25c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be2980d4066af3a3b910739c12da52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae4763f26d99ff4af3fac02a237847191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b635e3bf54570b8675ec12048b5f60b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cc8bd097120cd8fbfc159338ef6d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db8148600c5dd15f2f6d993b331de5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61169197b894821e8795ce87696c46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd8f461c4b31b2ee40a45d76f836a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee66a36c8b000f2e17320f5ccffd89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a8c52d50dd9ef6e6f9c8ac80b35b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393db5d2a7d81a7a0aff165d03c40bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d7f20ef98e76202863591f82dadd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59949ddd50025bd1f842def7c3eface201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e304333fc2a3381c0434d9ce4d419202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635a28fe442b6b49bf9ea7079a24d3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357f3b44e9052e0f75a1806d481f306204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecba128623cc957375dc5b098216722205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcd28cd07d1cb0b42cd40d40b0a720206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f756e78e53e5a3a2949d54387639cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61be460c8351e4d5b3f76481e7bded208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb458df6c33b2ac011a85215212ceb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f6e38aef33c97bff59e1ac85cd48a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388636cadc1219033b98faee48d09155211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5678d0ee8631c20da741870fd4f7307212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bdd3134da5a86c8e77af4fb0eaa0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff87ec19fb7c0f39f643a4cd1d86e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933d8c4f5a4eda2da9203b8200d0b09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d147abef82f3c749da73ccfd30d13e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995717af0b405a18191db71bf3005371217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c05b7fcdbe47cdf35506531f03134e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed3ebf0d43be976b2fc1f2e69d2795219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a5e61ee50bc3e3b058e7cebb48835220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d797e283c4d0da7787e385c8b8042c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54ed09de97cc870cac6c3da9e011f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf6fb7afa884b3aaa3fa3618d5adf5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcae80a4511986b07fa3d4c18ae5373224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431f778412d8eeb7bef6ea9625b78ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f315402db28fe3ac1a008fe4f31049226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c189832f0ada217705c5df10773ddec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa573091762efbd9932fd776774093228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cb02958933b8523ab424f25a1a701229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cca5acaa8fc27172bb092dbd9b1cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a933d2f43de15f91c1439cf4118c88c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6826c21e6f386e8f4c9e7fee88dc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b9633f94d7355f15d2ab9c1d8e0ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e4112135b4f77c96fb81c0b44abed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d8e06c603df8c723273401b171cab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f42d8354309c0de88959550ad07f43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef25d0fa3d0c892a9e013c097a1492237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aedd208765c9fb5fa916b76c97c418238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7194585a8ddf03738c45aedbfc312239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4d171271bd700762696eebea72402240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b14f0a4d50c266b34ad7cae3e28c44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dba056ff58793f4b88ff7908b06d65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605886241fcf3ba8f44b9a55aef3211c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d16ce7a4a5b949cbbbbf3c263b33a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4740ff0b094f7c71dae70cb7525c410245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3a4122444e8ec68924cb311b3394a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92204661e5df2bb85f421004664c406f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffca7b2c296c15cdca92c9d9277d861248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5517e58b103b6af0c62229a7951a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdb0d0ecd2b2a942ab3eebbca01209250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c061e8c2e75e9c11ce3a8ffb2ee413251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c7199bfdbe59d15964177cfff107c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987df11a7e62b95c1d8de16324c9dc36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9aee638718fdeb0a530552ceab422254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bd16b4b0b8ec3dcfd49fef788316b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edd8e2135b9e7b1dff07f9853ac826256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1707b75235636ec4e9a4b83616c51a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a1f4bfb241c24cc44699086b3269b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496521c65daea1e97361f1b761c0dbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd137255d60a1884dc9ed1275048f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de2fc87a2fdf692195810d4dd46902261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b0c22a0639e2cfac9cd951f4d4050262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1cabe99b8fff6731f7e249924ec69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0d6e091e1de9ec42b819cd0b62f7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496e58b313cd4eb7ea61f8061203d78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52750ca901fa7ae8d75899c52e9ee1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa7c199685e8d58e3f830941004ebe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebeb3214a7561598d1350210be0542268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd186bf8d08825fa18953c644ac01b93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be31a9137de92e82263c26612c4438f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8087079508e4efcc086f4580a7735c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fc04923d53fe7b466a22f7b406d64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1599507942b5bf27eb8766ca1dfeef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0951f0f580b94fde54d3fca9306352c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431b4a6e12f245bb494a8aff686403e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39e18aad1100a07e5325a20ec97e5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa7c6f625a2d28b756abcf5be86869277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f947162687032a9fd252bd484d8ac50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9b6093cbed32e3b15bb0f23c47bba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24efef42be2076cedbf3901ae8e43ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc9e208cfea9279728ed4507ff37d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d55007cd7c40bab900c60bb13479fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe11ee8ce0387341b8e0eeaadbdf06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63b6aa7e29b7547039f89f9c7521fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8020d732991550deb9aefdfadfbe9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1442c2ba748c924c9b942035cbce62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d9d06cbf01e96098b0ca3282a18e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e8a3fe99b724ae361893afce7e300288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ca4e55400aae37f05088cedca80c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c660305faea8b31ac0261c4665f0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6c34b489595830280ef63e4f173ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46459813518b4fa03e3de844fe3c02be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286a82ea387fc74b9993ecd65be75eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40974455422a0625cf1bf9a431b737294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b6ca661602224646e68cbf759bdf3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c57cd6a1f57fea68c3e4c6c48d8089296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba69689a2ea6bdeb4d24745605661c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8b0ee24c562c63cd4e1bed6b6787c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f870ccbd1c7c06461666a175e49f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0787463fb4649046e6e4de8f8984d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d281f00fe566042f46d9c5307524e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafba6f104a6c0ddfdd6abce9b2f5a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c627590e27494ff9a162cb2fe5d5f43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5844d85ae20fe7a0e62ee92216f81c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0487451e92d339db84c19f812eeb87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0251049b19c2e5ed7dc5a19d3574970306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d90a657ab023e698a866987b14c11c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983127f8845509a427e6b16962cb650b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e162fe1105c9c77209ab82ba24fe1d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b302e0f24557ff59829f3a2f62a21d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c8eb1bebd7639ec5085ba2b831dad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a303339ec0f29d7843b9ab4bc54d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fbf17226e908405a5d2d63625a937313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81ec5d119b4423e4fe9aeb05953c3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d93ff64fc57449ea3cd0fb6338eb89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d446f7ad4182e65dfead297263d8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0f176f30402f75717b6edf23c2e34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5603cd7821a623cbd644afc13e55a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bc3b7b153d07d1e70c3721cbc1ada319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8a9e08ffbcc326941857517ca5f1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38b25a8bc3a5c8ddf811e7b4a9cce3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664aed230a6fa920a8f9f0a63632efe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f94a15fdea6379891835e7b18786a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae6d3b77c0d2172107c619bcfa11de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deed904327d565162a0c5ef7ef43752325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fa89b9f9cf7fa6fadec0897d6471a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9ebffd8976d86dad05ecc954e6c39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012380aa47ae6adffb26117d20fd32d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd10d2c6b8c93d7fdf21be98daf1e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abaa03f1e8047ccaae55c477e9e583330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b530a018d76be8e874a3b0958526e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85408017024b0ecb907d6874487e4c60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082335a5b2a532b01466e57df2602b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c53a6b27b9de638a66a4bc3eb42f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e43bc99a22d9761e7dfbd229cb848c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38e4fb77ab4ee7a847e67a1a7209f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eb07c2a7cd98e140567df23dc9ad9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceedb27ec5cfb7f9006de1dd8b2973f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cebb6b2b7b575b9bc745c9a954b6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6415ff344cf0ea94f77fe004a23c51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d319978d1cf707f7ca5833f5b11c10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc561646dac3381ed3456681287c5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b321ab69451744e8e2dc6a3ac67ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a73dfe71a69433d739c22d9e9da99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779d59cdb448e2f96b4770e652325a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373e4f5337ae13e405f1fa925600240346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf8e496d00b6261d7477f8317becb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b149abf2167ddd18e6d3b695ea8b4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861e956c3b65fad21481117a29dbe15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5e4410e59eda0c47226dc3fffe5eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd396c985f8b2b33c48c0bbedd3e196351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc1de816dcfa00571ca857eb653330352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ec212f72511d239f1289c07396a29353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe366901795d6692b18a912975f32672354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be52b0ee9e6d9287e87497cb9f02f5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96f11068daad7f02713822d22f7850356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c91bd14cf45861323336ced3a8e61c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e06c835bda8e153e0a521c480a3bd3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4618a371de97d61d01bbd0676cf1337359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409348bdb8d9f3a9447e42b5b8dd94f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdecf6c9bb8c49ce6cf27084952febc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9767062bf800daf14751af61802d31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fc9f3e7b05860f70928a4e2b46b80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685226118955ace1fa303ee0e4f60d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc7fb155055551fb6346a8a9184b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b6099fdba3bacabbd037da1cea174366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c76720675c66fe23900fe397f4200b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309fce862f26b8e75ac824e69e71835368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219a9004114f6c892eda9b2a5579fb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a05d6528356aac16696e28250d41e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bb9565d0fc4b0892daf37fded513b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c6dccc374c6477c9f2808e906a0c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a507bced7e719847039eb240a500ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538565d1f582216c4fbb8712ab20bfa1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01e51538a9a87e6ff19604af978213375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3059386ffbb561362571235c148d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d67a4f8c5809cc02b2a5baa3a0122377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52810538ab289df64b624415b376b55c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bb7577228a20bf517e0cabaea7d4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9392f319a910962e5e25ca653633076380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd450e3403169456b0709441e18fb57e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc685a5d0e1e722d2ec56b7d26b3b4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be732abaf62a1db61e3d9396d1e42f89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150d6967586d5983d066346a33bd5fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ab984872d7191f737a2de6a83dcbd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99727f5e38fd87aff2a411cd8c91131386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ed65932e57d3bb3d9f49a8e6ea694387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412c74dbaa36e316ca7dd28132db53f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea517b41bd379e4f16d233de1f69495389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d61c3041efe9755802acddae21560390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a7ae86b5ee1a8fe7b6e9d6ef19623391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1215c947dc6a6c8b88890763a31d2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dbda6dc5c71f8bc35f1a9d7794a55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253db85011c7bfa748255597a3d0dea8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad083781f71d25bba410b90e3d3536395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ffee935a3f0df487a22c589396572396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaa9d085ff68b6d19990da21d1290f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f672120da4de772d828f045c17ea3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d47272222655766584f0ac83bbcc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc0c4cd1c124a9aa26b6338aad3844400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92e56f03b7b3e24195ded332ccf56d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dbd5e96dad8af5c675482d629bfdb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53294bb98510286632fb0170f11826403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed806b2259cd2a18b8d25b6aef4f541404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef909505b8c347b9eb12a6f172af5e84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97476fcf077a0de8e06b5ee2d963f664406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb5fbb5c0b1243e5fb70dd468d3ad3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dabf157ce88b43055afa88eb1ef5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4b9d6477bf8c6057a5653c07e70eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0793bd552fce789424df177efe1fe16410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42e439b1bdbc80941c3023eca39fc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97e0f6b618865feb3d17bbd95b6992412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e479e3cb59b5866523d569e3b160a5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c47346db07f7a07292b89f962e6fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c741a95680c0c8510d12212390cdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630e3e8641cdc632c0e72c97bad2b54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecdf915afe23a345a01286ae0e959e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd713c1258192d7bbabed4f7f42eaaea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12b1810b9539781a20a640636e940a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c047998a60c01227aa99fced06b87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fe356b4a10dbf3a8bd5ff88bde6cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e5d2b516c0449fd6e9c2368ac2276422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156d6a4c6dacdc04b59b6bcf13392fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bd90a1a8528e952ad287453b1d877424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fb7c73f172e324f5c69b40e4ace0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab021d9b67babf05492d71289df92a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae4894fa05eb54f6eb1d0a2128ce6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e1a7380b5694efcf01704e22b7b27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706b66357496ae7a3029df7650c6aad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c63203329cb835c3ae158113301b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8bca5ddd53ea3421d8ab94fad65cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf30ee5dd9a6b1fa6e9adea8ca28fc9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0b93a969385f1502a59779d326230433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5923df80bf2b718bdbd86a2d2943c86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed076381edf79b637ae045f2b72aa9f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14712003de8166c40ff78c7ebf4999cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e094c632c2c9f3c4e92c36d4efc39a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7e155eb24f1c5d55dedbb9a3f10ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592f14aa18428208bbb14a776a94141439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcfeae39ae5c8175065387bc0327fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b28a4b7b29d9ab95699255870978d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a13dea530d3fff380b634b07cadf6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5408460ff534bd42ed761cfd9a101b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc2169b2126b690e74aba74287bad9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc3d80e99fc253a6fd9b7e42edb72b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77253fe981e785c8994c8c5c62bbc591446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90be4ba4c2d6a8a772d8281a276fbfa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21d56747e8118de61839b4aaf1eca3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f1d7bfd6757e1725efbad22e38276449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd77f491b1614ca56ecde89df08f96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1784158c1c9d7921004b5d04705e6c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4499d4c5b3d3d02548a3aeb4289ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fa85ce6fff00cb5065b29fe19dc09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f164814a3dddb19c20aa6821b50182454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486367b1fd746ee5fdb107b5e4f4842455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62499834c74b8642cd456f9ba2d5bc0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc9c8a900de9b777ac904f0bf16fd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48178ad6afe277df884957f01432c9f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950642d14f7cb6cf5d4386e29c05cc72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998895b32210c807c47e9397afedcbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0d85a02306a05c9aa9e19e8392dd8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374bd100eac73447041725c53d73cd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012b7a1f8346790926c0670bb1dd309463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036b9996a69c597883f7fa2037b264b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b28e2d7c52b8b416247328af1d4cea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef699fe94668d8014321ca3920b5fea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c9ce375336be766b135259377042c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23254fb47a454b6792d288fd0e654fd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9f5ee6d815960762b1f69b5713872469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9908ca6d8353afa172669292025a8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b56f73199777f714bc2c424d9b35d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8be6f9b4b9de58712772870303e27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f51d2b5902b2c4cc58abe87e07100e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d4df48fdb200401bdcaa9b267130e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4dc702a560245397a7542c8838320475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603de979e6db6b5838121ead96c00a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38492ed4cbdd3c1c930d614730f920477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407f67e558fbe6d342be251ffa25120478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e16cf6c516fe0ff950954283ff41c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30436b2b844af5bd34ddce32c103967d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c8d9d2037bcff6bfc9e03f819aab7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197992e88520b27850f8b8d08c33edd6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b62eb41df8b577def1bc2daa63133483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5595d5e1079f92aed016e503debe65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826099fdb557279fb132a267cbcd3c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fa8806e3661bf60621672b91319aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1762c83896376a35472404b9b3abe3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349f6cba582092b2b133ebfc9fdfecb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b239118630bff9bd31e64093c310edc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9261c659d3ddc2f4f0198f97a4448b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efba7cea6cd5331cba7fc037dc57fbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643f735042c948175e00776a60b9ef2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0beb80bef944c4a2415a0f2e66e45e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867a385316c0380ca38633e624ed429494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39ad8856573fba076fb1a6bf26489e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206901ec971130d858b47bee7b0e319496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1edbe8f57a8d3e45c60bb7afcc3b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487e776f01c279ee0b58da7ba42a4d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789153db9620cecf200b50c0dc2542e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442d2d88f9bd01b23a54e615bcb00cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eb72d32e48057e58d613901d2bab2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227db4029c9b6e3a808f949a4efbfb9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591424a4359e5e94cce7f626c6601677503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8b0b6e1b0073989d61158ab329877504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab168c29cd92bce338e8a74097e52a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1ff6443056e8e97d96d8f74308521506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634870843687e411d9ed274efaeaeab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaf0cc08d125d358b3fd0b68a0a8ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c059b9a1d0a5ca34e419e53cf5d1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e7e1ef843d3311bbdbcc28afef5d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7fcb3864ecf1e9a783750bd3d10a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024d97d1552088bd1daec0021a373a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372bece3b0da1c142ec09f01a5e9de0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e075b2aa9311566d2de11a37d23f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4307c1a09f911838b273a49842f11a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e020f13aaf3a47a9849c466334b4013516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555308793ef4888c3373f3d5b34b65c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0ae41c3a70c15fce1496349d49252518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e99970d734b3fa17bbc53713e49cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eafb985baf99bfefdc954f8c3d4aa7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba97fc3d9c6e665a992d5b4c575c69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9f7af46eaf5981d3da7b8d1358d79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f72e0dbdb6e536648c58ad18c43e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b6a4feb4de9f109511f6fd23be3a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee67ea29e1204b4973c27d265b48a41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e2426fd7aecd627848818fc7f4e8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aefeddc59094e64914b347e823893f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca4be0cb6132242cbd54223846f4ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c87ef58f8e4659daa0dafc2b792457529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eda19cd3887d74e758654a1d0854bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c36f2550a5414dcb09ded26eb18049531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc3b14e9929865690d4c47c4cd7ab6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95fba4a59414fb08e7ee3c7704d555533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ce8e00002b6b881f21bc0758c42d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace84449dad4c3fb8e9b8b6f2062acd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348e86f98816d5708189f5e40b340e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53501f114381c418155502ef3a9a195a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd337c2db5dfff5d7a04308cb71cf724538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86160466e0cf434797cb46da680097539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4775794f7df5bdcdc593ed835de26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd259b98ae46b546cd57d885873668ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3ea31968dd06f0f2768c5b24ccdad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3564d33244993ca095fe1d375ed68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1d58e6a294198db5c87fe7a0b15cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80666bef30219300411639139a320b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2121ba81817f506d6688e1e97d91e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86041db125e77078a031e32e8f271076547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f569d501dc1b24b57a26e5eab3dbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec231964adfca719323c9c56fb0cfd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6386a8df52d2299325687fb2a7c7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46194468556bf3f03198b00c070bb52a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b62f2a23bc320c94d9d30bbacabec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edc5493890af83161715d5a68c13ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b76e0e4a64d031b09d5db6dff91d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e4cac2a0c26aad21f5b4975da128555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd302cb88dc489ce96f565cdad2454556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1d30b2e8cec6c8562b3dc7dcd2d88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca6ae6bd8ab303b6385adaea84b6fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabe7f88c522a899f6ce1f9f3def421559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae068021f104942e49362acc397cd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a37fcf0bec6605c0e4f88684e8e2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe9a296da8fecfd6ab8ec9756c267f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aea920bb516bddcea7a710289c4eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0388bbb1547485b6111a0f96c74f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f37115e6c63bc6538bc98c9fae17a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6b146d21a04625d1685622ffd632d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6406bcf961d1e9e4a197a9c1b81bb3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e30ec171443eea0b99a63feb9aa42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e521b2db06598177c4b7d46833b47c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35292a8f388432722293f1846cac6a1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a5aebb11f2e07d6736ac3956e640e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179aab2eae8bddc9a55acd629273ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593096c68e4ef35da448c267bcc6d86f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb40a9841a448f2637fdbba783bb3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f38cb0b5a8846dc0df97f304a12279575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848759154baf2de4f83fe2463cbdf93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75542eedce60b58cd3bb64bf379b609d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059574593c44202f71841e5d2fb58c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a322013bd1c9766d482030f44b01f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7d57be9b03278edaa30929621f21d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81d13b335fb7360d4209aaef4a9b29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce624b2bde9ff8c91aa19b408b32448b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514a799ce7addfd6f29bed5635c4dad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea44c4279c53dfd9662af5d76fe19d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce214fddb0a770b9118bed93638196d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8b7a18f4d9a1051c2aa355dd3f3be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99418011a6224c99b1eec4feafa758a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948b87b03758948eafcb83c1e4ac1aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af405c2d603ba1078f9bd82f472a95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146c028ee35913cb88342864050e58c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba2ec5a727c46ecfba4643f6b450ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5a9f626d544aa5ae86597a5651cad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083a64baf5bcfaa810584b7b2c696b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74e1ed90bb1e72367163334ad1b496594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ae44ebeaa665584d2ab3c98ea4f71595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e06fc125c97cf646e2c53ffe67f2ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd451922f505d493f22fa555ab199d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ace698222e80bd93abc5d59cd35fc6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd206787b68e65dffb1911445aca0f4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeaf66f3662d12ede4ac1dd8ca671e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2808b96109d5616773f118ae931554e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11472724008f16886663e461ebef04c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74425754470dcf2200641558eea6acb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdacd8c8c1cf8eed507cf595ff2860604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf007e21af750a32034a0dc4740365a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b243894f3239098fae48212569c936606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13900ec5d81daf95441295798ded11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279ec81c1087ee2da1114546864bbe8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a6469ee1288b120ad9e6f444b45f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c7039a1e167585155745b1412495f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276576d6a213aa9aab33e88fd283aa6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580a3cc25202d2887d4240cfda31f74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0924da29bfd623d4e88aaba0d46fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448836e6ae1de523f6769884f931c58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4417dc82b80290d4a847946936704d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff55536c4f8b6e2d9202f2e14d7ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b723b42b881f405a49ee229b90d2f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072672781d4787861fcd1531f991d434618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fdb145f2d0316bcbab8522049fb16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd4329a1ea01c1379a17dfd62455a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c2995bc153406d503e5b8f86967c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288d604a20c21468947784b74da4449622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559a384b8e226b92d81769f48f89af8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843412895a7d058ab155ba473e6734a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111bcf26293d36c2fafab650d8e2d39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4e070846181dce12aa7c87c08b430626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f733ea7cd0cefaa9c2da28bdd6dd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e078caae4994e7bcb457d1687b3d7fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fe785edadda7fcdf09d9e4e7c4c83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4af36ee7bfd0c26d2a1a37ef5bf36b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eb6c210a1af6d7b907b5632251aa8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9ba858178ee2fe1f37a5f8dcf00c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35765d9a67d694669f5a870d353ce1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e75b2938b2b507dd419cc468851c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5059f55cd6b37c79a40662930b603635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a017e10750c3387e6896b4cef6c8f5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b76eecb9c553dcff03df383614da1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b830a5d6b4003ff7b861ce7d663ac51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3bd6543359fa5875e73bb418c1c23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c9247be2f1e496e9f6af72096bc9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c32b0a7c143c0bcb0c50331e442c23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0665977dc9fab9f6c3c5eb42ef5aa1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333db4a52c3c957fd5ea41519efe5de4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73834885d11ab68b728034f2ef4b7ae0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1ee7592d76bb2afd56c1a69fe97ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188004ce6fa42f920af62c7a1f332e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286905f48805fa8730abe2af7108991e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f3695e3e12a04869327a97e5d8718648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e66a6e6f9f367863b769e05d7a42b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16898ccb11ea7f90c3a76a44ce6e206a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d948cc5c5741e59b8c74b85398366e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb45d0981102f10b647287455843126652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a8549bce3a265344a1070046edaca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe73f8ec6e9e17c38ceff4c3005115654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcab4ea36a8392fd115d8eb966ae355655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f656372ed02ed7e04488a5c02d67a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b042f0384a6e5e58ec8d7539b65c078657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53443ad83747f64b1ee282492d8cd2d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17da90bb21e230748fa8eae0f5b03a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fa489660e70f66af144ade783916e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9177e2f0f67a393b3b3d88426c338fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af055cce4f7d4c18e51f3462f9f62e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196cc1bcd216a59ab3bbccb30863add663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f433ba46d807049ef39901cf86ee6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aae1b5b7f1dd401dcb94608f5bde2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3f05e27e26efd62c8ee7c9df50bb1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9f6e9a4747dcbc6cba0e34fe203e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b76ba40860a814026ba54f03283c4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c242fededb21f0585b9325d40c44a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35486fc944f0f975c89b04895668ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d9413e670f1c61e753520e55e52e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c749e8f3033cbc96f004cdea2d457f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c184586882c8306ba0de2e67355318673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4480d9f8017df63533fd845c9315f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebd203dbe60cb6f92b5ac0c75b0e64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16304a6f0b3ca7fc7bcbd5b2cf2063f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0016c498e94e4a258e4dda1a9d96a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaa555684123528becfdd6348240ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db0148dd0ecd83ded5595325459158679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165df1395fd00333bcd7e14ac73e0ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55bef66ceb47028f0390a9d7f33c36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f7f5fc5c6fbacbdb3138a18673951682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337927e325d739b79e0016c0ef0e206683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe96b8ce7cb703ca50e6eaeaef1fa7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabb5f09ada83a51d54d0d26743feed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950d6639d7ed31054c4b4daaece1b74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c9479f5d5a4660d142acbf5936037687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b41809046795e91c14866ea3d0329688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d5cfb250ab7cb93df47dbe5da98a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d95c1d284a467bfff2c9fc27cc3ccf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29e4f8f2211cf40d041e3b24e47eda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc7922b61f2446c1d0b4ce5aaea2cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ca5283ef6c2624dc3193cd0f28fa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127978edef55d901920cd97395b2617694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a218918ad98d87aed92a093c05f81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec8c376982fee132fc25977c519b68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7c1b66b798dac14d8944010b42bb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17ff6c28abd50922eeebb92788ce95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaa02b32405f6074e647a0f592e406699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c695cad68f07cf4ae5df847b87656b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b52a36193de9182aee776dda8e447701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e7af66062e6055dbbcf3d9e460576702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541199b095401a485e38636f76613159703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7bdb29cdf4ecb24b3dea2b95a2431704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91364ff7dec738288cee6db380edc8f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deddee66e6beac19709ac96a958670d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f40ea950a1860a57e45303c3ddfc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16d36018f313c79a4092cc8da2471b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6e372b2e03ae94622df981d6dad3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0046c3d0cfcaedfecb5427e21e30ac3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa043ce6af318c27382751d166f14ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c55d142a3d175692bdf437ce95aa14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd2dd7d2165fb0c04f35e394652f31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c28f29397e43b8d91d5ec6212c9b5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f1979a3c6b2c2fc54f9a1e5d2e9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac9d42c33e83bec231def77db54ac4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896b020efd442f6dd9e572d536fe22c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe135a7635f4577b2c4fe1ae792aaa64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac077737ffaec42bbdf5a9f4bf067b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1e75e3951ad09c23bce523fd625bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1797b70f77f056b82bec08e456d29d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef1d9c9fae788416334e5645865b8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630b064172afa991e3a58ce560b8861723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b55719eb3e74e77bab254a0c81a228724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bb5ef61e3154e22044efea4eb47f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becee91ef9aa51ba896cf83673ed279726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb7e6cb872f42bbeaff853ef56e91d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e604f448386bcc094c48f19e2bd07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23e2f710783e874eaecb21f4ff98ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548300fc309cb032abe9d0db079df1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d29b7e6a0cb4fc480a269536b3e1a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d1a3279a154976ed32cee374a77e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc48f81001d8f4797d00fcbd5cbffd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f1600dfd53121e056ad10f0edbe88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf4f0b049b562979f281c683a15176735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e129f0c18d034337562df902a2450736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4ab4ff54fd5379512d3b4addd31cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ba6e207fff421f36116a030a3f975738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462240d080461249900ece17760751a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5e3a22696cfe77ba31a96c93621de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dedfc0cedec9cbd1cd0afe24d9a83a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba001d4dc69b62118fdc7516e5cf5644742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd89899ce65781d5e5795c715d08a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51229ae151e54edce9529ebf2d0e9709744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d110ec97cecef6bbd70009381e54d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a0b687b204ebef920d662c3cdd782746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90b1ae469509a343bf09d2363452fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316f92e871387b2dbf61bfd7ecc0e66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a622e7b34b8246c0ffbafac1333df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f744dcb1713e0235e6a68b4acead7ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec41f4fdbcaf8e116b2b7465fe38a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aacbe892af68108a5de88727c00b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e485af9b754b6f86b6e0f345614341d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0f5294778e93f584567a34829ffbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4a61fad1e6d38c01505f0a92cbf15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b28da341190620e5bb4a31a2c9c9c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7a8ce4b10d6ad2fb291dfa96002a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc3b0b5f4c309b4cd16636323e6d45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a107b212e541ac098d8f248e4d3b5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>