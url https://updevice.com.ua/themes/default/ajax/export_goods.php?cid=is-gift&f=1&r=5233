--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3155b6a7ab1adc9ff36c3a049528ca01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eba510369d048d5ada142b24862102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac239605481ccea246473af7419c610b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad536dd019d90fbe4c56ca08afb4f004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dea7342b8115c411ff75723d00999a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10a32e11489a0635cd105c648fe2ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766164cfe1ac336c96c7e84adc779ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe0e0d864453d7ef8780dc1163389e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feecbd0e447c8baf074f2d5072fef39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7385cfab44aa54bade4af446f5583010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31447b35098cd91d0730539e015235a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c42611c18aa800b72e2464e825576e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d94e56783d4b330a513af77f023b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934acb9971e1b651af769ef9cd1be0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd845f6b7cd18ebf1d186b45ad2b3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0f5e6dcc55e2d783e91c8be38680916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7ebe41095170dca928443680d0c2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78017a370b6dcf9b16257c44163615d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00464ea416a81439f05a46e84a5a62ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29ad22953cd270b9bd8a99cdcb0fbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345f69d02b564ebdee3d74d4a11b50821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667004ff4b2a81693d6857034266eeb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a818815d6bca48e8837e7107995a3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69d6d273bfca1e67d4dfbd915c38ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb06b2756a025673298c9b7f880a24d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c7e2c2de09cb092b0bcb53601a3ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005b056b28505fd35f8696befadf9b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c84ee37e65c6282a40cf48e7e738c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e0c345212d9c6ac916b84f02af6b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e215c97ca24faefc39c5e5b7dfe2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a658739a1f60e0acde8ec57f1e7360f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa35414d188caea2be00d9a7cd8ac3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf2bc633cc0ba43224dba279d9141a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75a165fca7ca7a74a80ad34658c6fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60354d6658eef15c24c5df50094c022a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53c75644bcfc284f30308a9ae5014c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044136261900dcc3ad23529520c5da4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547eb1e7df8b24a89b60dd35bd6b35a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904d2c3f0a702dac6c674dae4b4f1d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825990e4d1df2602740bf4e2fff384c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6eaf1696fc92725d1dd8f8533c1da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ed8718b93e5ad3fa65c6e2e38f0d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35268cbb1c08e0b74814c56c2d43659e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09ffd9d52e5c3606e74c4e3767e19244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91184fa45d16efb907a23a92551c838045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058488c47bb36a267008c5f89f2114af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be352ddad0ee2a056348f45c9035a7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212acb0866748d73c8cd38e9f5920e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0beebaf3631db176b2819327368ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e2ca91ca19c3383fca8fe753a221250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf36a3404e019c822dd902af3f4145a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb2b96359597abd50dba463d8b01bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce558eae0472716dd2a61b9bbf8ed9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872068e6cba650d46706abf0cd841a3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9b310290895a0e3add6827edb6bab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672871dc5e22b54ce123cac8ef53e12f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a623aaebf76de45ef5668e0e45bc6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee874406d456b3ccca686eb84f5653d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a96769a3c630197d03b762fc0958559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071b0bf8fce5faf61a19956dd4545d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78affdc47549a02f63aa1f212fa01a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed402b938193b5b412703714d3c7c4b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2bd67ea9d8039eb319cfddff1991763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b48b7cf61dc4daa9003fd2bdc4b03164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50b749d3de2a37b7ae4f1276c6c49a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aee0592a1edbe83e1b020ed34e0ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feca320395a0cd40d82145d7f9b8d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d907321c5ab23dd05191cc82f301db268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33c9c95bba80d26af496342947189d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85110a764760c0cc5649a94d33b1d3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a3abcf2dd51b035cadaec4068b34e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a30a4fb853dc528f4efc9f89ebadaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f0d81042a0213065c9b7eaff15ab073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaccab691458f85d9cbbb739ec4e7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b274625d57d8433eec5956fd2bc6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dd20434e33437cfa6dfe3e6e808c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eab8d3207a229278d971c3399385877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa622b25c2c815bfce1f4472e5233dbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be248a2bf00a1094d0bb0daecb6c5c5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ba581e119f30fef433b2c0df9946080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6d40797d5a4c27fd64556a6a8353981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9767cbba84e0a56a9b8b9148a1ce62682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c73566a2b645f093fd978ff8d3493583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973039a8ba0dd1772e09e0e4fccea12e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba55fccd376a1c965b2d54e35a2b6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc714f83bd5e41b18ce698c4315911486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c039b031429dd3e4c79f1a57f7d1d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f5f92ac7243ee2f4f77af349be94588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700c1e6ce112d967b22b2be952e307889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91640671a61468de7266440feef3af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4a6955d56d1a2c11be782ba21f6ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa336cdfd497b2ae297db7423b07e8c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4cb3ce1c0cd73a78b979faa52c29193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddff9126b158e9b89f3ba36d4c5f69994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecec2348480e90af9668c5a8439bbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbdac8eb260be2fb58d43174538c4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa5911468f154fec0750bf42382cce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3f71a206ab06f8c21cfd8ca05dda998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eff7b80d4453726a6ff4940102c0ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237d82f47b57f023e293fce70250b72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e66fe948337bc6030c50dd05dc5f14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe38f1b8ec0a9a01487a8f838ccfc75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c77f564eac4359ace9566bad1af92f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e3cac8498ab51ab7941e301435ffc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eb65724e5415ff232c90ee6ddd500105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b5baa8371fe661bf292e971af37bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c11b1dd15e3d6fe00fad58a5dec8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da697c64be7a5306ba1302f63b21092108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17176328f0f4af8eabb6db43250b8893109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd7cd99afdab298d941d304cf5565d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03016883542c36375758458af4bddcc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b25a5aaa47cc80e19b5bb498c2c868112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4dcf67ae023c457a88ce0f3af815e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae05cfbdc729cd151acdb5713a139cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8939f4fa8af6e6595f1f3a7500f1c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ec0b71a246666dd5b9c4dff117f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0bf016594be75bbba285d8c21571d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536ee21ecb346ee8dc0f9df21d8d6c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb859190c21fd7fa88f11a385428701119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a9bb6138b116e09c1c22be7c7a616120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff521ffebf87d54949809f94a2dde8f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3b8f248aa5e1db0b636844ce8acb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785b2c5ddeb438eee51f8965bb6fc5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a4071b3e34a567a005891a61b45b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05dfe38d2d06d1bbed67940bdd1b69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801ed0bb03ecf175779422a813e2b4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52269709d4f1ef1b27b9587986652b44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3474799dcb5d3cc49ca0bb8353e1653128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d58d755bf9715b2814625ae7d0a50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990007c6a8bd509e4b9f9de412685daa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae349b22bb5d6e2e3a46d859bdae2f2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d117a114dc23e0a850e5a20e975bb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c360a9780ee388a0365f7647a92b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326c872a2419972586178e67b6b138a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923565e6214e5f0225f2bd4825858d0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007acf4cac087497e22819b43530da4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8937fd8d98395f1afa4fce905e777137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9693389ee945a8780efff1f7a1994c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967bbaec45c3b743aab7e3a81e062e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b534c2f1befb7d4a6eb6f20bd7ae3bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e439ac364a1d6b254f28cf27ad1aa1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb615df34218e21493d7f1112afb696142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03a9b3999fb66339bccfe02621240f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f25fb882616ce0332af72ffde0cfb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfd446d057cc46a19267b82a0a881c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba074ff140c7f134150282ebd3e4524146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3279015f58dee8dfcfcf86b72e6f068147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e536715d09cc6f88e3a7a0f517c49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9c169ae4208b6915741622064f6bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efab3a5e83035edaa9d805e1234323150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df89f15fa78b5504287c0c0bd3ef59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6329e6e4602ba496eb25480d8ac2db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db704d93a5107ee3b2aa740c709e5f25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62003836f80e954de790e59a16c7c2db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e8429f244c17bb1f7af5630d72487155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a42cf4acd082d4fb9c60c80ead4fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07b5be575518c628b99bc943677591157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6e18f91f8e72073034ba9f2e7eefb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2f9ffd6c5cc00f496297f7bf8f7e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05358fb30c15dab355fe590ffa88b5d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ba34f9ba7e917650d6388534040de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621774df8d26c94e675748a1f1b34ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e02d3675226362ea4e125cfed6015163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7696ebb80e7614056cbc3f249cf930d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a6420b9489c2de7bb82ef6638c4e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108ed981f54fb55e3c7f135bcd6907a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cce49b7610207aeba26f1eedb3c35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d4840a48a189e4f7719cdcf5fd2be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d9588847371baca518a4fbc3cbf90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e54b404bee3ea66d333146a8788c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9900c23731357913c243413b8e6b6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17132a4f330f4158b0bcc91e6bbfd57d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf50d80cf42fbbfd697bdc49dc17d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4120a4f80317b45c71db830d6994556174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53506586af8ca75c7d1c8a1f68f46c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8faff7934c8d9efed0775baa30c19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d47a8117b15085a495363b504fc772177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc559142f24075ff9bd229a04aff54f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e94cd3fbfb9993df2b2fb879d70fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781aa60be27cc556b813a02583b151b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f107f27a8056e81eb4239846c39de6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7405f4823257a00aaee7e76435d232182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ed7471924cf45c36830846725a1a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8efcef80b94b5db839aeec15d20ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01ffd9d92d02d54f9eeafeff9e09e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d06b7cf3157a87d507387387c42bfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e92ba4b5dcb17a6affd1e48496b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e31bcddd6305b0ecf242a61e8dcec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400cc9a3e9a37de4561dc3ff7cdd21d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f5f940bc8642aea2a0f7f90d39fd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f8fb10b0d638f67a5d0c4f3eff8c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce035bdb526531151908d552d1552a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23147decd3eec1cf71dd078bf371d6df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7210436149dc92247d6609436a513194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2873828c67402f0028c4688d2e2175195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e364b5b98398a73a311a3f56fe72c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d664a462975a927dcf0ba8ed4386e41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956fd6c437f0a3da4150ac167fa177d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038a866fde29b1bf7bc529232f96d23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3e70178c77502f9299b2a64e2d7ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819b21525efedfdb9911f5821189d86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94223d3491436fcd1194f40acfcabf49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb6bb3f3ccbe120dd83cd528bb4de5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38456e9f684177c86ab93e02a61d55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abac730408956c3798659119e9735f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d901174149f2ca1b8fa58683446d20a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af9511c75fe917a372c4c3c5a63388207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934145d2fde5594408e03591e6fe79da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf2339cd67f4b0b4b193f0614458ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c75f2cfbf5d4b5f48e2d9a9cae005e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384434da45feeeaa4945f259d1b06c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada9b8ae2566fd2efd5729411221781212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac305195e575eaf4f5042faffbb56c37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a4a0f2c7bbd932579e4dc5a825164214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d673124e04dee58695ee2756149de0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eb856e7ddb4baac0ee3af6e818292216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3be85497c3446965eb323e135cc63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65b0677a69b1b2206c525bedc15311218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa452f02ea6f35dec24b3f3b2ac84fd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57cfa3f98d1dd33d7b0b3ece00a4a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c76b066be4eaf7f8cc58a3b66346fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e152047d97c8005ada2c4f388b4994222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe260479497676f7dc7957c879109f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0243a8bde87c5863ae56bd7c348b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e377217dbc899cab4ab0a13f43f4fc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c29ae1a528a826dd604e8401dcf95e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5b746be2123cac934d067b4262b65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27507de8d755c6c59b0184b35576204f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577abbf05f1b94fd7716b9bae972f08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5d4af50d8c112642344dfd30c4a6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afc008c958e9fd6628d979048dd3e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f261ae78505a85232840fbbbc54dd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97630639ebd5be2a9ad4bdabd3163712233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6064b2ffbe913ccb9f2b62de5788bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35eb8b3473a1b7a1f58e7bba5af68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e308c0abd93e1e17f3cf66e72fb33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb09e5a948c4e22b2f8c02b8bbf3ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdde729ac1f89dbd52bcada2469b9ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceb15c536d3975727bf88684696b0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec413063ee01a29a6d458e7a9c7068b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec621a2dbf3abf81b36d7c7e2f2e211f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5186d6cd20d17c270fa9528d709294242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f4cd7f731f928cb811d49fe0ba3f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2c2b12a4399b05c26e6180b69f99c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79248bd5e915c0123a70c617aca42968245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf693c2a4f5a70c6fc8645dee501f6f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2c0d902c830dbb939fb6344dcc92e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1f280d8fee34963d656e2dbdeb321248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6856d3910519523cdf1d96a37b739f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8d7b5406efb125c653a4d1a8070d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9752ff5c4485e89f4556bf0ccb0b490251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935ff5b56ffdfeadaefdf7dcf711c51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f538e109d376beb98b1cdaa73c6d2ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bdac2013cc0720a236b97b712158d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77ca95434d542005063a3f141dca17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220d92e4a457389e7280b81e2a2a146256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89968dacde28b772dd4541e4d3ed8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fc34bf9e24719fa532fd21aa768c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db50fde81113e8e690e10f03452693259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02052196f9a2c5840b1450c23bfd02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c0b49119f1d5496871e6395dfe1c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b5850e152b63b0e47a66853969dc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37a9102569e92ec0c66333a09f30a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1c2f0dd162de65cd9c4b01ba084c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21977d562c1281e29fbc4b0928addc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c291c8db1d298e1489fbfb2e76f1d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e31956c422bcf63b67d4855c79f2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82cd1a8fdb55621cf0d625cda14bce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cd45e49c46649494d9776fdd177a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5c6bc68379731e1750dfba63831a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18082840592475677ec3e6817c04623b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e62fdd40f03fa15842c45f5c9433d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85030a64bf20a3723e94f0933a2a6a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49632a927f29ef8d6bf720f09b6272274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c40b1fcef2fe52ec2fd587b661a6a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8135ebf85f06bbe1650b008ff9741f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b88eac65f7e174c588e48e849286a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5b1307ae7a5d0e3647f9316837b83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f319877ed367d7b6e87cb3455a9e4b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf666e254e38ec518296244145440c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52288b5f53271b8f82599b6e83bda765281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fe5aa77a6102d1aae1358509166e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240967b6a4f34836420fd8ebf852f8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bd84d415dc1492faff7fa6f0ff6a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaf8b7cde8c5554d7ed8977c6839f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5f5356097166fed35765f6ea8a2f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bd29d27d37f66dcc3299c19d8164a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dc87b604b792225be83fb8363c695288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd6dbd2151c96098d27f7a0164b2c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b98d306dff6dfbc233a60dd8d85ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efd2047723f4fd3cd7f1d0f15f1edf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78847b5286295c93985deeb8950ec515292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d905925377ce35375ab0192f90ee589293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1182727fcc9652caaed1069e318046a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bbbf2dfe92e6729476190392109a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30a8aaf3f775ca19add9542331cca9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f407615206a6a2de32d37fe76216174297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e324380191fb45b061792ba2132242298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e38ddb2cade963645593df713b4db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5fe59f7b3737a97d4505dd1bd4cd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081551cdece2c307dc9e935991dc0d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df049001c65efe29356f607d034e8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef8c87814c96997a8bb7f3c1648635303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7645676493fbe53e3bf56b4ccf11c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1558dd7755b61f18b87955531b405c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f60155cc0b87cd6d7d6d974df5563306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2b5bcff89e14688697d3f639add51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b078ad1096b9c4e5f30b5229dfcbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af25c4e9e7d85b8e27e3d984ee14ff2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8579f23212f0cb7855f4f09cd196d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d7064dee43189f2fda4d1fbd276e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c9d50e94430183987b50992d4d6b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9140a0eaefe1ba2a6dd875a0f78a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef812559c5dad4740d87525d3e9f9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d45888f909a8cb76e012a9d488083315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb9b754fdceb3542dfdc6d4ca50817316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb19d9c340647bc42aa5fe08bc2e92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10f988560d7151df017e95737a49cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01b16a2a72d8e78c783777f12db7f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f283e6604ab309f0339158984e15ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7c0169c1a2d937fadb78aa68a2aee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d58c8bfb2c5210433875b5f80f39e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed10fa0645ff6ab15e548d3a72eab6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0b34a642186fe3d666dff772c102b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917fb218259e64b2c6e0c2c750800b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d0fbcf11818cfdd5a2c5227765bb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388f80820fb53300980342786a34da1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39c62e60cdd814421c485d38de7298328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca93e0de01eb0b1a35fd382a0ac3b99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f7553348765fd1f98f1b8b2bf207d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f8d44d5d6a4824e516e0875892368331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68934343c3c20ddc6c4a15a672da79a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdccbcd1d3e96d1ff4de8522f748f98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81122cbc7ef6bfb4f3c9f342cbd91ece334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a728aa80bd623cfb78ad172ef5a773f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae505bc73069905763274ae446ad20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e576aa9faaa933cf962a8a7518d2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539929180bf2df32592cabf7bd1adeb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec9aeaa7b1a7b4b133bb2207542d41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce76675d7f462fccb247b2e52ab1b2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc5d696db66c115c205ea5db22855c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa234a4965527da07344680a7bdd569342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2e3509cfa55918e6c4134f4e0e243343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81e5fa641c7dcf9cd61bac41fbd761344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f4e75054ce9cb085ffbe108b56617345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a2b89a55b9498bc394f6f2b4b6fcb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d52925244ae4e3d7711462a878c838347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcec8429c1e79bed93c3dfe79b13ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a509c43a413e206d08cf91e2764a799349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b50f3df3fea7df4f5fbd7bdcca1966350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6fb86ee2bebbe2747c88df917070e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96f0a8575fae55b5b92d33bf58c9ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92ea939c73f2d8146850111ab64953353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66580de3fa40ccaf2fe0e7dd3163d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65552aa0a8422d3da07d42a395fb66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4ba082069034aa464dc4cdaaf4370356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c7c74707573b567573f9031789991357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfe0c6db1e210fd8015c21eb3dc95c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f751f1f9091435f46bed13e4616e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a95eb4334b6091214f69aec66cda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14a3148efbe0d555583a04eb363d46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aacb93ad791980baa47c63ffb15b16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95794947d2c408e09ac169f465797208363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb169fe4b2c5984bd1b2d08faebea16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de932d22570faac876b03b27a9082f7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8449d2115fe03427c017c9be1eb57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368873ad0add4821645928b88014e51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f46e4af08d2fabfb83f72208ff9e6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55daf6315d8025c6cac0da96f253f13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea14ebe0faae7b1d5fb9401fcda12ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e59653f65705486ae2b8b5e3d104b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3be3e4f421768f55a0546b67a2870e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a66e2519a3f583f2e7ae9517baa60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb9cfcdaa6b0cca6ab27a89cb2ecff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecac308e93baff301d9f2e1fcfd8a5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25826412c8aaca98aa3d298cd89ee7a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d299d6694421f57186e74ace876b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa98281ea4d4d1f82f5d7b33121af11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2a441a63cb1bbd1e5e2d127bc0d0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c452513860d881ffc96be94c038d395380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9f651602d5ff1f2298e44add521fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da04ef3904290dab793ee77fe37830e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b26224fba06813ac51f2f20cb0efd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dcb637db4db3e6f7885776ef77494384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0cb1df9f86fdaf91e564ed06ccc37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7d94296dcd4cb1119883a323eb566386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d701c50d71fb61e68b7fa04a8a0c1e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313c829225fe87a7c38aefd55d56f03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b685207cc5659e4a777cf1a382a70e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939cbd2e76956b5a538bc095d7a152390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36d791a2b05acfdeb88b7f694e8e17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e139491f367c03b5a88326dbf44e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd6663b71fefb3b321fd45df5bb26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019992d64844362e7b95621c582bf35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54928acbbf9196ee8c63f6a489556f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64265012da1600143c9a93ccc8a5996e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d7b1a8641ab4395ba0debf4bcadaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709e1a2ea7950349f49eea7f6bd18af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b3b2aa410622a088a9e36c8c6747f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f744b1029c35651bb34833b0c257a58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c072c204d3998c951da92641bf26e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337d62e9a1901a50131d605d0c46eae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c732366b315722207ad4f049509685403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940aa70d764ea651554b9ca2bfdf0ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5518c97b83da94fe36de4ebb9078e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0143aab157777788dcf6d3712443084406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b189a29320a3cb43c682a983070c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012d730316fec2f2ae793da7d0365de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6c5d1095deaffe13d399adbd55802409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd6236f5cce4e1eb30ad8b9376d62a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045120899e6410e7d153e4a3a3cb31dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45e441c5948cae25efd9d37935f0a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc362064dd5ddf708d241ec8bae1cfc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170cf591832453a0a769d85102d5aa1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3d6e331aa0578da91d584747f0262415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de760be5f3d763a49f4506f58778de6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22386ddd4e16c9e7fb2d6c02dbb03d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a173e1abb646a5843b59eb1b437b54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc9236cdf17a608e0f8d40936ebc89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833de0081a8c2b21cb2507d8c33c721420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645ec5d55b4c383e884c72eaf381db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dc6a9fe9f9d46bddc421174c9d550422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efc0ffee850bc46e55552c060261d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dac129e8f7fd439f8402179339802424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b89c105dab1144b4765e016e916342425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff432d22ef7087f700d95b1aa8eee5e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc5254df0fd53b12966118903260b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5111076e98dd06f63930eaae22c73a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f382597266a09a30007a593ccea999429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ffc541f852aa5b0a3b0bb00a16713430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5818d3bdc7c093074efd76ba56c814431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0398d2889278c5ab8b9dfb8467472432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f695b0ea2d9a33a733f91df8d044d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bde105153fbaed269adc41ec3523c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf292167506837cc6f0cefbd8fbae05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd994e96f953bfb4bccd6b06776b4e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1469731a1533547e2b297d198c462f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ba97c23979d41d8e2c9f2b3c94c8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172a2260597df0576aef3409f08860b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a77a2d9573d243c037afc9a5cbc74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926eff17b77678ef25d43a1642248d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb97d095443e681fa112c82b2ad33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e7f211f530964aa55e4d452c521b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29690b7c8a502e466263ae7f24443a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951df5e33bd8d8cf4d5b0f1ddfc62574445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e402d45ed311fd802c263b90ae2b7c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e7e19fb4b93746dd2b4dc176d0035447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4018dfa7dffa72babee6991ab44294d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd5312c80103ca4961550bc6c9b288449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4b3954957d0189b40044212e65de5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8288b618ea9476ca33172be22bbd2be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faa7b53dd5d4ea472e5b0338137b90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1a0e5f28675d148f01a2903312979453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d962224b6a4913fc931f7ea2f6acc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332410e3ecc29d3f8104e0f0a2678d2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746a0c5b6d8bad78cba3b7142898bc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb0e9e762ba1401c654073edc3250a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f9161695e6ab7c0c790b051c00ac0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6b27862bb895800d74c797a8f3fb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5994f3002efc631ca779baa29d95cde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30fcfd40b61bc6826c70464843f7d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918c360359159ef2d45d96bec4001b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40e603f3526ddb94a63f99d5ad0306463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd5e754c5ae5cf96cd606a38478103464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c478e6077122f801e88b02ed9b3539465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e6ffe7e65f44001206037725fad24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9a7a72941f0d09e960fb2c3039277467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0670f7c02f56b3fb397fdfcfc238765468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32c7e318a58ae78548ffc51a57369d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc56eb99f24a23902c8f8f4102284d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb2453f8fd6b977ed4ae419ebf6933471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6b00b97f6e3076f58b4824d55aad6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d446f9ec1a80559c73734dbf7bb67d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699f872a5be0b5d68838954dc7898a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02441937bcf51a3c3969926fc6f314475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905e4fa710ac97ca57f5ed0ca868560476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334beaab074940b857022e6e4fc4098477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebfe934d5f2a4089ca9b8dfa14fc85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c78e8893b9ccc8eafb85cb4ccd9b6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b2a67f87bb915ddd1fdd63e7c91b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0635b32bc306f1a937a44170492bfb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aef7b47643aafa3ff0079530fea8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4cf54168ac4f9ac44cdc346a51be3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27c98f1115c62811910213861fc58a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09080a43a58b92d0014be320e62e0847485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dfe4978219cebd75fbbd1de40bf59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ab195a44c72efae9da31fcee53436487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e69bbe89faf94c3f3cc46a1ec9285d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16cb56bb6ab0c63f81c8b011041833489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a99670a947f086e5a8cfd34adb7876490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff97919296a63013efb3a1a2b11aa2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e787342cee78e0fd0c1e109ec1abdb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb42f2fbaa2eaf996dae56bd3cac82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b0a13072d299a8c9a8ec91ce83fee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb72bdbb0f1322d0445f3e734b24f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee439e87996a17c111b626371996446496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe71da1b435a38c4be154ec9b668072497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d8e3ea033a68b3b202db7f85c5e13498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c3594eef0dbde449c4841a9a1225b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43f27af6e38daed7a435079134bae0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff889543e092c10c392bd0fdec80c5a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afcb021b6d6cb4574dc9fad6eb53f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3893bd43070504bb88e9357917be0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a8f12058c1c347b1b3aba539fd523504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cb71f4ac82c9afed361f5527de53d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240007ed459cd740431c06eb454288f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465296d531c6632d2f8b763c05726c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4713f500ae95402f6dc96bbf8b86e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a573886b68726a604af0ebd5b57cebe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032294130e064342dc4cf5b741428d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fa13e695ee2905ac64e2691324845511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3eb1b1f2f1ab2443969de9422db593512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2419fb18d8001c6b20b9e572c9518513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2966c5e30ea51d7ea3a3c6f07c3e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c698b6cfb4f99e13fb6c4f47d4bda9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60612b0c72e269350d79cfa766e8c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d465686eb735a066403f79337f15ccb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ffc0874e9eac3a4f12b494b74cca0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07de2feee12756e6b8d1ddebfcb5a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adcf3c40d28da71ba3550a53853c15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff252125783fe05c0de2174f66c8cf1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574e04b4ba281cbcbbdfd1f1c09e859522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2b5cfc5770197cc39faf26dac3053523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eb52b83f6b374e92cfbe77ef0c44e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1b58f6d930a67be2f6701e0e0ffdd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb362b5a15b656c089d812fcc71674526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3ce283f702d7bbb864dc388aeea45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379775b68ec6f2a31cfda08dd3adcc61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26856b660722df634b3980caf17fe36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae79ae7f3a1e0c2bb7e17587109e8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d29fabb5ed9b6cfacf254d2340a091531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d143b0e2f213221c1e1078f40479f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08326cf0fffb1eca41d879b4cb56df0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4b6031068a7b514cbf012a1ddda80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c765951f1a5de5952b86f828a9278535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd69f370a4f9eb505a8b345c408b083536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736872c8590e92a37ee3266965e981a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2945ede2272d6a9fad767076839a82c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c513e0b52b146280f5e975e0713cd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dc556f57b1c3c0584d4286f06d3ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e18c4c2e0a9fbde8ebb3729c33d676541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14ebcc6de886e949eda5c56fae1fc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c60153f8af6b1c7ce0904765117fde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043751210f12d2e4a8ec4e14c6d7f37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8d019ba91b604bcbd46ed2ec6257f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d7dd11d5d2b84b1a36988aba0c3b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae42062563cd77f17c6d55ec7429cfa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e081c9737acbaa7c7d751b1510d8cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d656ade88f5759be00466823e7a95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa14ab2a1d9a79ded3173a41f5436f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e457beee8e0641b4c37a171b7c037551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b83c4f34fba19188965838d5904cdb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d52c520961916c77e3deb159d5a836553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce3355f4aa820779d5c5dfaf9b371554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf9f74f646d038575aa450d6a94228555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18510bc65e6c0b9a1cafffcb7c5df91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad35dc4587c1aff62dee9e00160d7ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973f805bb836ed59cf1fd825884e887558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3c89d552960e8889f2d35758da0c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6bbf70b12ae2c114da484490d7067560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cae27c23262e56deae37923283d0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d3567b1ac094a55ffe29b5fdf68bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053e28a3a2d05e3490c5d3fc39b0242563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa48991acecb1949fe174e4011dc6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d11057ed96da90ff740a98cf5fe8ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed6ad9aa738318902e0398cfdcacfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebfb427dd7ef3d53735e11ae3430c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beabb860960b80f54c1e30ddd7006a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa568c0f929496ca2b242a23b0658611569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7d27e11003e8530ecb3e10828275a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38709ffa3aa32cac68d1832473cae8ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9ae478cbee38cb7de8943e8e8299b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29539462b89158483c326dd3b7d8d06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153da651c07277d267b393878ce2cc0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bd512da91379ff54a220b8a79b14b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc71b72d3045f9806329c1e2b7128a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14783e711e3be7b05c2157afa0aa0963577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a71d1d70c0459f46c43c42f531b13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d096466968fed2b3b9c952f3a637390579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799cdef38ccb8a7ae9c1c4e9f65b550580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793ac036dfb54b9f38539b5c6e18552581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f44bc507a15f64ce05d678c60de380582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ac5d82093ae082ca6d8ced0995d89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9acca5b89f5eb594ba5043e25b105c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef814f35673ba6813b4bcb6381a4266585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35106bb37fc476951357656a028fa33e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa70a0759bd829f6317df3cdb0750e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f059b15597ca3c045a38dc06fc84e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e574d2282f74ea6210da676534bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fb56bcdd92dc29dd0d1646f75df13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e6ea89bafd101920a0b65d0b6678c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4926e1c7fc6285af5cb5226f84a917592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e61044236f81b67b707afe8d700514593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7764219ef62dac5aaac71760193e12d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819f649f17eff64011b93151a7cba30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6e04c41c06406256c80e2a2ff2188596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae55ef83d0ceff7aaa8eac53fc40164597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef962a556c1e3f4baa542af73415fc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9c4da188326cec174a4b6e788f384599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f57a92dc3e05f732f741707f85d12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea29b61af71955fad1b5ef9cc507169601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c521c0bbfc0cdd10da8b06441832a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260f774d94114299dcaa6ee8def835f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790902246e3ce16a05619c60a4ccb39a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a99af966ac81ed5e3697d704bf675c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbecaa9bc2356039a3a7c1fc701cd9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108400f69643bd16fb14e439115013607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b10fd648aad7b50c7e62d37b5da87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbe7e769879b387b957f6530d7079c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195911d1452e2875456d5694462982f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7172deb63fa4bbc985b9982c136b8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9b8a0e921e7939ecf263a12ee0539612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88cbf578a81415f8023d09d8154a7a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278823a10aa2bcf0ce8202b26fbd707e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f39c77704174b358cda4973319e084615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94ca9cf81e0927d4793218fa18e277616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4acfd68e10221517d505aca1907c9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51b3491a73a172407c6c183532f02f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf7df2104f29eee7fed12d7d28606e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ef125da633eaa91a8e3cdd42dcd26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c509a6c324ef4e3fc39bfcc7090e4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb80a1c6c0773c4b3caedb69c2049b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b65a5ec87882e861abfe3ac88db05d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932787ccbea2e59d4b68cfb748406e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055efdc19de7c99ff9a5d4af316e7844625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc880e97476189f45e87e6229f0d3491626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32dfc9bd01366d71ccae1686c36bf4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f4f666e981c7f96e72df640992247628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189639ea68f043373741a54b9a5ea03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6f0d319d8706cec2f88c0c5c5a979630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac39874ca8f29d50cfe9f3f34180421631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee7e1147f225966091a24faee4a629632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb330d8a31f9cdc59ec0155c8c2d0b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28149457760ef9c5d36898a7e404b35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027c655c36f9b1d6293d5ec79eff123635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74440892c458a7854fd34ba24a8f2257636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64c96bad17982d0c4e08b5fb832c71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da2911fc0a78486fd667055743cee5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0185b88f31687c3a9527c59478bc0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98bd70f52ea7f368cfe3994cd896d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb23b931d90b6d5deb448d0b8b5c92e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd2be1013d38394944329d31eda603642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cd14a13f5aef6ec0ebf8e9b0090be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e6f948ff6436caf3a53e7f619d837644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31202b473ee0c0e660690324d9a96522645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a1b8c0edd59b78af79bf59b55ff95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341b3c6ab08376c038f078d7fb78e83647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fcd07eb58d9f2d339e56804765fff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402533c51a6957348237095e298fccaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fb0af9dcdf3dae63b621226721cca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c726377fbd46784a66b2975adc92d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6a6be351d82b2e3999c69cd61d981652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92114ca235344eba36f4c6ff2ce14a36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd7fa3311b4b6cb6d5413f890e05d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7286385618e54cd096a4ef5e589fdad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cb6e26607145a35a9d5d0ba0c31ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28567093f6a69eac8c26ecfe7ca62f52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5220ed690534d8aad7de72b411049658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491bc7ed2287c101ec7c5dbbd4bde8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a428fd0bfc7ee1d8a242fff7398b39e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc2f6b40305fa6286ae72d5fb9c7ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bd72a5f0baca227433ae559def02e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7b0645f9ce764b85f24f6091d3426663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58119c58bc7cb0008044324f7b87426664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61a4f507a605faa404ba5a660b6550665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e1197108c2890afd8c8dcd585f21c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85071adc0e8b52e5e55b318952272f8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa754a38929df9fcb65d6fdc59a938ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5bbca28875c8dc5ff0cf9ec78f212669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fabfb3cc22030e16a718ed6cb841f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e98b55317a4c56442b4f8ca0c0781671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb807d2455628df808f9127fa6cc5c28672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065924b1e20e201dfd7166f68c27614a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f867c0ce72fadd84f02e894f554b25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a770076dfac3d240b7621659a80e17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b976afe4159063c759d4671940bd63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeeb2149d074276819d975e9599b10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0fc9ef7269d2e74e9613ca8142899678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709a6804e438bd3b93bf5a707025d62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0bc4f2833b2130bb985f0cc6778a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719552cbf027458656ad326a337ea19b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a69f5fb191a75580468404544462682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8f22bc1b7360e46dd206b8b5cbd42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef31eb2fa438d2879008421c02c740684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4484fa5e5a9d550e3918311afa303ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d32c0edd46f67ebc2a5208002e6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126e4b3ceb31cb2a7ccc250d6e566c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd0a566b1bdd02d1db5e172b5ccf24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97fe145c10bb1677cc2c448e07aed9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2365ced986fd71d68377c9b875b5fa9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b37b776a66e17ab6bc449a5b280acc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46e6a3a8c14879e3ac6dfedf7bf92e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c50a7ac239aa5c80c39aacb5b67346693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f7afed378db03bda91b7e898ca7c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45616be7a085099a28466e90e2034631695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62b5127b5ab12c4ff90f10dba644dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fa2ada09345ed5b3d2ab1484981bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e10d14fa31d017fc34ca8ad78f699e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45523a45f5c5341f80c523d5e570ac51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20492ca0f3a8aeeca51484878c0bdbca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e345f30ea9251bc5370001eac2b141701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28457d6b27b52e9634b0d8852b3ab3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abbe9f4d0a5a1eb390be1efd18017a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed261b8de39c913991f9449273f9db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af52405ee021172956004f59ac2c0c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6189739b3ccc5387c24500d308567706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec29e734a80081a2320fc212cf0460d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a8244e4b5ba229f6116742d3daf8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1bbe1c2ba842607f7c8d208f52ebc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ff1ca20d9d1dedf0720871d85594f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f3a22ae8a39f0cb9031a698b6ba17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cfc983be525ffaf308aea97edf5a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419858d0b4879b3adc9c1d29dc08358713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea737cafe63ec65dd70b8daea816748714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53480689084573f11cc8be1f01ae913715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2c21d61656aa897e287753e3d762d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710eed80bdede287ef0011e8f9a211c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f3d86151b947d2bf301ecc52869b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a944ae6d3e314b71298a8c676790cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc021a4f30561f36ceff394366dd97d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3508c547f231b77f6e5f0d89a97a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f81c596dc1d1ca469a714c6fd7de8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08657d8abc4641089762f6e7e57c46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f69d17248272da82bfcdb0d4869b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb810dea6b7f6f330cfcf5db79e5f12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78ab6f5f397609f52c279d7e7130c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591bea99685e2e7039b77fcc22090db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbfb834be10049dc7db6fe99b7c847728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2fe8ee725ba43453d1145b44eef86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ba7b8a7a11bbb9673216594752308730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b936762fd960f6652b3c231992581731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4086159d61060ca8c38405b98ccb26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664c91e9ee5b97455b08a1efe839991733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861e6c8b1985416d66eed90d9025796734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebab08eecb82b3b4c37ae1338171ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f800cb0b82451de0c0cdd42a2783b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca098f8446eada5d36286a389a29eda737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8945cf37e8c3cfc4f5b5a267ab0b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642674c73ff1327abbaf6f4638f27425739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9eb852afaffe5df4f13511ebdf6db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bce53bdcbe1bd045f223ae4c0ebb5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4601c79bcc7c9c8d78895fca10cf3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2a0b1afe485a741c96c6ac5efd98a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b895c7f49bbaedb221cb319bcf696744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65ba9b78b208242cb8cb475d0dcc4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a6c9355c25ff4563230b1c1228133746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce66b27cae07563ce3643002048d1f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8dc31f700aa068f7afe864b59829a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dd0f804ac002fa09ff7b88bafabb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7d068a4ef6bd00beb1108ea862d4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba540218a4af3a1779bc8c030e709403751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2278cadfaafe6492da47865cf53495752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e60e58829fefacda905dd47753f8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90036e0aae39a7b19d12f7e615b1fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b565af59ddcd1ef7255f447a2399b03755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1bff08eaeef812a07fa5490b16791756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974c679cb0b3efc3108ae661b9654ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db947c019e357fbbed0cb9f7ed5a54c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19b818df824993ae69e3b4d6967af6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefddb65cf78fdcaed295a509f83c3e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed9744cae16e11147f92df626288ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2692dd4731c47ac71d29a8bb92f53903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b114c11d9b27f05fd3158e10a7129e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72eeebd5d0e0774e3f85914fe559bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007669da2e84f5cc08056388a849bd156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e199a513240e87bd10c8d02738f667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee0771608f3b8c7f612f7f0f81d8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b4d467388ed1097ef75da07e357049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c388fee1ff37760bd27105eb079b5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3f1477ff6a3d441247a33adfce8c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0625330d18d84d92419623eff1bb07a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cecdefcc62d299028b85fc54fda0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8be15866aad047dd7ba5b70658dcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756fc9783548453bc024b353c4b63b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0b970b8ecaef5a9bcb4e53a0cb27716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc30f10f2cd2804042520e8dd26047417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab6316cec9857a1cd8cfc034351a2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6296a36b63fb3c722c477573d5b5eae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5919dd6d5d972e5dc38d97c5ab67920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8a40d00ec5d7602f7992cd6bf9db221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c5dededcf6996553a939574eb8e3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef862aa7d46917a6aa9cdf1fbce377d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8ea3d98a6d2f5023714333be3019824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843598d5f8b2de53fc29b193e2bd05a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac19876ad3d68c9ddf38a88a4677cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdda40ea569df6ca11a701a3dc205f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a281426b22c9a219b5217041381e23828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d79c08b9d3a05d4982f460e0c0ed8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474ca7cf3db8df7edf84a2fc181637530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12742ea3467dd4dbd0a9cf7c5e087b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f80492848f70bd8cb4b7d3033bcd8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b029cf450abcd1d4b4b2e436bf3477033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b270f9f8b1009e6130397f643d34934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36224b6510bb2f1a0e015c371a6c94d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a015e874d2dd0c63b971c879af72c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82393013dd593fa385c1f1a19d47261b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bf6502ea16919215c63204e0b1ab838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737456253e65a0459c973de8503d05239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511300603c56cfbd163d738ef639327a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a49f25fe4b3c260a299297424d646b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5ff516d4dce531e7c24a3d529763842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5608d14cac136a1a377d7d1596f8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cf8347aed39556e765abe6fd1f5ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0efb7dea5731105df3cbb8a6bb1b9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba1fd3346be5fa5476a819c4254edc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92396a9020dd2f4c4b136b29acd1fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef045d20808d2f22fa1fde0dea4673148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b484c425f0ba5a8c50c745d9ad8e05e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a129fd4f5018af27eb877938bc8ba2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6af2d381b2995af863a98cc3d032d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bf7eed5d58d1d51158a32cbca9e4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ed4ee27866529f2a3ece25f329d7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e670aa6aa5db7bd9a92f9f4a64ec64a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5f9e550c2c8d76870976a6cd4e45d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ede09db5af7800f2ab32b8aabd853656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af8e75f59b284d44be6038d65003c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e4c340e25daf7e808e1b7dc5fe93058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd980a61118958df2f81f2051c46eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd59d25f7c9e00f843b9127c58a63b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d10d5f7a721397a1584d739a320c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37ec05e1296dcef0c60636d4445a1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb31adfcd947961e179cc4797e9134263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5392ed94d657fe99daad5340ff8711264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ad9d703da9d8d17154ba7a026eb7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f7f8b8f6fb6b662e5ee3991b6d60766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9954d6e89991def8156db88eaba50367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28db111f3c24de4103bdeb1d2934e5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e91ba79111d76cebf2a41645be85969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fa1a6d4e59c06915cf19d1b96fb4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b3b3143e2150c8d2758258d6fc5e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8a6229ebd024cf0b3c71ba8e2985672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca03e094e0df7bf0f6bdf5ddfcee3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910c2c34209d0f0ff932d5943f9064674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afdcae2c41160ded29a9bda4db3c2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d76ed08d89ba69613c53e2f61a57476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb25deff6f428c5431b9396b584a0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d92474ab2301fadd5d7d0d6251678778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa632dad5f2efcd17e62224918fa7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b7b4dc329d8efc87340a6de6e19bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb46079106b58c60f650b57edbc9f8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d433d29303f19b7b6a5415ea4ffb1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1008c1655d5562a59bfdf3d2cbaade83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f335cefe2646432ce931dbe42f0e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f89068b4e1ad048a5ee4cb6995e7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3308af97e59d7d1bdf102a8768ee9db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f95b63d1bebdd87aac1b55d2e931d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f88ab4419458b6ab0d02a60dd4bbb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477d483777e96ee281e9f4125e9334a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccb851860ccbb9b27532e070172fe090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d98ebaf6b0a7a3ed6c239ee3f275c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c30f6e1fa10d793734180f115eac692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab884f821a4db89f6b42c5b4634be84293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a354eade24927869b5f1b084dba8fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ac33637c73bc11600f89cc220305295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5459ca6b686293ff3e146866bd3fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa32ef46de56cd824a872ea5b1760a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf0d04af5a2ad379baf646b7846d2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b3cfbbc2106a81a899a32330296a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe117045364a8b34f326861e69c854a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed3126c7378ad9c7c7f2eb7ea4a76f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5649b0b8d3999ea5a8dd9fc496f0248102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49652be2b678498be0aff4faf906b36b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d0a10856e1a22cd6c3b45c8e255d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f248cc0dcb1d12562a0e4fed76ecb07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30342440596c0b1e4663b8249b926c12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154d8eff490695e30beca5595d201e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73939d05cfb11aa58a6813d2600d9b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746d35dbf7ffc42e49e8f18e1a5a921109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62661442024566bfbeea1e59a6f6645f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09ca613ebcee5df0caed8c362884e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ada3fc8b7fdad0784051acf32a129b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f807fea678a7f206d9da2d9450dc1ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07758dc79ec3e6606ff92cdf6e2d0793114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a0f3f1262a3f0f4a2be3196bd6998115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c39544e71e4cfee62b2039bdb8e80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d743dd1e55e289aaace0abbadcf5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36dddba2b1999c210491f0074ba2a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59341f7627fb6c2beed3ff98d28fd5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18559b44355c77c54dc78c7acc2ac2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53679b7c081b3be1217d15cbac847845121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aded00b966911a2e833cceb0270bc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1928c44f8027a85637aff6f0b3251a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf630ef725875eebfb122c367d3395124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a7e183fc5a61f0a62408455d0302d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce51f98f94ee994743493e0bdb81c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dc51eefb1bd83800713f27bcd0c89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79956178fdd6c5e298e024a491cd73cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be11672852dc85a1bd4051d8b66fcf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1e384bd31ad0fb4cc7def20d0e899130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e749b69476d714d7473eb9a0abbf72f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff762198ae45c0960a8a04466084f199132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd59e1b5592c8c5344b3bf98f2e11f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dedbf67f25c87427178b9532a18af9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f215980a29e9327f2828d64cfa26815135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49cfcba8794c246ae147628d263fcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acbb758fe6601831003d52572c569e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79431564a4c48bf64dd9b8b862d15f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faa94c08677daf5b35769c086a17b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4178ffdcfce9c2ebefbe33f9814d3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda16f5c2bde78429e11c549d2f9ea8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e531666ebb2ce40125eecf85d31ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c2ae58a106721ea6a373b65ec1e81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1928c8f962fe308a282749766da7ffa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf9df5d47c57978d3102dfab29b1cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba1fa8d62859c32e13bdfbb3f121e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b886c1d2778b136e3f8e2b459dfbc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a572ca75fae5b5bc38e1e939709f96f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfbef78ef34ab5e77f00a2d601f708149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1cc0a450fc98eca3ad4c734a6cd1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695f883cc1557958109cf4ad0123339151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d12ad96e373f6bc740534db69639b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa46d4a272ac3beb7a412ba15f3e507153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a211031e2650cbb53cc7729702d8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7432702f16ab84e94fa25165f38d8fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359618fd6f72156eb5c9e65195974a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fd9384f54a35a20800b34a04c51cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc6b1f66469a8028b9e9f32027519d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a98603cf33e9160aab528a9f129b2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9afd536265cdc690b07ac5dd240bf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07910e9ff9fa68b0be1762dd44dc4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5583410f82885ef0ea1dba0e9fea13c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1ed0236cf4388191ed7605915f374163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904826e6447355a8e161b436b6e944f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0dcd92f9426537cf8c50e5feb5423165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309498efdbe099f73d4ffaf77232de9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276affe78d13ad101ea9bbcb0c07d45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4066dab78a1b9089c6c8159737d788f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5020c95216a0ffd790e9627b992f41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5bd3efcb2eaf6604c15b0c27b9c7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb85c7d170b63393171672f27f4c6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be250ecdaa86b6d75b59454139a5891172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc41a4a7e7a6cec973672dda55cd63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d7c3bf5760ca275e99b7a074c0681174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96908e4d2480895e071e021ff152ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b88872b733abab5b2039e9367a3c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27273eddfe6876c1f45891045bf63e09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60726418dc5e3eac64b6e93b7cf5fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9094a507c6789098561e9cbcc164d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8a80068c68a9fb9e55d81b963ea46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d64d48016d8853405a7d8e70ea9e1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62872ad65da4b64064a5d66214f71956182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc87efc9fe21d5ba8fd0d0b60e39c1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d888887dcdd5479c9bc50cb6851f0ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e1b9a3780c8cabb5a04839775a4b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c20a0942c4a10b7365633bf7e5962e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf38053c8893a3666244bad5ef66e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60efbc3f9c0cf042bbcc4c7b5a4c68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0a2db5ffcd64a3fedd497595a4a2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3cfe77c9be7d6c417250c638ff27f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd329147f33d20fe35c71d49118a97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb443f18e11dd1ca2fc264080bd5bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194d3b68e2a282329e1a2f6bdb93e3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbfe83ebf32c69e05602a53bc3f6a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a41494ac8753a44a91cb4496e75868195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe81f8398c45a83499be7a781773974196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5b3ab8b0fea79992e8b2302f4bfa0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fe53dae798fc2111d62e548c40e1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad072bfc96803e0dcc518d0f523b4493199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf4db47ae1aa0edf2653da13be8e2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c7e3be9c73f06d4b972ff96bda4f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea232263c1bdfd830577e7665ab67cdf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cb30fac92c05171798f290d46e8a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff55dfc3d1a07a0437379165336bdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af7eff4515b6544c7da28bea5e2b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f422db1658e14686c39d8728bc0ac4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ddcaa5edf38bcf873a6b907032fd9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179868416424a7c1085d9d1a91f2074208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e41c465b1b34c3ccc53b6db2c659d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186a76b42ed149cc8870d01306a5a39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc12bb5cf29fd16b665b14a080a498211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09828986e277db55237bd893317fab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34a54a6851f35f9a77c4ee8f0a7a10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac963d1eee6f8e74b12d10c3af007c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803274549b6fe46ade970b222c44b62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38235fc285464e40e0fc7b50634e7089216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3892ab1345ccba1e035b3ed88c8dd83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635541fbc35de6889aaed2485b6aba9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b756486819f43e0950789f9827058219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cded7687771c828994f7fd57c6b9586220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9cc4d2a3aa65fb80a600c2d1fc933221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b6c2e8f67a70bcd3ca6ff4951c54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80d7655b37316b8580094daf18eb36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7761b9bba3fd391879c455e26bfc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27742ccbae7f82cdf3120f220385b62b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5ae59c46c81403eb30b8ac597710f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaf6c277c302eb1502888bbe5796c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6245d104dd1af56295190407d4bf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc404b6cb41b835d0b2467813954e3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c68c380ee28fe4658ae7e1c305f06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733565fd7ec46298cb2473222d030d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb6705042ae6152de7f1c572229b91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36066dbff8a53d5d1da65868e63177eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d85a0fa4f139e0ce8316e1aefd9583234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cb1ad5447f40e1bc5e11a1e0cd440235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f4fb50b9213acd758aacce9688d1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78edd64d8cb997236b00eca1f23a80a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7e405c5761e1ca91ceea37d2a0290238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c4ca5f2ef18f67c9fcc4a289a727a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cfe199cd88864cd4bbb671dbcb96a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b2074c708f6b715d4a9fff30a23e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0caf52af7535ddc09be996c460e77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9021cafed61d9cb5eb6170c0f71f65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353072980c753e00041507481f10361244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16ea7da51872497d6e13243e268ef8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad8cbcc52e6dc8b117dce6cf95a6bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7af3fa8390679143e6ef47a72d36a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc13ec6bb5ca1087800b03a814cda1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba836382616dd8ad8bacf21219fecd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4f2bf1da55a8a3341bf8bcf58b773250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82383a8c798bc07393e3308e90bd422a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681232136d422a4b4c162d7b96c0226f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c2cf910b402ce8ea2dcea6ac7bc4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6988a362bd28df4517fd6daccbdd7ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b2ffc8b4ac7939d5cdd64f01a99a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c33a61072736a21d82b6e27ab433c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb05f2959c8866aab9feb460a2c93e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430442c74eaa42029a2c5a0f2fc4e73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bedf95095659ac43c358295c442e5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4924d1cb3cef396328b651bc2edcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666de2735db840585b497b754065c48a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec134ef360e79f3e7ed5a91dd4a55c9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e58a23bb7cc921d546efedd25b117263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879892cddd31c2a9aac4a7d0d0d1062264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872db558725e5e6800f3491aecdc4d5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971fffcccade27871af90c19b8234f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231bef94a83c1d1ff5b97c094aaeb93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07c6e1904de0afa697ee89d4305e04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70b911c6b3c65bcf8e48bbfe7a54e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3f75295949169374782b23920c393270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46126f01d2d2c6a777b803362623b70b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755b2ac621fa01ec40e6446dd9b73dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993443494fbfb19db651cddfd0da326273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c3a7747330cbd80637ce6a58ead33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76f122142060b501330a26d52c1786275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709be84d1611608f92e212394b735001276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4263767b6f3e85700a917525fe05950277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db01cd4e45297ad98257c33ce71aa1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6feec6bb0931171e15355d8dfeda2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14196e7e895b070b25cab5711b67a11e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0358fb088134a22b63378f32163a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038ec25c820aef175472c49b24db620282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62404b3aa8f5915af93e3855d138cb02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960175ffa558872483e400fb59adf956284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c260b7c83d49d9f3dc7418f180789285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d402cc006e57a6afd0116af8ee330ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcea278f6337c4b81b1aa8f2ade4ac6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3eec12c12bb2e3876ac8ccc262e13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdae369209f4aabfffb98b4e12177cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da707b7f6842507a131e49c8f557dc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049493074bfc94d1acbc3fa3211ce49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c871f1570892f715ff5fe0158b8b164292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975478f136953406222c6d6a09cd3916293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f324c38cc346f284b6b93435d7d445c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c8e413e01f0b75fb9bb02edfb6cdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267ec1c16e5b2cb0ee978b4bcc2ce2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3149444797973f1d998712780f01cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309369d23de2fd10fba4151fa2d5677298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f7491871d234da595ee112cfca65f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e045c08a711cacab206ca45269bc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47f89965c1f605d454ecb8eafacba7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa62f6932ccb81ec31875a22d9bf3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a414e2b50f827b8c5eabd74f4250a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08196249e404a7fe4cebacf905d70eba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552220b1057b67f743fa7ebf7f71bd66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2bb021a5ad57ffb63dd174f896e9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf0b4fe063d6820bbc443ed75acbb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef670290821d01fc27abbe35ec1743308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aa522764970561dacb3827cc2d4e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628fb471c5fabc247aa6e9c830e83c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdc846709f8f34dccda5d02cce976e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6215610b5b3da6aaf4a2cd4751fd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9039064c31dab338640247bf3a5b4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0f3b3365d668a79757d7ad29bf78f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2370595bcb7ff0323ed5de9fe473a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b71ff2784c9dce430fb5b761716c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08af9ac8bc1bb5049caae2a1c62484317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a9051ecb8b444e7c3b1c112ea40e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac3bf6dc9c3bd7efa089ab470beba2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f940202b40b1bdaa5f5ee3cab4f10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24f2fb32d1d026a5bbcb51ff6140a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de3c439bcaa5e1a81043a0c9b2516e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125b3de580273361bce49ee4bb87fcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651132c5b7fbf28e94e4798fb0d1c1b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af44aa41a49895d9c75b50483defb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e1bc7effe3b70ad9c608da5f50ff4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a9074ab10595ac82b176f53fb073b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e648068db70514c2fb38e9001b00b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f68982f9482dfb6bd16851cdb0d44b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e79d04299714eef6ac69f9bff34cfe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c157b642d094e70a895c1d85fae02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb715aee22aa8b98fca139288eb9df38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecb018cc884638baf020d4555459a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d3035d4477f309385606ed3440cdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ef3a00b9550f9de416481e550af56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf68451dd0fff3b8d155cea4a4017e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ec7e58e9389f82ab5da2baaa8bf77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7d515003da0e086ed7bdf46c7ae7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848afe13417300f8316b0eca59d864a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ede7374c9abd9d943250ee7522717340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f90434469457b2c86f0838499fb11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534b6190590fc849c7f97376ef5f3b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3bef2859b4ad14e8e60e53b8d040b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d5106f9299ba02731c7c92d5d1874344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c958e73f42094d57c14ae31d6b9fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b8403b761b04cb739686d1638dd86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f63469324290843916b803ee6387347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c9ddf6c1b91455adcb8573466853d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af079f8be0922067c1c4fff943518e03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c561c20f82cba096ec1d8ed407196c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac81541d0f3b913c5a2d997ba2c2f55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96964a269b738cd0d0ceb75cd911288352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3102a81d1a343598660cfbe594e0806353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e30a4d58e4e6c615f0fa0302bb869354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc728ee32c11b6acd15ccc7ef143ca17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780abeaad4b0294d68705c629d19d1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc294d8a4b2618119de36174f1c979d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3c920efc66241d173b86b9e06ef41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b24c28268ad010c0839e383eab45b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355cb68e309e346de5ad34ef21281b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f363aa37a66690cfca459f3caf6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb718cae095253aa9c9152c0500d7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc57ccaa2672b28a02ba8c9febdb585363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc4f52a676e3c4ee6ad6e2a4d2883f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fa264bef3df40b0bcaaf19da004d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647340fa833c93488ec4983d40851aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c96bd48d0ce54d621f41133e50295d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d4140e56cbf49e237741ee90cf54d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c8f8bed8e2dc6ce5c4174fccfffbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5922ffe86dba05291e2abb9065157370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b54d126b9f6fafd2d4d32f2d83f2d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603ac00a51c5c534bbef58e844e8847372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4707f1b603a8d2e4929ea0275aa536373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086eb27c5af7af1e5e7004f0d28cc8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b196b8de1d46417443a1a9adb6ddcc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45b7adecb99b5358daa12aa9e60349376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26004069a4ec4ebf4d0a67031f7ce41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c71a649237d0d562f69560ccbb5344378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8586fd0cdcac8f3041f13b39d0416e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953acbae0ab07c02296fa1150c0ece3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ff42184d1e1e31648618283cb8fe8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aba013a7dd7518186265e2393f2596382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36cdfe7adcb8d84a0688eb428fcbeb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ef1b138a475258fc1a5ff3c7cf86d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700896e23aaea5aac2dcbd97ed9830e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f93db21a400938be2003ecafb06286386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2472283407528b613aa47806db31ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb4ee32e5ef0e6dd94a39096a23b4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5a342a919ac3a89ffdb33cbf9227c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b77b218f7f8c45b5af122945fedcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789486834bdd643cecd96fe5d747d26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435640ca57265e4dba493a4882f84fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1adbe0bb9a85e8173c4ddb0def89e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de082ca40672499bc7a2ef47fcbfa5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae793ca0be567d59be367a63d3550d36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55082c953f1d32cb2b645cf48381e208396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089145d499b3e018a74cd0a42279993d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd71e84912be4be65c79df0126b7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accedccc3fef9bf91b8d4019998fbfc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931ce5c25f3e26e5c2772540e34bb7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6887ec545dba20f47f542da048e8e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c4d48652ab711b657b29a489678e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79f25b68ee464253ca2317474ef0f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de999d792922450a49c541cebc54d779404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc2414d4cdeaadacc6b68b04559b15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390337f7440758aba62c16d81a5959fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7ced8c2150fc8538f6a2384195129407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d74da05daa425a64f12d6737f3cbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434bbccf90c01f63dc728e085646835409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab57e8a252e760c87f7abcec3dbc8a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7379e5328261925abb99599d4989a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186f96cb3e0cd2c2d099b62741170de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c904f666dcc4e7ecf477746c8cd7a02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dec475118550c3c0c9b46dab6574eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaee5999dfccc098ab80cf5315c3aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe3387dedbc28a45d22dc7f510e37f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf49e84520afb50021f4b489d49f49b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98379fbbd36d8114dd37a2b2e9ff1d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f6e3fc515191171e784f64c6c86dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd8d84f43b8ab06278f92fcb9da0d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ea9c326c6377331021d08aed557d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0c7d2f5bd44a1439d0ff28b14acd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da102446a7114968f60d9fd0538d7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bec744c705139fd166bd969a3e6b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bff16c93b382db75a25ba19696728425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201b93f5ad624892893da3b3dd48d69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b515adf3dc0b1ab8d00f08df9c57864427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f7f0d2c6e47236eb94b0cb6e3c54a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8e963b4454fb2b20c5ee38dd9f2e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9be8dfa592d9e034a05a4740f51c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a804f51efbee9aef88058d8c6c7564431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786f6c1305df7092a73c27aaca797a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d4299e55ab9e9f15fe3c79c99c810433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e419913832a98930e30bc48feec46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaaa8ef2a38cf5a12d4ec646b1f433435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041f97a92392fc085d5e8285fcdf52c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e70bb0e77226345cb06effb4287d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806585b854ce4f94f8aaccdb8fc11c0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c52209e232ec177474be02c7b5710439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4546c85d8f812ae99ac86507c8ca4f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea62482886b5acd6460bba8e50c148a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f9aedf1e4743f5f8a73e8311af1e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762df2302cc518e75a43898b148e535443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d9b718fa7d2b555176ff72a0cfad7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab6fd9b2e34157af869e8e28bdadcf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c7445acffc140659b74d990cc6303446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31f9095183723d9e067dacf9fbf084447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aa4a1710d0547b14f38bfde17743a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e9cba23c1c9d8d27abbc7869386d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d841a596fb624ef9accddc8cd4bfd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78270e56e2937208099efb0b87e7b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4888107131e70c090179ca10a4fa998452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d929310378f83233a33c534d63a9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde0d1885e8723d2dbda7b6e8684849454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364cbac376299e78a7400090af2da18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c5f6579a9196d6ec9ebb9b02d0be1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c2f969e4c21dfb8d9930fdbe3dac9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec110d320ac75ca3aaeb3afadafb84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e4954a14517d92e386cd7b64563d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff37cd29603b17e81b4f98bb323a7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078c43f2bf7e1b18925de2dd9aca5b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8f9214e39902a04c8f7eddbc453d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae4e607db82553ccb39c8fff91fef2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39153e4d29422bf178768b78017e737e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9f635a85bb86b228ca49f250780e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2033140925e0e6213734e0d3fc123b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1582e63f6c16ec4117d9ba15576cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18054061062205e381ec40d4f16a5670468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382795346e0a3c4cdfdb8f6e443e76a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba790ca45ecbc48be5db71dbc8d100470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd84c839e4007c3fa10f9fc26e89326471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f8904d319c18c2c39d67dbfc00b85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738e1f516d7e3a801d4774172a46024473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81d038a45cfbabc41787d7252c311e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79745e9e392c708c9c79570a771c584475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57724254260884b9a55e05d7855cdd1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b72dba3e7a2041ce8494e7c09d49ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d718407b2a7f329cc9a6dd401392d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f19763cacb5596134c8f1c642eaca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae8d4e5f50adf08626ecb912b64f54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457ad2e01b5f5d70dac2a479df80e1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e27a17243178e46b12eded7fdeaadf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53a1a6cf0311bae2f061f26305e7da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c48ded85291b23ba110edef33538484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3a128e44352b4adccfa57d103cb22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d87b83b884ecc67f05aaf044a824e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0522eb0913fa7ce121bc13494bdec32487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb07b42b90223e629e697139e6058dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d11112e51ed9417cbc08ba0f27640489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82011422c1f1532ea295bbf1330933ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510764d8f3ba515ac63b82e487955868491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f84d1b88179bbc7aa0c43ff2985eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd968d62d763037917bab772dd9f6f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf90fa33c5f36b67d9ba87c1115a004494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461ab9d31b37a8ab540f0d1a8ec5faf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93650c593bfa2d5d5277953823531c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1becf553cce1e83029cfdf8d56d7e2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8044aa602ced8492a1b25cf6f2de7f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb0ed9b3c86d54c949221247eee792499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7386322ef13ddb7fad32aad83216de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d255d1c7f3d85c4311a25e91f96530e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc66a98548f0d498a823cb4d91995c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1faaba1c7b5227078ac7634bd72faf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8f5e353452e95b3a6981414051507504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7984ccd5044aaee051d9f9f246300505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04751c18372a52dcff5140c83ad4cbcf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb70e1384f8f7826e4d168c450a3a0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2aae1a5b4fab128cbbe6ab18f772f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa81a2febb42b8e2c01b95dd04e7f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486f59786510e2a06ea025e7bc346b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5886c4f091be39a6c34cbff12e0f729511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ffb6e3c2873b700ed4f9d3d9ea610512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60deb99ea1befe058deb294fba1554513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b60d933d6f2a4449009afac9343143514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4970931aa20f837182b66c4d8e57cce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920fb1537029094642f133ecabb3434516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f07ddfd72b13d336d2ed3c259575517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9db2b12550de711f0b13547da7bcb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e23a3c6fb45115cf8eb0065b49a9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b245b817d236beb958c73bf52dcc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1c4f9943d6716abffd7c6215934fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4845a4cd9e877901160b1a02f67b160522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225da85d294b457d292ed4159da495e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a9f96b53569c055893b8598a5da26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919aef47c74ef04d64c000879047b49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef343ae51ac10aae14d0f74257093ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a84a176391101ab46af003f451240527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26727803ed0c50f1c42e56847b545b96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81800151da87484380ba273a60885bd6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bbee3b5031bca4f46614d1bf2815c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be77bd72c4ff344b74cb1fe899d613531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ef50e4b951f2104f0713a8c625ace532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55046f240d798f37ad94f6e59e7c660d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1048f969b95d22aa0f00e335242488534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152cdd76052c864898f22fde57dc822535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd74d4dba0dd87fa22b99d74044d94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffb8c95811b2287a36505da711d457537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba526d2a0124257855a47fa7f9cf4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaa4f61d0a923ffa938a8e9f515cd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee9fdfe5999cc408090533b307075c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe55ea8da835a0ed91daa855074915541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255f9a847f58f782ceb061f9e1e94f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9c8f9ea2a68834e6d8238aaeffca2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a17f6e16ec90b1654b508832e87c57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff3ad3930880d128aa304e176bf808545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a76176f262af3dfce3e16bf73cb8c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dea3c02e213ab07dfd4e9b5b193b9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5c5aee9cd523de8ab2706ad284119548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5352b9fd4d8c38d233a5c17578826549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eeb23347b8022dedaa484cc2b2793550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3d572eebb95fa6bd33ec637983958551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d681db0fd498c1fd07d504bbfdb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de13cd5280538782c76e69bc8d047f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbcdd31f943dfaf710d45f9d95203d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee26b522f1c62ab29e6ff4b867b862d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c5aee02cefb194f8f019ee5de57e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29e8a9682c7ac29983cdd76f4fbf8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5abd6c3869bb128d855061e79f2ae8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbab718e0bf6431091f7deb160d898d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6616f439b8e43f0c9d3f62e229a45d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231095891036689caac803065363f732561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3949dad1fa9fde9aa2016c2e8fd8f0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56275b9aa769b1a8a30e115c4b34caa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bc354d1711c76d04e86da9d28796c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e20cc9a8c14e8759bb66f5bad46ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388f59379051f5c84faf1c4ebf64d21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c18d4d66e4bd208bed3b5af3624f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6973036d7eac61d1eb5b79f0e51c99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5164cddd371cec0ded60ec227bf9c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db234020c199d9069873ee7d46c5b06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070f11bf6a369b1a49dc33d13bef3e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07895188e468e7beb678e826721fb830572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6925cb6fe879490a598188ec19e35f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7886fe6b8acabeae45b1b771b0cb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f882e25e3c5e0ca34338e40908c1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d343ffdc1c9685c9f22da80be15b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e09674f06eeb5fd710c9879a513a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c393b589e1defcc3ceba38c73b293b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8114c94e6c05d8d2b6fa61a12c7a03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe9a1ff2ae26359ec007210f8c928b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8762aa747f60d5dd0b38e44c858357581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f90efd5d54157e494d777d7b515a72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9284b6a5eccb6efbe99b7025df9e44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cc55f8849d4384f3533fdf05af704584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae11167f32428ea5189e9c8783edbd7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8505eb947bc43f83efd60da20d17a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3892b39e8e9dd975f512c4da79142587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ded3dbb5225b9669ef7714c3f1662588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d515f00bb9820ef2fe082f8d0ccac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e8c2100f3f0948b38b58898bda6b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200bb5e7255138b4ead1c620bc6b14b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9f646f7d3334298ac774735e9c42a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718f1a977cc889adc4aee7f407bfcb9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8053c34dc5702f93e58763e3979cb57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15853a195d3640ff62a78d1abd12dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd4ac1ee832c3264fcf982a1fb827b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a5c5281d4784535cd44d3f48c9782597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b195e51ac91406f10d737c0a764f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577f08b18e43a724d25a3581fc45b00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db084014474140c868eaa8732a54116600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155f06143ab3db5965299bf0a6f4a70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c062abe48d38e25caa861bf6b3c23cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc2d3c4f53ec3d0273b063fe0180b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be12e94bb6d2864378818522b4eaced604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a31ca5bcaa833fbf752e8a9e93745f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0c713515c949641d3ef0f6ad361f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebb5af8bfd3f268bd429da35a300c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077130027f10f251d391289668baf70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f86ca384b03ca01e0806014f02102d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0a3adcf0f7c6bd0d8a0cdf5fd8d1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11125173a8701d63a5de900a3a657f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e024a6a08139fe18ede1f60a1b8b712612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037b10d004f54a3dd88f90175a01cc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa949580b1ee3922b3cf4b8c2bf542a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14948e733af19b2717f567e9557b1f9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fda5013ddae72e1679972d8596180616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d12dc6716debaea544513bb812382e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fea9bdd9abf1de6dc1fdeac7897ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897554a63972dfec1cb8926058a99da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e7e38d74cfa7562a8ce1d19337c90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152506d85e109fad26f1492974da8ab0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b1805acd940e635851773768942b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a85552cdffefbd813ad867661ae97623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783bb45d1dbf066ed30ada0252923ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7380054cf7da72666ee031d762ab0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd52205268bcf9779b3ca816a6f200626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4da02afbba03a6783737eb734049f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f2fa691c89e321702f2d04cb85629628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f11529ade53c6501e75d42263f1d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d80a3bb6644c96838bf9a09e66c814630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409b70e64a1fb2a06480a40f2440d11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34d80f941977619a8b7a5e3490694e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db278f7728cd841e1791ba4dc5d54d4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6430d62565a4345663b9b3d08db371634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de482f8e299bbce3cc6e933c8e08e618635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be514caae14f5f3c9d348587b28f46a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff00890ada38dd0a671985ba8b12bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62e4d30fc10a75067fa354c205eea5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a48d7f1a6feb7e50e3f16946ded33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ef041e244a70e7d1b3faed831aaef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af187c3a55560b44b72b9a802c14bcd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe38dd7e503c9ad92c9443f94ff64c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983f5e0d03a59e2b995bc25004e78e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b150237de3b5c0d0bc12aac8c3ebe2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1385b5393123e0529697090901f07e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a3b7b974aaa97d3c9115373bb66e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89312d004e7c7f254c40e5f72b664eb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8a9a1523371f98280bd565bfb055c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0375b408ea00d6609fa6a6bd56788649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2f48a7475ed67823c790f153010df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0565fc6a8b9df1210b3b544d3b37ccc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75820fd0ddbb3cb2109f49ba7a19a01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e9c77311850eb4b1dffdbd75dfff9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a89c5e404c024bb229c80a7ee440c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca497d4a702fb3f6e8d58c87b0849a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e94a1e2a9b4f71bb203e20ea78bec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab35a436dacf0a2b438b6921fb8afa9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb166771b732cad6724b1b2971c93fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7efa378a9020d678a6a4bc37dc675e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc9a6826bafd1041be5a268343757f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc0b2950afbbf967319cde7e9c4ff1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252766a29259a0b6db1a84068002042662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23939a3abe566a0db7436e54ad74c65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81f8d8b64af47b321adc7a302f4943664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407b8a0c688d2fc3d0f50fb2c9a2cb3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20768745d4c1c9d96dbf16257e08886666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f963c05211fdd2f824c346aa260a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8b8b6a5e0d5d73ebe934af527c2fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeef1f4a0d253c27acaa013bd2d14a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468af747211bfa6f25270fe2226a805670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeec9977efbefc84c4da24ef4ba242b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49788d61041f76c63555fce9a0fa4206672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473062de38c1c63a48337b7727e88e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9c82d0a50ee7605122b868cffcb7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db1ea05d54e940b95d462937659c03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cc31272f88ee4554183aceb604c93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266597ed932fd60a2092239c8b950a99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777e5c8c054a9a0c95c9a1b440b7911678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ef345cb245b6869fa26f1fbcad34e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5e01debf08b1baf2d77bd1d18a945680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621c652c037110074fafde7ad0de954681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4421848825163f066e5037818f489b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad62e421b6065c2cfecf12d24578944683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25cc257b79a8c6c6b51fb5db652859684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096575f94203ceb3231df0a0a98a6bb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff614df7c474ad049774c024279589c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97abb7f681bd57ce05284c9954bd52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d2054e643f1cfcb6f415652694ea8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9d717b56cfa90ba5b35eaf632451e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf132d19ba57e3e0ccb99913b04bee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2453e242cf23d8fccd36c37437e955c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6fe9b078b62498159027cba0cc64d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328b9e0a90fe1e262e448fff50a6543693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87964637e7820d982eeb209355a1f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262a7d8e731d2b218ae79667dc77f9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57535f6906c08168f0d8bdea08dd6ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca2ab42138594c067be74c405f3c27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64f5120e4fae26cbd4317a8dd6044b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6194ec5a36df1f6478e8b8487868a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782dcaa8f68d560b3647e6e99d97fb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5997a801ce5ebcc96b7448cf54cf9c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae1d55b8b03786c3f3720eae537284702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9301cca1a2edcfcc8abb6697e4c82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ceb3f713101a0e8883a66a68e034c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc788d4d19fdc9f6c67318d7ea28ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843749d5bfe8803a23a08bc1f574d74e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624e3b04c4b41dd44a87946ff04af7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5ce332dcf409488987ada37aa7406708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e40ef8d8207bdee599e1c33ab2fd28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366edcae78e4ccc684393140a6469f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0c645ec4024fc8a31a6b2d157d31b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352f873d7b2dd61956cfe309444c236712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006528cdb85f8f1c5c26abc072d01d9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbe89e5cbc188381ea8a08dfa2ce37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cdfbe630b2e97c519627c23304b1a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba8bc76cb59d05d5d9fa464091feb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c265ce66899477c6294203b3945e7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dae4144e6a44fec948a6a7c0084c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a45224c4d80ef5c92ea3a3b31880e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ab35b9aafd96b1a7be4af02fa6149720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef998882a015f40d38536f1ad0a7310d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925fad11273de9dcb9094e366423121722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd1f1021f1029b11aa342a743e6382723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ce036aae2c2935db2e70cfe7dc094724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7caa0767287f2577de42e565b6b8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49bb6493a4faddffe8cb946ec48ce6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bacb7428e4abd569a5ae261d8c0bf2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2621d8cd82d5b6b38d1d463dd22773728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79457da8a6adadbf9973a7f1d2fa7c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690e4bfcc42d43e9a846e2afec30ce7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74504312c00d43fe89140069e9c4b031731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec02fc421d432a67820416e3286bde9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4fe8be10324b1148e85e34a74e531733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c393222e279d98caa211aae5c0c25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1a7ec944679ea0feed99d34b62ce8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1acccbde36b75c297595aeba544081736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be050ea789774ca6e385f9ce8e415104737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db7e103a71fa92a7de88b9d9664277738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f454cb5103d5eddd781ed4b8bf67f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f2a47e1f2171af220e8a1eb9ed9ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047db40033f373fe3d31a16a8220f6cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b839840453cffe5b14d84f1b6839ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521462f40a333faa7123a851750d4208743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecec06bd43fa89955caf887543f10a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fabb468895e69b88bf207aba83530745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90291212ec97ee45134079fe62b33b9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e922b00d105c47196df79b645d18e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1eab20f3a5cdfe5edbc5c8d328e3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349559dd82a77625f97c962e84a44292749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe4d314631a0f660a9fbeab7e7f552750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222020457efd37e70e99c57d2be2ffbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe863a92b43936a4317003dfbc75fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c20f9d57c03db8dfd9ceb4e77fa06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb614690080d0d5df2247fd2cfd7f70f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00868b60ccb1c61449a7aabecc855e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2372c7f471c6fbdd81c94dbcc48ce8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1afd16ca182e82630abe0f7f3a04a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512c3639d268930bd97019db283fb12758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cf66853f706e004ade525938e3f9a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>