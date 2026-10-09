--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fe8159163c51d18ab4360f5a88d001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c3da0dcfd54a0cd69c09bf0e684df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc2995c9517485c3645423c701e8103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a402cda895a332c3a4a9dfd22eec8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba020c10fd20f5108d6562227616f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e9d3711bc0de95171a7ce1281c5f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d377f0b5a1b8a07c9cecd1bf438b8f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40453bf82a5d0f270e4382eb23b468ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871a522f4f8b95fcd07fc6f8084f9349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecb2fa135b3c5be901fd59b3c819ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a824f4473250ccb25a3e84a81bd939e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510e9b8f4ee9d843a2aea3b419ab8d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369f95550766381738bd1706f0898ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef0436a5931e1ef677f420ad1d60f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f5ef089ba0cf7744a55fd849e311e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f276a4d6eeced32f63c3a1122e050a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc89c2bbf69c9d929ea791fdd2ab2d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7632b7fb0143349f55e47b5e00eded18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d354daeaf427d9de98a8382a51eac419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e69ba05aaa427894075100274a0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56078e58952b70ef0926a389e9a2ce121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29176eef5095cd249e1b245bc5290b8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b81e315ca74a75d3570f47fc95f40023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a33b932c2d98d734db60c93206907624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4c1821970488444c5f1f180da5cea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388c529b098aeb0a6dd4f3acea3384e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94041e80845c8f8e7ba0a6502de05f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77153946689b11df2a0b8ea80919666d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32029508691783f79431eaa39eb7491b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c27f60526cba172d9656a6945017930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a57cc089aaa8f773b5776eccffb92131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f514cfddbb45400e1028b9184ffdba532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb49338f0c44652357bec3045bf4e7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df82ae62d38859041873cb29b00c74434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8070c5ff294b821dfd25bf10eb4b7ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec4468cb5957f67fa83db43bf9fb8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e6a6fbb2ae56bdead29aa4940be9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dd6e2ac84b1c697284f75e2dee4b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed662711c328f0d7ea60ba42a9373fe239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807c1966433a061cce1fbd5f71c017a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e771879803de45ff80a8218c54ccbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c266cd9bac88d82d9e88947e289bb4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52313d872fcd3189242bbadd32ca2b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52af31c65a7fcb3e6794a0086d48ae044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780302f75f31701271d2fc5ea0ca3b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501262902b79d360c984df48b6a6566446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a713be3e51cae488544fee032b21f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e553babaa6fb12ff4649c2c85f0e2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24438fe145bfc4bd1a4484a31d1054dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122f2fe1a97193221b30274b9ee46a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f08b308305c06413b3f48226958aa251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9b1f2f2684be7b69a91f08ad9a43552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eae1a05790329c9e1e9ea15e4bfc9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d6d8be9d9e4d8218929127037a8c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e97655c66e7ef08f1343d1ae8e4a5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62ad16a8a588bb7b5086938cdef78a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bf64561ac59a9915a1812415b51e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d62b33466317bfbc6a05889217099458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bb5a2c0ed9aabc4312dfa8ed317cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf4926997ceeea5082fe20b4f30e9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3402dc400a2cdef5111cefff0b27061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69376c420212cfe5e908854eb7925c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e0d38eeab0502fc1225da03b723b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa37c36b3e70595a079dee3eab56bba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30ee4938f12b6ac88422269235fd1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f050f9b3adef3f8a39f2fae4e2496466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb63c7c01ff33a8c78eeb18090604a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00a5eb62b9223bba47a18636acc67368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6075a6e0bba6731031d3e41fab0e8ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0603c5a0dea70f1bb84e673e213e2c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7c7f9049d80a589383eecfad649e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9270bf1b7090486618ea430e88cae372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b63b0e79a7af72c72c06f38f7276973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e526f0c1eafcbb1f9f138b911775a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57d9ed7bc282a16383fc2cc4fdc75475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dafcb042c3d1c5da33e879a23dd21976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13ac0a9a8e717cc776cbd024c7714b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ed0fa38a2315d3421d0289825cc1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e7ca82ac83ce3943757cdb1d3632b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6dde4d61b5dbaa35d2acc97b54d4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af128c9eb391f20638a3fc20d6c975e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e28d3e3fe62245e7b9a033d065be382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4228a24c32a7f51904c5232714203883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456fe4633d660eb16c65909ad21ece084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b5a6033a61c4b043e07f1988ba30985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311fe07fe586184eeec8fe5111284cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff970de003ada10777be7542d7a150c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362901dfe534c8516e1467fab0b76fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b71702b8b85b4537ff07e97519d86489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329786731785beb6d8264f01c4e5025390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5127503e161ac20efa951ad5d915f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87070474db2dffc77eed380e85a0134892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14452aed73d4126b5526b4068b1dbbcc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6695f6a78905c5ada789f7bc49180494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe982e0be9825447de3b31f1a61c9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164fa453382cd43aac9213a846a606c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241cb0ab0773f137c9c3df41697141797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb81317e50bcaeff7a9af6ddfb09db298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fdd04f72708e409c3cc13d4bb08bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724d92e2e767e5faf83ee9eefa1ce95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746558e9a4377035925380a9021dc0ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117e26c582350a175542a2e900eedc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203ee5d3ff9cb3f532a4af91e1eabfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f1aac962079336ac20277f99f5c8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1c0b318c5a478e3c1d7bbdf23ec50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f012996456753c68d01d07d339883106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb431a14a5dc9b8ff29e35e12270f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5598f285e5f6d8a302ea72a3602825108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16b6577489bb9af0bf2e611809483d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0a89d558c3f6787083875b0cbd3d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699a44e90fe8396aa4aafdae097401e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e34617b9fc8f2e8c6d5e2f2073813b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29a04315526195310d8ab04f669d6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aeb54bfa0dfa073e1a75117e2b191114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3245de3bbe54f7b75835964b1c06f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1eed42032a59d6af7acf13855d09e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a9b1be6b31da8f46dea8f0a409b6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165a6f459bba090f0007ededc39db1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f59d3b72f4dad51b120547a42aea5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29073edc85c5f77f5dc26d6ef8db9f6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affb1f0c1532984083bc8d3a5a43757121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb467e9b5f49ce4e54041b315893a3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f896bee758425378c2796f0b150888a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2501b0d8d05e64b4868c1ae881c03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d1178c9ee7ee7f46ce259cf6dea29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bef12f2e3eed41f4c957965215448126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6b42e32b175e52bb8969ed45b145f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d640ed5ca456dc057c2121629b2f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5064783ad9bc01c0a6aa7acde7a1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda591ea766e30f9e3d1bb913ca8565f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862fee118184b8f6dedfa48d3d7ef65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5f145523d66cbbc7a3acdb9822076132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbb39d3428c5f3ecd28102ee434661133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac0813bb75f08d3a1ae81804f1be95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4e3e3796fcf211cc1e87b40a2af8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2083a26a4bc88f4cbda9042351abc33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c86d37803aeaedf5f9b03c1a14b1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789058b283a19a2f7e388ecb8a5c785138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e981eea407f65b2c7655ed792016c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58b7eab6eba24f27cf8fe05df0ac15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94f8e9623cc95afeaa67bf683447c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ca571ee0cd677a191e949b254275e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a748ee26bf1f5c445ebd6d4dfd8f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bdfbe476edce9fd333356edc7c762144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be5d0803ec8825493270c1b31964c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a261872ae2f9a1c117f15411464ef41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d25c89b51298f4b5089006a3214d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17119e875d2147e1b42639b78a7ae5f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6100394cc24f24b7f7aa1bea6ea301149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8ecbdf1acda23dca021b7b0521057150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5fb7fc3e5ccf306114408b7d6aedf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73020824c032246073abaf528c665dc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a5a7909c90d9943bdbec86bcc276a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf17e54877d434587c96b4eb745d3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c9574a8dc1ea4994ec28a9c5961e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee988348c700c93fea83b4ee6ebbf3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0db2d2da8a56833d185639b4a8f51a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aa4a3f922abba31b4182867b1d716158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe24a171dfc489fd61c00d8b65b484d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fc062256011b5341d0f103712c721160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945983420130ab97af4223d077407c27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04cec76929c5e6358e0033d3b83d3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c99d5b52d6b3e9e9b13da0070f33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2a12afb74bc46d3579758f4ae1896164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaa034f20d825381c09177afa357f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8597ada060ecf0d4251a4f3f3293a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349f3b263a3dc0906de2dea2214ff81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c33b72099c8331608ce5ad29c47fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac218da2f58d652e6a18ee30f63035169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa55d5e6a02fb8f01330bab0e355f3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429e15e34dfb50421f05d7aa24c34e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940ad5d92fa63104788195f5b71fd95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f83aeb9e468632c99ee1a1301500b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a50a1f34f5a78b770155ff4c99de5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9562b10c306fb9020f3d1a69898c04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4e1e865d4cbc5f8952185e2d686dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf4bfd8108ce4ae7b6400209e7f100177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e26a18007a524a989492857153584178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7cac4e0cdf27371f78abc82f65d13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1aafe05b2f25f569fafe5fd2a57b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb28c4eb86fd15b62e8144c810930e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ad78e7e140998fdea6ed6aeb0493c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46ab77b75bd5752e5b8c28e6f5f852183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ca652486b9c552aef08bdc0912afd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbaae955e75a001b4258b7f9212ce1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74aaaf412359387a52384f9ac0d596186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef32a1915a6ff6f2e91c0c0f7c137a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33580c9e47f8543e58fabfc67cb348b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb51951a5443e2306f43fff19ff2ab4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dd80551405492b923e14e4faaca52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ab53923b435cde6a1b8b8d28f94e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6bd66f546f0d6400e06a5ba4ae727192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238fe1c15874cf00ee3cce7da60c6e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556210ef54e7a9ee9fc17964bfac457e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f92478dff3ae696c3de841cbe2c9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e829fd26fba9ead86ea3dc441790971196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599229e04451f31f95c7f6281709a799197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1965ce246ce4c23e5cce859cbb51cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894282eeb0a46940ed543671d0c37ae5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be794f96aaa8d53df690398ad79678b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838ce7a15041c205cf35b5c10973514201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faad251156f3aad852bd53b9ca3798a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9f3fee44d4b05307731bec4d7e2b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e044512ae638a9da733ea458bacc04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826ca52f2fbd3d0d6d194e3a5484f93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e9016dfa5c1edc4108e5e085e8eef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447193e955ca43654b0965ce226c20c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f60c7786f3e641a9fa0d823886373f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c628626d720a3867e47688c55594f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb639f86c9605c16f857c9869e72e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f6fa456968e8130bce4010139eae0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38d2865bf61eef34435aa41c8852cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50270c28c11bc02050903967ceefc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97a9cc8dd5e2eadef6ebbf17bc4705214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ab1cca5b2223b4fdde48204333bee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03220cfc6bf3d1e036c16bdcecd8c6b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e467d0a4051c51ca7ee24d84e6cb90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e336e6353e99f21d070da21d900c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa83bfc741d2ff97ac4efc76fb3f84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f04b7b1a3ebd21d257a7c3e7b3994220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5afb776f4e1647102cd5886fa827c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b7938a049e68926bec98c269e96bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8d8c2e9a40550b1b4b5ea2f9df7ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643b54bcbd6e69e8ace2d587c5b4e08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80def4c294986334c2db2db9a8807c13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd563eb2e91000e177fd8768d2b684226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac48f743f3da7fd7d9075cff014335227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a8ee416b0c549c9cdd1e2c4a2be84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b287d63237177dbd5530266672c0485229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7b6c08ee628b3ef8b534500805110230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6e7a62b870a3bcc80dbc43a607beb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd35259f0b5283ee03bc4337f17defb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6fb906f78c6c9c19c700e4f6e6591233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a96599d8e441b92ba2b5d216ba3655234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1972c39d0ccba7f9336589bb37929235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9f5bb2267ede9112b30d08e02b9a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed14617363dd177ed958d74a3cc5218237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a429b86a5e8247d64c14a7ab20899238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047bbbc13a12b9ee69646086ca5d17c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78bdbe8a74f8124d9fd363dd13817b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc3b166fa6b3157b79ef4046a79278241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8660319c8985d49f43dcfe8395b69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e12bb500084f6eef2fcf9a6b1ab1cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca2100f18166fb02fab7e450c2999c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7578cd0b7543ed46177440d6f3fb78a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f2690a6ab44f436d0c3020c6bda6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be4fa232b9db0c37d73ef0fcce78a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5c542f05478168cfce86dcb56fd6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707ce2d57694f164a22feaeb7a02ab7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df750bebc26a3f7983e3768011b519b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f3e90e04eb3226571622cfc7fe42e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575b07f0a29506562260249af5465a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329c02add987ebdc9a0517aaa5d78cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52536e893af9f597717161daa7fcc1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3284b5d2c22ff8a781ec335bcef032255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a4ed70ff2653596f7be77fd61f99a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ab44bd585106d9468064c0e5cc3e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f76423c303bff5c0999f244e4e7f82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c01d7eb52a308b32279f31cf37a89a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd49626053146c7b39a2c2cb28dbec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa558b7c5b541f2f7f05f9413bad7bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8632bde1ffca99b20dc11d500f34f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f35abc6cec9d42154e0155fe8b6b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae05a068c0b43181533191578826ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f900737ed950cb952ebdb780bdf136c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc277165099cf6998d48b60fd3cb5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8e91a9cc159eaa737ba1e63fcb5b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92817edc35ac221b11d3d9060bce0aa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0893cf1bd669ff71dd6794b5b69f7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1673b1722e8ef74b939145a8017a3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cff0d16b9995071c69de777c2edbf1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ac4fd4ce3d8a52f4b6f03cbea9259272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddf35f1de097ac70b23b5f77125809273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80489116869f9ac8a492c6eb1f230c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d42803c622110040d185f01ecbcbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172749d1c02f6190d463456a1da1040276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a566f084139b26e8909bf19074fb0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abd1728d2418571e341711604a12ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740769cad7e5d9e02ec3a2f3144c568b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b23b1f9fe83328d851ba40b4d28853280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a38808e39e089d8fc06a0437a6ec3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02777d52f439f2569dbfbe33e7f70af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829f3c4f63a684af808648a289664cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990199394302126418fea2f01c4b3342284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7213b8c7d5fb00fc87082a754f3821285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22a51d94d174ece0a8feb0ce984e95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899ca62b6389e0342b638f7c8894267287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b2e1d4a83b000a25ce71b8f210b89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536138aade763fcca590f0b608ba3cea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3e53ceb754682a3f05160ee4e80e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b89aae23838a421775ab6b440a13b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d9eec349f756a701e9d781f474016292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53378afd9d7a5e776632924dd8f49e97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30e76d2a1597713f34151713067754294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aec172862a87920880a5be45a40fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f395528f0a7eaded7325a40a3f03472296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0985806ae6ea806b09c5e3602670d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871492a38cf7a9e1de83921a23ef1f42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c729ca6adbb483a99de8258f78565f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65d9f62ef0dfa080c780a508a5baa7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa2edf1076e648dda861a1bf6e8605301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3207b5ba762a87fefedfe154c26c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11e53bffd7cb6778b50a79780cd3c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1486fa38380dd70dce9f80d0045cf7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51567cad3056ff61ab32cea23d4d30c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb844493e95eef69131aae1cb3aa3c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d979b696620f6938c2239787bfdc83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9eeeba5659b081462668363607bde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefc15379bebfe83f6b7bf3f8ec2870309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2de3caadc9ebdda00f5c9529ca8e2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053b240f7955ceca5dd61fbc6e85f05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6cc6cdcc1e6e1264eb74c6bb8dc12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb47df523efe15757d018aa4f018c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8589f7a9e33ee744943168f50ef5b57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a74f0d834798aa31251468b9c587e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babafafce2dff7191e86495e0c47fc18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6090a248c5c3c0ece138d95c0e1d90c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3664309a06e88a626299204ee0da8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b28a2f00666014bb3e2531c6ed2367319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcae55f52585e108ca08febbcc80af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f75afb3f882694c1a59cc474df8ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74911794dfd18588a6e5812747bf4287322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b99703cadfc38cd8ec468ade91b3ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f44d97acece12e43fa1b5deb23758324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b2f67ba19aa44e57b9ff6ef9f92e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b12929ae88c56f79050da4060e482c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175dee247ede799ef2fbe7ec639daec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88948c45dbb2494b5a8776c1a58d82b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694b69238122ef93980dfe9ce4e0284329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f18585fc13a95410a4558f12fd4a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259fa0a1717416eff2f8c8d848e7058331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31acec82af3bdb86774b2107691cc36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0dfe9e50cfa1fb3f5162e4fa0b10b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc8a20c129167418375cc9b6ce1898334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccdba993dd0df6952431ee31c5dad9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de78c3fa0b056b325540ed4e4ef4fd6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61476613a24a1cbafce5e30dc46506337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fe89dc63d756de81fc79b61d49f72338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b576b7d572bcde8f02161c55458f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0223ef20b761679c392ed8504d4cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5709200daee4a0e11d51d7e70281ca1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6336ef087dfea8f5d8780a0faf7ec94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091214a7760fb1cf0412e45f2b7a4875343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cec1f364b018c6c96aa18cbcbc3b04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341bff982dc2ac65cd03a49cbfd26e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0969a33ff3cc78cefbdf9f200ccff26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a35cd80e2415b63e36293ba5b062d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acef379d2dc8fff5bc44f388a10744348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcbdfdbfd29f4a2beeaafa86a3aad9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57a3c175884edd8b69e9e3955e9427350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4def9fbe80281fa825ccc88ff60944e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69e1fc6a91994c0d3483cdb12afec2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524efb4beb25c7aac79eb367700c6f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c28c70fc14af9a809f32cd6e4f5efd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b9612afdd59b68da7ca079b221226355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f2bbd5f99a6e823ae8707d312d50a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea9e246bdb0b177697417b799829e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e2d6123cc2ff97eabcf28c3e39405358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625143b48dafc2259f625519c8b9532c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d247f97b4fe38cec1ead39337f4fcc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5fb8040902a722dd97ac0acb6d8e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7eed192c7fc267d1fc7690857cbd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d28916d0e14f54e8f83db4bc226df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b942fc701e12e82892be0b0d4e0e1cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848415d0306e3707ce894ae2804c8c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c6fea60cac6e76f84b6f30dc195f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a109d6476be68058da0bad009c5abde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f18835f0d44c38a265b63bf7aaccc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364c8524dc00e8d56323ade95046199369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274b5f8d8a3120124f54e1c0141ae9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a9318d2f569b74489245166a7645371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08985ce8a9c6da05b0dc9c97e22a91cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad9377bc044205507e3c11e3328fe0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12c8360c6b0773051a8af65cd982fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a2fb12df6dfddd3637e6500abe125375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbef7d03ceaacf661a33fcd29f8ab8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5695a8cff5fb2be29338a5cdff70613377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3f281eff8148d875f16357624d713378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a24c0d4d57bb250dc2f977b418519379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b050b0827e3c9c17f3b65ee2897150380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844d63381962b6fac9459bf1f081c46381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c04ad9e719b4cbefaaa54449d4ef6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5654d102cac2d70d42561cf9fc87f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf6fff13e5e37e3b4735144f4b3bc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c87e01f1df371699d58a2c5b3a5d8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3653087d96149cb2d53478891859b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167e9521e94b57a40f29cbf4065ff55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10f0f0bb8161c11a4b54d186e4a098388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7215f2a3f795aaba94fc9cd87379c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20f9a627c6c634f8ca003ceb4a4641390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8206e24de7d5cc6b90900d41104fc8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac1caee200f88c41500a6fe1be116b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd79f1354f51714a691c24206deaf93393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccba5c8667392043e662d88d3757060394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f132a5e94122b83fdb2b565a925a25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c0bfff46996ff9a51a6592c80aa5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4e6ac9a7c30afe58d1d095e4aebd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3cabb8cc0f727696aa8c08169f5f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4107ebb5574961f633813235a90b7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b81301e02eda628b535e2cf627673f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7abb0e81c7b1b3c2bbeae10441009401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa68ccb851b6a0f1de3c48f198a9817402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed004f2c63f0719a0108696ebd2c3c2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b143eb20ad89933236df37ee863fac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ca656433f816c26e33ccd378bbd43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac253bbdec78d1c81f39ce4add29f61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019db5f73d3c5b2c86d535c50714680407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb3cc89e12f9149d77d36ffaa9560d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7472687427e597ac9cc6cb213aafff1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56534c9b9bd0511e2b8282839972cb0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f287f9c03c93ccd5ef13fea9d61b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa17db2247e1c2d3ed1c83652021f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1b73ac88c807b2f29a3627377fd1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b44cc81d9f3a230e8574c8c330db87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d8cd0321c208356ac7af43292549a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e42e0868e92cfdcb01942fd1df9386416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7070595320205c931d31071e38a0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acdd756e20fc813585983886a712b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bcbcffaafd1689ff9d3f00a46fe82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e111b842580a1c55f0042220bbb0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b31381f0e0e4a9f1767e8872d946f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6fa938ed267fe93a6e977f18a3af7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeae3f081aa255c1e88f646ca77329423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ec615cb5bf55253b32942ddd6a82a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276e7e1ad36d962841d389f83580615425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e67333b5200573ed418c891de4ef0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5e1135a27178144de6fca776f2041427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28c72bc96f5fb3903c4fffc2b26579428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c7a38df92ff01e0ad812e0bd33b57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746cc4d43dad261e3225b59f796443c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8e1593707472bf12590766c60f1f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1026f1103923278265e791f5f2b6d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba486059ad07551071acc39562b97f4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df95b4bc6bde6ae1df22b8490f749e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fb962fe0e57528860563ac06971ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52bf8d9fcb35a9c3f3dcd595dffcd4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4364c85807f282b308b36a37895754d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aac830aeca201167194d18bf24631e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be99f1cd5036e769d194529dbbb6a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d88de48970db9e839b56b89579610440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149754a5ba9960d540ea5502cb07e183441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfce9fcc38de8d83d7fcf35be9fe50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca432ae510f7140908cc021a16362e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41dab55daa2c9407f342c7422aeb6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830702acc2e14f89b213f5a1ca9b764445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387412a2fff5ae4747cfa0912b467d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d9e21543d235bde7d89f74d605892447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413303427bc49832fbee4877a2eaff5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b25586986cb9b12333046f2ab7e481449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3b5a5cc7fbb76aeaa8583f703b246450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9b769bd0dad61a3a4018569ea371f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d30edca230d77f6b2b799d03a4f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86babf32323db91047d3f06475155c03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7349155b71d4863c3fa9c28838c91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd76386cc097865102d685d86739d35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9a5159d95552264a09f366c4e1c3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f62aa4d5a5eced3ee7ea081d9e9fd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71dbd24026a8bfdc7f29ab78511ec0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962525f2f4d5adb3614523e4e0625b20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44ee8041a34257ef7dc5ff4a604c18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e2b490b0927bc12038e63372deae8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3c2464d2b7d5f3e39abae5861b3ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55728ec12aa1f95b8145cfa9dae74799463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbf2fa156e7ca336f9b1434355a1c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df80900bbc6abceb4d9162b0b260e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756413cc91fb41e9bf6b499a74508be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2791a0f31a38a71f576a163e672941467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3f9d466a39de8cb7eb87f8fe08e41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a91ee2800454c9e6223c5e1a358cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ba2b78e74b50f0ccd92d3d0b77460470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39724d76f8a0ae2fa7563828061ac9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348980f69a5fe9789ee0480ac3c1e64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a7d8e2bd34ec58343cc61812088b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a65cafce8f3e6159b1b0b5c76cacd4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0087f7714c4e214ae53f5cc6da11b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc0d6ddf3d1f4d95b3fb928ef967bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2ef77bfd81d894c3ba002d5086247477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400c6aaa3016674e6c9d3c924ea89c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d62954f634ca325934306e6ca5626479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e80cea970090a90a50f21285996b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b429a08d98d5af4617606264c7e14a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4d5dd1694cf6461e49e0a05f09ace482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b85ee0dde4653e49e67eda686d3360483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e870c8a429bc31fcbfda1f4813067484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220e33babed889533e4f5c7550545e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2749e657a8e43d74cab0815e18ecee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483e9b991f2c892d5aba95a2140a0ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49529338c5719362f313b6c1aed2a246488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d453e0e37751cd2abf6c54a992979489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade75d7eb0506b11f27f8687dc8d399a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3edc711d75b1e0eabcd56a172ebcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787283ea4bc41beee3ae6c8c474d9614492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c258669f7fd8cef4aad3f324e32a90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e350bf3759125f7b5a21e41b51bbbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd91370c25963f3e1415b40f15f54d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e02986577143197032af19569e7832496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89586b740783d4c0d63a1248714db74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303725115aa89349582bfb23abb2c63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdec8825c6a513e1fad8b829298ade499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762d10b950cb0aa22fe73d6fed02277500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026127b4085c6f8d618a798d28bd7d88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde5455c7f9be8cd353a39046a42097502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688b3f903e6c93a39992d3163518f63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33cfdde2b9284f66d19ee594d1c5be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48841c60e9c0580f4236159832a1d1e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b655f5713444ac8492115bfe211638f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5d24c7f62d01a359fc2c8ecc3cc22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3c847b9f9bca1095b460adf4ebb0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b74f5dc16c5393ef40b3bc4bf1bd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89d5c1437654fac4df24bc7441de2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5614e2f432c78ece68ea9b17cb93ef9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d7b01595ae510435911e9a80a3267512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4612ab6e8ed6beb52e3ad25fb0dd53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a425bf8cf73b7cfafeaad05e0d40bd2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dd7563b4be9201037890d774696da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d48123d82c5951e7833d674ad1ce6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bd850dc747f8e1bf2e346c2665900517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4785586de32092fe086a66f406c81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf86dd5e15e8c285ff3cdf62f9baa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b334183a97f2a5730e157df2ea9d118520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898a4856bfb087c72b3b1036a5388a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca226df510bc629d1ef15c30e7f91465522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a36826713942f9f819a3263a0f472a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59a089d1200de1e943af169cd95823524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781eabfb20c27774fb2f9a629be7e9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1318116ff7a84f1e3b2580dc857597d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7180a9fd2ad21d3b6fb89b2adc89791527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a07107d2d31de2f9104787fe017041528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a240465d62c796c7496d982d22f9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f42604d2098322f05e227ddb8d4a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb380cfb395a4be51425d1d3d05dfae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d93cba9bde54dd75b0dd82a7f62e4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05c57040ae04cfc0cf079a82eccd4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ed2fc6fd5f30e35c04471341371a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186a6a10431eb9f17cdee61efc6f8ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41224f70e3a64b14968c2e4a9d13fb76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197d79d7b23230b1efcaf5730937c96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa154d8d23cc7ef1ace5b8a256ab1c3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dda76f36e0288c2fc85ad1256b30b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e5b68c3ead5ae9cf537b9725cc015540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a26d32061ae7b8656dc8160a2beb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0484d4ed5f3e753c82afda781b57d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07be85388fac16bd33d57544b097941543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c1b531d6375661f6ee67393ed52e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a3c5823ddf0787b5a3825733b56dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5b15aa0820f7c6cad00ab0f02906b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f68d543d7080ac9c0e2b7860fd1f89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dede755cc7d311a8ff60462d40ded3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1ae5339a9ac35db12e15ed5316294549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae76bd3266bbfe61b3127de196fe08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d0f09b9694f9fda2e4e39fa606d1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573de40949c84674e9145c3556ffdf8f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fc588b14ebb01208e0b3d5187cb98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e66c7cd54b7e4047e1ff8e349ea0fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cde20bdc8fb0626a16c145e6c343c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810e4f778467a90cb8d0e9acc372bb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5925f73cd8fdf4ba9100f46fe0f4fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bd65fdfcfd982e0aa883882d012fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10cd7f5919e04e30d83ff7ac815acd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cb162bc957f4341a7216a5e9b5c95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0e5651921e6bfb200dcbb954e366f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d61119e92068b79a3129bf80a3261562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a76f38f59eb1c61f4000231a572a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c9114b264e2d8b3bd4fc56c98affd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda58655946f5c245f30fe787eca7ea2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eaf1525aff489a60497bd820bc001566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8384edcdc1fb50b6c0ef825294d70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff758a48604e63b02afe7dce2bfa32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d20e6bf83651edfdff6007d3e14ef1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be7019274262c5445c20185f670abf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a23447594834e89e02b365f7664dac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905fa03c7d8b1d31c72df79672d9a2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae58353b0b1f4dd3fcc16d9e60dfd6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea82e2798abb18ac53b1481970c036574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a38ddf53e40ec4047027e5e325f5f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caecce99ed8cbb33b43721d4cd4afd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad313f6084137bfaa8d69c51530dad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4ddc8ca5c7e48f54fa2058c10667d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef81b7fe193a9f2d590872e8213c8fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72153adbe3a8dccd66b1e18e66632682580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519f7ef1b972448ee019670f863be7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014de4844fafe40e66f5fcec12371081582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12633530e88f2e521bcc19c86940fb5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51daf37c7a084b2dabefc0cce5e05c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a60470126f741acc7bb49953d687a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23abaaabc963630bbad27fa4d0839c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b1d6c3312c326f50ce54c587f3a65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1397df85551d3eed3f9c4b2143ede9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01791031d7bdb8cb6a20c2dd61111300589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c60979f7b35c0b7265054fdc1a323590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d2383f89365419a9b5640dfad7b0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535223f28e9b00de2efdb8122ee2c089592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b59be68de10c978ce82cd4f9102ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355494f7ae36a74063f27ed349be567594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fbbb3a42a833949e08976e476f93e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704cd0c6bab04f86ea397f0db353f4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5678e11f49ca0825eb66132197ba18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20518452ca69f59e2ad72e06cd03164598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38f0ad42c503da445322ccd480ebba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f0282bae1f1ff787f8920428b56c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bc2ee80ad4b086013b26609d2ff78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf958bab8c92d1361e0fac7b5c5cc5d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4102b5182b437c8928290a8848ae4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f548e1eb0afd73a51a9a2748b3d7f90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f605946a93e690cd8a16f4cdf463c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c906071a1ebbf18e38290ec8434b19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bf4bbb6c716b48c9a86b3d7d6f3ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6c4f8fdfb02bbb84015448ba842b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f0b97aaf9ce37b176334b57162703609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22893a8963ca1ddafc15e43d9810e3d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48788ad5c2891a172cc6faaca9872d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345d1533beeae18763067a09fe2764a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463b833e4982201ae22328679787a90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ffca2aec6ab975c52bbd22f832472614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca700b5abe0fc14c1d3cae0818cd40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7706ed904140bcea20f3d6065b17d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428aebcc3fb13a243c5b5ff5c04bdac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11318965730159511b1547db8f0524e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dc0c4532ad273e51f22fa2589f25c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65836cb547ce1d50824749ad4cdc8b1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd27018c1694eb199706ca03ba91e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696ddcb1b7d28f7cbbe1aa7f8e376f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac1a7a5ac2476a21d66a579b4aaa4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7694139a115fb0cb4becf029b1b89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336808105cebdd7ca87d34d3b0b4241625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de656d46bc030ab1e3e96701147494b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e39737789c409484268f32c038a6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cebc5f2f45290bd6d85beca814f009628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e32d501c22ba01a4bbe7b5b3092d30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d251023b847fbfc202794850975d6fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7988873f7f7bf201077dbe2dbec2458631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d886e75bdeddd0ce2b2879d43b6d6a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c75bfa2ff080b1e018ea2c885b6b28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd93b6960dac2493e69526ffbb7e773634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421110a5848ea01842b2141dacdeffef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85aa200293a1559f51d91d68de7364636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89bb7907a073185929e50e92137469637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c06e16fe442e8680580cae6a5e87e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42687f28e02c6456abdf73e3f58a29ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9faef9c818e3c41f847f14c165d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10315479c43209f66953f44b0e6d460641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7adba0ba8b8277e9097ac7ca01b3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e9694706774c7724fdfb0446e1d80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849434df9d3841550d60f9bfb4ca4640644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97bbe3c95b3d42f68ba96741298cd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871a542d5fdd9b8ede7de987064fcfe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b5b94dd10fbf758596dc32272d98b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f4db8aeb5d4dd71514f4c3db2d41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee7d9e80455e5b2519c3be74c079c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be459180ad463a4e2413cb034d8188650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3858127297d328727ec151e446397f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b21e6b7b9ef64fc21d88780b6dc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8009ceedf3fa76c05f02b253277abf8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd4d66b38eafe1fc1f1d89bbaff754654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898ba1683f7b37d50fc79b082eb15c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31414620a182eed93d34b296af728a02656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf71e120212738f91849824916e51a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fecf29ffeaa8cdd37f8f751b41cd2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6dd9fbf65a7d3f20c76456c10526c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f6d99f0e693ed5a12893757ba770e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d34c89800e816bebf79e3e2d9fd633661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4924e3d2e6d21f61f88b344a9e358662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fbf4ab8326a070c812fa404d5c2ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e75b67825c67be071b5093d3fafb48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d95547e5dbd115c6bbfa92d578828665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccaa37b2952f1115c2f03fa8eac091666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a5f650afc942680e18e608bfb6657667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf481e576c21dfdab988b0904544d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2720d89794875fd90b879e50811b3a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201632bdecdb73a37fc98bdf6e0ed78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a58fc02d95a974df7cbb04dec31dd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3ccf06574e1f76226cc323a85fb6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b812cdb700cf763f5ae1b6d13c775673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176886fc44dfddeeb50c2c5838b6849f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841954f7d48e42745a1c561bf04af958675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203f412f2f4fbdab32bddf1957587cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563f82bf3f361e1cb108eba3b621c7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52000962acc76cc17e54105f9d075576678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c243e823835b5dd4f7e50b0f08148679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5aaa5993e89ec0d7fc951ef820989680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9f64ffe1d5ac29d4f956260010155681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71658f56f65ed5b252375ff72b682f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6dfebb71eee91184fa3ece2548e3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95641d99391bcce8d625b82fe460139a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14b88911c0652585f9935b416b5723685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d591abbd20c82bc3a2431146e08f91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b153e0c3e913cb2aaf397a388fce602687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eee5894b1dfa1edc12463f7d8b31c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b988c5b86b15566ade454bc46a763689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffa1f639c033f2d6faef73a3712685690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca66c9360e9194b833115ccf638ba56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aca33e36dd272a10a5a321e5cb755692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0938ba1eb7cec5414c18576faa976693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d931c68cffd47ac7816f468ea858d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb47f3d990fd681b666e10b308f446695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af47e38c2007981018b08e4b01c723696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e18e2aa92fc7711272832a195e819697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840e5dd6045ad41f9d7afc3dd0aeedd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e6e9e10a6c8b4ce725dc00a8a8183699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3006dac9b1f3d1efbab8f8b19bfec9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2834cd457670fc35da4bcc3b681013701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495ffa9c99a16aa268213dae6675089702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bf617b0085bcc3f7bfc9187228cfb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16b56817167b1071446f38829583c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd120654941f73e65e7a4b356e94c82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549cd9161cd162b965f90f6546f247a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85887224dc0362323c2feaef73949868707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c7c93ee29632fa6de02092ab8f50e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c44a3042f551e3cba616151a189183709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d499f73585787302355ea43eb955015710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961185b43cd1557fc4c33a1c3519cb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec4be4ae98afd0ad76b26d71b95ebb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42adacd0fa32c9eef5144c22d34834713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acf9d3618f4ce34d7dce2020d5737a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c28890a63a0cd5efec39ea2595761f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975ac11df9721a2cce87ef4616a8689716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75539d4216d54a095f69cf22b54740717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96365e6dec2ff49e704f7af02307f79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f09632be27b3c1e61769fb69e78ae5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceee1a93947d7ddeff0ac176273053720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a959dd6fcd6ed6bccb4dc0964523f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adb872d303f69ecc22e00a2dc9746b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7640e352a47f7b555a2dd07fbd1982723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a1ba0960e93a3fe47cf5c032ad296724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b528c8b102f360bc5f22d1c695e101e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168efa816d0dd515e17e16e3ce8b3dc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48e61f951bc6ee61a25c979036741e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066930f1a896e979b1d4d44553efd71a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45696514808f70fe987b7f3b13348fa4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead2e871985590a4fc0ca679b4222da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1662504e4c82b6a0fba0fadb37d21b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3df31041b7341611d448673042930732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76397b953233f06c60d470920736ad60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce325ba28f4ea423d4dfaf7944f350734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e31e5b96e6ba68aaad23e34fcd764735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fa79c34cf02aac52c527fc0001f84736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7b4da9351d0e94565f1c3755682b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e080f53c45009a180b94c347a244df4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15519386691987e5cedc66b7160a8449739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb758b7fb843e10010a750d706c15c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f1921d36283ac6ecdbde5489876cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eee4851e75da522c968e91cb96baf0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c408826b03df80b1f736a2bfd4d84f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af0263525aa64b9b73ca18286821a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9f3173492f8ac00de2f9b89647f09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f63e2144a09a6b43e6216d9455d46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b39949669d327c06186e94e1b59bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7568edcc8e1e2f46d6dfc0a687b83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31181285927272ebfe482c2b11d008fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ff566876fcc77e14487e6b8e81280750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0fbc662d3240d9062795d948c916c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b989ae6065ee59e98489a408353848e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc2bb4ff4d81854f2b32f581842bd6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be253def7f38f47670996b0672f2ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8bdfaaefa281ebb2ab6341257e21e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29bf7c844ca3bcc6da1030c33d0a3c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ebfd0c29ed9a3ed954714ce78b423757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bb6c495c00f7eb59b744b0872fcaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6486a2b76e37f845aa8c4d2ce80ca9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dfecb0388b1a2a5688303924d23f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decbcbcca0d17dc2d8a722a52c8fabc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64abd342c46419def29c6a52f92d9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4fb8510ff22c26d27d6c26c5eb53f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0a2cc29f7943de4aaae93724f971f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802525d02da1b7a723cb43d7e261ffd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902e9b9a5b727c3f2c8e8e75b9e32097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85e1cd2f1421b8ab0562b1241bc47e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d664a88cf95d3e645f7627fadf02839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a8dbb471732d6c2e4e8f205cdc24210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578b788ffc027c4fd853279893cfbc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f0f7e8a9696196d04e7b48950f61112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ccdd55fba857add9ddd934b12842913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbce6ad3595bdb96bff3f51d8a313a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9233faa9ef7cb68a2e5113bba1a0d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d4576b5a3aa1ffe1ece35e6c2197616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30a55d069f0b1d331605c10d11ed4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fe56fec724c6432ac96faa3c79ef318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8cbdbd814c223e6856aaa89fea88e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a41e14cc9f1d275be621c6a61096320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ac4e11a909ae907209f9169a7bf5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f297b8dcc3a5e37b34ca55e4cc253e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a84549772afc6dd384974c4de6b7ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa44aaf3ab90396b888e9eed6fc1a3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28913181d726f37851f8212394af003125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd6439d36cddab984071fbf6e9b58f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f2b1e485581ea47fb37f7153706b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6fe99671c0050c418ac060977d28828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c415563f186b9b196af53366ba7da3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffed7ed9e90ac4813e65af538daeeb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c572cec42d4b61a5f0169acb5cce35a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbe5446ec7d3ba0fa991b3d1b4d69832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf1d4537919b6d423471d801cef4aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee444e321643507e38c80275df5f728434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0d748e876da63c6264a1bb63aaa9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa83a6870328c2a85551ff18f00d3fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49568f4875c413af0bb0f26f435f3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c22844fc305b366231bac540858bca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e9d6e8507af149f73137b0934526039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d1459775260f9a0c940437c81928240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb8a0829d8f272906abdad1c34611e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f7156adc29ac6a80baa47bc51f37642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a3a360858852a89eca824efd2275143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce576b6ab81163252dd1a433205342c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2ad2af1081b3b6889bffee4ebeee245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe591cdecd738be44f7e0bbaee809fcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a137e38f4ae2654ca9d912f7559a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a337d84954655a6a4b85cf8c0e128248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7437fe5fb813ffb20410e4ceeb78649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12018c95e7ca06835e60fe7ce20c3f6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64fcd5041826a753024e1afd2e5fe451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6460193d63b7c0bc81da8629a432852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688f402717b3a34286b49292a15287853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cc47e21d89826acc16930a289722154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5596ee882140254e2e2072f63d0621555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41687748b199f62840227601e76e079156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eb1a03d5d9199bd32e5ae6f98a82e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a3a1804e3045fb48d9dfc93586d5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d40d12e75abe40e04a0d0f41e1b91959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9c79211c1e2f77734f74fa80a615060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6df544a6b743e3ed73324ce7d9b55361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4a33adc83fbfee518da76c5ca1cb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d915b5816d3750981bc2595bea8307063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff1dbd353721927e623567e6fd244064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf834cbfc4f654ce875694ca7b6da565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be9a4861b53af7e259e5be62c9c9a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb83856752d552e59485d9ea539aa9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f077f2dfdbb556993c2e1593b4c6a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c554128dd025177f10061d88c17b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12a366cd716d99d736e7c5edbe285070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fd917c56daea89db987868e05686071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbcdc14b6a89816296a5f0caec9b9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473a5b50084647cca905ee3520f688c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341693c4ba88aa9055a22af2555251a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af7701fba50c95db3339c722e796d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ca064fbef69e030fd34fdba07ee4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ce8c563011e9b23d0e0a077cb776b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8e964538bb1dc1acb03cbba7ba94378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ce9a2d9691515bd4b02736ed3bb1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05941290b091e42bfe5af2711d676f5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de881411fbbea0c541b06c24d7734381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4af4a3c910ab2552e22e77c821827982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b7e1804b5988de55ea5bdfe3f9d7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09834d5fa102460bbf7b17789ea7650184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a855dc44d46fbe5ab7cbdb0ba242e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20da259e3ec9f16249d74650dc693e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f7eaf60b4fefff29baf7b35e8e11087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e926bafc29825e9d42a4634a67325a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf732051bd33a568b433319cd7a3e3f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94ecab83ebc3d61c712e3e054b2fc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd1bfa78b537513f4fb1e7b82d435291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef86b3f755789fbef00b77a2265c06692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f3b8e683a6abadd2e43c83a2a354393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505dc6e9f48043222a42110dc05962994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b989028a6c26dfb57d32aa223e0fc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab49fd5644b92f1ba0ec053e7ef7c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9423669191b57ccf6860d611e290ec697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559477e5394cede20cd2db8532f033a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2e29c241f3ab95850b6c4f149413f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce35c7fc7c5523f93c6d9588fb5555100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97434116315b37f192c12d016ebd7645101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627cb6520970c525f167712b3c24986102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c6996de30d0742d27b82afede090d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c2a81e999c3bbafc847cc39608e5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62b4dddf071309d5e23d620f547bd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5de0eb061aaa8c308164ca1e35ce6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2531ccaba6bfe3aea874d734065fca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674490028896d50534b70e333bd7736108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee23d2185310ed996e22da2f642d5a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40410fb6a6f9f5f1feb650160359149110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f66c61a3addef4d9386f2aa4dd5ee7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b41a97539e8d2b9c8e3a6d1bac423e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675798f367a671e4aefd484038523a22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ba94ccc00bf017ab9b104e9c2d08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1761d8147659edd7715ae1d553554115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dc9d63bac6acb5415ecc8ec326e62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6db74f7411e7ec371359e120b822f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb25a3667f53945c12a3c5ff34ffe6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b4c27b362945360647f39c887ab9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad98ba91796f7ff51cd5cc510771fb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537431547712ac746c4039231c19ffb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202f6aa527c21d80711539864ace4be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9380a3ffac1d45a69fb90288154fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcf05316725bdfe8f5f79f4933d1e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee74077aa5c0c8ebfe64d2a77897ed8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697fa4445a61a48383706b5ab4d0702126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2d56e389c3b841e59fc57a071b5f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa034a2c5c687d0c4726b7b9af79e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cb9fb338e69f45afb0b18524b9679129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a6b92593571402000f2a9b2a71e2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8bdaab799ec8ee6a46d0c4e9b4845131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49989af255f3413f9edd689f4a08a303132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c88f44f899b90a3a214d77fe086c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f42110c9feae3686f6ecebfa7eebd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef4c014914a8f28eaa5dcdd3a8085a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ca2141999774fe9b43aae76d7735e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36d31437165f816b36bd745692adfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad95b373026cfe6f34c781181fc5cbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d558e51f789829d867623d2fed1720e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee971f147f6f40b9748e136b0f33a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfba1526af3dbf68a7aec3ee4974d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d64187d59a40180c38d9990148d7e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa16ed06d1118e34540d1ce45c32a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc6343df88ce434d799f8821211c06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6358371d61f41546802458b2e79a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf41af4de71c043d27f69e595fd8a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85365434c4235f446a5884010134a443147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1a6127f2c390c9eca68f1f257705f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf90296f798e9ee71bca6c37eaa4d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec24fd42c1a1a1676d6ff8545bf5b3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a67a7473f7f8a10996ab2756150c7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b661f8cdb63c6b6debe5ac3ac936b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52090c2e174772801321524876aac45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0959c60e50ec8aed63563044b0f287b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355963abb62c077385e55d885040dbf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367f275051e505265db81bca2c30b89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419d56a42285ce49f2b0dea0d4a9686157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92080ac918c67ec05db72e311c67f1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f95487075b0579f983b47af22dd58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85398c73b2154da07073128b990f9424160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43734898cd192c96357b1174fb85d0b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c42018383c040c14c4e31de7375049162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96796ddb4c764dc4c6431006a2609d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c90e92fefdbca0c65fc8100dcb479a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f13a3839885dfc16977dcb56412162165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ed6c927a846b187b9e74f3fbdee80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd98084a43a8ef873b9a512ddbca75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b6bfae8c198a59cd782c19797f6c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0abc562c92293f25f55b9e5a59d8e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc22d35e510dc0321918799ac8dfd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2bcdcd8b9ed20f8cd09d83dcb0713171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca480007b95b92b11804458854f28df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44fa6a1e2c7e4e3bcc57f72991d4f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311338f110d6276972309d39b119671174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc658c55d9a170352aed34b220e5bd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e5d853ad803f1f607578d1b5c7942176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5317e818d3122879c77b33159c10d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eab10e819bb11a0864b3ec7db3016178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff434576bbaee0e4f3cb6489887b6771179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3d1f9c1e90e9c0516b03280012208180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81912f14e56a5d9cc18009bd87ed08d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70027deab68fc3736455cbdfac026e90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9ae305b67b45946f6e94779715412183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af4e88a61361093b8720b2c64e3995184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd3ad8328a79cd3886b5a9183d378e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b30cc80c8f310a147b671d0467e21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bbfc20d6a028e68e2e5a0edc51e6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4141e7db4fe6af31251cacbe9ac0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0de169f3b9dc1da2aa13deb5d23ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d500c885a01e5333097df57243f4d75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f697ebd29de1d26472f2cad2a132f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed2e805dd365c822ab0f2e4ef34b48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be62f97080f6824ad9258c0c7e03f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634550e8e062a2ce8415e910d722061194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e595279197301a320d314437c93eeb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c7ee5c882246330ca59563875ecf6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed512bc04d43c9158455531468a0f187197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7386be2eadc12a63c892de705bf0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23331988da697aff87cfbecd135318199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaacc0bea978594d0326ab160b8e58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8428b022267bff43cd734686876988201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6778b9f43811cc8bbbda2a595152d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ef4564a66fc3d72a8a4f0ea5c3a3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef722feb1c8ac6063ddf21bb4ad398204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca25ecfcd9288d439170e16f2ce325205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8ce1d074d145151233f2773221f48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d337a788740030501903e4a85b625207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536ff896fdb9bc6f07763b74f00bf22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81edbd2cb272aa657c1e1ba2208c5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd585a234b6869bf336c8425666d453210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485024df47f100c3906c77a91004e13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89ce1d8083c6a6916618fefbc22ee5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3425a60128292c831ed722caf5656213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fd615acd2d66732161a332574d9f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad663c0cfbb99aa8db57577860c727f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac11d21a9135d8ef87cb0b762000444216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b09600025d7c476b6a0216419d27db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a3f31aa16f994eb3d1a2c0bb9f438218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556f64f4872bc12fdf09394a37996fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90424c879539a69c3b994974cf7aa90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba04f13753ee47a15b874b0eb9d53e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5695df55c7ec5f7a562894019f465222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bed3455d6b51b083e5eef4a94ff5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c92ec3813988a4c208c8e47c4f91ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5f8e364ff5c2ff868753d26cd130d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d54b8df272da9da4ee5801413e7360226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7e680babc16aaf63cbcd311e7000e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a226137e222c4e64dce21b5fe05208e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158af00eecd1fb897d79d245bcb4509229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e291b16779bcfbaeff8b3f9a95bc8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c530263785a31bac74cd5abc8f8d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410c7afc28615a91add23e354bf76b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924019bcfeb5d66565ec242a77dd014233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3a98d40e4d02b170fb9a9f1a7ee2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac4b1a69bf235fcfeae6be6680d7e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82853293d0434c9768a5d29b99a31ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc53ea98310e87ae1cc3f83e7bde67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa126eabc904cb6669d29bc7c864ab55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e37c9f65b74cbf5490919649a85659239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ac4a52e5274e6d9282af792d09dfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4d4644e3bc887a1f8d0f4436d5d16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22c2207c38d07f0b6bbf6a5d4c8b26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123db93f339d4338e22e084093448494243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fce82f9015a5d2ae7bcfad4130afe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565abad711b8f10fe5ca97e0f3b4f1eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b87e7dabc558230b765598bf59fe50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08dc66f4d65cb02a04c67f87d6aeb3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503eff9057fc624190e563e0ad5ea90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9753b6457b51535e80ed1ecbdeff26a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f671d2ec2433057af8977072e6d58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee89b5682e95869612449857b9badd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19240bca50eaf47b877b1d327d80e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056841e66f9e893de650f9659a74753e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b05e69d823a1c6a60051329eb9b7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80affe1cfc18ca3608ac5495a618d135255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eeb39c9ee007c56f0dd45d6afa1a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5fb028fc28cbc5af8eaf874906717257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6057b780bfde9c08f2d8d0e78cb64d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe450555ced59f5bb1c84d4c3562c28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c903e81d6945da1c8f8a459849d322260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729a06ebcdd623785663df76a4b1a0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b035debd4a62e013d7341fe72b6bc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5496b76062929f5ca3ce521e57ad4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eca38ce695413b4a0c3e8a0024a844264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f74d90dd54f842e2ac86622b06b851265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6275b9f2904d7af5d7aae1c0725d04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8655cc6fc2f10eaf28782a0431105267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae9c4d4fc6ec0028309152e00db8c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954e5c43a19c6ee94de500fc19b03a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b16160d6a63d7a9c50ca43bd4a30b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46077ecdefaeaf9cd947bec71c454d5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddcfa1c0e8380472a321f6223ea17d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa152254e40a2cad8519ad415e376a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c6a17dca7c8fc6079dfdcbda106db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70a3ac6b79a0deb4b631d829b428fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed70e1b2359010b61a82dab7dd3be7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27230e2896cc4506425ed9be42d74954277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f4c19f979c1366ea52002c90fd649278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677fc6f008ddc967f3a6fb3debad5a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c61758b39fec77f8ba992abf239b3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a17b4ca38d494510aa38d2a7e5ab34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfe37aa4e19bf6f2cf35b4cc0097d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6240bb1c203e17b699c363ffc72fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ab278c7b5087ef39ed667837c8f8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c047b00f8a661a34a576a597350c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cce4cca5e52c8bc56b09bcf1b554be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba60abe39e6f2863edab39f30abcc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787993264a9aa0ea9eea99138669b4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af6e374a6d2f15df0592c2f1b7959b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741a1e4b49dd78a75f9ab1b8335bee0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a67fdf0a8fbd351763febfcc3353ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105817d2f705d01ba1875bae8a12e62d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c06e7be89b3f143dbb8641c02d0e20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c295da4430c5190bc520bb18475f7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7205e27f36b97ba79c77955825121a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667679ebaa55d91f30425da8f0b18c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1005d88555439eaeb847d1511e77e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ac17f1c2d2a26704744d0f22c95a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1249fe748b3c19df0f2376411d657299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9efe5452fa3c581a3ef30d93bbafef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196152ff729386532cbe13e4cf5a633f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7aeb55b924c57cb07f453822a43c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d27b84666103bf8d5fabc9cf865ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc3436489d2b3301de5e8cfc75158d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9ef721f2f287ea4a486d26db1bf1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b8f078df21abd563d5f3b5a62c914306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1256b21e737af7b2914fa6e9aeff7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4422548420758fafeff79b1f7c6163308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa6d4527f5bd7a5747a225e7c92497309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ad341f4ce3f44309083ebdcbc8b49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e2eae4916a48666e4331b9c0d6d3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30316151f7aee6ed8223542df6ec0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06c2d7a3dba6435903433f84b0d928313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fde7a22fc3748027d72189deb9351d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249676912f14a5f098365f7f412ff6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e805d90abb93e8248183873d2b6d004316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9f7b06e259921c513eac819787f95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6df11f332134665de02325d660b1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbca9802bd1e98c809c3725cb736bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd440255c3433aa270770ecfeea4cd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d2664673cf6706e437150967f50a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f5a4db233158cd5d00d84a26c0b76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05ce17d44c09461d5950effdd7c334323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299e5e06fd59730fce31afe81552cfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d30e6bba1ad39189725cc8419b3d6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71517809e6c614eb8f21337bf02e26f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cacece4ae1987f651a397d5d6bf9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1f0143cb50d9c1b50c6cb0e8fd322328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faa3536b821c949e7430a841602568329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71428b835610044f747eca94d0398e7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7a96927108e8b9d998b9a6ba6359d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269302b35b442be38952645eeee49c65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3771d19c1371f300f5c27e60d37ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a5e2e59f0386039e168d81e050d78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d75831d05d7db47a516580cdbae2a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ec43fee53d55348a0cb647365c136336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec057d8d22cc3a71b2169b20f83fbe82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ade882a9955e152ef382a75dbbfd0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b44b8cb83275059fb09d46f5d467a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9e5440dca36152cd1be55a73713a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77bc2d78181caf15183887e7bae0f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34878891a946c513fc7d191121713eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b38c40d3f0290eda9ac8d140123344343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638dd832d05219e5c7157d2b5a2ff9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230f467215c617b88764390bc97b645345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bea3c623bb3eb2ed5d4d797406a32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf9e80a809228c11789b35e1a38f3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f4129b989f137316d71176681611f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b737be81ce1850c7c8b2a2de60373349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42591e506581170eb23102fb19238e7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f25b602e46e4ee28d29f98faa2fc39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429280819388ca4ec7e0b3344d14a62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a6911ec3e3079f1e914763e763885353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38fc1cf01db55cb0830bc93d826e1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e1274e3eba761edabf86cb3f17965355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12795cd5cfe4261f351b0108aa4a0f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3a942ff6eb915b6295ad7bf6e6527357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c26c1993355ae4f614c6aece7a12a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a866102f5741e7422a50305e331c939359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a39647edd4f38714fda5dc3768b9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635b2925b61ed4aa767b9c9d42e1944361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e775f3d3bed64a140ff5b372cf300c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba81be021ec414d64300585d9879ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5711717daeb0f361c6d985337e457ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8083ad8373cfeebe278f127404c9b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0f689332b1c304f50307f6e809461366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d0b22301d69482f96c370c94b3ac9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16aa874b85427a83643338c0499c86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf025cf3f0db72cacc0fc4a925588b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec87a80148f6c7d43eba40396d2fe2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cc302b8240275c04d3d5cb97bd3ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13525558760f3797e8832fd912b38b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460ad93407a1c706d9eacfd4e8c9fe9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd005a8eae6ed8a27f148c4bf737da21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b111c885a341c2f0554a8bc242b4e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a3b65c5270885ae8e468e30f85ee0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a2e74d7880c253b4701c9b96891a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269e37634ad3ec8f3f7632a140d9134378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f56e676a7e8202b717b750a583959e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de77877003da87d7ab7bcaa237903c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6edca4df263dcf944063385ac1a9ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f949fde7861ba1c029640ca13699f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef9e63511ff02e1955f7cdc61a57f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee27e511345e4d12d734bf5afb1f404384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f209d64872d5235285254e2d306e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49823c9e3d1104c90e7e1b1d522f9da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2235e41f5d5479aefdad47580b32da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12127477465a34ddbeba225c9ad5c31c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d72d66fa8a84596ba5ef08c784718389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6263987c6aeee04fb2fd25df393b64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c01f03e1d284c39b383b8ed4ccc5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2991091318b42e0a1a662653d22bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb67e4ea36877dcf0686f71c076e91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c5ef79b98df239c9ac2ee03f72174394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb797ed139e5c751827b3457615fa4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3718221d90bee5cd69a117c88a4018396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ffea312f1e24dc198d761d83d5bf8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867d52f4e9d9761839ca95144ce5cf3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bef8cbd9e53a012795505cd6e13d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7cccd33eefd326d751bf9c195e019400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85800a560b9a40ccac312c0da90d42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fe1cda80c85885f8d609d8c02d43d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b567cfbd62145b8d29b1e91c7aa55fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cf6c4e54defe759976abd163f3444404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5231d464c95a8f00f6061e1d2336318405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16500e6768291348798c749f2c5e2038406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715378ac8c8c739f8d42b21b7f4bd6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6a26281f26273fb4df5a5b0f765b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a1b060cee8e05c7079cb42f7bfebc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4b8228bb66cf55fe3f50dcfb7926410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f5f6c7029c09bdc8b3bab6b17ed33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d87fdae6d33aac15a06ce5e1d2e4d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d5c5118e96ed1a6b91a29e2e60228413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5714b22fe384a6b66a0ce4c97d365414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6bb505d2f7cc6728bc5cd7f89d80f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057df211f422527face22a600490f437416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21366517fd7fed0212e2f60044ffbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a84a508b2850ad99074150c903b78c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd373ae91745da3b9e4afc39a1dd14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33e81ab0d8e3a0d688ee9b69721a41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea809e64fd73237782701ff38ec83a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df83e8138d6ec119761b415e3f29db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71426f3ae6e223bfff8c779db40c23c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b33a78f55473d33c20cbe3c1df210f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3e96ffb388ac810db6aa02e83bbdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134b3a80306ad97462efdb746b0d816426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e461d4c55432499ce02136fba8907427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a51c1aa56cc767c65941e34431797428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755c4e74758f1965e738c0b66b570ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0e44bbf8f7713d2c8da081733d12f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63324fb17d4828a42794a4ddcb9ddb76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e786ae70f34371c82524949d0cb57a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2e5345c6bed2118f6af35945934ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b90e7c61e19ad31f7080ec9669ebd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ed8825da1097ea3a425380415eec0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca8d80841e74df71864e686941f17b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e329907df0510f820257b3b7a5a1e04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162af5a563ff4776b52d86d490e9f09e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bbe000755999c9b6dd0d3c293ca29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a602b08dfd4815e4c51796c9281110440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a010d3fe6d6d69964feac8508420c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0132b83f63659296831ba3e0f4e72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec685fce21d2ced3847b4cf6f7fda1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33617efa1fc7d137b35bcc9b55962522444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc86491d0e13f3aa1f4083f6161f2e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326d4a8e8583c17e63ec935350a83ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b7d27bc4319539f56bd96a31dd530447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fae6f88ef990b79a86726124ba47f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18277dee58dc267793cd8e53a1dade30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8809402816500a5ea93c2d8664368eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a7430724cb08366e3a9c22fcad6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f0c6dfac7861312496982ddc0b412452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ad727fa6082176f8d5a86f74be1d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ba46f6b7251a7973e8a70a5be47d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dd9d4c8ed81204a7271ae3d339ac5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f6c26460c253ac10f524ec9773b98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4a2c7afb37f0a073e7f775222fc37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217dada6493540a90b32ce09cca9996458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a3e1722681f29b2e2a658c84f3f09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dbae065c5fc80f482091eb1496cca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3b4043ccebcbe944fdd8a8078e009461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c529d3f3abdbda5ab1a7c0aba9566462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10772f4d6c95ffbb1c2acec65dc84f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535cd8c791d184cd1d2ef08ef19a1c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58fafe3326fc604711bb50123b836e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001abff0199059c9a79e769e73445303466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43120d6f46ffd57f0acfd392d3651a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eb5ca55d843eed1b949d68231af5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deaa53b5012e1803dd1aaa9e02e2d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a83d8cdb56dea294d91059bf075d97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8c18a100a4f3b690452d42af94dba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754892c0f7b525e4708d7ab57708f96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53907738f26f389cab3f14f02bed51c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4ffa0a7a599f764a6d22461ee1780474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcc5b532631b1d686c25fc8f29d34f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf5a5ef4cb44956320a32cbc42032476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54577f67a82e7cdcccf12e2409e1492b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c5a5ee4960d7c6b85e65e353c8352478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e4d2922a58c276247f3fa2bb6a547479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a72d422d42b9151bbf10ad53b22b70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc772fe1f397ad15474a747edc1030481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83ba94044e237574891f653c48e54f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbe4e60b1f3ce1caf3c37c766984c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd08e9a1b1f4c7791413cb118434795484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f73701c8147c0ed3d9edf1583ba956485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917820c2ab7cfbd41957f3e422b2c166486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd700288d2a1b6b4ad02672425b9b12a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e5c220d4a2d1feee27d97e41dd4d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa75f2540810470bddb6eb68bd4e58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da6db786f3aed461b8e7c25b99bc6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213dd2e1e92711cc9a330f488e2e82f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e49d32ac6aadc3cccdd88502a5bc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca732513e2bdebac2740949e170afe0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e71cfb05190f47a4765168fb961e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee6c7c38c8ad3d8f09e8bd4bfa7952495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9967e2e962c04c30df627764481d519496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7090ae732e0b1494d34062d6137d09e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc7282fa514e50f01db6be6b23cea1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04676a795f77a53780b12fb86cdbccfa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb369c6c094b7bb17e6f2a6ab141a96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d29e536c2a3817bf72f452401b63c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a88916657b12d13733a8799ad978f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51811a1bec064706a5c36853af7e710503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545514875a42279de156660760180eea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc2bdebdfb44feb919f3c6416e0fea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c6e4ba76096c1ab6d00bee93bc58d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d5c3161aa40323a97ea2a5a55c062507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41c03c5ca7bcc390939e6bca0bdbc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a7413dd7e62c46312a820b1fbe212509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a29b091f09d765ac78686c438bc51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc07d2b7dcfd0500c09b5d6abc6f98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e49ded4fa3907f43db7c2ebefa2f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297f1b316d663d917e2263e1081882a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef6bfc3bdcd3bc719647baeb998e08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e4044e695ad06392a69d807abd67c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becee8534676bd99ef82e7c9713fef62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c1fd05f0b6976f97c74a2b7e1db81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e6c0c4b4307c01c90d9b1a06cc77c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6911b3b25612273d027aaac3a9464519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a043b209497066a77fb2a9cfead85dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ffbb0fbf2ae84fb2217fd3cf33785521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d374850d2d89c705ee0edf1e18618522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36807d7213a495f5fb3534a832929e27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4e18d54a2a77c606d5b4d2a5b58d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239a5bc59369e6cb055bfe60f5f7be8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45321bb2a2098e502ea9997886be8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067042af62a370e78a2962f6079a750527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e328bab1127e3bd66856c311e39e384528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e81e21606af1571bfa8d6386bb635529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef94616e2b1879eca5fe85f4778cd53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ee49ec8a5ca1431e1386acce69291531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c4cfe9da934e8e5188de3a8b401d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f5bd27f04810a218438d43c464348533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405839ad27493f74b1d70ba5cdaeb28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098490e211167402546e8901ccb9f02c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c286a6828a026ee936f38cfa276c5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e069105b182a734fb1c2975c57e2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80164e53c51081d6cd90be2500a05103538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311786c5706745c959ff7b21f6f9ccb3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae824ee10c5c209c2e9c103976fe988540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58ff6372fbab339ea4471c9ac4f7ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9db21325e16cdec5a6bb3c1ff9dda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2670dc08b94202b9d40d2ba45e08c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5cba9088d306f78886ffba5582d36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ecd8f47b64eb6937726d9747497f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da26704ea02b37f3223ee4e4f5f1d08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a60a930a1c25e625e538a7e55a4221547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d3280c73460f8763a96d99098fc5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fc9a0f2ae851218270419be430b83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec764d9228cfeec00f705db603678fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f37d15632cb55608d26279eaa0f8f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237f1be6d9a3bed7f2245de4d79902d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e64c57a143b41d211c5f6cebad568b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc4d112e21188f12bc3365de87f4e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e8676e265538a0ef4da9f5ac9772c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92297b8fd71c29001d8e6f84145465556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883f42438c51982e1f323e16a54bef5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedaa71bf8ff721313fd4f8bac80dc9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1332dc2c91d92d0af9929e6b1356d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcd6fc705ebfdc16e70134fbfffaf0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc391b2ef3072bc7a599a0502061b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f4cfc9d5f98cb0ce7063e7e07a590562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce08c178a897b66a38ead27a40ad65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7b14c2b9104eb8173482331c3fd85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8abf745e8a60696fbbc7de0790734565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04590e62732937a7c655d608f013beba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d8be7363d90cd5f9954cf6e66b75f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ddc5b5540b6a6f104ade5f9727a0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eb979790da03b6c20179c8c468fc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78462e1ac1356c587a719b213981a53c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfffe4801a499c7e71b29781bdccd21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff40281a8161d4f7c4774f8b1d174b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172b0870a5312c1bf5896f877019933573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6005822913c8badb4f02f44f34c0c06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab859c533c695c1157956a916943d7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad91bef0b0735b9d784a72869163139576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4088559099d8fbf9d60de02c292e7eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc533d35f8d3c029272ec22e5b6c50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc32321b2e3f09196d2ad3451b31a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915389e0bf90b2a0f192bb622a32861580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229e293f43e1dbfec69e1df9199f292581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5da6bd02063049fd560fe8a8e775bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f75b07690aebb1a500e8eb70b22d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0abd00d70baa4b862db2e7226b00f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd6243b84c6f9b9caaf127b04e837e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95546a73f8ef029578a1183b0ca022b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14387740d38ee81477370e657b7de17b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9916c34352db585880b85b4ff351f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c058bcf2cf8d75cb1700a0c6ba7218589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadd427661b6369b9409e1ad9a16740590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d643b1cdb3f7948ff055a285c9a87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e985006e91dd69ef8c36b75054b8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d344c566e4a784bd6bd53f2a1b2dc9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b157b527f1c4841f75feba728f3b50594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea4d7d7f82527014c60606870cc49a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcd40474fc53492782e7682dcc364d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe86f6096b2117c9d28cf85fc9dd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d13439c0e411f790d0dc3978f7ffb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea12feee63ca41ec98b44c8eaae3043599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eaa347704df65bc8106a9dadceaa9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e6f1adbd5c3395a399d30359c69d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c93b2efe5a3eb49762271f68790cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b708e0d5138dbce724f6a1cf27a5ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c03b89fc30f3ae5360a95338e4023604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb023af76292d6d37ffb64bf8f29ecb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f24500ee9ef17f436060270a7ebde0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116864c571461b8f6cb16cbf2e99975607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857fd2565f726239434f9e743c7e8e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a795b69675f00de30bf6f1fc459821e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7118eff131304c988b4842c2117137b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a9f8a29637e0f16456cfaee8e48e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdb7f460ac90ee0c6ceca0cd8bea35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b780934699d6dc93c9d1ae659614f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50727a354c6c6969e61aa55be40d7845614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfd5c2fc99c0a4c2fefa83786a09a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef9f58422597f67f5360beea291199616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e61adeaf3f9dbd13169ddd08a8711617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622a0ec23f965b2b637f5b85879d4b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fced0a2fdbc547cc0b2badb2b4083c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaae4219a8809255ba7d358819d527620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3a88e0076219cb3f19777d359b6ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eb24f3d1fc38a79416c19e2cf1b5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf6b65cf54998566a8705869d0336e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0717b1aed0dfbdad376353a1999861624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72db1defe2ffdaf6f4742df5e3dd80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f86348c06909c88e84a7ad21fdb51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2af73b09cac7a566659ce98ff9559627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b53f2778ad1910238478662c48577628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83744a89f6aa46ac94dc062daeaa9d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026edae67317e6fb3ce6e8436cba1867630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae331685d316dcf5064e0b6f7d52ca0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ad7693b8cd7403cb3968cc8d62f4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a44ed07d757353e8a09e68d2efd660633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad6789d17fb0643ef6b134c78e72c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d3602e26414c010cbefaebed2ef5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3730130d1b3d1f570529cfc18ace5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9c50eaed733a0c309c6c869153a7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045314dcef85df37c3c7f6b07846278c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c63357cf1d6647ba775a467ee53f91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9df35b76c806070b213340666337e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191681354b8d2debc8cd8b63d7274d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822749f5c020d93c125d9cffc0b7314642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bff305aba7feb12dd66eaddf35940643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306192f47aececf0d321b82cec93245644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4dc0abf855400126199826f7eb953645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d767ccec487ee47a06a804030cfea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863be47a315a339a62cc0b7b3da314e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47c91f3391e87c38629b8ae18a9e7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cb893b4c7a839990b14fa56e0b1fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244efd23a1a055ca2d390301ec03e5ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0673ff7fb68c6e366f99a1d352b0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0480c9bf1dadd1608e382945129ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d118fe0538a18c604132715401f26c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92e7470bda8f61295b98b2f72d8f1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89b559f58433f8b83a793420bf6d5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6319d91756b3dcb1caa59b78ceae4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32d7e7be8515116c67b812c8c82ed2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f9b9c072d8df613991977f05b80d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5f955b4ecd8d995cee94b38e182ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2586e7048b34cc5912f6ddb6bfd4f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5ff6fb7456d34d3d60b5ada3d64da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeb014b315074b2ab75108d81095af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640742a4bb1a08013df3051c9ca029b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd454cfc563baa399bf59b6c13f66d42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98ed4c6bd5351ffc4fbfa830f6520f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba859e6770965de4ebf38531ecdcc8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2574bd1359f94124e21b198a334de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bbddc3c8ab717a79215e68169aa9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f2262c1cffc82e8a7473f92331353669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077972ff1cda81adc939bb1fbc72f0f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca674fb5d733db08dd196335189c281c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af810bab8816bf8ad518d2d575959da7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705ab0d9e3977fe42188e5fda106a58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020778b8a93b7a6ee3bff359123507a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92ebbe5affe25b455409235b3a35a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f81791a0095b7236be865ca75d74a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7889a022b4fb0b2bcd7d20cd085d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d235b947cfaa6c99bf2ac52966710678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b82a3646b969d8d434b032cf817058679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527093633e6a295fd1c2d18bb64aa6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb79eb52b797916a71c0f6ffb3d0265681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1922df58173148471fe8c224de5c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cfbce1b374134b415eb05c18d2f19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ff38ed8e1c5da917b57d2c996bde0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1381590c2d54f7d8173f10dcfd54450685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3b8fa30ed288b1d9ee162f160a2b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750883bf332e55a0e936827ede8b42a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1dae474af885b8f8e447613dea901688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54280ea65e9025cdb7aa9a399f53c57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00827f10fb14bc259440b5aed12cd0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4682cd83e88c314c2b39a23ad0b5f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d87111d147c069b3e4e9a4dd1d79e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff69c279151d8caa6f9bcba9bda15ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b8715f8d6b58a364fa13725b164cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bd0d0becd2cacbea583f2639d8687695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31be0a59e759792cae94374cdb287c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e4acf02dc8f2cdb0332e05033fc93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1857ab9c5d83aa6545489c24612c20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc801e63615021d7e4566ae52f59c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50489256901d8d1bfc3547710c94f87b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c2b53a4275b8424dddce3ef39c9e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ca67faa46ae60f492f63dca989089702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137032537f66fc2ef57a967ff45cdd93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb635a556b7d22cb38ea76fbdcf68de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd428e2ac12e729266ef141bfcf4c2b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf14f00e06eb8d7b3842d5065925c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857a7c84b8c1f03f327897dfa4b472e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b16255165cc583531eff4c2712b85e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3a20754bb1511cd2f2d6bdb73394e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cee658c92c33a9947180a1e97410e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c96488f4224f2c1a52fe2fc47d7d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2253d2fe29bcb2a98d7a10c6bd715a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6af63389acd2489a3de7d2c14e0471713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9015d16108757631d904d9dc208c3c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2eeec7be8d29ea68594f8a36994b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4de3028d8372d26ac06fcd04d1112d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5e03ed8c671245ab482cdbe7558c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbffdf587c896743a30cbfab7ed96d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bc8c27eca2c44ff936ea6e8cc054f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e22e4882f390022587ca300ed8eee0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b154b61096d84068e055b81f543156e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d2a5faa82b52a789dacefedf1d35e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1183436d4bde955101d7eb1c9788f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d7b389e51c55a76f11c4e0febb0f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2e38ca845e2430c8d1b2f6310ba58725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f301729ef16ddf2a70c13a2b2d20d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb58e6b5bfcbcca1d152daa0ae0a89f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fbc53833533a9b10261d50d5ad897728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80677ae6fffe786f275b63798ffdaa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8928b9ec866240468d2d98e66ab2e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4ec3b438ee20a037ad7ad3007f8ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad56da9bc0dd9183b442ad6e4b587bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839df028558f566222417bc990e55b55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226aaa92b1b3b50cfec011e36c36dd6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eaf07cbf2dbea25763cdcaee04155735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0362f01d320c8e857ff13cad8cf04f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec231acb7a2228994e68fe8e8a8d5af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b08df06875e9f2e84394fdfe6ae3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb411b12a93c68c6111a642b20bbc8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10968d69b6c586b9d16f44d5196830f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f192cc08688ac3a455db5a9231a532b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553ad24dfea76f66c232bd4144ff7ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265ed191ed90234d9ee7b47ff6ffc50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151c8fb9bee91a9789823d14f75c4fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9b72b6d1a88556cd5040219360177745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da43189e5b55459a62e87ce3bbd727746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89259c180d8a7eb66f359ab01ed14f55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dee0b589c2545d273958c35ddd17d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0921feaec3e6e7acf0aa63d29d813749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232d1f4175c13bb0d8cbd6dc4945e89750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad517b3fb25815ab3038b8b9153223751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675db305f0723651cc5dbe393e69379752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f3a749ee171c1784c32e74c003fe7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99ec60c3a77f19d94d8ac979ac3161754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c71f6e7baaf8078c4c8c08f30bdc46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a429b15ad15da13f00ae7b5ccf73d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7e2cb009548904b96e6ac3df82485757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63e8f8db8a9d16ac280f28cfca6de8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe057743ddc10471bc38d323cd398b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>