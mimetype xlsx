--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6705a6dbfdea44d36af289c243c2271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d66defd5f8782a57b16fd44fdef3ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b82d6948ee30df0339479734c7c093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829faa89776f11a7a25dfbd849bb9e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c131b1192b58e00b94dba938630bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8d6beb5b03e4ca9b63649df37bf1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed254b05ba3d55c9ae3f052ffb4bb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f1520c3cbc749f15c06cdd7d04e448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b76abe239e2ee5414ffdbfa83d73869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5457329fa37f0c60b8e84bdca68ab310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a196982595eaf356c7df2b18a2f1e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c83cdab393b018f35ce6e8f77d30e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c87a286389fca1802fd5a86d8f667013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efaf41dd441780ea248327c750c86d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd006c4812092a7e10449e658cb43d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798beb704e1bc2cce8a856a4037a0e2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72994dae4b1b544b7abe3bb1fdd303017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cc24ef19708f83dcce5f56196a4e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923439aefe6a33e714eb8097fe26f2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16e7bd5521e8af65001a30236f77a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93ecced90880e856398b774fec489e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c5226afc2b95a86a43647f50cf9cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99642130dfd6677befac457e192a9cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25123d20212429ab8e990a7ef78a7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cf800e1da1070fea6f4ead7492a5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d27f149bc2b02dc349fd72363a188d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b830010ead6a43c3a8cf575bf2a4f4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e238bc002abfb6bbcbc748bf285a44f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544ec38d3fabd89bcf0a10e1c137c4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532f2654822c4a9042cf1bd58f55cc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b322730ac87f7626245179443857731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ebb5ca32ac635d536b81453b5f0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527df63590da145aad1fd1a1dd7f0ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a09366fa7436d7a6356e9d3663e0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b35a981f8f78e550f5d21a5afcdeb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904ea8aa1669b822d0da49f62e321ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61094d4d63596752b5dd0175a3166bb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08f8d0bbcf9351c4556b690dd7a83a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7021f964afaec0fbd56614621df206a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9830ba0fa63c42c873d097e1ca59b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa81ccba1b66bafd9cee520075e66741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089f780ae80e040c393f1ac46e6a31e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949a5288b18f041ee062cdb9024fd3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98609ef304275ed24176049c2b0f2eb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b587138839b2e8bee6f067034b97d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67469f9f8125648b0e6cd5e86e78f67e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7789e23b0c87cc83033ed3a15f5b67547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f43d6f519f2638c5ee5a4937f7ad148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277d37c8780ac71add5e0f2efc6c3cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf25846b857356c9afda76a6c9ab77550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffa9fb114e53ab27f2d88ca579f6bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3346a5279a19f304c71d184393c6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39f59e040888f1cf4e955622b3c17b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54592dcc677f945e86e8126256954954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b73885a678ffa7b54794f8fa13027555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c147ba10cc2824c87336744fa5a2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5194fc0b7c21675447be92ed46aff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0527d4588d208de388ff71a6bb24dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d8702e11ee552458a2ddf3aef59b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef77cbad3ac853515c7b74adae15eba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b456f648711c3d54e6adc99c7865361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b30478f7e765ff7f2786c901bd67962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51b46bcbdbb5f70349ff486b6d87a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706cc2b214016d6ae489c51af7e545f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c457186c70a1a9138252eaaf34d75a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a027443bd8aeb601046c1075fd5ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb1de77168694a43bbafd459bb5dc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b528b2b558837f9e3d2c9ecfb4179f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67ee4930ab080059958b864d2a429a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d14fa46cc37634475d2d566bf9229470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d70498bf52ec21321ce7dd3766ea8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1878a25e79eaf8af2a9be0a869490ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1eff566cc578dbb4333e71bf3cb0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fadbdd35ea387a9b9f85fe4953bcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122151c594386eb6f188f42df6a95e3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769589f24c379afee0b4fd15db46e53376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499e683e83537eaac1123af617369aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9578ed4dc8370e5ee73238bc01089578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1d0f1436b3d517d6f871862ed18c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed1a1318d5a7fa05cb330bc34c8c8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743b5172e4cf7be08fb40fb458fbe7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023086c76b9608b0ca56dc4278f68be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7820a9c0b4384c49b7b0e1cc81c94a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a62613703e5feb11b305e58ea62fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9250ae013426ba8ce79d9ccb57c8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340ffedb24e9c245d631e48e5af837e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb73b84c202bf29ca116319ef34a2c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88a330c26c0de8ee83aa520eeb81c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddb4966d94effdc544376dc1ae3b2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bb7cb04b4a388d539b632b61aed1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f858d825b747da14d15836b6600f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bb939e4f290919b2f12ffbc53968d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6778bb28abd2f744a9017992330b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31529f2045a7b8b26d50999cccb1ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859c430b1fdc8ba5cc184360446346195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb256f0dbe98cf8a50cf9ff59ef6c77596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def59f1a5fdb2dab8904102325f707e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8b381a8179da87d865683a32001e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820a99b54fd8458ab32988588b9ae5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ab138c536ea5f7cc1123eb0987e95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04cf358452ac878de2a18936da2aad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df594b82a0c07b3dc365ce607ce3a84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f4d97daa000dc18bd8a42764fa9fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a019e32066148643eac8ba7dd4681f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e93ab0bb1afe811f9ca2256692cc8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8586ea3fa6262f9a8fb8ccd93af06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d1114e5a650fe7f67498b3cc126df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61402496dec8875d8afcdb706eb92ce4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee7ed924dd1f229ff61ae8fb0960cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb896a66fa0958fd243f1a512e8cd0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd091102d618e9c8a6a04d1a3e59af29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3e4f11b75d1f558c26855910a655e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e944d5323a1f247d6b978f27e8fb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3717997dfccede88613310de1a6b42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c811b4c84beafd45559d0e92be43c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30865a710b356dcc5dc4f45b9d07ed0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab182eb307807201e53ea419ec548815117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0117de24467f13728b6c94f26c4e982118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbd62c172177fbcefd4b8e6cc259e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7616978c47246ef9a00a0df5c90e1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be057e0a643db36a5c9cdf07996068ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e34a122c13a603a8617368cf00543122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd02a0f06c12452bc9be205afa95d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e3915c48cab8838128f00f67eb535124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cf28a7b6e432d1ca96f98d28e94e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1127cd076c04f12cfaa16a19679f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a173d5b9642d48c64508e59da05967127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bae43c69fa288c25e505d9bfc2071128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d926b359097ced238f5afbf55b188129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff84b90ba8cc4b3256040559de3e526130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612d93b765bebb40c0aaa41a16cea69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df7da8273e3f569bf695fc5b483434132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974f30cc436f8ee0a7520ddb1a6fe39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36976b7738006d1485857023fdf92208134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66a9b9316a7c38216c51e647a6ebca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978d0855120c40d1d6863149277c77a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b573eaafd996619fdd781cf51e50ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afa1ab3e64a20bff94bdfe38e1ad26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ed857e4da5a72f1f34c15937d1054139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2991331c25e565d347f2264daeb604140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1654a078477dcbf2ced355aede13f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158309b9cb370a983f617d3f7de466e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692500d2fe9d0c56e4a9db15b67f18f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef46cdf9bbb155346771520bf7cdf7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aaf7e27a838a91ee7a1868817bdaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658510239dd1932fd9348a8e30e0b12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734cc146252413b639cd1e80f211418147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c957478e98dd42aaf76af2ea833b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c21f67e06f39db9a018b50727e3f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5bbfa43c305affb4aa3caba2570ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b342dac390fb6bfd8cf759cb8f57d3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4005466c72899d76f4d4bbde343c8e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf245fa06f7079e7e5df0a82b82c8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233df708f66cae162b3ead700fb1aac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba26f2416d80863c68d249753d9d16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8835a72614b639f00e936db66894c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22f3d3de8c0472b539c53466abdc12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090803f2db6c57c0442fcad2b4d9cfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a9becba87dbb7f46b6277636062a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eaa351c0261c4628d32530a3e7fa6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f66fdfbc6cea27cd7bfe89b91dd25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2957106bfd04be747e4493f0453c408162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967f1b153bc14ae42a91388680584d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027aea415099d1373c7af4d78612ac4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a822fc8a306b3562b97bfc6f7ec70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ddf3f2bf8d614caa6f819e10f37f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fe6a4e07beef6760c4e5c673acdce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dc013e113e8960cbb15ef4e732197168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c946c62b2a63f9e5f5d3be5f9ea317e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8aa598c559fef769cce2ba2e49e30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23332941a20e96e3b74b9080d9b187171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45026f9fe4d30a5c6d97769a9b8fdb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77645d76ddec5c07974940360acc5992173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff491cad1846c5ec67bfef7929ad0100174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261da1675523cfe40554ca9b6050e12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394bcf0d9c0b6bc3facc5e12852cdc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd4009bd921008ccb2b409663ab8dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b264c8aa543a45aecaca845f9ccd721178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21a327dfea49c6007171c98264d08b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901775c1611ee871a10ad056abe32dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6450f81aabcdf1be30ecc0d91c6746181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99046b7af64d5a4943614756555c84b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bc8171fe4bd4eb42293286e3f1090183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f70e87a8e72eb0bab75763a9348da9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203363d1c81c0149f6618f5336ffc251185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac05b98c83af116ada6330e03d375b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a724596b2003ef8c11657ad61a55e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af52252364cdd173a77067e6be0d6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81465f4c2ca4905eacaaf21b14be93b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc54e159ae92cd0477a02548624c46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8c16557fe17a66e7be862c731e47c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fa475180dfa1fca0e91d6b7f56e23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ab2800d5e952ed3b623ed15751acd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e7f16274a85f5f5cb29b2d017f361194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c94625fbff5db360149f89dcace0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ef358a3d8cf35293dc751024f15f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8ec9484e9e4ee3430e86cf245c52b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b42f9cf1986b885400faf87494d9d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b64ca6fe51fe2a5f0189411fe0945199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdadcd8f1fad3001fe5411d4dce614200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9f8991e85af0e5ee838b7dd903bf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1196f690212f0132b0a78ce2fb762202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791a16fcbe60e055845b08cf58126d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dc1b3d740a52115eaff42daafa7ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2871e4b5754ceede0bfefafe1aa763e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bb0653bd52e82e0a126ef141bd646206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c5dbee7252a1904e8841d0381eb97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d753abe147460cd8f0f02f2da509c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92977e4882c62c11408ad5a9a456d54d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076377f1b0178789cc349b9a1964003210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcdb43af20ab0287a4664efcc44b79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984554d304c797ee8e07bf9ee58b1900212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585be91e23d665f523fcdf442964c14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf442dd30a949e70e3fd9574b3eda5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e1d35cead1b9cb39b8bbf2295082215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb8dd391cad7ec36c9618ebd54f907216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b893a263114b42f0da9015e4c0c43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280f95e5eef09f0177f90986572c942218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f73e82d63726c54f9e4d7fc14ce1fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27af9bc7054248591978e61043babc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc8ab02b05d62cccb621d722fb220221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405040981c23c76120b7183c99217d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdfbe126c7fa94b78de37ae95681c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6b08822aeb3262232694c0c87b428224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade73389b9cb8a4d37c782e399e2ba4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba38c1a4bc3c725676197029adbf7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcc8b99a27521582088a1be1f2e42e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae655b1b2370dcfee50a6ae05c5ab02b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee43468399054594b8cd0299e97c9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e494bb994cdb2849e82c40c17f187230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ae7c96392299769de4304d9216210231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60373ff4c0e70a14d02776fb1fe81d3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a309789f55166e7f70e9be7ba4443e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd34288d170453ba3c5b2ffa49f722234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169f207a0fa84ff75d7aa6e8e48f014235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339013d2c380995d33f92ef6f61af14d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20837cbefb96d3fc9192dfaa78c4f9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383a31e94e234280d4871f684c2de80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae7621f07242277040c13f8c9b7f77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eebdce7eb7a8f091710592b15152f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcee863fd279efc6a03dd0245c15c1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b44102be4c07f97839c38de3d13629242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d635ec52ba6923b820f2a5dd53360243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2880943853c542aae57b30dfe1d52d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15956a2cc01bb364f43d2aa54f58d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a8c6557d2d522bd9d64b2ab68b052246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b61be3dbdb29f45fbfb82c980ec99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e5abd83c82932c670a4d00838dcd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d430f772a0770529adfbbe7ee6dcad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45253ab62710d94d9f0e10ffd990770d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ebfcc22ae03e510f38c58fc6c5d3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627f9add8026084ea76bed68536f146252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb9a5251c25031f7f4da3d520d00d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf7fee1a74c4307d513442fd129c8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00ed71feb8408183dff101771b4b48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7cfd94388d42bc6a8c85f703d8414256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8f306617a8d78063a5d78fca1b021257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf5e4a5e53301f238abac566406cc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1726315f22555e881c26d3f729df8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc4094a9439119b347898b8f264669260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba529fdf4182e59fc25ae6734d8253d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef130742ff836a6981f39eba6ea0803262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ea58893cd3f77ee17baa4248b56d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac612d7dea605299f2182330fce043264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187912db20396bd8f159860a74dd09b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3714fe577ff3a4d89d7e5777b16c4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdde5e77873bcd603ad3a9df1857b08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87350f8a2e5fa120b9bc9d05a21bfc74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83618a5b556ccc0988056f2de68a7c8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e26fa77bf1ad08aa8eb5bcf5f1f80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d7cc4d0480f2413f618fc330e781b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66677805d4a4b84b404768e864a71662272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1045f3c7dee075e7e1ce35c5ee919273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc6a41529654e87156f854e75f14db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230a8fbfe3f9272f58c75b35f447692275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf743fddfe27612500daec9eabd36b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e9302513c8a1405dc6fb548b85c1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cd508f18b02b01012181d74748ead278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb32efd460d3eca1070bbd9217331a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23da7d235c9aa20dc35d32a1a2c6f5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eb96c9b01673ecf0a40c57e7fc934281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bab61e180fb39538ef627f87eb96eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c52cf771d7b54e6ccf997fc0ce174f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fd871bd69384762653768df346b67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153879a3c1fa186b276a979b2cb1b6f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5543d931d9e8a6786ae5463cef7ee1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363359a5198add5ee3786a2bbc55571d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc151a15a489b95875b11abe512e95de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff57eb364b4162b68a07d3626b6f75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250daa1a5ae4f3146115acf210118bb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e222ee532df3d7a1b359ff7e485a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7690aeccd3999a2235333f83e1700292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eea243d208c7d49daa7d142d48792293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7208dc04983b303bf6ba24a21e4b1f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25756c7e9a772d73409d20a5233a0c69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16bb6c2e533601ecdcf073ab5dfabd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc86de2a197207493637369622ddf94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3638f942ef74771d812650f75524b2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d10403073e7f8ecce3262f9cc2899299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffba583fbcc8a95f62bf9fc1fa4308300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd50c6312fefc232836842b2b34a4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2e7e12410fe855617b5c7a0717a59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e10f2174f397642ab1df8c82e1ad0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e5b1f7062f6f3b2c5f73d8e3b2abc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c7661072abb320ba0bd76a0f3fff8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da95df054a35c86310a6f28c442505306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb81a318c62200cd08f9faf581eeb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fdba3fb7bb9347f5946eb8c195dca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f976f4af9e07a9741f53851007a36c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4381bbedc984f8bf4dc2658b8b83fe9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f789ae5aebf27de3b0cbb3101242e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829877eff2970991bd5f7f9c9e6f5bca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf5037a97e06bf4ad534ac98ced7be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0804d996282065a033781dada67ec4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a08184c87610e40841d641f963518c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268ac547c0adba373dc54f00b7cf718316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c56258838c0901cb7c8978decc47a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dab90e2f5101f64f67d777e555ab13318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73167f97d380229df01c6de2957af7d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf57d28898735e3e84787b254fe668320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87129066a927b17d8c26a918ec4d5e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5287f1702eb363bddf4cd36cff132322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7d312bd7c9d2ecec3d0978668448f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ed8653d26e44d8dd41b22bd8a48f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406bd09b0f3b77876e3271641b0b7da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e301df9c74fdb5dfc4c4229da405b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9832da92a1057e1bc5dc35665f4f1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f8ae623981bea99b4718ba7ca0433328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac699d8760dcfb9a48fa75709f7e61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de016ee7bb793f4db190ccadf77115b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce501c33dc4f2daf52107710a3bc1f4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27d49ec3618c94e3588e21ad769089332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f45132239214ad8804fed5019476d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd2ac30adb7e3db067a18bb86409c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42f4e4d23b5f76062971cbb018b45f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5c0a565bfdf7692eed45d39b8d1f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815ba8d55e052c6e68484c9ce3b0494337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58741b0fddb8a0f43c032206f6fb5b29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ee079f46230f6224fa19a43a9ae11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d2558326666196613c1eb6c89d335340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cae0252e1ef187c78df9d39c5ce277341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb104308784e68ab8e68e157077f5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9dd177f60337f56e4b14437819b2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8da180230a4533df0bb94dd879b06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaec3e7981240185fbe7c729cda3da6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677a1c09f88a6aed5c5d16efd005ee7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d174ba50e5fcbdd4bb2fa4c40e6182347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eed3582a919dd907c4bd70d07bec90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a5b1cc3c958762ede2a5d7081eef3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f03d32702a026b866a278cc5d7b5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff1f894ec5ddafc42dbfa5cbc3782e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6ba56409bc6fd0031f9fd28360770352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c6e7de9129d8d00ad5abde5c0e26a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9e1147e1197e18b16d1c4ffb514e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236634ce865d66254248e2f2073359f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd758383f752c285a154b664cc06d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b947c0d0142efcbb40680bc842e628357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b9b3779edfa1ff95bfd14712f5b0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aded7ba4efd2a02eb7fa7c8da35e0bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44d000d53494b72b596cf4d654a7db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a2441a9c94e3a0705f6299876abb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10945005698c0b862afc442f7082b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3baaebc62291022bd80d330bc6be6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921cf35741c69bed1ae8edc2dde33a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e64adc008b94e12e82372e1582f6e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208a33bf06aa6c3811fc1d1233e8c83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e8d6cd218666e943ad39e54221a75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a6cc132044b90680360b6fef6192f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e15267aac4dab2afb1aa87d2093ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bb6b03df93b9799ad32a5ab80d21e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec5665312ede6c09c6e7252ac7214f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fd66e462de4ef59bdd322a572321b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c623f90e3943fdda6b4b29ee4fc901373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c61f14f4e07bd4b7630b47e393aa08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d0d9abac36bd82b12fb487f0d99c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43e273bdc5d0ec93b0932859324bce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9d93b4ff3410835c8ba39f09fdea2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e0ecb023493a0b47f5ac5540722f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050bc94c3afabb8e7b305081cf0bd18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831216871ebe607e48356d43406ddd65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea979f8073f4e2f3292e29a88b5e3d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c05ff180b3b5a41f9aad56e41c8b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626719fcee560c5e8f2f077a6c031740383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb1df601662f4a6119538f9648c201384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fad08fb7e81a614b4cc6d4b896fd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79cbb9ba31e60df7fb550b341b3d06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b7803bc3ba9cd38a9e6cb3f295ec9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b77e8ba21064cbf71195fa9567972388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635afa746c2ee48a3f2e76fa44216e2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16881918fe5d7749ba6aeb0b9ef173d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315efa89582a44b8a6814047d3a43f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7178c42a779f0ac41fb7403e539106d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612c0fce45164e5694f827ee8050b2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc959c5a89abf4dc1d85202f5d2945d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80294d83a201b564ed3aa1848a4986395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6ebb26154490e90c3eff949f5f08d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a21f71da74f88c933617cd25569332397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854806fd00c691a1531fc9e3e9f9a51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2e05ea207066b79335c56e6f1566b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9578daabf7b14caa64105ef813e25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd88b548fdf8caf15033973037f9393401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c0ea6e137a32b47a8f07bc1657f19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f501d41a7ace1a13d9bbbb4c98bfb6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217e895eae6e3478c00c65d80cca40c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455029e3b71d230aa36cb496561a7c4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a05a12945a4cfdce97bf45c30c371d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12fe357aaf4bdb6cd4fb7373e33720407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f5a50c74f6148c83e72520b47e4d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d57614529d56c5e61fa5cfe93f1d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d040405e0f1d4bdc49a3bbef9b66d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e79d08f9d30b33519b9083d1eb49c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d0ba0900224dd912b409f21277531412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208d02309888efd51c78dbdacc2c839413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ff7d2c170d69c0c32821b66e6d3b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4158c4246982c87a25efc90c94bc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcf48accad242e4f86e3ff11f518ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28444661b8de3c99db32dcd8e010c676417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4d2e90af2357ff9d605f01f9cf338418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc953268799319ed21bbfa6daded513419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e55caa662cdd354222670e0f8cbd15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2606f4fb3eb5c95d762c71793df845e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f30c9fd32e1748993531a38ccd72fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfeedf01fde54dc422e30149b06d1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6804ecd5b140bd2474bbc742692663424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df7c653eb2809f083e36015eaecb29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46399be5a6eecf19dcd940fa510b356426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cb96f35b5d633fa1f8d3e75a441cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0df10644157a192955ab4b5a9bac1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef77563032f384a5a47e4c233153fd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99433785d91fa1ea7f0174e1dbc7154f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74027384092bd57063a6ea9053299329431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b921ea604fc7c99b2eb787b1d5310432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa90fb7478a45258747e5da921992a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910daf8688f3d2387c2fc88c704de6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ca8b61ea06b517651f5638a4d7dac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20d528aa0fee69c9a1a59ed088e6c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d8bc64c0a1fd3be6a2cffe66b9572437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d47604ad17be1ee08ec5191a7b176b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3a3e68d84f8de6373a756a0b05ede439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b332dae6f8c9fe804436956c2eee2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a297508aa2a22af680391ab87016834441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a08edbee3a181b4839a54d0972a5a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89a690479b0df101d5fe022fb8e183443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120b5a3f38cf425a9d264c2c40ff6ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3ac694e605f9b10d6e99b78f96f85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef4347aa882bb79805edc43908309e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7c6304e60c724791d3024f0453602447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf727664d398f74d6e7604562627ff0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b28fc1df91c3fe964366d31dcf8000449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f17c424d89a37c67c3404661e1254450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac14681b615b7d338b0f59418072f23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423615f147e3f7d3828e74833d1eaab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67b4fc5a40d76da6939e5476d5d6a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1564c684c3347ef21bd192168abc2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe7ce9a0b4359aae363da07baf00e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b88a6842a065a3fb6a79fc3793ae03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b814bfee264be097b2371db00d550457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57da38915eba30bd85a10dc52b1e33458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caa88b4bce92cfeb656fd40c6a78c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58655226bafedc28d6ecfb183fbfd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71faec07b8e40323464d4a2ee32c5f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f92463ce562eb7d98efe94400135c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1026566ab9e5e21ecb01999ece2f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac47067a32987f7bd2d3c462ec1623e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da037a85e2132bed907cdb1d0106cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff77fc5bdf07f65e56b3a5b03be7beb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e85e3ee9f1a60179fec7f0dde3c9c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154e67e66f1fc718a97ed9fa6f1b1d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1701af28a19d6e48d5f71da25d64b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedcc880c2bdd0c5c24e1c6915725f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c3a66b434e5eaa4fc5e35c85dc457471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d9bea9d83b322e2387369e9f75b19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262a53302e5e19436c53c4f4013cf0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0603b636636019e388d67e8ec09fec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44b08f9699625a14f713f8e540c213475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f9885a0c8a04abf0c3f352300b0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e9610fc66243d9c3ad9ab80e2dcdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84a6b4f3ce586cf6cba569f39d28d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c904fa0fbfee02fa9db64788024a281479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b885a4cf5ad85cb0c64500e70a2f4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27168eb15ab448c7ef38ed315ba5a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd3e2461c53650f664c6a5602d216a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586183d1dfbf132fb9d31b7bb9197144483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cbe73b1a846786cb3fef35d045c97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414313ff0db7196af898b1558ed9c55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd90a77d97d2874369ee5faf2dedaf7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0b63b186125c891de6a0d1774f92b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c00743b00b5df0f7150dd8ea8049f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a57cc9a47f1d78f3323313d90b0dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a132c172024b9d9f3c4b19c2ff42c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ccec45ed8c17f1319d76f22c4b3de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751ee1fd01c00f0a203c57ac9783ff8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbfe186c9958d47f1acd7f7a827be0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f006cf62182c30de34055b252b546c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feac10d69c59551b83259184952e7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17effccda67207e74d8477484e0d76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa1271a3323ba9129a75ffd43bac8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492efd8e5526a5c7b879f207dd115070498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf20e9c0f12d9327c963ad6cbf046a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349c24d12e7ef906d100ca2ee0f3c04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011da781e6c1fbe45c01cb33e7e3dc65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27493a980ceee7b04e1c7c7fe816bef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aab9a5972055e944c25eb08942ee4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e30fb98e2002503bdb6cdc6ab80805504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b8c0a94b41efce5ea99160557a100505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16ee780ae4a63170c4bdc6f7852db8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd39e5d1c4615aa0d91412e2b44a09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c79876e9dce6945151d0ddf40f0b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394e68fc8d45cb86e87796aea4e433a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70e00aaf58f6e804e619430676ffca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76048e8f047fead17b9d70d93b124d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74199aa432fcef8631261e4b0e641e4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133189bbf129a3a89c57a1fe4a9f51d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e321140626128fac9bb200208953514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5ed09a83e3be293efcf70862b810e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89060853f267827a788119818632e86d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92dc08b36cce188c6dfd0dbe9c64b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d268012ed6e580402611b904b3473fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990321e0ec0a79aa0f3d7afaf1957ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a968d93d9330ec44ea21814f9bbdc4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50453f7affe15d104ac289bfc00ed10e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1765bddcb7fb68f912933be52203e03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dccb20879b683a644e1823a4eff12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976d3379416b7e44404e3d128a528d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c5d89139fd9d98253722fdb5202f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24fade7f0dbae4e742be8d53c08dd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5273685d76a421924e8488614e6e4ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f2ffb1b2813093aa9b6a3c800a584528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bd9d65888f9088e88ba6bc58f20bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5cd83f2e3cedee41848818e6ff017530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5f11f6a3f1f66a105d167305acc40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2244399118c5f545db5dd873a22e56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5648e16f4b3caf89f8e3c50aba4c09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e8724d37613ef93949a8df62d6eb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cadba366dba3adeb23998414e6e2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53b1383b9f00c0e69e392081b3d8e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73679c5ba918f622a38eb7aec44692537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a28a37a4ff275d527130d2726c7a79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b099a5a2950cf1019a8f65e28bc302c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d3e7025e9f6e2ecfb0ae2ef236798540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972413af42518d14b932040fc97d9ade541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bb34bc050a1a19bf464cf23ad7d4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc5a13e0b3ae2b5fa76c13ffc85a67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29ab39c0ea40e0196b052d42965026544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4918b16890de24596ba997c8dbadf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b62f542584f99f2d6bd176edfa605546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ab090e457545deac5606ad678bb6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826691560c2406d7f829c5306cb63f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc03834670d912f4deb5bc95d3a0834549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d015b24e524f31c29580fcd9a3133550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e39a4de19479f09ffa5e804cbc1fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96632f15b91b779e6442feacebf7b999552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973967bfbb50f80314533f047e5c9626553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a22fd1775b39578a3dcef0d5a49607554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f4bfe0c5a52744c1d528839753b58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ff32a0e3fcbd50398c6f9e75a059b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02e520bf165f78c185ec2189f6a7dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e88e17ef35e76ce0d9d638eeb0ef9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85b4f3a907be630a1520b3ba160295559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f24b3903ed12c6dfd03a8efeb402b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995dab42190c9d60f0c514e63005f3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b96a00da27c502a2204199bc347cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6cd2a728a150fc7d62cedbc038b28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fbd20b628e56ce1daa296c44b6826564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8634aa17782257688b82e867709e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078776384673833319c6074b9ad61e5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa815a1f49eb5dd2815676641171802567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96e5572a83abde07532b239a664468568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5403ba384a3522daa8ff84ff442fbc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a09f2682e39e66687ba43841e579f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c70cf0d85034318021d97c6483522a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e16295148ca340969cc6336ad78e37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf335f8cc7c77a9ee7de135c71bdb6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18e275f64ea67eb3f3ee4797258b12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066999c567143d77a9dfc609ca688c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236849ef52dbec12bebe59edc667168576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd76c381197c017b8687d96fc28c33e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1459ec00b90dbd3053732e5ef113b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98846b016d22dc2188fde2dcdd1cda6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eadf7cdd6f02b622555063e4ddd5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe174195a4b469b00cc66614a1d72e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefab8b3e57210269f250b0a460e1d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f060887f62b0dedf9a47c88aeae9fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b81a431113a6c9f8167cd4a1b45be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278391c89093f3803f0fe7457e564b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d88cad5283f1698425da173ebe965586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469499420bbacfbc31625cb40b5530e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2256b44b70b780d2b92ac0c48efebb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f78ba7ad9b7fbffa0e3223e236b009589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0be260b6afb2c4d62c80d12a7a73c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b4ea15412d9a953f86326909f82ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e4d761e667c02731c1e9a133a7fa9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197657cd0da42d2ad7c1f84b56e414593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afa6b3c5a17bdeca83c5164445f2e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77edbfbff30a80a7f12f1c37d99a8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e07f638fb4d72e3f3e790e22b6d3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb699c72f76231d096c9bbbd259bc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240541dfa469c090e493788504072f00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9861a255a3643999f2ef89eb816e7c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cbeca442aaabb55924519f2446f7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb492bd9cebef8217ac4748be79255a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc79530fa30b660a9c7b8815092704f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879c8a19dfeef77c62c9bb24cd1aaec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab600492266fa49db71124304cec98dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5117f0f37e5ff8ed0468db9721019605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f5170d2e5e78b713cc4b34c29726b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb17f459a917493deebd85e183be428607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b73123ad003e16236b1ff6c6a3180608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c05b517ccf44a463cc64935338d015609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c9014b88bd49dadd48b2e866e553b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f4a280d501d42ae10ed74607b709e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e4917e5d8945f9c0086e95a7ff216612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f361d744d1c3987a13031f1f0b72e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875563b45b4148c4c1dff62d87ecd3fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd54834dc535fecd7447065eb1390e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e2b1c6c2b739ce15e017f3d23ae81616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb56fc9a58f11e69444f19a7341f091617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125765d82dc119da9247827453f42043618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c81a1141da4341536b519aca4c491619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275fda43a91b7ebb2a7930160523f21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd24087eac62829c032c84a6e7413b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d220654174ca3bb7975d8c744f54d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d76f8077a2b3cadd09b0cb954ef5a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf096f4aec204c2ff6d62b479d694e46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad74693c0383d327c586a8b191a448625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cf6c26778081bf4d0e0784779f96c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794b3443b1323b37ff0a14d5fa38f62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb7aec5cd425b0d287995281a68cfe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456ea91786c7e8ff52a0bc795ccc6c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd791a922f8073101d758a676a3ff8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2328fe2152c5d3ddec2abfc0c1b2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949742bd153572dac33122f79da362b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9ee065557077f6c89eb20be084386633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71180c5edb33444c67871e89e3609c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8535ee8978ef82dabc4c5a6a26b83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04659cb91c8b07ac7e72b5533afe08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6975a5d5754af7bfbc341eabd250eea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa7dddfe2c9530f90195c50ae30ea2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036da662cd7da1c0436edb96fa5f89b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cbf2edafac527f9e94fc77eed39c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649d8ac84af700d201c80742c8dbd99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa12ac7b9d3c080c083d79a72bb0134642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722c98e76dd797038717af38ab176b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db4d9c88191ef0d9d2bbb78eeb2890644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb1c9a2565af2eb600191f1cd1b72d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff76c49389a7707529e01f14310e4d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f3052f556ae1287f0a28047996339647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65685e5cbdd3aff60fd8d15c1569baa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e5e987d5870f4c2d4947c4d61fce6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779553da63f0a055ba6607f0842aca91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c40f36792e66de1c69dd044610121651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be1d81f4bd30202ac46e63a9cfc2fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5d55e43b2dbb6508a566d60eb19e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad17f211b40daf84f44aa66841f63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db83f9c24f7348f4984743a1575f4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161d21525ae71da4d07fa8230e8e58e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df5b0df1e5c2040dea8d7ded2eaf2e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f35e69454173094989a59d2ed1113e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964804a93224b7d050f5d057d238da9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad6d859b8168ce290fa3f568cd6cb5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dd6ac2bc98b542998a73003d96349661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61b2579a4ecda3d1c1ee0f6073d1db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29013c5174a0542fdb825820a7df74ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d7cd5a117cf934f26f13b5ba6ebcb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d8d034bd427345b48517181e19c43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be5084cec11e654bd708705358df57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30fd8dacd8890c68f83ee3d145c777667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa97d376d61fd836a8b05d636bd7ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af7317876e07ba7a6fdb43fef9f0eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5963990f6c2ccaf709bb1d3ba04f2ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ec6295f6acbd692b20ffc2b406aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e782b04965012b71cd9f408cae2bb0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c532be7723f3624295345383e8eebb1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bd7cc6001c86909dfe4526bb3dc5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a6d4d229e4249f2d7b19a0c49836f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02886da6f1644600b3f941352851169d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9042a8f11442ca2f58f02a8836c2775677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a1bfc714e413e305e4c795ebcb587678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f31d3ce563c0f87497cc61c42c2f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272f4adb76680ffe0ea46fe448860fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345de9332ccd3b365e1eecf5285437b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb023ed5377b827339bcfe666065739682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8bb6f85ef8c0395339feb688fc93b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7fe65384cf70ac49f037f5cdf4b64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226d65d6b6a5c03f1bb3a3c241b560d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022dc56dc982d9ac74027d5e0794b2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a366cfa943386179d31819906c55e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a443c5471c0616ea1d587d871c7d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc151932a37cda8354c899f6ef9041a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d628c979040944c16b80297716002690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b82c7bc56eb49e2c2cf2171c41829c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cbaae4ce04d52e1f6889f76bd267c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26704b994009a95fbcdf8173ad05194b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c138465ddb38e050f2147555a4658c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2560379cd641fef548ab8fcc03ce08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b13c0da7f5c0c52bf9c75067f0931b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32159dc560e7b12dd1aced83954566f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400e5c77e2654b8dc7e4f59ba766907698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbe810a1fbc52ffd4aac87b02e7e44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c4004bfbfc0780df800a16d9f27f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf323961494f85223903d717cff9fe9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfca092d585b99703903ec4759b28c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14686d615ee7f6d9cd722cd17d3bfa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80587c7b6aa1bc7f3444487bccbaad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f62f43a4ab0e581cc5865a094ea972705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d3bb21a949c5475121ff07fa8987d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656853dcaee6f20b4ecf47e210afd37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343156a86410a205bfbdbd3654987ec5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751541fa1c7acb3c1c6fbb4526f33ef7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1a5d9846d402d8811e46e424e8729710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e903f98e2dcafa5464383660fbf73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a5b5563166dcc5ae47d613df6ce03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e5b46eccbf6f0f8a858cb03e55db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ca07b8e30c32dd7b2d325300c3a83714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a913a279944f649e9dfc1c0c837715715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9140afa7e7232195a383c5a912f91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6b68f46bbcdfb8cd645c3718ed023717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5fc7f8af267e954a9d2885bc9838d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455cd5ded96b12efc399e7c72a8d8af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafe8332fee5113daa6f7002297abec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907ef92b7d7d618f0bc1464b77a4ad2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5ddda5d5649b2254328aabc3082f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273540919e6955078fd10d01135c5fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56f62c63f66322ca554d75b4b5bb0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a6db3df9073c90a2223d19fad514c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfff93ef74b5dfd34e91b95637eb775726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3f2bccfa107a7ce160e0ea8238917727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec7e02e5c97cb1fca922de51f51c38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feb22989b67b4065bf6a1d7346ed4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47801dea13c4044bb924fc37fb17c872730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d2f5d0b2946809660a846eb53c214731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361736751d70e5cdff6d464df66949f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba617be3a871a68186c3f9f4f64b5908733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd676802dc5d2f811a572a2e39cc67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f29cf0bde4ec7ff2652c77b9984e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409403b4f9e1c10e04ff8196cb5c151736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85a25ad009131ce533c4b4eaa9521e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5d8ed4cb8d5f2a05a73432c152961738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a209ebe1285f0968ccc3027760e31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477467cfcb46c0a341f99dbc8276cc5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971c96c585522e0f41ace2a787f2a1e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161941c9f75035526581de0950a29456742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221abc4f8c9a41286ff9506d1fb780d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df32ef1703843a53bc2ed47d6b8c4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6e457523568c9baa5bee9c212c253745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf25365329e8384e1a09ba4fd312b03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd0ebf6c4cf1dbf872ba8a3ecc0f9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea75c8fd52ec5d891219313218b1b85748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4a43030ca3d2d14c4bffd1f0df9f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf00efe69458b98f7269739ada5178750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6ad37e52f8917097d8008954aff04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3582a3336dc44a4935ea59ec3f4f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4337c15a394e632a9795c334f2d4e1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183ad7f398c488d7dd3ecd9f27dc6141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4fb812be0a43fa7a5a5b9267e95542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c92328aabfa7ac9657f0677a14666f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcca942642ba120bc59420ee2b2e8214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6423870782d020e3707c90d1a80715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d282d5c075d72ee55d62d36afafe716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba7325b855dff9a7849490908164217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab500a168c7730f083b12516a8f7ca958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014249f46a54b8ef624670684c4f6f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be47533c1e9024d4dacc447ff666e3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c8627153666009b5abc769d612db611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978ac6356fbeae3dcf1ec750146194812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51314cdcab493e69309e86a8a38ecbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc52739b42a98699f683abac561241d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25884514a883a13bc609162469d113015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f4d34e8c60d80584d73bd044ec76216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2e80e462441fd36a2c2574878c44417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fab2d262a3846067e5adef5074e5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e8912deeb1609188ae707b6cbecc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174676f44af690468bd62122c2ab71020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbbbf24f7e8bb59bd661be83d6abf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62e2b5fdd88c36730aa6d7967dd1f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37730119e0e3f41ae3126caefefcff1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efa810413411c6a41ba11c37064a8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff23ee3b8b8a47c6b158665e3a4b5b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fdd5008619c0eb941f081d5deffcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bf47609a44e17d0d02456cac7199627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4b0d6ae44f5c4ae3dc6e1831c5a8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbfadcea2244c5a8d209d7970663c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bb1e32ba74417ac9793b4ca5ce62230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12967d3d299f6e46c227bd1b776e2f5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7234a50ec9b03e6f46c524ce6c0e01b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad9bae7899bd988046ad0d9adcb4f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601d9fafe8d9975a0fbfb8df6c831af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847b47498d5ae6841adfc8503d0dd7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601c76bc4c2687f835c0be87430373836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d029fc6fc86cb61fc85e311531caa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966824941aef5dc9e6f0bf0fbae77fc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79510ca404e31117547862bba49aacf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08710cf15d6314d7b8ef9d494025e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273c352fca65654242e04ebf4bb47ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7a2c391d2df5bdfd720b9daacffdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c596d996d0e9beace97878ff744ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184715e874126a04eea33f4ba34f976044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dd83fbafc784be732a81f0819965845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45db67de58ce6df2fc5fbb39e714d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1232cb10fddd90aa391cabc280ee647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce50b3aa9f76273673a980594ea555148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9623ffaf37441d2ce5ca89d1597ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34e4d990298742f48d79f27f2934bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cd054341626fe00c694786325099451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87521379fdd0640713cd337ab1234bd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38974e29e1eb194b7eb4a33495eed053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490da41d0bda28749c4c2af6b074066454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6943f2f07e71891b466786780c8d5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb33da5af35906ba3605b80187a6fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95718844b225f6be2dd65d8811cc15057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728af7f59765b921ebf03a607e2b83d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae7c807059aecd5dd3c8d3c913b10e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf468c0a18d8d9353f6ddf5c7eba3c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3261f1c6d393181b630053d046fcd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558331677e2c5ace426a8ad991fa80262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b7f605742e89671d2c67e005f335063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3537ff0f16fa150903057e9d09798364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce310c9fddf9c328eeb9950a308f2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ecef95fd5351b0437edce95a2171a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45322487b7a57d3265d0d544c60dfd4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7076a451ae8b9943bd93bffca5590d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735f4901fa33e160a88bb85d39f5a5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad2d9f537f4ecb259018f02aba8b6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686aa1a40438970e52821c6cffe754a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19568ca1759da066c9430d71fabd5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af78a03ab99a212cc4bf591e1de0e0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefdab11cfb02cf0cf60e028bc540ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb4f8e78f68fce03f39f84209bd32c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9114213a0824183d413e5e58f7b99d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4a98f4805c5247fc3e0d516a8e33977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c594140588ca94fb76e774b91183278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14634f87fa97e3936a438c8d13c75a1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad9ec26dae1b7e7b3f4bb104ba87b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9ee81e26246617224da16a6668c9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cde3c26afdc1b193c5f3c4e42af9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c15c13b3be32395e0633686ac2966383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587989607f072b1361a14d915ce7a4d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92534791abf54adc1db4250d047fc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a6969f85fb33b728b7d049a24729186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32959213fb698a3432f2062288ec1bc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c350eb5ff64e28fa8184436b93fa63888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569e2a3767adfdc75e55ead7dd8396389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591aee1a9cbfda98450649be765a40d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d9c1b28da846cf6411ba9cdc6ceaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361abc83af16d6119c11ae2a8a0cbc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fd27e4c2c84fbe82276dfdd36a35593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05c055950f4c67a47265d1fadfbee594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6496342a0f6f3c09be54bb47871856795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca62ab6437101162e9edc21f10cbe9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55c41e7e38007f054caa968e71304597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65468895c2ed9b32cfcde05760e27d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d704c16da9a94f1aeaad3a451c952f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42ace36c41df90cd1e1f48caec01a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363996259a64d1f601ead41c32790c34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573d4cc6698161e5294a61262747136102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961fea5e02f2667231114f3c9c20b9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bf6967e957f6749e56ea0592b7210104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f653d77e49c68d840cf0e0ad9957ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fc3d1409daa67e323d9c79ef0892d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085feaf1aa6018da74a96e42aac69a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628463fd540419519f6303595d7114d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f45410b8df18dbe46b779b6964531109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179647f540f004187b4a3e65b6f7e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f758cf0d4105da7cfc8fb8906a2e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f29a89ef5ce641c68d7b7aea3c0c58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6b9c8c07693395982238b65d4f99a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d0ea799e2c4f4138655fc56bdea57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a07624a597d4f1037a9660d50308e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b53d8cb04224a2452ab1be499a275116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c28fa6d479b6eb68254ad21ca4ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03971b03943609101aa44b0d3329b5fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b5e33bdadd73992e79a55ca901ad3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6c0b1f438388eb51b588cacb2cb76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc86943490957513111300d449b425121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181660e96c2e346585125c5ca73ed901122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404e4a8a44f1e3cea064ae5cda1d40b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02854357c02272802e7c9c0b71c2ba9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c74c78f8c0150ab437861312c137a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479120029ef258b71d17569c4d9544f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f844174f6dc27bfc1fe86fc0e6e53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748008cbb7fab9d59aca2c1b53ba33a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831b88f1fda9ca12d67051fcf4956f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d2773d465fae9d43eb46f77f3ec95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf8bfcd657d4215cf01c289fc676cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336a768a88e16a22169bc6192511960132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123382e0525b94c3bce0092c40d96a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedac18d97c99e8f2207e5dee4941ec6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8461c3b6fbe5ab8b5964b1f911255f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628ed27ee786074b0f95971346abd5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3692ccf8279b1efd2d5bddf9d28b9fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf26909a21aa03846cabdf8b417c59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198f6bcaf13ccdfbce9939c9ccd6a5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26958b2bfff2ebcdfb25861f24f23a5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60a0d64bf6d4807f331b8552d571f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f9150de2aed509dfec0ec1b569c19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0558e9e662afcf02e10a42e8b05ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45b6ccf4286a1c8d5a1985d53482aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b9206d2cb1aa6ff04783f2f6ec86b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f6b6269f859806261964a054b6b0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67eaa360b095d5d69af22bf31f98c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42b60e5e5df12fd820203e863a9636148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4bbbf087b4762798b1272eec28d9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56ce536a5da6435f97126f8ef54fdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0fe697d58dff2be4e88f461e9ee2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374706f687f0d6a4d2f212da9d1e1691152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cc02c7b5fc2b6e03781ce34e36aa2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0aa6094e9ad0c9c6181f8c09fcd74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325d37a1755c4d8813002947e804417155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abde3917e96d240e99b330c2c38f1fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e03eea568cefa752b6f48a1f38180157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7243661d97eb0408722efabdca8b77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31727d4d99db9db4dde22debfe2c7d6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ca12982a758508d55da629f7a1b35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb0efb3d122e50c8dfd59a5883ca7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d99683aa254f8e9234cafcf86347e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e390db15f82dfbd6a8f253b38a8c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494bfbe527e72f50ece9a9534f50a4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a9ce827dbdd50091f366a4ee0f915165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be67ca9f768d104108403ee0fc37e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c3ffcff17d9c71c23ac555286b302167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27115533267d7d5b5c24b311cc7e26bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ae3e422b854aa9a52eb6297446277169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52c8344524d10a5fb2e7fa5a0628b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3333dafa8007bfab55dd9218f3e4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef596d1a9bf482e3222690f986fc100c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d3a8d81654140cf8ca74bfc6b6fe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122849c1304a92dc4a1b609f0baf710174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7abec864b8018a5e200728a3a44c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f599205d6cda43a8ad9e6b8f392d35a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f48a12cd4dc517621bb6dab4a4b2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c26336532909558040dc6c762b2679178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd9231f8d8f34dbebd0a03dabc4052179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add40c41e05fe4c9a0f8b4d1b433cada180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5c0ecda0e7720307fe5a999d86087181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a6b0abd451d5a9b1614ba33932e02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04d344a74f2532ef97c88c41a53b80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ded4fe0f6403399907876496474a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca5899899c8ba72ac31f7ff57810e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fb792cfdeaef3563269047d769c48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589740de2cd05cde19c535dd503c6b61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da21f1a69f7b4436940c71d081f0fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a7a5e17e4d128269ae93ea67c31cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38680611d057bdaa2f4f5b1a834c2c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3c46faac2acacf41f3bb3d13cdc27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eb8d49cfd1540ff98ff2a6dbb3085192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9625a5253d507f3b75849e87b884f29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47a9f4ed66285f6ff9186e9f430fb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4f416ef0ecddf6b55016fd9cbf127195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c28293c882b725c4b0691db8fc6d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ce286fd56377a50d9243e916035cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f3a42763a08009aaf8a936932f44e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d39c5e8e611e75d2a4958146f9960199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cc5372f6b4e234cb16bd73e03b26f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7494185f7ce34b5f8674e4282f805f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debc7b49def217006f190cbb317dc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abe1e62b886b1fca5556375dda23a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365947e8004d56aff053395a02df63ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c7fe2c1296ceba5ff101041a9537d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18daddded0fb3bb45ce54b62beb8839206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f8c186efabba7765965f379f414d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e9949e3f478004f990b81cb3625b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a2bcf8a64611c1c44631f02a5adf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561a3c55330308e7a3e3cba1efbd6a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3688eef5f20d0263c02fa1a39287816211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b15ab2fa03e4e659880b02d1b568d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b061bad7df69b1fc28c246bde370624213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795caeba358cde68c9edaa7f37a2f5be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4d02bf9bbec68f69b33f5bc1388e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67870523fa28e2f60ae378766fbe8e03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6a80b114b6d3be548b0f37b7f6938217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cab98fb58cfbd7006013904727ae2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747da9b7ad46c513b6d39b666b5fefbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f01fbcf387e11d01711cdbdbb737d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7caf8fd51b8b7810f00294f4874d71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8435b42925e864a60d77217d200aab7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f366d292f52eb373dda5107176cf00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e8d6922b7f532161d77d72e43df3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c67065d5e69a724c421954a2dfb03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39696f027eca67b5025f210f9d8f78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eab8c6106db354853c2c5120c205d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c344e8fa955164192789525171ddd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ed849b92aba010d6db0017135fd82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047ef3c0f287e351881d81489b915b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfc0ec6b799d64247a761fa3519fa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e6f9fd90787440b717607427dcb29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef79a1ef69fabd72acfed5ed02ecc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181fb6ac9066955e42cf7200a6d3c4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634032765c22c69ebaea91bb21eebb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a44354d01f22e330735b7f6668146236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff297928f83feb58f37aafd655b51b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4687111cdac52bedc55a46bf4a84794238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a905ac9661ed50baa6cda48e8a4733239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd676adfd0fa004eabd6813fad0579240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d65f59e3b648b3f2001009833fd70f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e433550d48131829545a12ea3ea21de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f678a921dc5001d2e3e926c3a46f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1dba069b973e7848aa98c2f15c5da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7bc82e0b7b01562d91707b1b13c68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73257a85fefff9190fe2d314a038ae36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062934cf8534530d13f561f3a365bfe8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5823300e07cfd2154afe13651eecf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874387b58cc4c254e76cdcd127923a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf78bf2b988f906f13eef9292b0f1a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0679a05bd52f31157e3ab946c738a45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160a53aa14c1f8a8183bd65794ada51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f46efc26e6d129b8810ef14630988f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf606d312bd0b88f2d884a6f87c3cad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297fba7f57127763aee1f7067cc6605255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8a7984665f41cd60822d6d226e44b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436913e8504149145d81e8640149b360257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d33c0d5d8b169ce957ce013726243258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1329003859512e7dc3dffe9d129cc99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34e6c70596481ddd567e181f2e1a3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634192e5c8cdc1b115fbe02f394ca00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4e3abb91317c55c7711070df18940262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e025fc0a965ce926b24d1b9eb20690263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa95da0a6c36d49b5f69c56836ba44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e71ac39242392baba9ca320a60e65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a3231dae4a03c76fb205f761af4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f0db41e7e5fc2b5a29a5fa666c92f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c7fd14ac1596f8472fa744527ecb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866717f1687f24722436dd30e6852fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507873c32e8ed36d66a5244acf05d97a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e80a70e8db7a34f56a644200e55c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829b709801c3963fdd7767b12f1c5b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2445149477ec0f968169008e71a0f57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f80d8e42b83649fe75d55460314bc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a423db8ded84917e06f79d91db52f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5aafe8740bfb6adaa86a19b710f54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb93a210c16b8a4223f6266ccd8e63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5410b26f83b05a1b30f44b54ab22fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595485aa53ad912aac94508d00f31570279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a5ec4555966cfd7c22ba10f18eb67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828e1289d4c323f0cab2a328889c77b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae8d3c1cd026809714d04998c9db90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bbcf0666861d6cfd9cb0c78345940283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5659ecd4c05430b38c6a2c10653af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b0b81fd9f80735164e33a9c6e2aa6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c761495f43afcebf855b669c0f1c54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc66d4d545ea8674a5db69f67ad30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935957a9d5a01b242312ec8ebad43957288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36e3ecd16b800d79aba6a0fc03e3e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c833b22616d8145c3e737b352259294290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dc2c11346506383371ea7a919cb81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa2bdeadd474065a17fb0a4fc45e73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f758de3a837f5b541f5c7a88e9697293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe478355728fd2cad37c2ace924cb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0e713584da86a7b03c183ee786604295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5d312691d3e1113151a79b3612df9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9cc4c60118b3afdb17affdc38007e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0611f46b3a0f2e80bf8b727dae432298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe913ea6e07a2af324d27e304f44e41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bed63e20e427d12a48c7450c740624300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804cee464923f58efdfeb0c590a2d78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560af029d29e38c27720b94eb5a2744e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32f36ed730a9e447deebe9f6f2c14f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c23dbd595e79e2d6c94f848cce26b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b57fa9d6fd9018bdfd64dddd5b3c27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350de1c5d4dde7e322d072702699b08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e928c8fed6d478412eab2dddd0cda7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5443784f11be035ca830a1abc89e67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9217b4ba49d77e04304f04f8bb6295309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661bb3644c99aa066d0b3f113e4cc68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b2f1a619954349b4ca248b30bbba5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca46e98ebd07fadcaddce6164e5d92c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b948aa54ce89e786e3089b271a9ea6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d426eac742b809f5b43db743c60759314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b6e237710461b66dfd322f703e920315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e99dbd384208719fcbf5579610ed4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb89c6185bbdba9fcc3ddeaa0c5ab6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea849f6833a128cd27024bd6914914318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533af56cb79f672a1757de23ecd574f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5260cccfdf9a97d6cfce2437d2e419320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34edf528f0544f5ffcbe08953cd247321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402188bbdfd3edbbaf0a85b9f5f9aec0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbca79f0f4c2c3abd71acf1960132b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14009c83c63a2b06afa117cc2c445bee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb800595e145c28781e36a14eab58e1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5738f30271e3a6c37286d0b74cc7a90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01449cf86116f460a1f15da94eb77f14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01220180eb214d895f3676c0221193328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b6b7e48ff0121b3bceabf5be1395c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffaff0503b12555d3212ca8b15e2b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedc89b1255efce150346ddeb05eb94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ab38029e840dd628d56236ba04aaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d3411bc76a119a73e5fa6136bb722333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c42c0ab765ac9523ddf747266f3243334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfa17934c6d4453a45e259a28f1659335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc64e56484de02187ff722d7bf8e09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529ecf2c183047b4e6a30ec01934839337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c29f203bd122753492fe7d6e7415bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b07482e4d2b0da761a8adc19c4dc68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2a075181d4ebc93f4835b84ec455f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c8c4b26027e8c0fe394245e386a45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98bc9ba7da2dbb2aa2b2a67f2fcbb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3081cd36306b599b71e62dbfaeeff66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf5114e92ac81d0ac89afd5f74bd68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6e4edc8a52e3322e759aef16c1aac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54901cb4d253da0c244f38cbd176a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bf4025958ab12fc8f05900e2b0a80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce69c865a3f250eea5e563bc6b2db3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205aade7d511f3d5247c97a214aae1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7700551efb3ea96e955126154bc1db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a33e5d1bf9704163e0a1be3c184a02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206c83a0e6bc25747fd0803ae09a419352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57776481bf89fc4ee747c0c7e29d9e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe65eb825dcb4d000ff321711eaa72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d96906515ee9515cf7f5519b2d93e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105abc9c96c13339e58227cabaea8c10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545feb9cbf12e840621c5d15a128d1ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a01f261a513ffe741c0b783575ebda358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cf69b0cbf07330a971c9c0fa39c21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda19374dba12de9fe318c1b6d2d0694360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdebcc9576d711519c1e450709250c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de433da651b1037f156544beee3ba909362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728550540a018b93301e3f753b42058363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad7f0b6a39ae74fd75675c4bae8915364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3f92e74e6c8518d99cb4c7ee5c51f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b59f6712cc6436042cfce0c2efd1ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67d54f33a6f170542b2fded178d9b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f627b7afddbe894c573f2808fda6cf5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723e980d2363f0e1972d61674824fe9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781609ad5e8bd792b0fa73ed1f263b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a56ee52649c989c5ab3cab5507603371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fbc29406ef02184b3f08c66a36138372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536d2b60a4005903c7d6226c9ee2a83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8b1f8c12b85cbf724e6440704ebde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d825717f359c525b93c99bd1c39c82b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add448e1a8391dd3199155ed4a017dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68e290db06263bdf1446db0d4ada4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb727245cd2a40da84d7c51226c8dd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce421f95aa261bcc6224cbf6d18b1144379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6654c49eb79895eeb90a86c3bfada380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e1b57e1a4452822b42b24a39489c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9928bd99ac734c2c9391f9b41f95834382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254095d4d7211286339dc5aa026a38d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26c6ea8c302b51999f3c9d4ab9a524384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec1cc5fb6c2b56a9819aa8d230a348385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe090341e24e7b82451dcc43fd99fed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168f89384730e4dad68aa6d32d6a481387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e82ee0f67843a6f1824915db18571b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dd47580ef4d4b0017b0b6496003a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48d41d543dd3c4c376b38c1112db5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f87182ea06b2e7cdafee1de7521ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabdd344dcd148a5c74e2e8af095f23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587ab4b0454177401d37e9a1dbb2943393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61b6e30db240ebb264354af3e88a39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c20cb741ff1acc825ed4882ac6eecb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367752f9c7062c196718b3e5214dc6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3fa3ecfdc4e272e16c9f1305c03c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912867774396be476f8315d696dc85e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67149737ffad110c944b723ccec2649399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892802a2e83a62dd8d94b17bda0feb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb7ee3ea272ff8274089d5713f1f7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a4f488bb478897b3ab0d31b3622ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b4ca1ea4885aabbd4239b1ba7a73b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8d609930c185d3181ef2818748ae8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a68257fc690e1d9f400dab88ba888405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029f3918691b2118ff4681d016d9811406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d648b7f58d7a20400e53ac38ce4f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f669b1f94ab4ca3ee3c313c2588a7b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9007683599638e4317c4f561535dda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaff5d737f1408954fd3fbd1a79c9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05e511931ff9e581be45208f1f7332411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0058f390e1165fadabd18aaace672412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e9a04f562af098c652e569518203c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322dce6469c23e074b30a2b42f9453e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2fa6151d32a40a7e8a4f409839517415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3f84559150e54406faf6c4666dd58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3392f22c36eb698acaa17c94766453417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2ec103f26d2f7ef1a98f67d2ef209418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd388b33f3a06659b77003d7169c4dc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd16106e73529b527ce627b0f9ed943420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140e1fb3f699a9a533e174bf9e8cedf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f371d6b38dc5d681d052695f7837251422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8055caca2721768a99351721e4cee1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d06e2a1b04bb83afcbcd771ec3871424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ef5b55ac7d91e1314e45d86a78bcc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5a9f36b38a4ee17fb6a69a3ec6b4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebedc34ba640de28049f3b5861201e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd5bc489b20f9cd8a1e128d8e0d8bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6d41c92bb62c32b6c1a44ff2a4ab3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5193829e00a51f4ff3082c9d17a1667430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f5711f7ebdcf206389cf5c620bf4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f97ebd62d10c1966e2506d3bedeea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282c1b57c39289fc641ba656f6af9bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eec329d1fd73070df81464a22fe12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c1c39955e321275cd9e740f96b360435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6ceec232fcb9b025fca8a52ba73ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9ccded3b2e418e5391d9f0f3608a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cead72aaa3ddba3e3589ae4694b01e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22919287352177f19898ea0d6bbbb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723825f0e4a024d3c3f7437c30c2c2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa499d1040be3061a0f40037e06a9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e2c7a7fa7bd15595bbc85de413e9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607b3369fdc03f54e759e36885f627d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6ab5184a406b652fc462e383b6a2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6002d1323263742529c865b1c0574445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f32d64f28d928765ea9014e7cd3090446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c51ddbc8166f636da87f02f9cc470447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114b138e4e22e9f352081db5c5e921a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb836321b5a726e6bb3398980729c7de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb389fe5537ecc1b4dd806c58b278f44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac57617e7dc470f7367cd6a84866fb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5609646befc276431f2f4486e97e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a85581dc0c0ccf93f54f286b76fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397804fd96a5396f36cfec99c1502e1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c55ef8e6f4703fa07fbcd010b1fecb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8aef70beb4891a1a10cefea1dd771456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3232cf70eeae0c8c8efe5a302b5f6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117bb2337fe1614243a1bf324bcf79e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ad64f22d8b074fc66d48ef127cb2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f205eb105c22678344febb3a6e6fcf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f91becc61e520993aef444b2e5e1e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e49720b12a86966d017ad675c836c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e845871c3f1ce03e62b7588d7c174463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3747b69dfbba6d35785eed0ad6c6f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce1c8c12b625f49f8a458258557786465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6090d06e2683214f3fe86d052b126c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7be6c52eda1b45256d355e393803ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4c2aa8ae05a54fdf1d8ccdf69d0d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86335ef21e7b57d9bfb1bc874ac8b395469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ac1ee6f3e534c5e68fb4b325af389470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44336c675e32eb69efb3d584d66c56ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383b7b7af68f6efcfdca50ae5e18e07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79660a237df4c4cd7a104e73715a4da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e801bd7fb6034bd0009d50faf68506474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b82c0042a203ea48e2b6670983487475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7228fe375e7d28bba950ffc64e2e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f772c2f68462a945600f9e71276f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd7976c7ad28765104af2e56e3b122478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b1825ec5385bdf2903550506d3904479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b6b2accaadb37baca19916fda1d7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee06dd132a3b00c3cc2b50121b7b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd4ca974bdaf437b4ac7f6bcfe301d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a4b7852817421d9765843dfc4edce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc9cd26acbf56011f89b36d22ed370484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d4bee53a62f504c7c31605359ee73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccd3464c4d00d847450c7f2541db84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef209dd86206fbdc748950d16521cc96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678c4d4cb91ea79fc3ae833e98dafbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb2fe9e29267894a1550f53749a6e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f04bb72b4bad1ac7fe1d94c41e90f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13857f9f74ab2e110dc16590fb43537491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426dffe17c7678124f1eee5a6927a5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b44384d315d2aa1d9153cfcfc73ad8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4deb458d4acdaf04bbca03370ec9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5efdc1ea90607e8b84e5ece57ffed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba93738a497b5b6557bd02a579b385496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07432926094a52d23cd6a3ae7761ac7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff7b64e34f3cc125753b41d4a9d3e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee6929c83da294cfcf9ad9b488e3e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b6db3ac6fbde0cfa48e754c11182c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1edef10e0860dd432fce473fcb967501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebef9650cb02bfc40ed0afa521dfdf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c923fc311cbf10c50e59b3627ef5f8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16297ec39e232aa4995ac8f653933411504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85b41f65c6d48566ccb597e237ba66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453759c270d3d9db4c7c407f75511312506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acf767bd1b1d2ffc6a4cf9d27b3a94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2aab105746ce87cef31bb40636a6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b0c63deb69f39f83d0963bbef0d1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4598a5a1f3fb7aaf6ab9466b8d88bac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aac635237ccbaff67571f02a771a5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702e38f455dec0206433a293b8f999b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618004148a4f1fbc1037fd0c297d218f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c7592038aac60f941a23810abe9b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac49b524834ffda2c1867f48a26a02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb5d0e2c9123b2a1d34c3aec3d8bb1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789bceee7aa4376348bb7ccfe634183517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec775fa5203ea5595ba84a89c75af1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5e63753d185053828dff87172a689519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb0d9aee6d21530309c20b74fc9f01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026968d8954ba193e28aa0a7c72275c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103ebf70de8ff412c8c736a0dd0f15e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b8bdcd541fa056eb573112af6dfa4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0561139bb08d0f22c266432e892ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18525d2112bb87356fdc52338781622a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486a633c3c402a660b8b089b2678fcf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086d07f42a85ae1a91b3f976b92643f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c72761a8bfeaf97968ac9f9f1a9242528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5302ce9e59998c7d8f552f94d26b0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa76172c4cfbe8654ef998ef7c0507530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bd703f3a989b94d395baf5e8edd34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c781dcd62ac10b33cb44b295c093e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7113049b09a759e8fbef3a6ae4dada8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207391fee96b36a499750393cf016124534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb9a03f7bd8fe08463c3a8cd159623535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ad78c9fd28ab9988374f465b6abc1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49a865cd19efa1abaa51874c07c240537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bbc6294b05d96c6696e95b82218de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc7a85860b37b18fbb3c85ea83493b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19671b55ad7e53cd57b63b7f95e4e1e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296c6da0a175f2654b46243d3a63a89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d1eb6f50ab30b27ebb742cc01ad79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67848df245fc6fc506468f2c1a2d451543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba1d9785b5bbc5e56daa66b5700853544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e365db533e2d541f95e8c22b8fe00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5e68a24f0333ae06e45efaacdb7a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfb01cb0367fa8f21d077bab48c889547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23622fefe1ce645a7d30252b67dc41c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89196404c6b766f5d4e38ce21c31ea6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f6210193f6e46d8bc26683b502505550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb3d7e6013105a8d61a0cf758a431b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536f3cc4aca275c1f6edd8bc99922ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c046cfb53de7f6a94ccd9b6800aa6da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a781e4e4aba93509b417ec05d17b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9c56a1b39a112ca5dde823c78c470555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf295f9db096075b3c46e1ddca51a39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583cca739860996dd71705f2e1c0be1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca370465cfec506701b4ada595b078d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af17f248376c7c7b8a22d7875e42174559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf299db1e82eb22e4e67caa76c76f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1fd0de85e692423cd6ea24d24a3af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c08606a9695b3032d0ecfc84a0dda6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ba65fbab88ca2b2543b32f4de23de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4554574cc0bb0aaec555e6fca540ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb27458067a5645d877b4875c45cba3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec6195d7dc8a67a42fb9dc4a712d96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f69fc17393801b307760aeb6bfbdce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef6d3678ae11f03e4fb909e718ceb1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650648093d8f873430fad6b92d684607569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01734e6df86e8cf956adda6d3fccda36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc38cd84e51b581ad70494886280567571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c9d99e545c7183671684db410e37a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8088118719fad908bc6a01e646c096573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7b70b8ec157c699f80bbd15c2d52b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a59f3c112f201e1d50fb9aa36edf9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194df29349ad8249e907b72c3c242e60576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e0a4d5b4bbaf0efa69b2290c2e5ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6076e71ed36a1c9cfdfb3074589c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3a4ae4e362636567268734a3f71cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c8906e7ba9d841edf1e41db935fc8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669b65f609512e34c061dd29ba03da2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495c024e5dddbde6742eb3f0383397c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557369cf36eb84b295fe3302b7b4881583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b85d37438941f993dff22531139f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df080dad94fb96b030c30590c8c96194585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663617a1ba511330830b2698a9cb4956586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa51ed99b9ae9bb1e6e197600ced575587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d265a329b3fc09ebf58fdb78047d32f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b89c1c97eb49086d432b960d483d1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fdc855fd9c7ab62a43286163f280e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e0502bd924d924fa28369950bc61d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387717d6d6213bc07bc8564a4a56e99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48038af3d6bf67ea1d3ebe0cd73534a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06292a8704c2ad0181ca2a5f10deae23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35eb463d6361eb4a6839032d05c0c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a5b183992573308ce557c061ce84d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a824950e2a23697ebd0773fd42247c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48248d041e4c9714f73f8a01d6345a18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bc90da483c985856fb5cc3983dfdd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ff5e5876b0810309e93cfae2ded09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61229e055fcf88643796f3c9a5e2c71e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe383851259c1d632a157442f7b660602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d285e670dc7d9dc69ac36955627061f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bacce3c3506d614ef4118b7a60119604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5917dd2036bb6fc954c68759a879ec0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce9520e9f82c261a712d462b79addd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3429d4e48f1ba3f596d1ba219fa35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cbb8d175ab8005ddcc7a9bf0fff2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce238d71f768bd03101884776221e17b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35044fd40b73b7a5829f5c575fef4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01283a4b54be3caf8614c7d45ea2a36a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f89d52116bb9494fad4154badbf1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dfe852689dca697de48c305281215613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a3c76458b2eda47c3ba71daeda4cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b76e1d4ce3367b050fa6740f68492615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a0cd524eea8e4b316dde09a240afd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef353049ec5fae7c7c95f3e74e8cf6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7eff3ea041148ec4efecc5ebd401b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afff4fb0b7133ef31202c48973b453619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c13281dcec8e27eff22595c73fb7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a112514202c5ad6be7653eb5283798b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aa04e04589ec6eab8ee49bab55b9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b78c43ecaed39c00a5c1fbccebc8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579cb07602006fe8e529145d59408fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970876ffde75d31442297130e0e0b44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79333e8fd08768275f73829c863141626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f3578a44991fb4fab1d9e81ffd38f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967700ba7de06a3e218849631d8de5de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93e7920709ebc8de804c0b7afdffcb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd2624f8a597f807e24732441973b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae3d1a13b3196a1add7dc035b00cd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e9dd553aaa082de2c69e33f6e6d97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a06b5fde6bfa61a8c542315b56ba25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe6ab8de80b8abcb7abf6dddf7df91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ad723f54162244e8bf8f41445155f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491a3f09a72b46cc02e05668dc8ffb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a97bf1e046781190b80c6f9beafafd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7aae45a5ebb7ff3f0597366076ab8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccafc7cdd3aadeb8518a73079fd1a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e69e0ac4d6705c2b4735ea0d64f22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd5692748a7cb09d1875d2deae04ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a86e792340a9417d082568d352c3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f366eeb416bb81ac043740a474273c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff493a76003690378a4e9763e4afcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675c71a3ea5b3cae65ce31e89cab432645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd164d69a8c30c4819a757677d2550646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107b94b909f443bdf69f8be3d3ef0f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e79ffa5d5c90df431166e8b5e0d79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8809ad67c2109e70ba3117bfe51ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653d3ccadcf50a7c1293e688d833092650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5079785e38c21c9a520360680986b71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79b1af6ec4dfced8e3a1f7f1b0ceed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70778880c3db9f7604c8a037aa9eac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dc78838b854d0996b8e5db8ae32da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc9d7608c511ddf3941eb99a818d52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5c64e51513319996f146c2b91f17c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92488f9754db13c8597263c3218124d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db458f1b317d5fbe54de9f40ffb3b4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9965743553a39ce2b58ed06e0e539659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f51d9c3f41db18ef3415610323ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a58bfa3e69bcd4c9ba4fd69c9c8a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b87720e3ac383869ab664ee701aeb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7f4f3f1fe2e5ac79999ac0bbab021663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98998e05c9c7116b0d52a95f4f9be461664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885230caa768cd3fc7e96912e13ebff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528702fff16a2a124b5adca40f4b61c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1c67be351ec85c16215b88037ed8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f027c050d2403d07a0d1991cfb89282668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73275b24f9799c61df7de91e5d7a8f7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f95d5672b50dc0ed4952c6e4a8ad44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e3e2797bca75f27877e2f54e3bcc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640034d9a8a3f069802a4c37a5f89ba1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640b77cc561dd56cdcbfaa107838c20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e24d9574b43a1c334bac0ebb3a850674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca95209145b6e96e3e562a6751cb528675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acec4ae31e758e1f4374eba17ba5ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9d7d5ff3c0ead72b0667ec5185431677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5740cf5e14b238b2423ad1024027b1f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7922ac884473b7e430f4d54e7f509e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13335f5ed644454b6ff040d4827d6d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86ca69455eacbd645d99b2a8c2884b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1d1bad260b848841c28a184999f14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111b199f6b8ceca138ce5702d6af96c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1082f44cede0b06fbb5d9389304da8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322e6525b9f01703cf9b0c0b761a405685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064e78e9deae2be44b0895a1fbda572686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b59a050306af9178f02ab79124db1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9e28bb382db17c904fee0620b4a52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e09b815adc9d243593b4130f08cbe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfe513a33604964440061bee324430690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a309c48e5c36809b35e2fefe33c85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0e20fa6a20f495c480674a2b933cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb28aa41cc838181ed9934320c26c72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107ad0e689e5eed7dacc5946e7350c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0193c68946ece42575d3fa787de3f2b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b39c06a68c809d20e88b02fc8119a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a07d161e8fa97643f29606d741d65697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f661f209a66f758b269190f8203ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de844ef0a07184dd0475b299bfd1e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a77b75dacad6742dd1a21b8a303cd0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0fa5eb6858c1c8ed29c8baaa1f6f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0ec9693590dbc80daad31ce629ef1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5581c9004f7b043deec3d6cd04bfeb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850e467a6f8df42d663016f55d6bf6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8165dd47cc8a57fc2d5c35ae1b279e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7fb65a94ccd9cd19024295a96416706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184740fdb55ec74c85441bc19a3ca19f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add2397d499373b840a3f80edfd8c9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4e336887f29209bb5a01273d85e29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca5bdd099bd9746c4a6a03af0cb149710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c0da4ed161f0fa0920702b8f184ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbd95e9b4cfe7dcb5085a7cf0393a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547ec69011a1c45ce72ca4bb95d3a98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b2010c621e14825a7fa8d2e230bf5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710666ab87bec27e2d21bd10123894b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ffac717c73e3e579afd7825d55be9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e03ad49fba31e417c11a6a167e9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d040619b5981a2785ea545eda323939718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71a2bfa676679040858825f3b1d7c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e22e578dc9951c3ea8d0d861b99b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c4dcff98f76e2761840d8dd4394a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66346d15c90a7ad3034c8e711204faf9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6593f0266818cd2e6734610d25c25a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d2200a6014597957e6f0b6558805b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383dfc1127c4955c02d65fa95a1d371725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678866bba4e3bdab785274a76e0de63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b3e2fe70e112e54b6dd089129a5a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5334bcbe9b0eb8c6e4a7532ca5962728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b746e91daaef3469a08b5d9b3fb954729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4fba7eca7ff815f86fe3115acd630730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21c287197d0c0bef1c0937d185b2f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffafb62a8589858480e31a53c6cc17d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573400415d0e38580e3cee40d027bccd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da1e80017c0bfbdd22c4e3f33071a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef1e35ec950846b2f974c27af160cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24654bbbb5611be736f4099757aac7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90bbe6bd59b9de292f573046e05395737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a1e24b78a0737cde6c10250a73700738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cec4be1a2a5d0d111c77f514691b8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8532561e611eb46f3a19b2dccfffe8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e5dc1d968e081c5ad1ded7a5c2a3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a11db84306e1d3f05de770ed57670742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475b23736e6cf91e014c4f62f62bf0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55253f639b92a9264c12cf4d6dcfc0c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71999eaf6db9acecdc93e2dcc29ee679745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fbb9dfd961ac26b5c9401e7504890746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9e14339ee1dd4699634601469ade747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886cc135524f48b589a3d0525eb4871748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647953e107d68dbf27d823902f6150b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f083d5880c0fd90429316edccfaa6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f3ba42fa69eb20b86d09bdfe7fcab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4709e2eb4a8798e2826b3761b3b1f81752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469be0bc0a1e0ab24861ed6b90de7f3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>