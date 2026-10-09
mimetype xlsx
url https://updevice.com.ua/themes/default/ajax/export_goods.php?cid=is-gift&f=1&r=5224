--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da263e2c10ca9c5366ea1474246770e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbed6332cb0938180f24771e40cda62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d943cef3174045ecf10917fecae693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea9022298a30d5229807e282ec484b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c3cf190da5581dfa7cec4ebc1628d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2af04e7719cfddc3be009a04dc61b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e879407bd98522515f046403aab71a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f131df7021921d4d3e2d9f0140a7428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8329377f8794b3a92f5882a35c3979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df259a84eec23fcd4e50f3f46114c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c2d168c5fd18c7c5b111e7870612f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfed90a1ec2ea93007cde7e9738250112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9925532e59d515427572ae0b93f5f6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac0a5f5ea711258e7da244cafe546a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ec9c906fae5015aa32a762b56084915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e023771f1f7281fde783566c57e3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb780f7ea416e54889a12c84364c1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a5ec7636c0aa8f639e5beedd7394c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79a1ca5cfd2357ac7b2c943dd0ccf219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3670e718bd91f15874774ec5e45b7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5092bd17d3f9b7e799bb70586bd642721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecb68a2dd1ed846dc2ae2442ca38c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a175d06b6c822d3668d4650eef8b5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27fb289464c470a8c9f160688e052d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add65131bbc3ddafe915665e6794c12225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa33aeb77167d6790fa0580599091f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24a96a36b02fed112ecea80c98a2ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056235b4d14f6c3985050ed86b09ba528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eef474e4e7f285a53a32588b93a89b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cde10de617862e8022638bbcb1577e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a3247e9d54cba63e0d2741f5eebbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4735cfb93df52e143750df19a2b68432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3296cf9647553d7ed1543176fbaec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1e0648a5b4b3f97249328bdba061a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270db1d99b611dbfe555a1f89c3133835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3aef207e8e6b2743f4204421af21136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa8a2dcab669e1b9d117b0c58a4e2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ca2a6f5e7bf7e9de539687ed895eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa196be1aef964787e1c7b6675df61939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a3224db086642bf13f239ab063e2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32b18d6f9aac583c3651a06944595041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde212dfac0639a0738a0ac2ac7d7e9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f410933467e12e46343fa1660098543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c724509b2554673ba1242d0a9a3d48044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a28ef14136d43ac5e1045b2f84c07645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337769670b4fc34abd27f722e71e60e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb342bdd4a1432c348e2419e298e8ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74e26c019a21f34218ab930206577848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295410c655e659bd361efdda98f767e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd52adf13c56e36cd057d2ccb8e88f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b56c2055b06acc7169926f45a9c0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a21b5309f212ed51c7914f3460de3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861b8978397eb98a3a896926c0dc34d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ace46eb0b8506788ad107b81f1c10b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08d04203ce09d2d06ac431fb5016ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbfdff1323946d9a6bd0d684ad0fe156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233397d7af38e334d34bd9fbd694267557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd04303e68199bbd28d7ed628813e8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4b7873503cece122b37f83dcd66b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dd3b0149f8beea972ea451b9a0a0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5063981dbee6f8f40900724d867e1cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33a4346e115d64673c4e31e5142bd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327b6deaaeff73d7ba692e825d5db8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dceb4cbb341402a5f35d3bc198ed664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b509203b7a9b83aba6c575ab51d55065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a9b84742fcce47141f7481b11b32266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1f49c9f2b2cd0ae853399a35fc3ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c41a97a4f0fb3cf32f10292b6a5f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da918be7b1ef49d0c4961847adf95b8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200f9da099af7cb6518a18bd45b3df570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847592d51138676723ac5b9d4b34557e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143ee068c76e97115d5387c75e839af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e77669f0d0d911c39954125d53db3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeedfd7e7f41bc632a72d521e5637c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12985cc50f0fa0c28aa060dc89d84375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a862f8c1a73d338648b6d51875dbb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a3e788759de11828a204e82d4048977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b659494329c59a607701e1f597f9e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670d54c75bf42303fc5e83bba1e30f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c455ef56c9df4b6f0729f211ffe8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9b4b8d295e7704d7b062864661e2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8f4eda36da38c07b4104a5aed77fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae21458a2b92c3bfac76da6a34b91783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bd17071a2a2f9836e5d8a13ef3c9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681b7c20dda6087eae21111905f606085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d56720a66730b7fc52276d76aa22cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40477ba5d2f9929830f5fa270320039d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08fdf370ed01b2461c1edcf2148e0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e71fb90b52a1668b8d72c5ebd58c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a3ca1d9858ca1bf072727ce8359ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fe3881750ee7558e0af6aa64f6ea591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1d3c8f7492d52a9f40678b4101d1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c76825c883e9ab5c65ede0b57546ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1493cbf3d6948e0eed15af12ca88d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9421691edf7bcd53958b16b95164595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb859e48acf6795e5de5d681454ffe596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608e4affef2732e7e2285e37931349997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44899832b8ec7bb60154b51f921423da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4a7044509b9d5cb478b52c5e4125899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119406248685da413828f6082df21aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a797768e7d83f8c98ef1ddc7b43d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a5a200e9ad961127bbf7e36d47109102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87284df4400bccdcccc23f80a1ebefb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61db8b48f56d61e58c71dc831053af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5319f361cd5a4220471a892478cd62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a559eb39c0b2e0eeddb3b8768e3ec79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e37f821959a5d2ec37250dc9bee99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad77e34da5fc6903654d222991f0d0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eec39125c9f13dc285b206547a43de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56477e6ab32c5fc30d202d15f47ca6c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c215d25157c8953f976c381caf971111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a577171d127fd9baf38c7349a7b77e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4776547e751bc147d67ed52e1a4ebe0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210a582fb251f21c1d6c2f89964c321114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c03f227efb1bcaf708e0c09d0d59c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0336c4d7ed391a097da609aceead320116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a55984f3d0a05688bf188d88727ab0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483821cf79c65f582d9b853cfad186a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f79eb6518d3a2a698e63da384d5265119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7fb49ca822b95d1f711fd5c4d0877120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e2f64db68d43cb3dfc8a63b769673121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0785164b0a0dfbabcd53969b57af0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adaa0618e7ad2b0a795be0239a154b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd34c45f99b814f2a40d41312363aa5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78fc34f57dcecc71f0e161494d77c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c09a0c36ac33346a95d486cba72da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ee3641f08b7e702088b49176548e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee05bb4129287134f93554e5ede8bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d268cee246eeb9c4a67a5474967ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5d407fd6bb8eeae7c634114297bce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7102048ae9f7ed91cf1e6f236e84f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab966a95b0cca99e922f08578fd9eedc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da35bb77d7ec5354116922b9990a00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9100dbc2f338b93af7cd644fd3f0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23975781ddd4824da8f8658731adad29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c82759f287aa60d2f621560acd871136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c74d21400b10c1f535b15286a411dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14fc1b70d4fb7e8b7815377f6e879f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a776ccf3066316fe4f8ea742c518411139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fa1a04139967150553351dff417d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cab45d086e5c43194b00d7ef58bdf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461e4038145d5513ee1c84d16e3f277142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff43f9d55348fba5c0b4f395dd48e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaf5072439f2d4ae6bc94d4c6207a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bc8d4986c090eaee178211e9a8f70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011a266aa97b9455c284dde44e28ec8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac54a51ce24fa453f00f3e8a858ed46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae204a6b2cf4ec5be782295e9321f529148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43e97ead2fc68c22a4ea038b377cad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0c7e1ec25b36684a197ccfc2badcd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfa38a2f729a9f9b8e1a495c967518151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c807c11617323a75ad39939b0a3e33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83248f3ad757bcde08ee0a19b2ea76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340333ad426a6b7fda01d78ed8d284a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39979e7aabea66152f7e5c633efe7063155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3251775c863866eaad61f6d0fbd910156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d7de0b2b917ad0ad459ab1570797a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a712180018747224ccc9f32cd78b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1bad9a059e122135570d38fffe30e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49df613e8f9613ab9a624277b604c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442c87a4a384b73e18b8fc64f46f10d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325b7760f6f748010127409c8fcc4c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bc6ce8e84bd3798ca448ae0bf9067163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f5dfb8f61fadc4594ed87a6d86d2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0bd337f6aa34128e0f17fa232c69a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd8d5ccc5e0b951ff11054445c0820166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8697eb5e9edc16616e5b14e170ea65e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8405da16557d5dbba64042f4eb08ef3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aeb8632c2c4d78dca04addef14194169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95138ae20b1af2ee176f27f8799be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fea312c3950b19b429b1f978db8861171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6db8d3bb050a995e6e9fe50f3d8472172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e3cb7991d16eec49644b6e7904c2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21549499c011ea1febc5a89e485da4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80123ae71542a0b57606f3dbd1447b00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfec20a2a7a87925b9855d698cd034d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445b3cf9697b87e1c452a49d21ee8cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a986d44427e62c39d12d2b7694ca861178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b62dfbc84ff240a57769d6c7f30180179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f33125da123100f5c68c2317655eae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4712c290a86e7ff4b34a387540edc04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd252cf0456195fbbdf52806a819f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e447338b45710171d45c969963b35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e09df88235ecd6d19e41a5c1a759a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dddacd7514db75923ec2911cbf11c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e48ed6a42aed357a329936933dffc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d1b85d22d543ccf7fef59a92c2480187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f005d08975823630354a5af3014d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00f4ab7a1428e825dabaca8436bf5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b47502bed2cea5ddead4fae6af54f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dee1667684e8781bbab7360257a66d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ce751e23c27da5be481c1f98d1976192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2fc20665a7c2841b60958b59a8ea3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6333609b35806f5b85532c83207be37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ded5b03b5b524c3ac05678d72ada65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c3062c22b12eab434df238c0d065b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f6882efbf5c3a6aa48336323c6329197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787ef2fd22a598011d85980ff4f6b04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc34dbcca10104f12e6730c61465d38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b590f2f77c41fc02bc629839e9bfd14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5fbc0fb89022a425944193faf415f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132ea833a1459e2929ea8802633c2b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d438a8670f2afc33460ffbd45037e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d629bbece72a46f3928a978a901a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57951fa54f8f320b7817825b712ea955205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7375f3e790238fac31f51eaa5cd8a75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cb7c86938337d332a36d1c3e9b52e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18475cf69ebb3beda15616afef21ef7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7257488b158a176f11106e5f9c8ac50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602104296a05f645d25a9af5d8c10f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf0192160c9abb2b0e4407e19922b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a311f56e451fc10bd78d71c2d4a511212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57ea4e7f90570487872809ec997838213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce790ce373bbc374e273f088b9c7478214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c17730c967bdbdbfdf0e229eeb0a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13af38eb86add33bbbe15e876f024ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bb718e060487b177e3f34ff3b9ec8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dccb5a14573526c544c37f6835b4eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e12b5370581b4cd317b4fe3985b70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdcbfdfb1f3d5ba7cd5b08d2efc130220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca66357773af20639abe74e658b2f06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dbc60de1145190c646db8eff945ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247f7da6a296b782248de611faa9f53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782ee5f4b2bfc21ec7efda5f7113c32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324fa3681d1787f85ad2c3e642d69aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e41ef6483ab4841886f9ffd2ac7524226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69921356f0d474cfdcbd1b4cfcb4829227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674d4ba1ecae0544f533f32a623f77f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6066baa5dd50587cdb51e5cb5931ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be87658ccc549ddd42a0f68afac6a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e84de2b71abeb6fc64992adf353a8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6608585ac0666b48a80aeafe36ab22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90cfc6e5bfd0f60935c1f8b1d61ff4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5950e87a3ddd18a7d38f59495a054a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c7b4d4d3b0f32693b5ccb721014aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c662800ad2651c7098524541d2b98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e055cdb4f9a1de02cc663163532dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc0539064385021768741ad317a657238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2e25e4dc6f16774689ac4ab4bf6b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb6bba8daece76d561c52e17197af0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd56734d30596be80df2300bec369bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54804395bfd83b32deb465ef9d85ccfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0f921727b2940e7708ceb4d40183d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f627ff6c8b70026c10f71f435565b09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79c7df9e3ad8507102e18921909569245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca21a4b77dc41683841785c98862c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e308aaf31c6e11603125bd50327b5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777b8f4b3dbcca1bdefbc9d6a5ac053248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9386b815c229cc1d3711b3d2a8387249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89971964a48fca3124248eef2dabea81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed005d2236c9b816602e98f5fc05059251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42e87b191b8182a2dad8b71ca96804252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abee4bb5472a27539868495df2ba073253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b70604f7b668969268d6873d11919254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ce76d1b93d44b134816e6d0d296a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d802f10ec7f02b51e7692468712905256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c9fe6d08748010d930f360111ed54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a289da72187cc19505ccedda6365de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33264c3d67c883ffab3702f29c4f3279259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb481d6422932b00568fbcfcbc7312a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d32e275fff4deb31959dc2ad404474261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256ba4102d646b8a24f7412cc53b342262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8795ae4dc443e4f178d2e120d5cd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36034640ae75d453203e114857e871d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e81cf0dd4d9828376e48de33e74985265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3580b4a630d16479e10bacb5509af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391387bdbc8a831d0252b9705dfa4132267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495d4c5b1241902f6626ef87bce925e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c296332a1fb6e78484bfb54b453f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5fe7af5147b23d5bcf1696132d746270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdd30ec4bb73baceeef70ee0b1fb4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d352aa7510cc33c8768dcf8b75ceb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a699fcec6fdec2e0bb73b6fc4c8c67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23364a93e916dd23c0b2de3e60bfea51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdc3eb87bb479dc22321163cfd1213275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929ab97c30807bce91efac9b2352a37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867461afe085d60df8e5b1f148217a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ce4da7df3f480b5f0dabb48345328278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf50ecbd74a45c32c495d8d44c428ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5833ac71ec4bcd6712c1811b63e47be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a2f032da2483ef0cada2406b48150281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc6a2d5adc3354c3bd0d3336a56a1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c7697328597efed2d5e00617b9b59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a527a3dc50b62ca9ce63db2c5a92f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eadd98f3ea85bfa3b18a344be1309f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5debb31dede88c03cf9e04604ee4f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942e4e026b9bc5a82fc5e24f554fe14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006de6a247054618e9da97839ca8ab7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f15d47a6c4ddb3a3d3cde101e10de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c9dea930020e5b94bdb714da29b5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b440625642ae8e2905e9b86e6d42d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362c1aac1c8f2db9faa53b9dcc42ae4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97481671e8004823643530ce14e44380293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15909b3e32cd5716193d63a87623c5fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8b0d8b3a31b8f5fa0bf4cccd0b48f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9138a45484d2cc525ce1ad79a2be1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a355e128da0968a74fe8ffafd8a4e54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8a87dd253c1bd80cd558668bc8c60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229810884da0dc5b28c6c608d86dead9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cedfaadf89efb34b2ee94d351e7b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826e58218c366b68daf55cd827733eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dfbf24baa0dd95a48c27aae272980302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d027c54dbb4aa53d365b15db2ed22e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1522ed6e1edc24aa0c66d23b5c0f32f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a26a5c4d56ef9d3b6081214064377c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa680c4487f892d1b3b4ff02757573b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aef375608e0af492eeca531af1b8f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ca1bcd64dc5f991135158a07cdc11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb072c94a6aa746afe5eca1997f2e1db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7510af4d9651906ef43bf05b969acf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783616825e38c04588d3146a7be05be6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ce3b5d798de6e531a6457d5f5041f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917a1ea307508569f8b7bba79ee3cff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda564e2a9b4f8337125cdded8cb1f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eeb1bd4e8d72bc2355b79fbdaf837315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500e60acb2c9bc589f27f8a48fa634b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26cdce8873c37db0df0004bc8ceec8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e962ccba24878391031bd944c63dcc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb1356c7bd3a4d664d6a1daa6acc29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2db965075761c96d8d50d0539b424320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692aa106bdd9d3864da730bf9d918a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9afb79570e2c205cd7599ba12c3d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48da11d1ce15f2b155cb18c613332e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f77883965539a81849640d8353b1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd3f2aa37b253b02ec0a18fc28df9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff563ac398f66e24b16083cfc614c00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c8611568f0f68fec463859bc9d27b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c75ee3b35a2fe715b9058e291c463d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf16a9eac4f92548c5c21f37df308d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dafbb631462cb4261d927f9df8548330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abb6e983d6b7dff76caf3ef5e855e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ec0bcfe7e709e4f282805bd472896332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50c1be8dca6afa7f5a1d166aefa60d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c410865ea641b1c20323c774257135334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7988abac21afd8464073357afbd21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f113d0e31f7e1f0435666fe22d72f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780a71edb3bfbebc4528d027081c897337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf09aa633ddaa5b2664b41de91553c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e257f7f8734d42ee3640a4479248339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14601d10aefebaf4f9d1f8d1739e0a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2b9b422d36c5f9f4428bd2b2e1d48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332d9f135e32f19068dac379fae3931342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a7d15f18b534d6c5e5a08c3c5b940343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e521522f8f665781396745f762339c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73454cbd5f188ba961d49f4b1499512f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934da6c0598b05164f7184f752085183346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116b7dc8477ad9d38d012f74b461f66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a190a5691b8e0e1d8c1db929a60f39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366aa8389c41a598ac1a87d4f6a8aa8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861df35e224a75582d2ea4c809ff541350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbd519eb4b05ee4f877aaa051354e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d24e58fb77e6b56024cfaf3fd973b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881570c5e0f1c7c02f4f8ba7b7770732353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b836913a38fa94f96edc76d026bab2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc95078699a7d81b6f8aa4d3b252fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a72c936b8d810f8e2d995e4b7baa20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d553562c3937d13ad87c7cdfce613ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8005f087cbc171f2d69aa9d4c10da4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690934dd22426da71228764b18075e52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346dd80778b66aab6ef5215aef99a25360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b527f693ff2df434c505d8473e79e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca354e32fda7b986eb106af886f9b688362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6139c10b25c9b142adb30d6bf709be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712f1c05404536721a4a63c87c0e51b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805a6c29dd3b4bc23fa9ca3e589ee4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dbe6b291f06cd46b709425c608145366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16053c5cf696b805acd6a563ac28e764367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426b7b00f93d0db04c07ff751334aba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d114430004b72f0b388530ebf3f45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bff3019eb9cf25ef29cccc84c1c2db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e1091b324cc5cd229648e762828e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba73a801c21bc83c3b76f4079099ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08456661e6f2dce03cc535874112b667373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6e78bb0ce5bd1c5b3291ace4e1893374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649d306fdebd03aeef5a56dd21eb7bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25587beb3369d12b4a6d8f94bae98a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6eade6ccb433d1c1569cab69ae9ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa97ee2536963120537995fe8eaf9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ba0004f2b30afa1e577f7a8e7886c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcc698bca43fa26cb185572f1bf396380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81502a8f8d9ee5ec870e8340bfe1011381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e29eac1760bacfed9df7aecc3b36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c04945667db6dcb450250351a90c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d6af8a4d4b4ff0018cd68920ab151384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f3e4197aebef17c105f578fbd06ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec7819cb3fed4037a4a24a5073f267386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c362ac0685e0e87e5a0cf7bd336d01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3b36f1c5614ad503fbd30626f02bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d1636983a55c64482c26a4112bd01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a1eb9d08448274c50c640aa8a9622390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307481eb7427ac0a7d84a0117170268391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d005a28ce02b7f6e325a1520beb132392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902dfca7288ebec666228a249f102ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797e7dd860d7c437557edd6f26e38c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f3518cc57d2fc04808c846d5f17c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dcea7f4896e75272cec3d136f2bd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c60977bf74af1130056d855c3b78d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcf7e1fd3e0e6fe81d1f2285fd5905398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b2f460f7c05a964c8a7c5b88ee528399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bbd7a4cd5c5f9072184c358c85daa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25603f4809e4024b6532abee87f5d268401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05bd7fd25c0adcd4b9ac1e834679aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9bde0239b0376ded60486a690fb23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2f3073062f9f31951b52e089dc12d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb923262656fa60777c978efc00de9d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873c22a60a8ad50da615905d081040b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32f4256ec6402fe90f5dee6bb5de20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec28a74eaa3f9e6255fa575f2ec939408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049827533a17d94307d20a854684363409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6dbe8b5f32d529296a23061d10b43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06f938c87f5dcc2c1b537a6fd051b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715800093a96b78ea2c1aff6c60c7d9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbddd433f0ee5667758b10fb0c3f46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca44597cbf0a65f8ee079ceaf53e9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cde1673f8b6473f238887db5f012bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332961356063f918aa16133cd40731e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f654b93b6308bb46fda5f888a62407417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb0872d7ee778be9680a28a9668410418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96679465dace242742ea39cb93f280419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1535dd8402384118cf948322962aeb2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cd5f6650dd489c6f116ec036e3d18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03552c4bb5a38e56d4ac903395d59b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728581be384db0c7e44595528e6cfaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf09d7ab72718f379572645f443a4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca998d1e9a89334b155590794548d3d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4bee0bc203dba22360bbbef990be5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662a8ec4b4a76bcf4f194790279d236427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d814fbf127798f4b66d0a5b1ae616428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12772396182c7b83906f74fb7445f4b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a5d288e00ae804f28584257c2cf5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba9d18c9ba768895dcea14a34c0448431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86c8be68f43e55e04c16ba5493732b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8b5d403c214622b1feb4eddba44f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fee6a3457356885581f884420e76f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7903dee22525434607f5ae7bd1a75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a40975fbfb67bd5443737cbe372a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da310db8b19bfdda15deda3baf9ec915437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc2ed68bb47d874613d2318d2afe7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b3f89f36e005c9cbc57d91e1f77a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d48f19f03b859026061781853423b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf062e6f820585d89ea04396b76d18a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1dddc3c789bfa5203e4c4441f1273442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b14c3b6b939212e2a03159285f2b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9965beeec0e8c91d1042f41ebebe57a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f67f36b12de33fed63a10f9981b0a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f55b7cf36aa3789f13b930bc26fc7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6c860d09ebb5f615e3ae8f385cbf3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b6d1a80ff502a091895e2ff2bb3b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4bc048b95aee1b79d3750935c78aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b6385a84836a1c41f684e8c701bc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f79755ded57cc51c72e4b80bd87ae9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82365edbc51dedfba94526b55b91896e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410982f0a740e782ebb54718626541e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a52c1ad2b66b6cc70fd1fddabe033c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bd21cd01c23214d18d4023c187f18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be56550d4809ca2c34aadeec6325924456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54eb947197d239ef36e11a42c03661457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3604f8d0a6121949139e42a8c95d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcc7fdf0e53532f20f174247ca85df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7497840b2585a4bcc061e9f1a59482460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec58aaffbee85d3f8796acb5a195a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e55efe9b80cbd5014ee5e33ae004462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b109fba61b867e0c1a7afe53877f9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b08b7b35aff907f30d2ce1f9bbfdd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24322082a6cb7459b7a6b4700101ed4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40d8f164197deb83f787cb6d747283466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da124b9bbcc085ec13d8072c47216647467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e44786aa7eed3fa257b583c8584470468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b989a57f8bf25671b7c00710dca7e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80382ceb3f6ba38fe9993d8c895ff094470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c0f4030d1b8cfa2548c563d4776ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce73744f769bbe6777d8fecd20657a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19596aaacd9e85478d59b297926eff82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ba311315b9f75869d13f691fc3adc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890750e6263a89a40362c1a939d2b74475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176679b0cd1a76f86566701c7655c864476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ace6d8c1ad6ac50d1de1e74ccdcf0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ebc9ac0023a9c7bb0088b26e17ca3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e0c1208f2e7315a401ccbfb290c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b972b450b2419a74c7706251985ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94ae5ddef5d230966dcc23af254103481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcdb0cd71288463acfde353ab9e657482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bcb0d06221f73dcf9c0efed9bf55b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1362eb545811158af6c82ba6978cce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453c7eb2479d6c36276e9fcf886cd7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fe3f0a53e624af5e80f3d89876b1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a515dc43b8e067366d35ec372beee32487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234021987e213cd27efb015ca537b623488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbfbca07a8f940a839544befbbc275489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591eac214901e573410ef9c15af5ae0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26490a543190873e47ffa18ba5a4671d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f672fad2d231ae9c6e942109bffee0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c69ffad9db1cf0e5e9581ea6cc5259493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8eab259bd286c1a5a4476a6f578af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529c7bc26b88c053347582d41e75ed6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac0b77e69f9b3421eb466852264a62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b4ebb97cf082db53ba2a6cc52e11d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906103f4a751af1df2e54df964de004498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3de503c48c76f58df66ac707233bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea0b8f2d1bf0dc48b9fff68e862647500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74322db43e55a5f586f9dcf9d7204dab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc587d98075cee25fcc48aa1477693502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b927af8c7b78a0dbb1d7cbd06463de2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf7a380b27f5cf3ccaeff8b58991ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc21f10af67a9cbbca97abfffebb0d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de50c2addc53a184ef9a1c4ab6b768506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9364c77a8baaa9745ccb1c064680d15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0e0ae94701661a3e70e330b7816a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c59e60da56141917d6eba8576c8156509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481409a1fb81e415d6fb9c4d3f2d1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00449cefd5620c82e84cc1b886991ef1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d57e61c33baa8f2601013715e78fcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f109644b0b2e8b31b722d6596c7254513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0179b5faba7564d7b1bcfa63ffaff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a41debd55c20dd09d062d39054820515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09595fc93813ee7df3f998d2d35785b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf549f63098bdc799babff2c3a77f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ba409cc4dedd64231afcdb43eb391518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b2ce0797cfc91fe91c2a28fffff1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b5f5a1487971a1682fd168667cf28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de6392151c5a62d6e3e6d716596c02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb00a052d406cfe644e36c5c51cb7b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5b99dfc9cccd06958f240f8f866ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced900b89a3dcfba26a867f8e1c7d9f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7fdae54c17f9b9c799d8b680a3fc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99c7f5b17aa2638474519de4ebe6c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdcbd74dd123b9edbc1eae7b9ad263527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187783ec8181ea8ed18928f5d151fa2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaa6b16ee21af0515013f9989b5c37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bc0d9dae9cbc07dd010f363fcee56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e073d665ad211c6d62c904656e1409531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd496ecba9d2eb4f6255888901904960532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238986cce70bff9552906ef97ee3b96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12017811ef88d74ca8b77eafaa01934534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8da79048019b4aa4f9786031f69c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2ebaa4d25798546298fa32c9b1742536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b565ac3412eaa425f51a4987ddfaf28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fb069a7cdde0d865dccd40344bba0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e4c7a124348a2856f0925f5582012539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b623128e7482c3f33a3632a32032ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040500daab4ce89601c09194c34dcf6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf269ce5afbc39dc47415fc97f27e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b94773af94a330fc1b80eb195ca3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f5e62ecf1fba9ae202b0f6fe1ad4d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e627af317dc8da5e9766c73787e26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849a3605a44093cce7f38138c2c81e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0db8c7ebb52db1b5f4affb1635f7b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678bb3d037d8752b149118cc66c858e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c581719ef72edb058b0a509a223ef8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aba6f6f1c7cc854449718c5abe54cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834dd51049c395d32dba92b96a9b204551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe32118d351670d70e008ac148ad00f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3671514bf9672363688b23082b32f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907e96b2c6d3c5bbbdf4a94aa17eaba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20107defccb2434417742ddc8bbfc416555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca4cd2cc6c74633870ecca1521378a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d6f9ed06c50c003bd70f8b7480a8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8390b632611823b68beff01347471558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfdabba5eac75fda04ae54f0645d59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d72a6333708a325f3f5446b40a4cec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02797358a1c04eff29abf7c68f94c46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb86328ff54cc1b7c519b536e65b90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacdc27a895e1fd051da5160eb3b06e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459c43790712bd2be8b57355ec021f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9da91280689ea9fcc5458b4d8c3d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebc4a790b2a7d5d1b039b9a29565bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c331c568ce492401849d103f2acc6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60220f702cd6eccfb6f7eb31a27bfdb9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3f8437cb51312d7f8007f9cfda615569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce6e011b9e3fa4ac1ff8b16989349f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd2e14a2f0d56655f422358549df0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a01ac9f97d4afa1c2f05e6902628e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f683c5bc17f44997a00e7f8d3a066573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a031acc9c9886a341be918375474ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119790a69525524bfab4c10f2115ec49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4108d0925312de203340f8a55669dd2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc8482844f0d8a66cc1956713f6e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8e15de8bd7fd5e59e8d4f8c85f93f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539837b7344035728cb2e753ca5d31d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c8a79bfbf793352531af76a4a40b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ba10f644e9509615935e6435341f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb0001c513f9728857a07466d4ddc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abb6ae80238f5e4b853155a373d415583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41288fe66690c3c8c808e21323c3a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835447293b9698dda51a48f96384c858585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfedbf3e59a6263caed46aeb2b31ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159877d422498412d9537b7a02ff498587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe3a1d79b62fddc8bdf158f4c1894588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b193b0e489590746d06c71ecb14b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1493f70361a4032117a507ecadccd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99446d22c4849dfd90219547dc91cbce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f7b8f14d6e65b7087d30639b25090592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25addda22776043f06d445ab929e433a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391149840cc85c98b74026d782abdac1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6b045a6e3c3d4e0efd72aeb077c4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438626554ce4b1f98f5bfbab4438501596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1b120d6d92c2ff9f6d7f7593fc846597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709471f5d476a0c8e42e4690154a638598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d15a91b5899c99691adab18e030223599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41604fb202f23ef87a74e29bca82369600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813d0bceb3d19d97ca0bcb492ceec6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b40d8273fe68ce4fd2dcaaf2160915602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc79ff626608cf9e60a15b0f6b23469603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716191b19792e9913c7533f3747df913604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f3813a7dcb21fa1ce6174f403954605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8ce29ad13a17288dff99da3c4776f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2607bcb986774a6eea1d13ed8c0a67d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fb4433b452a32c3c510292d3a1d00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed1a1d61f2ef71c07d336ea36fb095609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc821103651ebc2fd724b1ec79bb01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91015a20b09f14927edff4ee0df762c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e906a5ca4eb939f3933bb1c69b2a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666d0f315ee713945320183f31afe65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134214bab8be01444033ac43813a23e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baba2d0c59c26de763f13f4b2bf6d61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eed5abe18dc3dc4db4ff6660f4be57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ef95d3bb6490f19c99db431dfa360617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40567173cb9f53ca17e4dd52b563b254618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c0709097bca56b1f357b0569d2344619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae476bf2eb5a1acf52924f94bfc1fb08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a973692144ec92a277a15a98f1397621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e670badb3f7f0aa19e48e83ae0034b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afb9f3eb05b86236a8072376578747623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c86b811faa8d743b54dd56db520ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685503d4816dc27a565f57943f94606c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882e88da184c824fc04bd7771dc9f55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55f0aee06ea3dc5b3132003ee6ffb9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c455c454a54653909659131bd350674628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75148405e7cb7c41ea33df29fc65a2d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25956f4dc584c4bea85e52e544baaea2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba109fb26c0fdbb8874104f64f0d3b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac74a2cb6f91598420b75e852147266632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9daeb2cf17c78d9d432a9738390a2b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98f745e8ec129c180b3fa42014c11e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7348e318187c4e2d6c946431e540b42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ada309c07e187b921b5820a619f1da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1d988781c3854ba43edb91981ba6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b19d5b00da0ec36e58432c79fce77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0d07cde11785ceb3623ecc9a580b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfba2fe2f9e3f194bb9a01fbc9f0eda640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93ec40c6d8ca8ddd37fbc314f41a85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1527063d1a7508ecb6b9f700056d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edea63f43500523b632465d35609f79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d4547fa4a380767091b39c430bc31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c6692b7452e62ef49e7a1920d1edc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbfa37b016381ee4b29b32c92a8bfe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac49a5b23eeff7cf790769a2fa138b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1105896dc74fa0123c23ab8c35e34d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c656c0edb3a34394497882ce1432a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5f536223284b7a14352ba39468207650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff37a0cc23fdfbbc0a461b8139e2cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcfb8b3603bba243b8142041098783652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85863bb69ea1e90e95401eec385a5502653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6222fa8bf4e3d128e4929dd5b42a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6d5c97d85369eb1ea559bcb122533655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fad3ed85c141d7dc77b0a361685dfa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b721534f3699390bac5c30b816bc0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2ebef9685a8248595efc33533aa4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62935fb02489ddc761e1cc8893877f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d9d1fff379c30b1ddafee27632503660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b408f1fa0185cafe10a8960d7c517661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89a54d9c0a7fed686228c4c0782346662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb202af4c409d764770a1716c295510663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beec0dcf38eef49f648b96ae19b51cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786024f9f7c290895c5102d66ea32338665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb65807f892524e6ce9731034e9836666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db560ba2f783378e4aec3b617386f7be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13997c4c967d1bee53aba7d474c1551d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b73f9aee037f8db82ae50676ef5148669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020390c296a7c8c31ce7b7094185766670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851444c0fefcf29169c0d7a1274d10c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d21c268900cdbdc7f8ad78c8226c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d031432103f3bdca6b2daa84330cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b60071117efd615ef87a506072d42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d98136e38ca01ed17bcf209547135675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508058e22fc8e2283c015db40f42888676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9ae1292cd228270ea93abaf43515a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abe716da70b697d1b987db939bb394678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132f0fdd810a7f81396f5be9c4a4ca6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40009d22383f76d46898d859aa045422680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc58dbc12668a85f22dbffb05bfab4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd11d39922a643f27a334b245937ecb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ff5bdb9e676025163139bca83062e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bac13a6872b3aedf082902f0ea6a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d99b201ae6567b4429759c3ee9e0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ccdb687ef04ef3b5c6868222d05bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455af406ff9c62cbf622e7b1282b45f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c204e8607e29804186ad9ef05d1c85b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa8aee6b07c784b0ffc73070e85bc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a3dfc336283c6209486395bf9d44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38a81bef13fd32e651bd9ff4e7178e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed560ebc9269db02241bc75549ffd350692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25223a66e04a66f5df9abb4f559398693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e693a3f120f199f874db4bd44cc0c0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18f09ec39dd11b6279e3b673d4cb1f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df3b49524ad1c8e6f043fcea67aa0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93016195e3673e877ab19e2218f85af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adb18b73b22faa62ef47379bf4a73e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0ad006a00f7b7ee4cc6f5501042d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d080f108a65aa48c156d2c579122fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d8d986e0dfe159abdd694affb7d8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4d88bf58a5e72b69c62016e2aa6eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb8ef0b07b8ea6952064d591cc60d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a714298bbc96703a0649ca632ce49c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43325875ffe709a5a6ae3a12e9030c96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543442b9a5cc201a71478298cd3658dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50691545e39ce1090ab0c7ddd1c6fb7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921674e0f4cde075b513ea919c130df0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf08a2dd7cf0e94666bfd25e52a28c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d032a30322595b4cc50dd196fb5e71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a3d05a8d2b6480ed1074e4407412f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0bd2b7f8188add5f3ef486642e852712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb116d1c4c484b7ee1052e9224e3ecb7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e25967df17eb6a40bfc0c336565f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66598fbccc80ee55956c751e25dc07d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbf3a56fc2a1086d646ef7cb565d44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb912831065b7b51c63ff40d85ae4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade499682f19ee2a9d3519a90e2d8276718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819158624be7983ccc5e1d63e87f31b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a896118744dd8ab5a3e48f7aeece9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e10e1865959402d7ff8411350f4544721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cca77f6ea050b1a9a1d971c5bb01de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfc92bce75c1f25713f2f833cfb23c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ed55e9ee86cb4ba69392f72d3e04a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6def01c61d652a5deb820706dc1584725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e4fb74a06cf5b6502deaccb0cd58c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55452f7b85d59cab424b02ab6d114b7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622e2e4cfb4417ec98254945c420cc8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fce9caeffc0d921f57e3fb57eff78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb4e391b47544e7dcf3be5657bc4e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc927696738b43f46372145b789c0d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a24f52b82174a16e2d1c7a5ab411f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0fc819c7a8706019c156be68a0e6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22ac853de8a1f45b24352a7b6d40d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5174f002bc33395aa03fd83bd9e97a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77570336decfdf33ed5722733e6deba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b6af3b9879d1a4a2326738d85687b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9488aeb0345d433142a6b067bc259e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bbacf906d2c29cbec7f898407b806739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47cde4fded00b84cf975923f606046740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e05dac812f703cbfc31b916b8fe45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab26af21cd4da396c28b0ecd4e5401742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5db81b79517ecf7ee1827e92cba35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea0860d5dde84474f87da32ced2627744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aee8a9d84bb1d64309ae8ba3fd701745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27abdd89703d910028ed7cc36bf40f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2001d7eda4f35ff5d9e8906ddafc08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11812984987d94bb3505b94d1c8ba5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4ba4f25f26a727b8a2b057212f124749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c20b9390d9031c3b02ed45f4679ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c060b6ca13bf8b8f9e18489904b227751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249a10aa0136ef78ca708a3700ddf11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701359edd7f07da27754d11dba8d523753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e7c0bba1d90fbf5cf15b609149308754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333709baaa52fd1565cfdd36342d7cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8372b09cb2894ea2b50d6665f61e05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677579dc8c1529cec636a8f18eeeb29757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2d3da3a344c9eb2c0b4db57c0a83d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3387d73be8a06da6fcf968e436b31759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092e305d4ded7a3f714e22a142f48941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083c4293304da2e3fb89df39c8748912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591f9c44ad2ccfca79659ab00b3973f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a0fb244f0d0b1157d8b90287bd2ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed61d155ff0e607b9890a6e0f7533b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2cbff68d6d0e488d259e7ee4751c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e815467073b32df09709639d7f196cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d9eef78b84ed09acc96b3e475a0fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10352a88215cc9d4d9d8c2aee56eee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93dad8fabc8246e1c8fedddf66d92210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022411c22a0fb6370b2cad41e08caec111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542415e9f7713901747aa19a2f96b2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665ad9c189b14ab9e018cfedc8f7a5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9f519a4f4ea8a942526c642d9817c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716dabfb0d8d1fd777ad849f058638015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dc61c98969bdeb68ab2158f6b08cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921ec8678a3dde216a17da5b56529a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6bfb4e29b134dd816747d234bd6a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd286bd89dda832447247f4bff178a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244053a1bfca400a369b968b4f066da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad33d361ff9bd7bd63ba4a5001e46221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdd3eadfbe2c427d2099c6770ccd6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a3eaae2a3ca52a84ffadc8f5975d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef3b7b6e9c5cd96c72d3232f23cd2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3beac8b18e5ce6519cac2bf189d7dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f7827357d0a7545aced62498be98126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61115aa2ef9ded160e0e7b9b022267a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56e4ca10e14d8c8a1fa64d5dd3099628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da166357c3776de55878310f98c07b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe500d5c6fb1dcd33a56c84fefbd5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c81f90232320305be40d6fecac2f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a2c61821662725175bf3ff489419c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f10f46dfe88b1eb7ff131fee94c86733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309afa711da07d6878616836822fc4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d950df18b78529e9161efd652ca35235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca0a430bc89fe818cc7fc20bc5d6ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7150e770cf8d2778cc706be248d61037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204375f54a56403dfb902a5de589625538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e649ccff71d262f5c52ffb72472a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a03107e180fb8943224801e704f7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97c24bba7d67804bc886f30ac0bb5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84040ed49ca39183afdce7d847f59e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896081255a1099cb99bc5eb31c725b6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd87ac68c5cb24a10a7f2c7ac5511844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc27164a6ee23dcf6a1c0ac04f5faf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4cb2b5858755a1fcd647cb1411d6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a53f5d9a1ae55d15816f81ba9f3d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0385071e7b436353ce5e060576d5bf048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f0f73e3a44977c42579c4ddb389f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2b11b93df8bdf151bc3b23955427950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa029dbccdc55badedb2e933c80ad2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d88e2b12ec7b0b139664464c1566a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e847959788f5b8472250da74909aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b170f191fd106380d52d1541fc01a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996609f5d952f655978b75ddeaf065e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92528e2d918f0441813055926be2db2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a86ec9f4e690e7116b067b8b3908757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37196c9069e5d4c650d995b0b5b9f70058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0290ec11d1b08709b5e109c16cd4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280c06d607637734b5d850985b301bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf850dbf4303841d43c2a595399f222f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912999231ae69d3a1776135faee43b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cf706afd9047391ba32225365bb0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f2c3113d148d0bc7a4ac59de7b71a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16a79a6915c6fb07f9bfb03ae3445965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471928e22e3da029972d26310e20b7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db141837279f046dfd1c8d79c7ae103b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a11e49ddf1c799d2f346a4a53de91c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0c631d482369fcee357d077bd018969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d916b30c8bcb108a4334e8af1e638c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1ff95a15961565558269c5b543c8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff45b61e792b8049f93e79f82b2df572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7d69b6193c36f3d68dc6425e9149373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee424b55a14f24302919f307a7cf515574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5e7d06dc0a30aab2f4e6fcda37eb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0ea4cd0eb7306dcc5d1d98f01d2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d964da4ac3efbf5d0f0afda55c62e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d1126c721b09a2fe0f8eeafe9ad6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad2107dead22f7d38736999ed5c7db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc93d6a1f22501768567d8bc22ab0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785555a8ea48186b504e73841f48fd1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1076ee83692d0e7e29a401d18488282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aa7ef55d5a5b416e81271e94a4a0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9021eda4aa71203b388f7846e6f3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806b4313346ea09044881db1714a81985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92870f68a6d46edbd8d58053c1bcb9c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe974812e879adfed045ae6c012f6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7af2039d7e8a016b5884a7cbe9b8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7af620b45a3a0dd6152d1b65515fde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0490b9e6fa9e5c5c7d56fef861a0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d6c30bfd94cfa73ce75e4deb8000191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f7539ea54ac75418d8e65821e956592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5bfb001a5d14d154022d80af212bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5f0a9bece2ccfad03be51ef078d7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc248b71db17c19be5bc7811207416cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed240afe1ac00c0cccb7385560101dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f70664de6e7f55e990732b5dc2271d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8203bd021db1e42b469afcac720470e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc56cf45c9af9f4733edbcb4647e7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb96c5bf8668e781f9294ecaac34715100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c4807693aea5231b393f7f405be16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0a2312b6b61fa0dacc5fe30e1fb62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44493588403538b550453dc28ab1db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334371b1c4d6d301c876a7e2670c2164104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e485d191cf2d8bd141bb6013033f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b7749497855bec04670777897fef2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1486c7715bb7dd11bd62863a9273e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b913703380386ba108ee7c7286a2286108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b631cc14fd75cc98ee2bd38aaabd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7dea9017692eece4ed1ed881034e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098e3db130e9a7d442a02e51e474502111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b7a178a2b8b0408c56acca85431de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25109587c74f1cc167985a6479809830113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eabc3facc58f682a68945b8952b3fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546df59b241a65776f3bd91caa4f4b29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2042a7c2b75b407046d3a8c8907d84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287367fde5f2fa98321bb4349bccc57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822d5e881c729fa83103ec3dca8a7ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc2b0bc8164a179b64cab47bffb76d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10301e51d8f35c66a3f785c40dcefbff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec1c251d4e873b68f32c876f8ef13d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14603d38a65eac41ea24dd75e4965b0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aafbe13935e9b1a11ef860db8b82d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f419fe74303d54fce798db40aac4086124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79797cbf3a4d00243d1dfc984dfce2f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9bb90b32c7b08dae0a98692740415126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bf284b4a6ce97823fa984f44e5399127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c5e6fea687060c7557d7d389c46e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7d0eea5023035a34be708fb81ca1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d8b913ec2295d132bf3c20bfb3ef3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94243519ebaba77e0437c3d6b7509a5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7eb340c8fe67ce2edab25d445899b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508f914918164a52568ee9c9fb84b85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f400642463bf63c5fa6bf761f6600134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbb482ce28fd9eab61c395eba16d0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128144c384ff2ce479fcf0caa6bd072136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d455748f455ec0c768f277ece7009137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a8a56e5a73bed2b995e46fa1b7c3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a231ca622c6e208d02a8b238d202a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38e5f44b62e0e5753d8b75ba0d7f3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55469c72ed91d453019a0ca7bffe0ce2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f216f7ca9d5ef4dd16d7afdcde65c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13533dc0eb764f005679cae0554ca6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f98c42fe053a5ae5e118682990b8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cfd35cb4b5fded153d6622747cd20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07652631f166b77444c7943d488e650b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21818c10597a0f8f5ce1fe6c234d2d14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12183669de9aca29007fac4979cde58e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d544241c61f6b7506a0aeb7717fa803149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca984d102f00b4fdce146001a632a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe997a10a8a14581a86cb7b1dbd67ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaab31f049fb1f0313ac33d9bf0399152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db766a9e0c2ab04844119a5a42653e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b9df6b68400abf8a9646ac2f8bd12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176c02727fa5aaf45692da326237fbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a460206e4eb1aacdb7658cc7b4bc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683925de1114e2de3a8b6cbcdd34bf34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093c57204510144c951cab0c1a50dd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1df0c65b12e41f420ce3911c1342f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686194c16495bd280599ad4364f849d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb237c436679492501f6e3b0618b97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ae30e1eb48f888c2bd09c3dda6258162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec578a4a9304665895794d1931bc882163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a63170b5cccd8a4297868fbdab7513164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512398dd53d361362148c6f08037c28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937613dc8715e8a619a60db81c1fce83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1a4f8a678706546632cb19f512512167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eb73d8ff1c2ff4426f321e55e9522168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c5a3dabe434248e987660bb7b8bef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d07bf43d6abf727b009a5888edfa01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fdca2c8429d1c6146929a3a462f4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f541a8cb72646e7d058caf541cd83e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54c28b5b07e3e47c8443aefc31f9ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e345c89622f2798d1933789be1e014a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0aa4b749111dbc60a1ae0547fcc3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05f43e4ceee7d1b515e11838db9e5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0318296951ad4a0fa0eb1c26eb1726177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5611cf99b13cea8a95c8e6f733c01e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07745dd5ccdc9b99ee5153d8b98cbf4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3635a849cae16cf1848a3522c4bf886180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb08c8ed21ac075b35d0ad072adc04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39011d5f29fb5c49eedb8ccd62dde81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe275f4b4b326665a846fcf700c8d82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245218ca26c9ae03683f9be57d31114184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f86ccdea6ed81af05397085b8a03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a2d7eb1511afffdcb944e2b01514e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119e081539c5bdfa21618e3fad3e106187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d11bb1d7f15441721f218878f7d26e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd072e56de8025eb9f2624482a28f38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d4b7db9aa0edb2fc8710110c13be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c204a1fc6613002fdc52dabcda079191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd081d6f460aeaafe8c5da88d420d158192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c8b74786e5759fe1b135d9a367cb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d290b94210acbb0c621a6c1728a94f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ea87d6c0999c6a508ddcc0377cdaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fcc7a0adfadd37044bee0baa9fa0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde8a2c7b0a02f3e411552dbec0393d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1da6ea359eee530c6933fa5cc7a8ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcedfc82ca3815bcf9f93e3f7acc120199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59c56aa41277ff51f87e797f0d4466200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ce5e421426e9e94834b05b7a15581201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9002954cc1744121c854fb51d6c1765202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9e3dc15e276842bb2b365b8791636203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e7d0e81bb23614ad82839e0290b43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89cff9dbd79db5e4d2c118f05fb593205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86173ca3df350c4c8819227256df6ef6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01266ecfa568489d72bc44ae9c75d816207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668450a5b7815e45eacb01b954f875e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad22709bb4d79a5e0fab3feb4d221c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc9179147edcd5e02e8b20d0a460f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3fe3933ff8937ef2a3f265984744f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48978ff007a75dc59ff134ce8a4b77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb3cff9647a6a7764b8d27c9ca65d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea8295bac20fe1844d63c8cb6b08d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2c400285ea99122ef73a3accdd823215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43ddccf54dfa32f8385cf20d4c55c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3670aaad3c9e22d4be2b16f392407217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f36430015684473273c9210827ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb85e4b351b5edf3fa2d884c5a3e5d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95b7ba048e1ce4322c31b466b58101220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a9a8a371c180245b0c909905fafb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d2982060ff3993e932d79fade72f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bea917101a0159ff750f68058f847223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723c2a8746b60b7b8de090615f8f9ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af589a9e9478a81be74b47fc9dcbd5d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46792c7dec8d384c68c066fd7f5d433226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac73177c5388c6bb270770ff092412227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e609bc87e7ce0e00be1190dae91897228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75fa4860b58445ce74c7de693eb156229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c21d6141663a44e63d66c64aab4b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a47c7eb575e9dc0203eb066d132228231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26fd37bbb1b2a95387d0c39dfc3652232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d1c399f66f50575088f154904b957233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e9f727eb479efb7ad9401747f48e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f681cbc9c649de04c745d12f884c13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760d4c2f7ddc5a8e2332dc033a92c63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482648e27f9208e66f3abf6f0dd48822237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb77364d08f79b8ef64f6931c19bdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27545dc1a2b177e8c14257d96927713b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4f039831e7f41d99093b2338074fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e0cfb0b249fdc4e7196a5a59106f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe038a41bb2bf7d40bcb9a3cd2cc5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999610b0d068e969802f9bf8ebae176243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827f2d8f207352029f5e43d93a44785244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615b5a86fd4c4a3f31aeda25bd624ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67d4b294bcd918f2b03e15c809771246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b405a638d2398491e061c854cfc5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1949e41d9d8703d5c594080f384f89a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1a7f7654a0ac974ab42c946692f21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4be7308162c42e1c3dd49a3e91f01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e78d4d7b13d25897687037cc84b11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5c31beb81efb68ec44a0f84e1ccac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a155da3fe4edb3d183f957e32aa03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0a5684aaee2818521df3771fbf878254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56e14141a6963cbe2ef747f2a6f942255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17fffff54e59f4224fa649e6abb2fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63132bf16cf63c35aac082da251bb1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead1b5993c9c7b29eeeae96ff9a11cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941687d0eedb578860006623dc38178259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9e288d489b9a78ea227cf8b034bb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200db63c6482e2e51d85f169bd009c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc476ea9424dbe83d4ca7ff34dcd078262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308beae811893fba989e9cacc02cd7b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefa6ed38b6a2fea8fbf266e00cbe27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19e78fb5bac035a61903c793034a9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3f3ea3119063b22eb1f382b6f1eec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c9bdd8b819238ad54285f6d4184dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45521165a6923c077c3e4fc001ad4770268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9808218e503c23e747bf411f40a199269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcdf6bb1202ef67b2aa48bb9ce5b58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d89b8d5ac2d90399726607df2e31e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dbbcbb7a6541c5686fbab413a341c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570054756cb2fadf992d2485ff93263273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48889855926d2521841ecd456fa4e5a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883b51f4c79cad661091f58cedf6359275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422d3372465e3fe3ac925d5dbf55013276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a92a82e94c1e8b544da3fca55ab0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31102cb497d8cbd7dfc5628770aba478278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b8dbffd35d8c83fe3c57427aa1109279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b0ba7273b81efde5ede8934dafe5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23f7a38d0fe7b33a2dbfa48ce6a8ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3ecd6cb916a662fb8173501690e8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320383e199bff37375ff00d5f4c387c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3352666a0f91bcc5ffde7ee3b0c3be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed66cc94215371458401b6d4370d49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e39ce190d45f65b31b27e9d80a97c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e7d41db1b447a21f8c0e96a40f3c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349df83f09abfc3b6e359acc47180fe1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755f36947799b6257ffca05ea6ee9b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a84325010b29756fa183a331bef6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a068a918c11241650136d0070919b6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c187ac0389a23b53448671596fb2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44297b6a11c6d0e7c913c2f42a47457293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2efb42683dbfa780577fe872a36cbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e012e45e60697ac4022c607eb0ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069e8a53240b7eb5c10961581520fda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13529e9e7d975273f989259b2b5ea02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78578548ba171e097f5aa34a219b875298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933a880dc66b4a25667dffd2a535b4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716df51cc2fcba22775edb34223bf80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314a73077f169b2827c32e3e769e10e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56143d93c569de0e740d8f7861f6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0906c436724690d9e305b7d08083b0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390cc1a9ee3d6756053eff29baf7e3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600ca3c6a43528ab473f7c102f8e5ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626af854ef9271a7234d557886ab6e38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc095cfa5aecf36f46216659819c37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e973876036a9bca1d0aa38f2fd6ff4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e586c4267df49a905e1e300d857bb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97f29ff21e82ff67ca955fb9693f95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9492f6a610645dac3e084fdbdfb29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d989278ef3eb46f250d6365275536312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328205e8e9e6711ba26072d7bfebb4d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473f649a943766afd22a8c38ea5aa2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36755290cdbcfb06b8e0a3b69e8cebc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6192989e2f4e7eccdac944f58ff0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db62f8e300ba4d5db524f8756e8fe4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c78b45de1f213f292d2aef293606c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde202663ab5cc8e73ac0639c5a5b53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7081010bb0c88d432bce44a7f9d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3d05e96540ddb9cb946826b127c07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e2eb38c68e7462a2084a5bd6012cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f47904da5c5a9c97c9d794a360bd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c2a9499009f3ffab1422c4918b739324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e2b0f626f5b1ef89137bff67d41bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3955e1233c541366d543680b868026d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bcef6309e136e77b53f47e2e5a8ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcb18935eb463653293fe62e4dfb9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71095b26539be9c1118fc80cb77e2b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5da3fa770f718383325077e4d2c05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67142fa90fc8f2592b7635ece91fa91e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0ff7f1e1ee1cd80e8f2b38b5582d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604c5c3c7e1d4f0ffd5ad97784189b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d7025ee677fdccb19963e63421231334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09cb6e68624753fb72afa5c95c18f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102071441e49f41985f93d6d066fa5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440150f83cb522da166d933dc00d89d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf19ebcc74fa49221dc25bf52b520b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bdc02d6a5a5c6fe7f1f84c85ab743339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821bb96ee82814820d285c6925a4cea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3079d78af81b724aeaad7c268d356f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355336ae02e50ccebe5e6ac99061fb37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee92e7886648024c0080d9fe5235cfc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944c1e5640f5a9e80b65e557e095bb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc6aa36f25a8698d5949e9f8b69e89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd947edbc75caec6dbe2f5818714c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3b53968f5c346b3cc317267127ffe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf835241fcec233fb14289b64e69f3c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb664f0606328a2451239a2109fff2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d983629a03901b68c187f9cefb6c357350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f099fef04f48028f937ac3d9d2813351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0f1a35e961d69aa62d5ffea2acd12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf6c289f31612c7d788613a4a64bb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82360bcec39d0746416a03dc7e4ed227354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605da79e113fb3108a5ee2ac180eacb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5fb9d8dd1be8e19b615d83492f16f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be116f67a23967b8ea92d6539898132357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cacf03bc38eba00b8f71b841ba7a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb7ce72e711a7721f39e8130c6186a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280253227b33f7cb3682639a7f057804360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b235d071b9e816c6f430548f18b6e6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40686bd89fd8abddefa7996e25e938d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32f430d2372759dc232b493a3be919363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37b53543f2764b1d92e4ea5439447d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed2e6b3a0c0eb1ba7a1f6bc3161de3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0d2f997d6acffa7687770b227c325366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d2c6efe3d02fbbc52f02ad5e80f71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67647974c19d7399ec5e567cf6aa3abf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d600560c92e6a86e3f2144818859e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9790871dc2f5db30bad849f0a5c2ec8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45375bb17e915ea18739c4bf992b3bc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07682ecf4da2d0c994263a054e6b8db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1105a0f8bc0b56142b73709f563b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf01e02b94ec1ba0c8b8a285a09cb5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd809f6cdc8f7b5969f603b1ca460c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093c69472ce415eeeed109bcb524b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355187a06da839a4e11e4c029d47845d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685145d4a0f2ce423fa2d66ee7d5dc5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610e9656f47e8de5640ed082a384ce1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6c3e9af5039db829bac99b3488e52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21acfb4c3e4e1ad5d84412b8d69c9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effdabc7c7bb4b39203c177a354d823382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6514bbae4033ff6add9eb9ab56b20fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca69c7333024c596d4c673d00001d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7818503dd3e8d7fe5a9176d63b796f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9d5578a31f10e8642a684c57beaa9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9f2b08cab621949130d72fd21a1c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807d9e43cfd4cb0b8e2caa4d4127086388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d0138d96bd14ee9b7763c7eab5f18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615b746c5f8af4353de08adbf069ccf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbaa373a6b646c7bd22b0b6bc5e5ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b523301dd82424677275034f48eff6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb044300b71ae99e9325012539a7ba7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298317b47df1e8677ae4e90919bc6c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f29b96c109d51e2631b01782c78d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae8447871cfa0c284a6bda6c7bfe20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc52b7673bc552329e84b1347d5fdf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379187eae22e0fcf5adfa1fbacacbe50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b86c1eb9d19541292e587f50bc7efc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedd0e46a75f5c2740cb3cc04a81556400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4e2f2659e5d493b0fef0051a43067401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c213353b6db54aa0335b816503ae8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb6981eb50e73c75be37e4cfcf5178403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd8a9b9423b08ffa19543fe43d368f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7e614527d5caf3e79111407c7d1d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58439048f9c4fb1027e274f9373b65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57837d0c45aef8c666ee945f1f21471d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c8c4e5d3817bd8d3b4c3dc5d097f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d30bce4f99291f221414dbcef2708409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b9f747f57f49cff818fd36d0c4f28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d7632c3a9a76e8a296169a8fd5f14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ebf37195da2225e0e5bba7ebe95c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d6aef320f492b7e00af6d4dd24409413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a8277cb24b93a67334a07a81a07de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a939eca7561b0715b6b49b4992e3e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434961cb30a6bc3c85f1108674d3f894416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4cbbf475824c8f7ad145cae86f3ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5b5f6e2e708ee19eefd4ceccc29ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb8f3b0bec6403fbe480fdc58624e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81772c0a4e8f4b3cf79193866530af1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f833025dac90fb65b3ee4c476cf73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f385a3dc4af5ca97029f0b75ad93f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fa3cbaac979889c8579a6ac6ab69b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183cc90d791b21e942f9c1de9a0416b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421548a350077307b8b4770dfb17c25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef518e5ecc20a65e6287fe99627d684426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b6ce6d6e73b4997a770629dc8e9f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf4fc0c0501c9dd0352c2e6cd84220428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd0849a72ed42ffc7dc588ea0becc5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75e40aba984c887c7e5693b77bee41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc09411e3e91272ff5d86762db44bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440006bf623039c7dbdb0dcc631a733432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9634bdc554381d1394662767abc83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9d8a463a71ee576037842a3da2476434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b500d1915f737d2d16b6a66de0d631435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c20134c53fb883397a827f2c3a65e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc39e8e2f13e7777fcdd155edebd37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7f176a52d5e2f631ebc1b9a6e4c4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a247bb15faa0acec1a3d2ba8e7b2f48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0bac81dca583a8b9852be8a719db7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9ef5b8ba8253b73ef60060304b82b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71c8121a29b393850e07024ddd9a90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbb01eb33aa54c3df216b68a2e9160443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb5d649f5743eb2122483aa182d5ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e77f8afb326dff77b1d3001828098445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ae43ce7f3b7329be03c35fc99ee1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d854f977ecc03b6a6c17cdf870964d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5eb1a4e6cc41ac9d19787518f1b9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fd49ae8a6b09fac4acb5f935464b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7770972ebaa04bc1e069d61b35be748450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28382b8862e1f6c700a985de021b377a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbb0d7e149812d41a5f5ae7204c60d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae735b6830de36a73d76a7b37baeba7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98676535e0ff4c97ac029810f1931154454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0777dcdc81346fd2254edd0512fcf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3d3e92390febd843a49a7c0c92d3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1740dba9d2e1fb50e3c804cdf75945457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac116bab8d4a4126fe51df6b3f2b40e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971e788d6518a28b26baa5aa1e6c03b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6d80ca758a43583d84710c94b2eb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab76336a3a0df15b29025725494eee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120654c2e3a56810177bed1ebb2542b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19efbe9331e7b69d91fc31be5af155463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08059ad716a2452b5b6ac1b6eba643464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a43d9754676fa00ec10da9cd48e18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60b164c3e2ae0e528414367928f4f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021174b2742639ce0bb3e425c83424f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7c9419d23b831711312cc64e24b05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a5c63ba6b7ba24ccbd24c2ea2409c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e6604e9ffb80a40256f1811adf8ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e0558ca35141607454f569f6893bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca909cec80b01403f7b1171c6f9f26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd500552008ddcd44487b9e4b5ca9f95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65a8024e01f8e137216431c42c095474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc12d3bf14d16d4d31ab776829f7fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c3a862f2c4c1c0bb0084c38fb15c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96b6efd618fef48854a2cdc5ee5c05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa07adba09de3f68f990a25326b3f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d428941fac9dca6f1a939c2d41f34b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f6d90ca06aef65835567461bb2439480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07c35d0d23a5f01f9c6eaaaf2c9a18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67a6a6fae7d9e4bfa044919d637d3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11996bb9bde24ef38924fa02d3f559f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988739700785773c551cbc02cc06d7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22593113b793a88b9cb3e60888d3e305485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbea5ea4ba71b93b077a98528bd1da8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8e4b5ea173a718ee34a50444dc903487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9f45c039ebfdb9eb0168ebe9354e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594c2b42b079f280c3682d3e6fbfbe7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a7f32a240ced218cd21d5d8a6a05f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb029bca87fcb4df8fb93177cd7a274491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665cb30b8881df79cdc1d487e541738492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6b7e51e0a248eaa9f8e1e65bac49b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f0a3077d9e47d3e841dbf77f38665494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23288ddc626605bb34abb54c0e1ef828495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514b7713930fbfa3e90e3dd1d094c99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8ffd1f0f3fad1bf17a1f447718575497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910132f5130d0e19266998e907c3a05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2764405eedc94f3345e6de41eb9bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0982433868be93f22696f387833cd06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aff6b091459f5dc5ac961f90465aae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2000ef29549058af8f2d671cdb65c22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac82f265be44f0f03a63a1e07b91e22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845d4576860e19d28ff2f8e36b262e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6678fee49f690eef5fa1b53e18f54ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619c40b6dc487e634d052d07c7db59a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274b50b36f7f91af16afb93110be108507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ac82640e194fb986aa232e1fcd8d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4a4762d5c487a8acfaa9921c00b95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06e824a48028af8d45e0c688e7f001510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5256b19337d39796f691204ee47f0fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986251af7305bbbd8d7949156f6dc51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758637989c5d7777408c4e4728a7d78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00f64cd3a78b04b7ba709bce4c361b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4597c8a3a3fd982503223b6f3fc6eaa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638ca0a4a106c6f7891459a00bc2bf5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba25bc6b8c3ad752b90976291f6c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa5d3e34aab878f55e5a8b6784d4db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba31b2b8eae4ce92f0b3773b15f4fce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616800cde987569ab82456b366991067520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b54e7dd818db003f5dd5b3282e86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fe953fccee91fcc9b5d47004e971b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292d19ccf3d5e83f8787dfa78986f35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664c9a8d4c4fba5a6455c94bac6708b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3ae01e0d219ad3a014e5b3dd79a09525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb076c8620615a6c41840ccdcd9fd9c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16e0ef7c77db05e95dbd031505017e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67c4e2902837ab15df75069aac269d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44519ec9cced8e639e132d95b485a251529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdbf7f7981604119831f391e63d7ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deb1255cc8f930493ee08fa3c72855531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669ef9c97f176ba9af2c64ddf1e7eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb7ae02dd4e7754f059b5f710fa4b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f69fdd5f4ac04683aa1ea03fb83a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180eb3ad382b57ed77ddf8a5a40dbda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0abb3889e8f937def38ad462210a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43981a0ccac5c170f87b0cfa50693e08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b8c7e8e9f85efca1c8b9cfbdd2fec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7664f4602de8e3318829516929e1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8246c9d05b7e71801da9a96311209540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0e1be3f6b1b05502465d0bb7d32c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e877ac0bea5715a8f46529b36b29f28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189fb2b5370ac3b0ae008f7e29514bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab74712eb10d543b8681dc862dcf94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c5feebb0e77e4d3ab449f73c78a00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031b1b4e2d8a53c00a8b9e08050d60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d796b3b5b179b000c790ac36fb3ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a23aaa438712ac4f055f3e10bcf157548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3d9ea756ecbfcd10dc45584d31da1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5897aeb65780cdac3ec2b09f5971a0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f344e90ba6dea47cb57c4043d9c3379551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17995ec408b265ba33472109f491bb39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd15ce20a0eb9550f07883a1fb56116553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67e95bb338b23e56099759ce326ad1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01a4fda40d2868c01c654139fc2622555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768c7ed8be6c40408172310185d3b35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e5dd3ef7b9766bb6f72978f4b9f26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1c13c160ff8adb79a9b1d96daab93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4857506d15b8e4807283ab1fee22575559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174c0d313d043405ee2659fcbe1ab2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f24e079d591222c27ebeac5f927253561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5b0c3f3acf91ddefb65497ff6fab6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9026395b4fdc868d6dbb987b7df5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56aece02b313df9f18e397003df4f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac36a67576552768502201f707d77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440fdee043c7be2ccb247f1cff859cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167b208aa3d176227d22b9a8bcf136567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b4adcf902b4bf438999f0e4712ef8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dca011479b929697419df5e06bf95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69e040c8bb7c3b5f6ccd843de75fd4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bdf1ec940d6c2a8bbed2bc7ba427b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f41247ddbe12668bcc81a30849ba57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ff3416c235506c8abb2dacf11c76c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73459a322783974b5e0559ebfc98ac6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526c7dd5fcf4262ecc7912f61c391ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e080ee07bf9a72acd57304bdba7b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800317601dcbce29d202c80d6ed18eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944d2db2968610422100e344a35d8d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2562662f10f34ad820c19cc46407f38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47780db931cf2c1be75c4ec2430d1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d76d170485b7346a870c7c1f888d95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc16f8c56e6e7e582c2bb858ee0c3c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f663207c4e77fc24aa226365a8de5bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c808c5449bdc0429c8dddd74a91baa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852181908e216c8c8f04b44b6c1752d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f530169b738d7bfc48489687de2bf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad998ce0623b84ad96f6c93efaa275b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02781520a68508b70fafb54c60f26934588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c072af93b48c3b2ed1fc00bee03e92e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d687b93167e8dfa348aa687ea08ae3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260ea509e5b2179e233cb7a5225fc10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422146352d98d26b6b73c6437509db6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0929d68aac29c722f9321ee4f4efdef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0f66377a6f1d64948e41df1a419d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d092afd040ccc170bcda9e3401e62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ced765de5bebcc4e54c1541f25fdc4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76b2bbb091e20d23d917ca234d34de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc541636aa6350224a1af861a097beb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188de3341e514205054d06ad0e00b65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498a04efa1fc0c0fa3b0fe9e0c17b7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff656787f94f7e2335d0bb0b4daa7d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d6f829007bb9685aa2c3998157055602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c28e12f06b931549b2052e7ed01ccc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89e6487b06172be726557352c1b7ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaa25d215d4df34e497d0b3385abd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c46e6d01a5441de8a903634d005939606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae05b45a496d144917d75feaa92672607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3f4c6a34051d52837ea8b4b63d2eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a52462be87f779fbe6a13f018fba84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ca8505ef7bde96e4d5c76e6a6fd5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cd58a045cb2097bd1ea35aa34c391611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52190dc5a896805f00d2e88f84fed109612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d5cd4a69bd916b82d2a84b8182b3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4864d1364a36903c4914c490671ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f255e92a6782e10bed95823921e639615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d1598e62978e604acada45cd10378616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903415bf7d80820e2b7ed8750590b7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc48341e932496fbfa228b17f544a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e85ef1b686702edc2e90cd6d0091b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712ca6ec86719d2965ab3cfaca4fc59620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d704e5aa3d23523f944ae378b614d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b60f4c389ff8b2380d3e767cf340c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cc3004047067b06fc9cd1cf68eed7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdde94111815070f02aafdd0e289a00624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f1ac65a8c041083599d3e164ab463625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeed164a5e7a852c6787c506ff6dee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8c9d8d2054282c69a8f1251e3095a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224cd6a34a449e530cca8fc559eb10d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e05e3d1913e68bdc9545ec79205ff0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48100ffeba212ce378c7ba5d3e739e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad748f4c3b4712651e43ee08b3944ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983f4708c2adc83fbd817eb96d0144a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890fdc8086f79d686a31f5f9b35b6c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f24e1b457601fac839fc796a18f99c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b87015fe78db0c50545566d6771d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0e49157290c3030618d7fd3dc81c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c4bdf623313f966a10a7e1d93f349637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a02168070f821226ac2a665f27171638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13849be6b2dfdbb61b78a3e1295f04b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025afc49bdab269f184d34899de0e4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6542acf8ee4f4de3df99ecafd3c56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc3b0d127ebec0117a773f947e5212642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a09f159df46bd4941039fb7e2e14b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea27dacce245f5595d71e740479153644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77bdcfb59fb97845cdcbecaa72d4a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6635561a0d580db19374a877f6b9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625a873e559c35e7dbf2e8992d55399647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3e363ef21ecdbd809b8a40e1f99ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78868d634d8447d24450f90f91338178649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2569dcbf01c403a958b9271bb6bfab5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11f4fac321acc460318a18839eaafe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995daf59d323688373bece8fc4149c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4ce2791e23f83dba5ce38d65a4394653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a7557b87d3133dc74f14532d57e65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab967397b739d1fffa016eb2991cbd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851c554db6453411b872de9dfdbe708656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9da7f954a4ac66cc86001bc7ccb67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd11aeed93edac8e09840bf582d2d30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45508cb3b668f3fa18cb7cbf289d1314659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6c64c643f2a9ee404e4750588b290660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4ab8a1c2b7aac09b4dc5281832ac3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b684a87ddeff00a0fb1111015262ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc797129d2b140b137fdd62fbc16dc0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93133b036b81def19b14732bd9ef4291664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38341a8c3be61eb48fc46420ecc883a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fafdd31e5d15ae2b915d0d0abefca2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61cf35e6dda0123b67b15601479eb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb74ea4060168a18e1da5d84415f86e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea122df5fbc980ab96a7049ce5a1c82669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36aeb5f3dd813addac93b2e2f062ff6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ade3685670401b207cd1f11e7ec3e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784771298e4b82cec73705dc560f978672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54472994443baeb2fa6836e5fc23e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582086906d9ab1ca57d5d22c407efa8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4d62174765a85bdb9ec2f65cab168675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f60c957577bbe65c022e1d469ac12676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a609d815d84a0547d4fea5d161533677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8ae50013f64a7b3fba7ed3d691f7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b364e30f64a89c1932d8928e4484b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564d12b561e77d73c2e8b0efe2042a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23731cd9efed3a71ad0afce363a306e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39141a921115c3171d024bd0a69dc35c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e1236e74f816f07bd09021ba194c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6750d550ebf2cd80b729276d1f2083684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b86149c07c0b17c87fb0dabc85abc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2325e27fe295e6ce392d73324c991bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c225977d29b5ebfbd1ce19d84beb1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f97d531f151238703b2d0beb07b0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52a6b26030aebd13e8d8e8a446097d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cfa5f8b7f90d6c267a225aed3f745690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c12766ae33420fe0eb00bb6c45abee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a5b4d26be7e5523501c76f476f173692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c084dd04bb91cec1ac75acfb9dcd3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7257b463ac604c7ba8426dfc4d3e97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfd5542f598fb1e42b0617cd0edd84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3b41699bc2a02d4473951d6e703a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c31a0f75ec0f260f971562673076f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74bd6221a1bb4e549d28b535cc2aec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2435a52cbb0aa0df036e2b2220d07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae09495cc1f1fdee686c8acb130b08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875e6a9fa2f5c33f399a65c915a094e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597b633b794f23c51ddc31a34369999702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806e12122ba17819c620cd36db35fe7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396a597289609d3b1e2ee1c6cbea5ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05f51f94793e1891a5ceeb4e47df0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d8d75367ce0c0bb4220586de8a9c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a071054d103c0936dce6f86ae186b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c31cfb6c1e4537c63050732bdeb4ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efce764b3c431a9aea43a79018723e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f115dc861556f71be2504abe96c155710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b90739e927e21883bdd2bc726a30f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7717356b54e866d140ec98e6271f822712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaaf4ae24f5b04306aea80e5e2f4a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd12128cc96396d8c487fba50b913f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca982cb8aeebb6e65cd663302b41fc08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3616d55e5097bc51c490af2687ef0a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba579d86fdc7eb241f12fab37a5019ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d6ee2deff731effe0df93abc87742718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659bd3c019af69c8e07f31581b08de7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829663f08d689ac0ec4b35eb0f47291720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef166d7149077c884a7337d127eb6ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbf26ba23f320ec54db487b91812bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15904a438ef05b56a6b841b7de447adc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a077914aee878e339efeb133620b6e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20744ce641b83273c60038f747faed83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be2d0f151e7a660f003a0a137450c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b62c7ef4aae4649237ff69a7770039727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f5b1c44efb0ae5f5a00f6f88f6258728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9ddb1fe6fd751e6717632d25541b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f4312c080300ab26cc68c42b62862730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e1e9ae783ccbc7f37c9b186f054d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa7ec2a3134b580fce4dd8fcdeb79b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcf196f764fe14330894b2d2ab6035733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c04263415d1f3cf21dbba84a816530734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43348e6fac28843eb603c30de7b46d52735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998f81709249cdfe44fdc54f2dc1f93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfea988edfa667000b247ce9baf4c54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f1b1231cf643ab3f26b3b42d6cb49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465afe4bbc7a5ce6cab43b1ceec2fe1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1975ee9a34f502eea0dd350cab72c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beca6ef7ec3e60ccd6a89c4627593b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec91758d5a4a8be8271464ed6966f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eecf59932d5456a59221fde7dbbe5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796123553470c7f6280482976ac3372744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f790a8331aa86515af9b3ac855a67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81142720e9638151469627fac7f8b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7829d3bdc788a30ecbf78cd9a9b0df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cacc520672048c2567beef00e4a787748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059045af16978fe067cf0a80024287ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e4722a58a1afdf8a9875bc94e20eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dfaf941a40199338248eaa52c289e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69ce4a9a8405f627b876b6c0a050ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3eb3892757d6431dd2e1311accf13753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc516e14cebeaec80df98f6c30434c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da8fbfa5e482465ba2718c4a53f46c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab655e0c6e748d05f0bb98e09fca870756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc35303f76ab52ca8421e5eb43070c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c284ce63927765769b7fa5396614758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0f63a148834b7cb43d9ec6fb6ceaf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>