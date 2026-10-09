--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94110703299aa48b426025293ce296301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe8ebc936040ff8df59242c46faf052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb43c7bd292d5382aacd89d163aba83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fde056ad06a62ea3c3b7361e08c714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b3f4d11c7f2446f3a914d366d48ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95499ccf9aa81b4468a0647c7b40e89c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b672299c8de60b2af8215f659f45f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e62f5ad121f20c943beadfcf589af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5b3ce858023207e7aee4fc94903be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8724deb91399fbf22f7b98da36c9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28da93514a7fcd8bc0fb19ced74556511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595f9410f00fae095407dba11d68aaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a01ccda2be7ffa35dcae50133eb7fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2fa168b011510046ce6fbfb5c846114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f854ef30eec56efa2688f14accbef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2ffb5e3b776cad4bc4943fdeecce916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b10628b379828b793d1a72bec5352517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd37e6006b06ea0c3e10dd3f1d5ed0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31675d192d11651becec158d4ce6755c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4cd319b4b21f3c4380e81250b2d4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05aa91a1bde82a8c34b5c482d8594421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223a699bd25b6aa22b97cc7890f5f4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50c80ac54fcb1880019b935a923e3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e33b3fa4c33028362a0dccfd7b7cbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f88373cb6403e9655e4e9fe4f064925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f20df97366690126efa6c098c9d50326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3cb14a2ee66a8f7ee3e05c12ba4d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11707c74ae8dcc90e3653a936eac17528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07518d42108d86215b5d8482a23f4cc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0046d53b3b4cafa82727cd4275be3e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48167db5de3ebe4e3fde122f6132b50b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7292592113808ab89220a9d2263c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d68b5a06e1705403850136b891c7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa55d91fcc8328424da624e82b52db334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd22f3abe86fbde56253ddc372c52d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b75ee537eef497a956743d589ac5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f3d76e9c4d36ce8f8ef23aac97a1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb6025f4180fb05faf7548b440568f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ed9c66242f6faa8f4d0c67c362a6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06860ceb2d73994152eab04b0bad0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413e615fabdc41bd71713bab0e93e5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2cbbf57043d3d3e222ab808dd6c2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14bf70b791ad58460f0dec85c16b4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f68891491553f4a3430ea60f50601844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7479609a8890e98c6e5148409610a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec1f803b8ccd43834e07e0870daa4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213b3de5c96a2dbd0888c6f635bcb8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40171f2c9ba2de37256b5945a733895448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ef80497186e802930a72a07d409cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7972fe2c3e0cad0663fb4e2b7dc622550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41abaf0941928b5f045e17f5905fa951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1ff1af0b0c179dd2f117a177d839952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda23476cc57274034b98e7311f940553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7ef01b2a3420d4ee768299504539254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8064cb87ab5b7e58c8f1acfe20c4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44269037a64e527cdf4146d910cfe856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8bbc45b7f78f98ed31203a7178a1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be1fea41624dff667f1a3808fdc66758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeec2156e4bc0a3e090afe5555fc67959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c63320e2d9167e903f822e3ad8ada60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87df1768fc06e39fb5170ff3b7913e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1de24a4c09407d457dcfdb7a3a805d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6a4e4b9275786983c197fb1e761ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71582fe3d5fb9b9bc3c6c323f15dd08b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a192c39b68ab59848bfdc5e915d9c3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df005d361ab141429c2d84eb643d3e7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c7442f7695e7a2dab70177bd731ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12bd5d97ea8e3a43727670171cb22c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8986081f6dc5038a9c011f3cc35d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03d91d5f1ba47555122d93d01ce7c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cec01027932ccdd903002ceb1050471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a8a78f71385b88184d022cb81654472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90c3f492125a835c67b47507e0981e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6011a08b46a7385d316379a36b229074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fbd890884f4de53ca1ec99233cf1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32820f2d9955ea3fbcf12af773404f4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3c3f26d3a2d67f7d252dfa665fab477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02b1c28c341296568d3fba3d23e4db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b277f94e4aebd77677bcebee18987379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec531f1a77fd63bc0f6f3b5f9b8b8b7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906e6b786db0ee65f3e85db518644ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aef62e831160906ac61b9d1c9dec182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ed355890d03a086e85f70a88ad58b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af2205d7939cf6a1bc3fc4a868e60e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1919fa4e4cb2a788a792d3e144ae57285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ecb5e5cc90d96f4815d2406df0ff786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449a730acf9bfcd3266963962735a4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23454bf65221299dc966a8975cfe780988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb089f2eacf0e05d3c62bf068d5081a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146f51e8279eb61e18ea0435fe9045d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9eb32f367330d9d60893dd327b41991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acde5aaaeecfeca5b4913461df12e0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48046423fc2cf806556850e767e9efd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81ce8e8557a7a363d50373860fbc1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576be4d8e736f2eb41f32f48c1f761595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1abdd2d595925e8ef4eb3977e1a5ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9b63930e1812b0651ec24fb812d3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c836a9a6a6f270739d94d8eb28dc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ab030e3e67bdfddcca46932d7768999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255025995049a1430b7a87e03bd9e4af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4da725a031ba12eaa359d8429b805101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c463cb077d109ace33953a9474701102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aade9e195bd40354af6fb77576a5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d98dff761f3e991baf3089b7b615c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046410a53e3f1273d0df78ca4ccb223105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5efbe7c13a1eb2e93ad00b6fc97224106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca3b5fa581df293fc329869a63139c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388214a90ba0258bb3bcedcf0c46f91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f27d519ca7761627a5e41f2e6b311b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25772a06cde5270b122a5e92b333407110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7b11311b6ee3097314463794870d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246e1f7cb2d14e442f49076de864277112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6037f1f16013221ee928d7434ad81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377269f02cbd4c23c808b29ae9c5cfee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89d38264ca78b1c7fef7c53a58665115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d9564a5b636432235bb5d24a85751116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f311d4eb4499cc4b65e61370ff6eed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2c122ac8f0a4900cb30c9cc5f3249118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da16539ada05e16ffb038229a888d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aec933f056cc64ebe2e199d9dcd8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9e1714b2e022d2a50ea4511b179ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdcc82a5903cc8d53ad6a8456d68aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274db19837531a8fbfa95550e982fb85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a6a8e8e24d82926955df5c724ab2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de707cbdbc1d8506618d638bbb71b94c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c66d41b41484de0fcf71dd5579ed19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9837f2cc04e6ebffcad1e0cabe0bb47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf2c7621061a00149a2282dfb523a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792da3197e62b95fa91736690bcc0b4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce42f02ee72aa030140aefc40bbe937130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df489156ae638f6f17f391dede5f7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119864fc153ebf11e3e91ad4931cf09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284ce42b0af1fe2c4bd903790ca2163133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75227ccab027f13bd798f451cac5d20e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5fe8d405b62359113e52c3532c4a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18001407a2fa0c4ff70c882bd8e76f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e4e80331a475557c9fa43a007f9f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c3d783565f3ac970c94759be86e7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff66f857e2bf4964ebfdac1fc6983e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06f65595e6867879169231839842c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0add6936588a1e16cb16ff95f32deb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623867b51606474b86148d9ce0456e78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a732f85a6959ba8aa1e1ad91b2075143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a71522f7aff5bd0cbba4527f327e04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ad568c7a5bf7d54c07a4a4b7ba2b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f2dd591f5b115228846ee696057f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28165a0834002083f01ccc6e712f212147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c44c07b444f30a08f8ac0ed29d129148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119644b7757a87c05cdd9ea06541adc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c03dd2e528f8c837303fa29f41b5a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7885aceebe8ad5b268ed6971cc9e473151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff26da6281cf420ce1faf4399cef0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5db827997c9cac1a94bad1ca645ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be8c0559b60cee228d7391e2708dbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7baf04966cb91f04ed48f715ae80c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe1a7fdc5426fe069730b31b61a3c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193149a5b270814001910849081ad8c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8f9e54edb9c5e839820d8edc98504158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043d009ccb401ae8daedeb6f140dddb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44444c4205c46a3885244a3690b8cdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42991cc90966a2e5169907f14128df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b247222d3ac11391bbde94e7effd494162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ce548db615087fb05bec635311879163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19434a868b2d513c13967900acdd2836164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64c015ce7c61be6fb17703e6acbe65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2503ba04075789247efa05a1aa80e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a32100d8ac2566a62250a7918b23a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350a8ef6d383fa1868f4d14a63058f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea42e0fcf94660d0b84b590b430107b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971daf2af57f7e69f1f1e7cacbd745c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42ecbde3efadbc403543830da7e3a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b81ee4fbc996e2788b95aca8f2308172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab64a4df97d6b409159d64a5919d10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54897521861681538733b18fd08b3333174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003572cf63a4aa763dadc1741ec044e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa306caa04d7bc6a18b8ae69175c5c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887088a2883503d7624a7425a982687177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8975331e1fa13b035a7172e2a5740178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04bf985951ca786af112998bd2e52b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a5ad988895f676e489de704377f0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f0baa07193b5a03776661df140012181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6e116a83d5f74dee98aea4054f23c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fca5126b3d618f6346b7a0dec19532183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf983ab988a6e301c83b249001e6d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8c7e3ab2b150c4709859ad8cd9e51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d3dbde3fcacf92c22e8cd28a2b05f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229f94962282f1d5533730e5888b22d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18274b6503ef9e675d45989f980f02df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e572cd9981fb2d7311ad5127ef22c67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ee9af3e4ddf9539dacf0d3ee7e022190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a151150088078b3d27c05a141fb86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7b266fbfe1811960b11dc1d4f5a78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38a6efdaadaff047cdcfee6292cbdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cff96c9582eb80ecbbb6777c921e0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0df0dc0f1bf3d008f59e87c217db3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8b4f8e474c597e1b87fcfec2731da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f984b43141ef82a0f09a52c788433a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abc3a002f3653e1515c2cbc1ba0f92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d01b08118b6e0fcab04968ff83daf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8aea9087d35577db002d74161af6fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350b36f9a1277a71c7feae8550bdaa8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dae363bd10fe4af3c57cf4f09da22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00cb8d94a51643e0de431a8ce75325203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa493943b7797924850c062a2dbacf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7464feaef3280dca65507ff52b96359205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebcf16207190675088e216e37f7e51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46455387aba7d16c46c60df534186822207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f85aa953d7d0f90aef5fe6ae365b03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3208ebbac28192c44d5a124c41049d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6049fdf55ab6a719d9e6c42f9ab8728210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc299c37b62851dee6976c55b4922419211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf33ca94a15405c1e7011431c2b756212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6628af51f06e0d50bb8e179314608213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390c60e0bcc93e036ba2c9b83629c99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dede091e52a6390c5bea74d9bdf4dce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac99cca5aa668375616239c3782430c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabaf69db308c147dbe6c732a8a79e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058182935b27193e4da24fdd9f45a88d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42885e80de696332159f8f34998529219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff80d2a93185869502b1bab4f8facd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762cff9031830d6d7ae24faa308976a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf46aff6e559a54e35c33a08b8c608222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b83b273b6ab429f7df78442b305b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345986cefe288968e56324485de28bf0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d84c4a2ef545dd56aecc1c0df6b4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866512eff0b5fb94c1a81c710f18018d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9c2d0ac1d701b0b6aa176ee470370227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e26e60d3d151a48f98f5d65a5692bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290b8a499f6490c146e05d821bc011f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73b4b9db5712c35d47b8a1955fdc1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f2bef2effc0127a26b9f05c21d8b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdda642dc00fef6e5638c79102d88b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d54a3ebf3a185299460abc7e949868233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ce460c8482032aad8a1202301919234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51704d5462ff3f8e86101bf9e2428c7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df63bec4588fb690bb12eacf3cc429a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5acb3f2fc3ebb7e1fa9785b168ec38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14054ebf153c694be85e13bba446407238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b4b4cd6b8a95cd2af79a117d47d5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fb0b15f87b01068c9c1da1a616909240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a3f3145f407bb1a056547745c1e48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca780194a3781b26eac7011775f459d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07645722c98e6ffe481781e5800d0145243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f979207e9c0d526cc2c3808802b9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bb55cb552a9ccb6d57a5809506652245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab127fcdef08f10a73bb0abe50b99d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3d751b96d8c84854089b84e9a42fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4705761bed722b671062932e94c9860248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13272690ddfce16bade3a77b61e05558249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf00d04f2ccef2b0b7657c764f454bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02883db36b5f659b62c924a8dede06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b5e52fef163157f213b04f84099ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dd0317dcfd26d2f84c015cda0091d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952552ae20ec0dfeaafa73cd35e7a24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d1ea230706bff5e14e7eeee21a6b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e8aa5ed2e32dd08d6b555917b193b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df4cdf728c62e5b77559748a9d70fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb27a8a8f8e4924ae9fca0b73fb8b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f60c3a4e9d331a3eb5e6b061ec6480259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd776d7fbb419999e2878ae701b91e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78633b3e0ceef365744e858993e58d26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c0b6738841247d690978b4ea74002262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863866922b6b5d9e62b2dc6412cd729263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4bf584836008ea65b2f68e2c0b6f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba1b9d39f03d9752454e087202c2db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812285a20e248975083de75f7fc5d15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad919e8e40e759a1c1fe19fc2cf595267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5453b88bc678f0f0fb7b999d3906ac0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf600aa0348dfd4d429c19d84334b78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33311ba258a97afe51f0fde9726e7e36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba3020ccb26e5878dc91242912596f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b743f27acf895a34d9be15f8f4487f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa010b8b3628c6ed6287af4186277c58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13e4e7e780ab5cb9fd2af907bd31eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdf54d34b782768fdacff24f9e2e24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c7d3b8d93edd6b5cbdcdd16aee812276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200ddcdcc549bcb5142b13d852688d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea5432ae90e436ea00f0feeb7b0aa7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d81bcecee3055e7c8bacd47ce1f1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f862704c081c3d0ee5ac0c597050a67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a66829d1a947f39684346a976320d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf9a1cb1964b6f15bc2a243b69a752282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31d1dbaf65f1c625f25e76ea2036cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c902b29242e703c25416189b2124896284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398610e5ed18184b19e72d8c86b8d7c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2776f4b93291b1ff2b02cd87617b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183956d523479968b8a3cd600a15dee8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8edc7e007bb466334f3f29b2b77db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521d40307aa260f0ae4490b762a860a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40092f49b712c91fc29dd0d442697e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73573f5668b7c70140b2fdca304e55e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eeb924d9e3ff55e25d14f0b404482292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6789f304a94c20a9b0fc6f882e28391293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f9ba66f03afea14cfa2c631c3706f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df055b11065623c46ae7e3b4b697cf3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1646ffc3f8eb9be7289461ec26ed4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d046ed9040c52cdc12917ffae3a1c8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80033019ecae33388b1f771dced1bf14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029faa573b02fa79c5a20a3eb96daede299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbc5fd4a11993a21c5b2424a18010f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20552b7201d1089653efdfecc2e6fa3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3171a615766352431c5a481e57e349a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91e2c0936e6ef0f659257e6def262d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac22165e251266f4dc72ded429cc80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26dd5ba2d3f2dc028824158c1b37c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549af9d408c958b7866187e57956963306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e6af39585a9d515eabc11f83df52d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571ceaa429454fc3fd2c010eca47297308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c9961e0a915c9bb65085bcb1b711a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399531cc4b6809401a4f50f0c05ebd59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317aa5a74fed6c13216e37aa1bedb7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328672722fe473ec2f1b6ee3c775464312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bcd242f70ffb5ac3cfffe7eb6d26e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ade72fa451084a901b71d4cc63ffb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d308bc02bbece6108fc59668c840d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24d56560d2637f0f181e011a84d50c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1bec9ec2b7eb818922b4cca7f2895317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2a694557b4450ff125ecd91ed51e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431b5b3102589d2a4ac7bb9e2296282319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74053865472632e8a5b90f6b5a02668f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afeacb075e86aefc0cbf5e0501f395321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89693b2eb494f7e3f1b03152b0e82527322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4891c805ae622de7887f7b0ca1167bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1d534eace4b427d3e86cdb39cfb5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bf27bbcf2b74220a0bb8c34904059325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c794009f64cf52acd6eea4835c9adb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8b5a992cb19de569b9d0bce8726e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef9bf6ce612c88a7218dec551f7036328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7b9d8161e783bc0b4d5bc84d6117c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c9695a5877ec387d4dcb76b9908c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79599a10d467ea42ce536fee3e54a4e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac65aa693b7b6fe07a520c2d02bc05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595de1e55a22f9880d5eb87e31272270333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c29122d128f42a3a11189d24189481334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39414cec79c2ca51a2f24694159ced52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19903c7fc4b21ed660d5e7e6bddb4a9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7841ae198f903b59a06eabd668a38e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b33923ed6f415e0cf0ef5fa16c1eb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286beb7caae5bf13dde5653a166745b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cebeca31633ebf61ca02df6571cba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99eb6bd74e7d0a3f3846d4a09baf6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd0d9f913ab689b86fdb0720dfe80e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e879b33171b3f854c919f93f657121343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da3f714bbe9b78e8c71cb60ea4b9eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8daf898aae01d2209393311f9f1339345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e88c90544bf196c028c87b726b5b3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9040e4431a4543e38d3147fc9f68bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1d51caf2a44218645052ec6f29df9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5afb03ccbd4d2fa283138859a38ea1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc7a7e625d56914e6ad76b9003d3f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6d45ee0789daf41fc07e3bf5584e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad894ee79642633afc351637b1d1ae18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb19f3db8cd854bccd2c0fed623415353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270c7c47304179bc2dd8897bee6273d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3217cace3c71499c2492448383462c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721a5e3c519d4967a0682262ce4c961356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419429715092147a99ca0424613da4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd8e9fff2679c2f8673b9ac61fda62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd439aa6f583c7c2659852a5a274c002359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad1b6e9d83063968a667bfddc4c081360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517c96851321e8acb521eff1a45bec5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a94431074600cb23dceb75e74aa946362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefd90ee82259f12daa072e749767d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87674fce6a339557bfc9307b0a2187e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dba496fc42fc4147077eb5bd3b5e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093500488bd77b53fa60340499ab5679366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328cd72bfe8e221089b97a38028ed50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1078e02202be345c569750ae1dd7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb454691e0c1c350e097d992ed24323369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f41b8678af1756e603f79b7101e522370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90a3864e9e3813b20cec068a0b3b85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15798ac86d354bdf47e87737599cdd4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123511c67292eb453f5644f4fe46827373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed60997f41245ddf6d0e1aeac520da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8586c966b4c948e9fffac28a9bfcd04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695e82a54b638d5837facf5864f1ac0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dd3a8240d1fe09654a814687bed11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6eea68fc319605dd0e8bac56fec2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351e925d9b0501c1bc7374129a01aa1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c58fd3266035a6ce9f86d5da4e45e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643999cd43d6136038bd6bbd25f6b87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db237b566ecb8000b08f159e315c0ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db4803ad8394592eda0a663b9be948383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add75d8f41edaa134b46bdc09926d5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b206c152ca88968b7b1ad8690637675385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60901302c2bf025edb81d7abcd50e432386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c4d8d544e0df7557c54bbdcc36c3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2797e7f78e2cc2c2d5aed29c21d3380388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1175f7414f5d74920d267b89735093389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3d5d13169dbd64029d736983971fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f6b63ab9992559d573258ae444969391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0402be766f570e4e7c79928d60234392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55a6c8bdcc2805cdf28ac6742e5d63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68a09e080c08d6ef57fad33b453aba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cef64a8923467afc0f6ae3d539164395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ad750c3df23806500468b5b642202396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b855ef287480b30b182f04f79ffe8d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fce85183504c0bc14f670c52d7acac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102ac4d3fc448e744500c806a6b3cb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b870c49a9e6ce1c8d168ac16d51882a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28292d06c91025c436ac794ffbb8a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74170dbdf9d310043433aa27869ee009402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470130a0b52eb7d737794cdba0b258fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257113f421ffd4481c38714107db14d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0e805e61c4ccef84be619c8d8656f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf320e2b5a5b18c55992b4515be4a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a459ff74a96826bf00229dda1989b53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de3a816db3583136bd4a5f9fe8389f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e82fdae7fad716f59c30aa7e1e285f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b71b76c18e68001c94656b97646ac1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d0e8d24824d33aff29658c9a36460411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06023487c53b0f0fa5ce7ae37770f59a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df950609b59b2f8851fb78bd5cc6e1b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d7ae16fe1c8f902707acca9a7c8dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f963ab16682b4a0701d56453b91b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ddaf5dff38f68cb4617a4f3fa207d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b805833a3174a96ebf27330cf06f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54204670a60d84c0d18f11a7b357140f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d159bd2be1b4a07822a8de8b6af6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d25502818a8e3503e7db30d0b0b7c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c2fa993ebba3377626653c7ffa636421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311d387ab02c63a3beec1e81f3d5375422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc5c7e20e16ab8c2113a348f922325423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23085418de24bbcbce600de04c02761d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19308a9e4d8370f17ae7d67c947b3c89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e55b0b19706ed77d072647d964aeb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c88fbee02d4c8eb5cd170da485ddb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4cd49314e875099fc756d7cce3802428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641fa78086f06d321e0914f55cf1323429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27bd1a1ff852138280c7df29e0b71f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab143aaac9ae49c7746fc19d5cfb2f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ab3571c7734bb9171a715ba78be76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1fbb9f0cf45de860051b336b6c5e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48573178211a904fc1ad2ca6bdee7d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed702836714fa6a61ccf4e404964b80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0d7bc09668a501161cc38a8f79116436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9830e2f3d03f9cbb2b6fcf33f0d8ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892471a0540b00b8762c3abad989bf94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2608e807944c0d441a7b8560f9f774f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df4146480858274dcc2748b7a55df0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1da7b71cc1f8d451c70e3079fcd6b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2490132170c38a17d0b1611541a48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2572131003dd5a9b025fd0b490fc09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9275dffbff0f4ddc2ee8b3b2e423a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4e4dcc356e8217ef5250d39968ce6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae934114f66123ebb80547bd95e547f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9a595de8b9a3dd817a4e4d5eb73cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeb05bef8b13d485007483be75946a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ac4228920f418c7019f6e90598a20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa8f82c1a61abcfcc15b4a410379c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59a086f0865279bb3e3d7112e0e241451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75938fadb7160d40e2779a7391e23f64452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71d5a7764007f2f7d11cc380b7780d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cef6deaf504dc125ebee257d391ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66aa64573781bd65a0074720640fa0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94123235a766fb293aa913f2bd791528456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853878e868ab23ce277c91c1601b508f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5587d494239f7e5ed3d702cfb5343458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76677bd8dfe341b8552043c7e6d21598459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab624d0ba8b438e4c2254ceb8cce6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d1f38d34cb0b332b0e85e5292948b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55e5591f28ca09067bd0bc31d0785d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b16bc7a8208b3b349929f2a14a0013463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c368ab7320d8047bcdad7f40944cbfc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce936ffe7e0490a0b249b4d6ba704668465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f284ac020a81fe25d4bfe59913df7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabffaea319b4b1b619b234022b3907467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5d7b42fa7d45697beb10ee23b8e96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b695bec566a842828f8af0affd0d04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55702e1885916ab5fa8e9acdf6b14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16794f9a8f204f03f0fad44725b8e77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b796a9d5428f00528ae1dfeaf802d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fe988eb5d7ccb2e3cf9435388e12b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab05c142317523ca238d010eaa60cdf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57b3d80871613331ad1af99740d44a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f55a2b380a0f11b751edafdae70349476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5d4c909a4f1a11a3e3a7754370310477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5e532f8363c25f8e8d619131154fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eccd77080aaab1c8922915a291fdf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0e62752c8a80b7398be2095b57470480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe804aafad7968017edf0401a38e8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e236526f8e6244e0df4ec8083adcf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65357ebd63949150eb33554d7c388b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f2524883f8aaf774cd21508e4135e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650813a5469de0e0038e938b8043bb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63e969f1fe01b4f2bce28d8ff7573c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6d1b13e18eb8978eedb6123734407487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77762d4a8eb82ad524f82e4d6d740eb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac05d0e4652b92ce5adf213bd97ffca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76938dcd244ab4cff742a8be60df5c21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5e19949cc6be2778f24a25a150abc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f225773fb312ec8ddb1642444927c62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1672446493bff4b1c6067cd03bb8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cf204a90c1d169b450e646b718c9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de8be0d4f04656334192243c77c706495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cc7fa37c7e2323d8032ad720bb7bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd61911816a1a4f9a243e40743e99cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3322aa19b0398c7491520e6df59fd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70b18cf6fc385e1e2e4d0aabb0cdc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddb92b159a405be7aaa58186411662500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f15d6bf9bfcf8e415ec929b62ccc0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bfc1ed4ec6574ec9bb12cbada62a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89b8da903c0b142e4dc54b72e224f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3fbe00d23c7dc3cd4b7d4f1d62d09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21342408a86fc941f42b1417f10e92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984bddf4804561a53d03c49a943d520506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2133af28ce2d7c71ab9f198db891f32507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c630fba4a26da4e06892fc1b8b09940508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d70a2b5a16879ca39cb03368b826e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e801200ecb2ec69afbef4d193deecd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f947cd81257f2e6c1990777f368a44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bd291b74ce8eb32c5975d2123d91b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b98451f40b30d2bf36ba955d5072a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b145cdd2bc633b78c7b9022320cf8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223dc5ee32b55d4bffd77e72da911d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b79b7523fc9852c473bf34c261701516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad572b27196bf358e10a0394badcd56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda88b384d8b9e6e2dcfdeb9d498652518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dbbbe2fe302f9b71e5121b5f75476519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623eb14fea22065826d7990e63b96fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dda9a232d8313ffbd859b054f841b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c36e8029cfc75a714ea5cbbf3fb20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bf975b721d2437ae91237e7930146523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20789116503775e51bdcf93feb50c008524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eadf39c9c8a302369d2c19977885c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb21b368928ad819e2de7d2cabff2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae75456da9380b84b4baaa8500bf50a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f463c957ff7240cd78d001ee1c7c66d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada76b77cbfb6a5f2768a723cd1e8524529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55785990fc2c1887a9b8a329d9135900530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de312fcda5858b642aab846d5ade89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e1a02a23fcbec867c3ab296f3ff82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fd00a4e791e23057071e4a957f428533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf9ee7daafb9324e6b0dbf9190b123534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022ba7023ab98fc03e27fa5511adfde535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8918f2e6c347f380ac854f4b2c0539536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fe67e5a0048b6b383f69f41f2fcff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127e419623f2289b6964495d9e1b41c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfcc3fcc16ef4bdf03423a1e104722539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0019cc6ab7970ed095f79de2e7378be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80a18d5a7b99254aa92fc512306d85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c514789fecf06ca4de81644816c410e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59edd1c3a27a06ef25e8ec2da79333a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d47fb5cd4dd0bb96a1902efc022f07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6962e2ac5157bf0359c0e5fb99da70a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda107e7559c7689d5b80c301e0870f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b0db5de8aadee3fe0932093b5e07a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f6ad9cd0d94c0e169496e92f00355548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df2420809b477c65d7aef825e1e461549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e8096432b841925064485470b53c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165edb3c8dbe01b83d22f7267471b48c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f8f4c97b297fb08024fc2beabadab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4544f18630c828ac1c50ea957b2bbb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d2f59425c4184b8cd395db777a77f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1831bf82941651da6f75c1e15e873555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74de22ad60cd2a6b0c1d4c53543b05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9386a99bc3f75da332fa975f62f33557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482912d4bd354dd9be2e0624da3af26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837ec4581ec39dafbc69c00694ba94e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e36265403e03d2845afe50ff7a3d08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bb4640d64b876292fbce87104e0f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf67355dcf2aef4f700699ba088db2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa3bda0d91b80a84031a44292f8b69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3399c2068194d93802cb4f82e4313564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465cffe0f2aa3c329451d1a282131a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25450e5de3a5ce6ba82713b96cc59fb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f58951945035084b2ecd9886fe265567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5add789688c9ef11388b236eca35c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17078bd366ce24ed6298ff4f2bc2e44a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2992dafa0e694286ed190f2ea1b4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100c292f8ee07a4bb8ce94d44457b37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1358d446cfe511827f7802a1599c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2262238417a8c909955b634ba8a889573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1888933670e21833f7211b0dac76d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cd28474b6c715aa481f5e87fcc319575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdb13f445062c80761bdc4483975e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861200d6bf32891261feaab58c07667577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3d8e8ca553bb2ba11a8ce2e62b790578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a1dbaf3f5eb740a4964a4f84ebda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4de59acb2f953d646ec92bac3ca592580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68892642aea362e820d627d6988efa5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993f390ccff755026614a098932573b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16a4018d9da31ceefa938111289407583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e29619dcbfa6daeaefd53eebd14d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f413ef7eb1675c84329474f969c5fb8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4edb737eebb283924349ef96da9b3d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1467e91286a607cd5ab5589e24fcf6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc91b20c1b29671838c19da7e049120588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f09bf5e0ae7bd3f3a4925d63247f6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ec48597f21dc25007d506e8eb3232590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057c89f8c568fbc8469428c69c92943591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67271e14280b018b445f9ebcf53c3615592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555d9691d1427def8709c0863e708bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c09f9480e2e6708ff68a55db5c83f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c88ba9ee9e242b13d5f6b807431d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61d6066e59ee796ef9ed5f34192ba2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0203c28e5517a9c4359a1efe41ad5aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407562ff0107b424533d540b32e422f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368480fa1d674148e1a6497a329c80ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fdc40f24ba368150ca8246f1280f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b31bb2144fb5bcd9ac2971033f4575601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3cb5f2fed244b9241e4fdf175212d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad34ac3efcc4d3110e3922a29206af5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50253a4bba12482ac081bfcba940bc48604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a6c7171eaa7d3e29828006e9256b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bea1bedd19aa6cb0252a461d18286a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cd91bbb43fb9718572b9e7c88c99d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183438525d285777e91a12595c196f4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15599bbe15fe3c4b14ea90f439b18a6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6fa6f6c8b00b7cb3eea5884ca7500610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25992c417cf1d17fb3ad15fd23eb8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140b80485df1c02f422f6b66e7100eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68e0750b7cda93b93cf2eb02f143b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0c4d7ab38bec9b208ff9c29de8972614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b3c8d7fcde0b33b76d7e4c344d208615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f05be8fae86661ff3b5acb075678f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd39b954109cdebe79bb72e8b9f569f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1dffe8e5824f73b7230049f118320618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21933d1d10ffd8a4c4596bb3613d8b4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fac6b3fe9ea93e0ed6bad44cdd27e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5dc3467095accc4b8a5987ed8a581621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01293cd880d049534f37fff23c94b5af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24877c37ca8e300b96a43dafd99c2c0e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a51edf40768b8e568b67e323f2bdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c1a4127e73a066428ea2ed6fed495625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99e4e2e6012a1bd2df73712e7ca0b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f06ed298ab61c0565500a67bc5fa2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f646828ffe98683a089076dc6bc956f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309bc2bbd315cfd92a5fbbc086b770e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818364fe55ac5f550a0051218ad256d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425800d9598f8d2f2a95d582256131a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366598c3feb93208df729e66239c4c9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12194efe386f7eb71642fe8761e5fc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c302bdf771bfec6bc4f3dc0b8edb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0dc3a7bfa610cf45a579d2a2a982d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5812641f2bd0564b5bdf4a13a7f14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf26cd36d43510b1467a963f14c03d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b3e74ed28b8a562ee1f46071899c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359412b4a0ea9dafcf5a59e1c71495b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5418428c8018c3508e47096880c91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656cc01590ed73d8c48e120d468613d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b086af83e58156a879f93261d7bb44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a8dad47786cfc9ffb34a9c733d800643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1990f7d3cc39ac5681b62cca68270ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dc58dcff99bd8f18acd0aa0a1e0b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278f71f95d58dfb072365733352f970646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52d4d510e3e9352471e362c61ba564647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584ebbe09d45f29ed2677b8ec40c3b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7ad2fd722e33a499184a559bc9653649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb817422f5db87026692d38c07e1f9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114030acba8666ada290317a6e658328651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98ed2b6714aab38d70d1a58b8d14f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77812dde7420ad41765c0ed2056d4f63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53990831fb962ed949729f54e116d043654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41131f7ae450b78fd248c1bf8622db15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a0345dd3adb1fa66ff03f5fa52502656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b09546fbbde3d28f9a8de10f34802657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de68d9a0e526542c14a00f3ca199d6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a72390f9b98e5ff254aefdecbf0b38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64e56eb26b5d9c8b185e0fc8eb0aa4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad12b8753811fe86dc38db94c46d67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abb804c8257d028b548a9c03e281f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380c4a73cdacce9b717ded3f3853654663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf05ed23600ae695bfb57da44a0eaa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf95b0adb52ca4d44660c659a4204cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0d28fe7192873ed5f2c1e9e7d76db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e64ffc1df0bfbc43b21ed99135bd8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af475c91c138a6507b30bc3f8680401668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcdc32d5764f0b94634e12910c7163669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd330b66f4b33990a03baeb2ffb5394670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfff9699006e2d4244ee13fca051c9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448271db6fd391277eba50d54c4b21ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cb59315aea47ec10d1fcdf2cc8c7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9978cabf7c95dca5ba19f67933516d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2fb7e402d465c29c808a9c774738f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fc864df3c4a8f72f00b31e309a37a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f709983bcd08e373a6dc50ba71fb01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ab329924e476d03c75a819bb6eaa5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb26a34e29256b6e3c24578135085679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233b767b5b2d3a2dd72bee719e5a92d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757085441f016b0448a25fdd09b7219681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae242c9d1ce45eb36b87de81f74f108c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720af9d491311169b96f87a1a064130683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eafdafebae6f0fe70ef0f1fa9a34a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39491d26beb022b133c15ebedc0e0c85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2bd10c127a8fc2cf3ae5fc443f710686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b2ae61bfb7b3340342b007c4392d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4014e9d64dd981c750a3dac0fb23bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26f40da55554b2ccba9175877dee3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fddac3c89eb185fbb58b74b0af6fcb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62815aca96c0d682769123db414b89ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046f00da2450f39be6f9bcb2ed1b46b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f7703a81dd6a66a3a525603a62e4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d54bd7742710e890b173ae645efc1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572a655d30174bdb569f558245d1b66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40c774f043e3ba7d4defdd85c1dc01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190b5ccb43d1fec3e5a5e92b0481931697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd3787a80acd6252e0f83679ee4f2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f481f769ae722e220156ab7e3f7c6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9364276b10ac3a5258d78477bc0e3a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879185ddd0de101a8363413fc2b81d8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecba82cdc730a5acba6c4d1315275b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a05c4dd6bb6f1704ba3fb1b78c3fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b583d65cd7eee3e98b50886a4de5a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145bd90fe9778abb0587e4c645c3aa2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e792902574d11e2b35b58a3e20b181a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f208c6549dec1a88c6cf3c57adc8294707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e42abbef1cbadf2f741296d1d33bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db1961753b9a46ff531080abfc5e9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be80026e5c04a8fd3c929d6f20533d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ba807c5c02e599e3f50debc110a56711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181a8cc822afd2d3752c0088d3a8851712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505814829b0aa7a6fa8349e687591d81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2983061ed3d5c4bb979a770617c40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b11607d17d1f38d4d1367ee0d2f419715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237abd2e4d91c2c723c39c14a058b3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eb889dad2b428dd1e988694738ae0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b434c4162a521962256f07a3a5ea6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df69d21dd63066e325d19180c322ad9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d51f9cfc16f2340a5ac9b991c25175720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b57af6df5f8bc86570866a3e6d6ebb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abfb3c20a569ddc1debbbd8fbfcf6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82828ff083779e9887c3f60fbff8e33d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a20c6de71010ffa058623fe5023b0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889459e6a610b5fa1f1ec986fcb9585725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ec55ed711ad0a83665c18738e773c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6f78142931ec59bfe9e72126f3923727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ab941e24c5117190d75a7e0b42da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76bbd4a6da11c85f563fb77d57d2c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd08c64a983689c0e6bfb2295928d14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc627ca300db7c3547190685d4412e8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460a54270b770bb2d1d6039690bc199732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3db9d90941aaf24f85a63b415e82a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9219692cd9a3c52bd3a86244084d03b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007041091cf299d8661a53c4879b31e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd553d8336f57bcf1b3a6342654a1836736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ea08addd6e77a27c01cb56d1a7994737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7db0e446ba60a7880ea44ed8081d8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fb2dd208c7b4c32d9fbfbc88738d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f323a996fe1afb7d0bdfc07926beb8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4842c273a97766f6abe72c8c9a8c69741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c901630df88b59e9829229cf8989d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e1bef31bb05e8fcf61f3d434eb01e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067ef134ec979948ff4cefed3a08894744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dbcbea8f5f867dc48a495aeb13742745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de7a8ef41708145dcf4c732dce3233746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb9ad45953218531fd666433a15437747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caccf2fcd79e87faf575b371f4b5ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1303d072d7174c099d01c4576ce56d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32199a8281155ac086422dce0d0087ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6a350faa777ffecd4b3448c5207d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b503a05dc5f5b6d5efbb32d93ffb0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7ec017ff6622a8d874007509cb8b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141d8d1413fe32ce69c083861d342a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb0b0bfbeab20c5bb7c17d6fe72824755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d639973d943659a59d09bd7b737bff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456518bee597e94d6beb0b11c6621e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921199b1d2d538f70f97b71478963a27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7b2a1bda437455aef3baf2d2e0fdb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca7d7a7c2166d66ae9390ab80d10e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9051955302dc0e170b91611cfabef52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe340be63f928575228c4896e7a05c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892e5e2835497d8b2977fd44423e4514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86530bc0de3a6d672827608100c02cfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805544eecd59aad7286bff1a392fabd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63e9da7dca5cff3832c652942b60337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7a094760479e1fb3197db50600ee18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afe1f707d695dd0f60d2856040cd879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136622f1e98acdc84dea09e143cee9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c1684ad60131d9a460d74da1753ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c193d8798359aafc30809c84916c2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380864e5b0c226be0fb57f97b438385613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb7807819182fa5f4fe2331f0a5a5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90e57adb7f475de7ed05833917457b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef61747fe3b87cb18973eb969dbbe2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f49afc5af785f61bab9909479d69417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89042385749b237c8f2e4af56d674d4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea539a5af6b6618c535e1d631c445ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee47df85a05cf55a620f276d7405c7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845fbecfe437112f5287efe116444c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1161557655a88d74ca026163356f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa662e1cbf7dd6755b6cb10470fdcf3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28274b43ec840c1c4aa3096a2da4798524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8cc98330c516ff4ee795b76aba0e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758c75ac0a984784a753518c8f0acb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a002140a00412c403e0d42950c20e8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa54bf7694b1d63810ab98895a0415a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9c82b0df42234aab6f8925e30d4b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903d45b31e6cd1ffcae5b1eaf7c73c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424efa51313fc0d70dcb4a6eea0439531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea7b30948f21b10802db3d8a8d03f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9641e07b7be53f590a54806948c2ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613337d8ca54aa23889074a553eed6ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad7f08ae1fd3443d4cce15cff3641435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e939b9e0f7338e2237a11d689e3f3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b3615510553ea09eeab5d504d8f5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4846290d47dd01a2cfda485a8034cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf7b6866b60732b614d3b3646be82339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c87214010bb976580ca424eae924840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba45509a439b5f219f326cd05aaec5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e980904ad6e8f9ac7398f7f6c0a9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8cee14698311220d91a0fe8c067ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6628759c3d31238ffed5d4d2f227044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cec36492a7f1ba339356dae56b0b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28116c37fe3baf1b1d5a35357acd5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6140abaee345dd938f247ffc8fef3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd11a8a9d4ac4d5163072276511d5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2f6e5069c1ae90a55baec84d3656f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889876b7077f14bca107cb935c84f3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b8b1ef0bc72a51af9c520b4f1b3f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2e8246e4914199695c8deba14767052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e779fdfe31710b316c300c6878cde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7efcdc440c7a2d45ef38aab3754f8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cda7ffe6a3b00bf8a350031c18e55155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27865a70a65bdc7436c220ce4fd6118b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ec49b660bd75f6dc3081dd823e0e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179640ab496432062d5aa01a6ad6c1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b4b7a55d53ce7768c02f81afb338359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a9a129dcaa78664b13c289b7eff3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b07c7621e42d7a64b7a8290debb7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617443c69ed36369250d7e0a69a8714c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a60799609857263efee917677902c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8bf20a6d68039406f26e108dfff1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9cc1357b8f3200bc6aa5e4b56182865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98511ceaf319da5e699bdb58df3439366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab191d3168b7a6e5732ad30e044031b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d1ddd8231ad32eb2ff2c8163ebdf268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90304c10eae01d2627c34f5fed2474f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320cf0484201a78fcf2573548e4290b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fce8592a537a72af5938a8988595f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030619f3e93c5235a16d404a9d3de9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f41db53e4809bbbb0a113eb30021d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e49e951b759ceff8ce01f1e5d76bd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a2ae88d32d4d4fa7988d7a4abe70075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677ea2d56894a60fbc8d0fa30b3bd6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203536ead51105d3f397f845106f9d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5f0f709a7e73cdacd126383acc74e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acf4048a5f7adb44a68887d96620c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df837825d3268fbbc66cfb98df67a13580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6347bcea92e08fce75be616c2f2f8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970554fe2f31fe93bfc22fa191c95fa382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fcea1d8c2fdc9122d8bbd1fa343da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330353e1a8378ef20abfefb805755bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc64fb7939385f5ffa3c85bc4e0a9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4457394e4be3941478d2c83237add86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbdbc8dfd6aaf3b15492b313741e2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12b5ab77b1b15814f86df486ee4c0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37dbc61eaf8b1c3774f078ec87918889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa4c32c9b4e3dfce49cf86cad31acd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d96b9d3f7d2e3c81b0f1d1a1e5b3a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd26db215e6e0da3fb73a4c4b81e4fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c3bdf4fff52d91a320be3b9c250dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45ae8d2b2e27eef0ac98e33574a68b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84612e756d6a4c74227dcb019d01bb9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84eedad2c86a7aca2348ddc18fd90e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683cb9bac0c9ca2b20c1f541f9703e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d63fceb175d1d35108b4c80c0180998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e80ba9e521d3b90992bbe4191229099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5b5f51a5455c75abe6d1e5bc5f733100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bff22344c3e2800da763a048103214101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ab02cb7a6737908dfe986b2a13220102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e9747797675d5dcff3b1e7738add103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2bd417875c51ba41b63f06c436949104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a40219848c3307e7d1b2d4c3f8b911105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e33ae5e41353876ba21960daa36b19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32dfe7537cb4ba0e8e30b6ceac9c9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586a7f1104b51ab72262149838369cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868567ab24166e0849244b4d60b38da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0380f2a37358baca44d7c4c803ef8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7ceb05c70cbf4ddb614d8c179fdd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b092264b9ea24423be4931e7b1672112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4809857669ee250e38750d4116c1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405188b6dd955cfe87c9a18845c16c6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407cdd0a5356dc140735b12332e5d49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fdddb7bacff63ea76058106bc35b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538ce395a2320724800ce1914fb4686117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84985c0a104e3dc91e3ad39b591d0032118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061a530f0201c0a8f5c1ff7870f9b6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecd5f145a01aaf9cd2ad039d9a3885120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ab1d2cefe2ed50468fea605c6a048121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86223f9ed59dc1081905e9670e0aaa4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5e320316a78713b7d0f493559fd17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc2e216b1bfdf3dd06d0f37ef28ea9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac87b84488f53ac493e501733d10f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe65df02c99562e3f67ccb7af389d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825caa697179caa54b38666b4d8cf3b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64074d938a6d00c1fae4b78334a0ee4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9397529a17bb7cf59352b980b39b49b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3b533a762b89e703975dc49e4563d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d01fa2906c896758566b46b6505a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4b019a5e3253542305fcdfa5d3c59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773e0214cf721b482cba48c2545e90e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7d04d63dc4a48973a8304613e37f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f512a3f371a3bd571df6eb796c66ea8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916f1db3944b3d0d35dce1416b801ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752acbce8d6521060991a34c438553d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ff705d7a342c0919184948d754087138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59b9be2da7fd503b836ddd6a092be7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286b78faa1c0686bca6c8dcad4e4361140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ebb9cc7b34b0c823c8ac8ae4fe10a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71d6436c0e16ee83628694eb33b799142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd9eceb6535fb10312337e7ddde81c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc003a81532134d6b03c231098ec56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688550e2682a8e7b27a1e87324117c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a90610fc3e74e2df2408a9f7a33825146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f42f91098208020a8f6256bb76bf2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579becca00159f3a095dc32b52cb538148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7e2f6a303486f41f7bbdeb44a7cc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058810c43c56759a5a649c1328f12fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94d336c51bc9880a03ec4d878e4258151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04053639c11fa9e3979d1ae4baa2a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fbbd266db7a8d521c23f3e541ce5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22b3cf700fdb5be02713794f28bc75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff0cef2a3a6fd1aeb5b2a9f9699de6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dea7b29809ab270505c78651f7eacb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bbbe9727e470cdb88be5c839b2d62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c25ec51b365cd6a836e08f36a305ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d5dbbc8c12a9f1c5f6124a66958ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364856831070e125fa1147d46b26c47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5829aef6d4c0c53e4d15312b7f52f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61b20d14a83658b9ec380fbb5542f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64929b96c79aa79715cd556430873dc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4315ff942c4f21f859e76a4880db0a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602a17227a7ea5e6aee5fb7002f47d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51fac3aac7f209fd334636210e9784166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb55a79e424d588aa57ba17bbd4eab2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afca5b0ea5bab831c929b7311756653168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dc9ada51dc0aac4a3906b8586a257169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e184777c75db2aea714c689d99363bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2661df23f9a6cc439a3b86f870eef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0867e46e05548efd189c8dc72e88549172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3fe21a4d1035bf6c2bfadd76596a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be448409dca2b737c04a93460d5740b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c824a67d8d10e682dc62d9aa555624175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05efed805ad2b5be70cf986dcb5efcc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ab92d47bd954499f01b655f01265a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8929b3be061e5b1dcfb85c87e21712b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5924aa3a1f00d2a169009497dcf3d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27bb581f6ac5b8474c8879ae81932c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6c2bdfc939b42f66140d8532291b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f39eb42dbd1e14aab126ff2f7febd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f86c4a14964fa5d3ccfb1f9065a77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b54ea2d8681f830642f9c30e346716184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7375a36114c37e30fc4bfb7a038c531185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e8353700f7bd04c82ced4744efd96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687e2638048b67f569c33d897eabac6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02d26dcfb64bdd6cfb775dce10f761188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c261281b52cd7d074f3c06421007c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccd8fafb4c8594a35c28f2558418a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb2ed01316c49b6badca32d77d9da1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cf36d18cda87bedefdac7f2b30529192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d976f28a77ffbea081ab0471360496193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0ddfac56bdb7514404d5f90c51626194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b64ff670625f6b443f6a3851b68ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a17512cea975f4a260b62dab5ab8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cfca17cff9514b03ee762a21cb039197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa824ed04cc07f1f55ee0a2916b12aa2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201a748fe801a870cf0c19942a8164e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7cca62043c16e1add9cd2d976878b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f92e988c1ee7412fe79cdd10d53844201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b19751c9023959e0d45aec62c357d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561834998d2df3555ffe415ee5bdd6c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335bf085e09e51cf0b420907c9726cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d07524e7f32f036520ffb725045bcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de375c115656805221edae517d76b56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e350efc11e7cf1eb9e36d805e53d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0327472703f870f477a31b2829a6b62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0c67e49d1b0715f6916d16e802eab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1faf561b08642fd1ab89093a4d4d37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae91eeb568aef6279269063589f1284211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8f7cf7f6f3146564138a701010644212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071d887e02bdb48c7c43e3b82d23ad0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd150d02b8db0ff8cb27df7bc161bdfa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368d08577f0a83b0fb86c267de5c29d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9b60ab38281c85a0afe61a3da52b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e25ed6dc1be6c444b5292a0873b80f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8289b1bd9bcb758413d5e791ed8013e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c009c18142463f0fe721efac4e2be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33292b5409f02161af2f82183481b8e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15e64c65c8fc8978828ff48d8d3d9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f21c500be7c1a4235a4d0b68c9237222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac949354e8f4975151dc6735fbfd343223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb700d5ad4531616e5e2594f5410830224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c1df975c7c6525fa208fa776a4764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bf2dbd3ca369f6f678d3b3065804b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a1307977f134fe57304ed8614fbd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47fd92933bc3128ca07edc132443c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27886cbb0ed4331aa16187019628bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907969f81431b84216798a9ecef80218230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70382b047460025feb53cee7cfbdc206231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567487b439af3f30eebe71978018dfc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8493054f207306672690e97843230233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e87bd5a4ebf91a79fb0af54ce6bac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e832350e1060d4ea9ecb67873a737fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef0b6fe0ae871876dd9c69ab8592ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633998542cf44acb77224e08c455fac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49509f24b660cc4684e34079e5212e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154bfe00c5b5373d119824cf5fedf0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df092b1fe1a2d88991c685d0c53f95a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e6dc103659fb9f394ec27e15b50c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3476cbab040e7fac61916f713fd5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1d723212a9b88e8dce3e89b0821c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42604c73f6809922deb683b1b420cb4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aa5d7fa2e5c6d145aeeda02f34bb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a1aee333ab8009fb12f8a389b5e98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaf1402b10862fc617838064b73da9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e60ba188d0a51b8d62ed1baebedb30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd7cc352751e6e490e6d65e1241450249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9672ff511163500b8e6f707f6c122250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f234b6b5125bf20171677dde77b2a18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d35acaea68d1d1604e4ef8b3a0a13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc55e169aa7cb3f9936321e0057dc60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed19085ed0d295d791264cd86b2775254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2cd81f6431712cd6fd5a04753649255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cc0ace4d9f32363f1cefe3c5e3ae7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdea5e290c84dbecc246a3b04cfef1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7124331b4fe03bcd7889fba1e89efdb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130101fdc58a4752e7e897bdd209e3bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5b8456acbbab8db9938897401b4e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81456b08af2d68823beec626f7a9d169261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cec5e29c4cb3d4298f0b46edb6c2c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c27fb5d05b83b10d2838c22213059b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b47cecf16e3364877d10d6ed09cc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749cd60dfed8851d54f07428c8b3e75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd83cec9d6dacf4960329ae20fcea2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfdf65d0e4db5b7a3ee02b88df965e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6d65e71abe6d7d1477b43bdacef1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c8c8e786b85a7b375f2ebc0cb230e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153c2d041095e49d47fe025e70beb62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fe0ab0ef9c6eaf17771ef745556d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b75a7ef02ae9d4e56fd7673ddc35d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7a93d819f86341188763500a5a932273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3e8a5bb2298e0b1e855c8172c240e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22e54dae24f2ca0e3cf4bfeabc712b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc25b29ad7560e767195897ac757e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f3f4ae15b037562e31a4c2c9a83a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac25298d71334241f496d2279dc5dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee8d37d7c4b7cf00fe4441b0a8dd01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c7a3252564d3cee468e94e427ccfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed1cb6e20b4b8bf5b9585127f31173281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0ed12ae2eabb8fa9f46467ebc9133282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb654da48bf9e07d0c4de74986361d84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047794b510444846038e0981c577938284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21b4e63534a3bba16a196b1d0a204f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f89b9da07fbd38c6a46e9ed323b4e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf321b5f4399dfc01a0b496d60d0bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b16a2eb2b387f20a3627f8cd4ade9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71892eaf1558c03a217120f7d43df12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b333f1df506cac6a5105b9f809e03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3700e19e8a07c51ab85f94825c329291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0572eab7ac7d49e2fa34e6f479ca8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23aa44b4c2b43eeb6f722f4e670a8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597814cb123affaa24abecfca45ebf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200b58669ae9013e07542ea827a8544295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffeb130c562d2320b46a015da542c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563dc5bf01a78092e6ae36ab2f8449f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd767c7a1fa937616586f2cf5ec628ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fb482428f19beb889f2088932cd91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f92686ffc477d8a2d0540b6926db4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c72577c46c2578743d34b91ad76ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96b84584eda1cf028b81109d69c6ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d0458c036324faef011ca0989265d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8129497929d8cb8bf5f1283aa757f20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea1003e5f6c12a86579db49b867a27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086044ee125d4d7875919a8211671d44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f51060cfd31fcb2c0e20f3205907c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cfc3a14ceb58cff05eaf6125291ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe780dc723a0277d572844d3805ea7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af832fcf594aebe86e6a1ba78dba6f8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba36caa8986fd9dd23fba40f352390311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55665b1423b2d24120442532582b519a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6fa2574ee9242e2e6dc649eacba8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f79b699e35f279739fa39a071da00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ef1e7c04c0e056a38d9a49e35d4e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c844916aca1a45595842e79717588316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72d4755b9986803697f1a6de07c9b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb03c9bcea479b442f0c5a245d61e68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e4e30aa724662176c42b71563075a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4f1cca973bbc80b33a114824113aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131a7a3f0f9b714475eb07b4042af14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14dfcfb594943963a825313d28d7f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d78064ec15e6a11633349da8cbf96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906d5eee7b09f3f1ecc28d6fb7ccdb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c283907364920bf9102249837b138325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7244f5b14e63c52afb18a9915df8be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3d0d0f338755c6815b6d4f69a02d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b174cf8c171d2cc2b413bbdd80a5f90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd038a3f3036d346074df7f699125c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b083746fd995300367351db9ce0bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008953d373abfcb2f258005a531712d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a774cae9153cebac48021ccfe4218b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35913c4d63ab905c2e9c0127559c35d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400499bf06260b7d9a330e27b935c85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325183130759ce4199ab59084a897f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051450b295186016f5fdf6234ddc37d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e692bdc1967b06bbeae1a13d65b5d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7961a1681c521569e2a2a3e812645338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01069182c1c138b2adfef18ea5227436339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e50f6c54fc84f1dc4a1c35f522451340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf79d736fa6bab4283c827ea5f9027341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe82fc1548ae0678ef6420571760e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5595f9a406b5ada406a259f8704a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54385d00188bddc40202e4a991e3aba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f2c05b55b992c4b721295f032c7ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1063f6a6d5cf0306bebef65ce8cc90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90af29af8c542c334975463a90ad608347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2f9cc89c1518beb94fda0ec9507e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab19dc74432486ab322d83b18c37a47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9e06352686eb5f407f2c225122271350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c1ae61f252feb98a628eaa46be8c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da68309266a75677cf992292be189f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0f9040e5e9246ee7eff6461c66a5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49915e52797656ee1dd62d065c142032354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a284f9f63fe222932996d535467a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212f3d14fa22d792dac0342f92c437c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90afdbdbecb9285ff301ca78fb9ccf0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d452395e3ed9a76426276d85fe108d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9039a72f4e84709302ab53374ce0301359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988697d429592dd0e4fbd92c07b51fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87ef27aa1eec14671e5281157848a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ad67d7c10f2e07f205d7f9b218ccf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f72da5b4285fcf67839630794af62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2931867bbfe605fcea9abcc23d8d79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ebf31259a13100dcc4ccf2f647cab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36ef5c4ebd4883579f45d78b179750366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6574eab87939ba23f3c08f58cac7dfd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654674eb1ef2555825033f46f78cf4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a455b282249eba882828652f4ce3a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08e157cee7b2c5097b187c5e53ba50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6550eb7fb2d1c80b12e9509af515889371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f90a1e33c25f32ffcea85a1a3174f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eb3d4099458379697923b99f5f62a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f711734faeb27eaf81ac32ea9c927d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93226f1f27005ae314adfc39fc0a70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442538a829e4fdb7b3c1ac48ea9e064d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53795d9df2aa513092b68df7642ee476377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2788d2ff1e72fa51539926b1e63bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695daf73968b0757ba5d1ab356ba76e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a41b116fabdbc6f7a7b1d10061ab5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5eddae3fd2a19e42433e078a810ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613469b0ff715a45056330fea6bee0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9401577db6f85d0f211e650b9b3287b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efcee3a8edf8f62edf08428f335a56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912f22290898a5cd0f44a2a4bf8a73f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c62b0c979c2cd60df84ea585e715b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60f36218d111d87e3fc9cfd1e714cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377e49fa15cedc325d3f290b002bb07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea23c0c6cff18f1c90df8338c8040b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0d1a9e2d7407f24bf98fd973ba07b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91dca346e02fe51650a0bd397fcc3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b2923b0d2e7bac69a885e2320f8d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49a3db464b57911113a56b7759ad1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a490abcf15af13c45fa979973ca26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8523c1817c4b6beebd71d2cbc513278395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee437d4de606116fdde42a7477d41b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bf5a7391486f30176c312be01e069397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90506a4cadc2a75fcdb3ddf58b5195ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d4f7b1fef32f61932fe859368eabe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b4a5f50ffcd82ebd5f9119e3781b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff6896f5dff53870407955c35925d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffd78550eec67d0191cdf5be4852b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bdb73e3feed9693a2d300bb32180f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd46ddc1542ab55bde1c33d4b4403a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c39efe65175ecaa691708fa1c8551a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fd63ba59e780ac8a6334c2aeb4cad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc79720f07c4998a5540127d60f3357407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585817aa2f680e94f27a035c91b79eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96818023d457e77853108c58cb6bb36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa5f7b51ac767c2989bc2ce5292712410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13d105a09371d21a4586e996e123b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7708ef25348b2a8379736b97657e880412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab781f599dbe18189c0d25ca72fd92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d098c10596d608b34ef50330daa41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d86744dd1140eb61acb347ebe7fcae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bcd5729ad277bc2d6daea76033850416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00360268a668c006757334f1f981242b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35b8ee217d24ca5d11813fc31c94c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172973690fa02f8fb9bc0f1d4f95010419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315602fe0faba4c7b037ea18077554c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697139f37372f08ad974b46aa4badbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdb20294c5c0fbb937530f89e7d8d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98820cd5ebb13e0b7b6d0cf20ffd6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a7548a4212bdc11f0e41b43dbaf1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a5247bad04d6bc0663a7b66f76416425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f7fcbffebf3a2d51f1b99aa2dd880426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769e110788d3c967a30f5613bc650ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b955513b280d25f268b0b974f3e76e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab359532c26a88ab61b8e634de23db48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ed738fbedd99ee6515570a7835103430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f177558dd0b58e9ee0afd2c99b513431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a0929218accac2f8e56307c06d17e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0f5c6220b9ba61838d6695fb363f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194b4f15d04cedea3c66f18e39b0f43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335bfd7161c2a38c698e088b75db166435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde06de651f60842d9d70414824bdbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9b7d17f874e49e69fa7530a2f2679437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fd64877d632ddfb9baf21745e33b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9608018eeb0a971701561196689e0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f69c0f4507a87ac125eebaabc222d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7db153ed01d00d11a9ece825d0351a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d7c8ad233e588c4d0d4a2796911d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44a92034481bc162d4168cbc658b33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12b177cd9f37888181459400f2e89c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53beffeb5365a9f7a4d080f1cdbc76a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddd31cfbf25e169f6d61f2afbec0f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70a3728b058b1e925ee255095512cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8619c28fec318b32b24c7a33e967f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d8a1f705c6b3b9b6ff5bd370c1994449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676f6d471c39e02e62169364ae7994f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c685686c785242294b3ea15dafdba1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416686e3d35168128cec748828aeece452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153684814578c40edf7e3cad1730b195453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce864751591255ac142329980b51dd2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955c878aa4c679a4cd601e906087b10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf10ed4258804232b3c86949fcb246c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95337bcc18a2b7fb3ca45c7d3e64b8b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a97200401c5ef733ee498519b69683458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a898024f5158f7b493245f6da22148459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffb95f1c104633d2c2b358cede644a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06886ba10749d3ebf40d327fffdcc6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457b9aa58b36898816d717fcf3c5636462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadbd4428a8c72d4796f63c714b8cac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208849f20a4a97b38df8477a855c6ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1c13ecbd3e851ab363653960f8360465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227cef01a07677150b6a13d5e0e1b02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11ba0f7debda866e0554d4dd7b5ef3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99409ff869cdd3b875ea0225165148e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae6eb3ce95d85c4e0c9c8f39b32b11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbca66c77b38138bfe8afe2171cc678470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075cabf5e47ff3ab8f2ac4307720692471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d348ced9630abff8efe4b742830dca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bf308697996fa01cf7494920b634b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c07504c5f5a700dc52b89f83b3e7c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbae1a8898732f6199e2f61a0da77d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d42d3d7b6f11debd18a97cf8355672476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d889882d630eb91f2392556b127b033477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a216be4c2ad1ff42af1e969089bc49c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edbd031df6745848eae181f2e9f55f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f3c3ba3a7d68cd36f078b3f815261480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db653286a343a7e686b1434cda6492c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64af1a4076ce3a5b36416911815015482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022557247b4deb95b451db679011e263483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cdc1a2bb3ebf49747fcb47b7ab7ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23aab362ff2975458e67186aa52024485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae6acf9166bf5c1051293a0f4f3786486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b500a73e9fb457d3d7a5d46020564a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4aa263986197c1132a999679e49bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfa7306a4c46cf4941110870a9a0e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f601d7ed4f93e065601b398306b7b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbb49f5b5cddc84bc837bcf99aa416491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d657526bb7ef114d952dcf5b63bb7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67753f9684ff4ddb5a2551dbc4780a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dca9e5ec29326ab26cad64fc9961d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6480b9b5079e4adb1d03cbe60bb08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee377200529d7727e04f2ce8512131496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a9dd5c8f6e8add8f400540e74f0e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b6e6887279d5de79f301f5bc7d839498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec384ceda2e1d0ee207678520b3a4826499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323b91e3d516f4da427bd11557b5f70500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cab994921f369379d9458f759aee2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971654698d6627af83140a012164f8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdac798f77d5b211c555b4bfa2a5082503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0643112038824872f219490249c91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3257d62c87844b4412fd82dfd94a09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7f8c49752a8b8f93a9ebe492aa789506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb863f078f0d9dbeb7855e070b024f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2eb4ca2f971ca7d83b2fdef5da37f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50737f91a1f6224d6b8bc1c25345a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f185a880abac37f0e28aef9abd2c61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831400be326f9b13280b040d5783c1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aae21da5481d42518e89ca88b394f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cece3d15a55b93f5f030902f34783513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a69b053a2388bab35e29cc482b5438514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362080b0de9b6a019555b907c340db1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e274d3f8ce869bc758982237f40be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001b7ffbd4e762087d051eeaecee79e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf3e18f38624fafe3c6ed36b6e6180518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afbc1c109fdc375e3467941ea7b8bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8121277ff1fb44d2e9d34477d1db89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f4087be1b27f0f69a042478e22fcc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b08ee9856f207e6ee133c7230aa765522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da405eb5489c61adf0355d25d4ddfa54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d70a46035f8666a60e8dcd52aa3613524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9fe07d0a7aee18e0a9aea9461612c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc656c1151b734f7cd587c4ad73d54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0510c7a03c52d880bda18d4de5738527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac07a82c5e79178b429242ef21b3ffb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5362b6f8327d6832cec91a160dea33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f587dfd70b67336f66c3ab8a4b27d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595a85d2aad9059d59bb6b13deaab4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a9cce9ea6b5008498aaf7422df9fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63716725265048a0b8d15af261acc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502826243c4b056e6c9bbd1dae8b634534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8686b8d88b86d643e19c968200199c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51f6015c71d357cb2e49d34d7a26a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e7d11ac386627b350d56811157791537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c711a6db84845c9c9032b47b68b8ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791b087abf2fdbcf44b81033a1a2a76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d969c8e5804eda415947a22203ffa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccc60dfe18ebc3abf9e4fd51847948541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb69d995fab3f1ef85ab049bdf807e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707f2361593ee7180e6bc6ec69689a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae95c384b067fc5acd7e899011d5093544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fbc3fa6f42fc8695db1babb76ba08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558680cf0a7821cb08f79f2e9d7b793546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b82fd60b17462aefda231956d41db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7fd55f7069c28521e5301ab295522548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf21e4b200e96142f30b92339562fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1101107e8337a28ba8e0ffb58b291550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef345fc727a46dcba8c55c6a36b15b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d0c1ac645d7e4eb98cd5d831e48b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0fdc6ec6c2ef35e149dc2f2ecc7b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d9dc416c87a0b7fb9fcaa7f010564554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a79307b621fa2bfba95ccb4cab8d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee40835f4620b2607e9a900d72b6241556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9b273feb21d8d7579aecee4004448557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50988aa6fff79a0f4aa6af7690d9a3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd4d9c757bb6a57de386ce8e8cd434559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe824abe9e196fbf46cbc6dff01270d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b9a4501a8d39c769e3636337734b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61679d2c06cff6f020db26604a7607e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250267a4e52847b9e8905fe0b0b4a6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac81beebe6147139508caeeab367213564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dc887b21c706c1e27b4656f2c3c1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e605e0fe33b37186322b9d76522a96f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29e1b69b97be56830016af0a2a1c32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5844c592f77be9a004c06c40c6d23d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753d069b4684ebd73e83b1d58852f92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c1d0c2a142fa32628c42acdd6130c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0f0582094982575694763722824e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a325f33c95499fe47daf0ced902d7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366e7a33610f76a80b6408508790000573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aa21565215d00996aa1bb91829dde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af1bdccb4c9faaa7c8063199d629c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6e79b65c16e9d6a1b4e5df095d784576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab047b1515532d1e496cb58dc2fba7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8335ddb5dd748493ef68c2b0ffc68fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca112b46ce2bc73d5a3e522a3ac9c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217b483186672123b623e7047830981580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd805f099e1f5e0005dd6989b4b4e28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6636b16d2a33e6ab2f6530cfd10982582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6feb952e09a4b8647b52347dc0e2bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18238be7f62927f1f0a3a97bb6dba9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af2ec115599c327e9593b6d69a141f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc8d1b0281e228025825caa0132422586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29298280f4a56579253c52185db9c025587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8012c1ce6bd14b474f276a01c365677588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6d8a099987a7a656d4d839ca67330589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38498d42074648e1accf237f8bfaee4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bb40e021182630c6b9f6625b46052591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c5996a6d90f2f73ec2a54ef9282dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6b155ddf5eec578303a55c374bb3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913e20d3c6872b2a2f288be812d0be3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4c85835dd1cd8a76f9535bb7fba57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac9c06b179d645c8b70fa4c60cda16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f1aa74a1e7c4506077b03059c4e4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b51678beb716857321e4ebb5698c1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadd2c862620ed8e011f849281ae70e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de077db709e9e139e3a02852eab9e3ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c9ef3065a06a2efdc89636c6a5ac5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d03edb1e2b2dab708bb579f6b1dfd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b991668476d4308bced4494778b65f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc2213d7116c52e722486119827afe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd27ce6548239a13d5f5c48dc9d0f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937ad2f0348c3d8281ed27d163e8338606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca9cd760519c95e84ab0cc5a8ee778607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e242cb80a9f5ef4d27e0b3d87f3e51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e80ce65ab2c6655bb3644634cee97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72987c7311038c50a635fc88ce51aa4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d17bac3e9c659f3308ac91d4b1d26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c69baadd155ca6e746925a32e84e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2dc6ee77cb9ba00eed9f8d410170d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e13805e09b77098f0a4f7ebf7f013d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7891569d489cc73ec4f2bf90b86391615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002b9b97733bde5b9780556575e499e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865fbbdd7ec4bf3827846f8ebd6de3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5738dcd7cace1064f49fa9db24685618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d29e3acc7bb27745e6aa1b8f34d621619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eabe0b7d4fd7f05700fcd16131d600620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80578d4811314cdbb17a8272e731f6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66060fb81bb164010277b1395c726c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab64f21454a8c5d360246ef9d8c068623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b9805bb5b069178a54e3d453c7e0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef821f3fe00c2b003501d8cf026f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dbd8c5c3694900b17f555e4b2b41b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95253ca55127893d310a6a33e80a1767627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905279ef282ff11e847abedcac502eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00e2a1987bafe37e5c5256f9545da8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e26f98afb15e899110c09b7012b3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb0dfa94649758d4f97b2131f20544631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf5a169c807827b8fa6ad904a6c63f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d372f3732ff7cea601e5a05ab2fc0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938819c4c26bb9de53a033cdc168931634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587283fba91144ee65dae01756ac886e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6647b270b894808494750b9f5a70b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e738e455a5aa8367350bfe48beb2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea13d07044df711e61e79e3056bf8e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f61545f803651597572337cfc4470b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e43d9135f1f82d0247920cf8b4d35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62bcc2be26defe2179b3535a6dfd5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc2ce8afb18461fe77275d7e15b495642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adadcb05ddb10d627dd92cbc26897f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb07ef75754b320ebaef7615e1d171644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59271bd76e2d60a506476b08c10a69ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b3ecd50b1270ce85275c50bec796b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bdf76206d169c960b948be8ce8786647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45277774f160796f99debb71104c3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8af7d51fe551dace5234d9f72f87b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d74a533b68007989f2551a364e8943650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3e1164cf3842c434b0dd305a28416651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374a586148303b3d3b505ebe2c3b2d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f82777b1359c715ce82320de5926e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d184e3aba7cb4ae58577fa4355c820654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeaf3676d5a47440adbc4eab43c001655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11092f458e0634273ed3333eadc13219656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7c46452b2251f0af7fde27c06b45c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1911f8db0b10ebd5baf69054d9da44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a860fe8216a056e2c989a6b0881f91b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8f0fe85a8cd1577df4d01b485b601660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb10fca378d2fb7aba4b98d8d7ebb3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39df52aa3ba12bcd284c5b1ef623a7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adc655be4056ac314085fc73e10fa3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e80650c580bce4b75922c9c39357fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0706d22056eb3b9fad72b82dbd1b8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab371b02f758fa8a7f682555acaa99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7a720a553c99adf1f8d5900fe7b93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabc916206f29212baa55905a49a240668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2704be5ad052cbee8766335928bab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbdd6b32f548947923812afbc3dcc8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d635869f0bc266325bf0e2f6e100a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7175817140eb292eb8b9e6f258d5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfefc1ec2c00a33a4c3d479db6c7561673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a99fcd8af96a45ad3e27cf843b4d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5f35dae732ec736baf212a617a99e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419477950f2a8dbe686a8d432bb011a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab052e539ed9ab21bfc65afeb988bea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc011901e61f87944fd3cc3d20a83828678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ea82a7a2a2e531203d96e3ea3020d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397124b8ec9eaf21b542523d9fd474e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c58e56bc502494e4780bd670ee5d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fd041255bda51de0a5ef9c33deab8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb88565498e8d18cfa4a48b56cd155c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f6f60a26575d7ffe52f20eaac0819684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3608b925d81bbd45acfdffd1358f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92114e18033d7396eaed59a327a9513a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7818f43a3ab599562fdf02699bd3677687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822466cb085b8073a0e0e2d5984df32c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dd5ee40d7bdb828bfc3dc938efbd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef957cbaa97350f04ab47673fd93766690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97896bd075b51fd3f54517f5a278c18a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220142f264a0c0ff160a6c5d473f2c11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175cc9f6e433ca0f392d538df790929693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347221559a11ea1628401cf3482fe10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8f6f0edb4645e5e288d5b9752730b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6abbe684e8b74c3c478209faa68dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd713d40c805eeca962a75dd5c724973697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674f1b0d90f305969f6ef34e7f2120c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34709915d1445c5da6b395bbde252a04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cba9ce1339716fec252a8bd6ebd66a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b69e4ccbc5f84eeb8299d1e62bc0bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766ee2948afb73d5580cd485390fdf6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638089889624eac7f0fbb3bed477361703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54728af377810c5472edf1a9c4da37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f7b7b927ddeb0593945a4efa8da8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79485365a3d366b4788c57214ef8bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c617ae612908615091da34fd4cce81d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074b8e449a3ee56c591f3117a88950b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4484447b06eb78a923ffc310cec09f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7545fd323613b8ef582a2d49826b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6c4961687ee26ca7f861e72a0852a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c80fe5db63222ba82335815b192359712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429a28edc2e395bffde04ec91a55340713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c6dadb19fea0392f56d4d6220706714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f8c1dcacaab2c7911a01ee3d3772d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c98377b2ff1579cc7d9dee12a1d47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8560f6307e59dfbf8e3bbeb3f2b2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82204ed0dc396fd5a6cba374ec00590d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14476251e12e81dde4c83d72e0553c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936d55fe083c5da512b80df39b03ea0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d778d0b6de0b35e9c1c01a23d775721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf8f4cd3b9e2032b346f3cb2bed172722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3864b938cd5dc484e104256d5f697723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93631212da04f205e8bb0a336d3802b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70fa09a9cc55c05bc93826c347d729725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d49dd90bf7167e70aba1cfd5e75003726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eb767059773af23f53329a9ea75a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1cff36f0741ca3b86cbecbc4eb995728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f5515c67ab1c00ab926df2a014403729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375ee270307c26c892ab0f68f2436eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a8376a62ed68c987a949ce283d46b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe573ce9b8e53395f18bdcd1742b07f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33affe11e24aa780b2dcf581fb94dc8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b8b5e6e48c8733710d2d74b122fd8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409902c41f43d34e7a4b1205c0750fd4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528140d90e6f0e95a06c26bb35c89a45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75dccb121544ae59f63297a826a54f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a70766bac64b10e3723eb2e607f75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06275e941d9ae659fd5146a8142f4790739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f8e0bade49de6e2da036e36dcc955740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc8792b5af168d5f4195250110816a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccee4f4867c7052aea9cf29027fb36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aececb358d7e0f89cb82936ab663904c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80cd3933cc5113abd2f4a197384502744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f27a8b7caba2884f3bb73e3e409b8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a15355f9050bf112eb42a84ce8e11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9534153dd81b6c94c09909124a23bdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59bbc2d8bdf227db10d8e82e453eae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02897cbe179461cef6a8bb2f0ed325b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57fbee0fc904aa5b522b14f689001e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a268838949f62f489e96dbdf86538c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d43ad2faac71a701988afd0f862562752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746ea7dd988080b3dac3732eecbefe1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651e10500f83f7c00c01127d9dc07ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef9733f7ee45c00908649b611992e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e861c5aa305a33549b949b925292c99756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cb34aefc0e8cada724fec0f56300d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fbd0c1044fad0b768c4574e224754758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1598dfb3b6c9736a4b4dc74e0444c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>