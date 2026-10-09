--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752474704d50bda7a47be4b048239f6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced5ed5b4e8f209666382c42843f7c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660f5049ea5d02f4cb25c503a9794643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c0144dded74b134d68c875071ce684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b8d05541e5dc98c6894d769a5d8f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b665cc255e7d31133acd711d438846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cc87ac6a87948b13bb61c2f9601217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324830e192283f3daaeb28a05e84f7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87033253d220b19eb71f4f254075579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1423828b323a87bdcd4a352ef765e9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933ff8ec18370e13fe91fe63364f8fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f742b2d53ab5cba0d6411534dec6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758891c33f58020d56b9c68b5f8285d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e0b0aed3f687d73e2c1b3fd2625a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a84382580e4f0bfa76e74727664a4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb87fd95b21ae4b67d28e0706687fc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4369dc8f1590b088c425bb4004e61417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d20c126780e30c4dbab798b0c36df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f11e2881aad33d953e8c084a58ce119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1b3e5cbf4c688fcd14f69cad5272720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccd7090f1b9557ccb6c4a53342e5e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc48ffbe99de18b9fbb0bb4f9943b6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698382f9a0ffb1df1918a6feafbc5c4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e64fa8133a052c43910738c2cef9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11802fd7095e487cbd5baada906bc39425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b329976afab1752284cd7a92b8b5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35bd18fe4bfd677b409273828ca28427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf46473192ee1e2b28349d14fd97f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29ed1776ed0f9b67fad80baab45d6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b8fdfdd356bfdaa1d71054a05eec630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c3c90435ea18ece695b4cb1e99d5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f5cee8d978bfbd92ebc989583644e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b79c776315b2c5a65be842c9caf2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638d7654b880a80549032b380ffba5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517b1efd0d31cdf11415f6e3fd8e5ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eab79b640de3e47f4cef9e85b4dcdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbec2477768da53afc985a11508da337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca6c5ea23171cb1a41253773afe88538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057eacafcbc9ff39e904caad848eb6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be61eb8249e713bfd52cb1839e135dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8d37d5d95e37c3f2c1726ff6816cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f9699a624e2d8adde5563bad382a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1e33577d4b36ac86aa436f1a0d07443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afdb96a9f7b9cf73945a24b4c3b38644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae3f55c12e00839d115f1d24057c2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c844549797f21177150da1d4e2a5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c6fa8f3f7d2e214e670cbe1cf255a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab6cf11c5ba763eaf9bdfe9b84c26848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71522b80ef628e9d4d9c6dd07b8f823e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad289b52025e30bb73d1b60d40bd557950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05da267b961460b5d896d1763119f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc9d0857191be19855f675e68b65152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93927335fa8e7ee7be98d6f8448cf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414789cd88e515c8e1464c7a110269a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5bc40aab1e79aca8fa9290858514c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00bc1a6b6540c257e0d0123558f25556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb304af9cf97f94d220890e6efc67a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b8e1cebc5a362d37685316c64b72158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05081946a37d6f40757f1bb116de4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd2b5e405181110e813bced58c98fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708cea2e6d50df6d1c9fe0d5ab2861c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde27e4f49df3439b7750992ccc6755962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a378403f6232910135dac84353fc8c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3520d84ed4c8bd5c68454d08fae078c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a10498b4aac082cc26f385d3bb8af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb52ec536ba64b36817a93276c8f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27bc39fe59f64234fdab341a9da31567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a798a60a15a4ba8a1838c3b9409ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05403d81ec01ee27f97885af76ba9f1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75d064a074fd7afcaf12093239352870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ef9139ad639d9a79bba7e789bcea771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d2a4288bfdb3f0ef8359364cc069472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbaf77159597fb6e7916c6e1046a0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714ba8039e36fb6d052c7d744c1f8e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778ca6ae2850be404affd1888df302275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f4d3586095762e0ad2210fac7fb4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb77891d1ee2d0a332b2404ee08ebc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c76eb79b07d904e8201f24ace7cb2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89988dcb40d89a1663bd0592d9a1bf6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87720e5fc9769a8ba3d5385881545f8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef23608da9622b620d4067d4324af5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b768caac54dc717fd56bf875bd6cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f66f4f92239bb60db3912e1fdd4f8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eea91f413859721054847d981975ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9db2b8831ee5ad0975aec22e1242b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c5c25d356576b1901497c44f57fa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43455aa6f7aeb3c03b68260358cfdf487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d513947b611e103a461c33afd57e5b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf105463f70089bb6909418bfca378b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac038101d760b7e4063bedce15a6fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f8144a5978572929c046336f930e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa154cc8c948c62f7a90cbe9135368392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180f893250a5852fd226e4ccb16b1e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bdb861407991b1cf80af549155b4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9d0329f947f0957b8aeeb6d65138295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac96ee95024e3902f5252756274737296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cabdf5e1372b19e11c3bd52fa791c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1473af95289e7524c36bebf7f8b30098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97225ba8686a321da44f7e28f2b47ac199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9009a62aaccc1c6b529570af711abc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ccc1e5cf3fb86cdf3cfeac56040c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeee08ed7d8a2cbca07609df733b8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa163aa663a9cc971614763721d993103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9703f6c8f8b710211100e3f62485b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fe3aea6406de6c6cefe9e4993065f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99fa9700b50916c1f4cdc5e924e97f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277ca6a2ae101e8cb97fc7ca6779cef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952c7456ede900a9fa948abdadf1181108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfc42521aaebd56ac09aea72d17116109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a39240ebbe5cade8f0ebd1ce12fd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e673157f7b284c472287db6840eb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86312516c9fda38abbb2fa685a973977112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebf06c056935ef62536e793b14cabc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf785cfad9cb50919974a28bc1c2f785114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcfaad5664851f3ddb005baee519b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694fb475ebdf82138f2de34e836c2c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258ee94b65cf970bac04b8ecbfd23c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386825390cd1680a8345cd2196e5610118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a5c6246fd59bae2c669c72e8742b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da9d46a8bd8a9dc480c925fb19c72b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae36939508caa659c9ebff3d78f706f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fabcceea171231bcb0b1be1ba0606122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f12d3c23005dd5bdb3def7cae223c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccad132eeb14e80b45f44b7d17af7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d6e355043784f660b89bd7b9727aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d2be35c759ffc826056f5db469729126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb6b1589d74753a3814c70c089fcb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1d40c38eb1559b3f6b44e991f940f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001649425c2358454990c256fe1d165129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e310016fb1df53447ff0054c12a97ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52354bbe57cf35d0f5bb32af6f79951131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f16aa5133f03bbc738e1ae0736d19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddae838117ea320d067b932e9ab3e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab5b74f75bc3a46c8988b73c6c13c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844980a67d7132ccdcba11a6589ec6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d52550ca89c442001282c1e43dfb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42047098d439816407eef88e3d77254d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc589a2fe99c369af7a1cd32b33fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748c368c3f6e9c6929557082d953365139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded77f0d0e721d6e0b0c4868652a2be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb1922c87b74a09d4d56eb2e258eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11786227055ff6b6523f49fa322cdc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7529b0b15f8cb3e34ad5b0d4f6c7871143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba791d229b0216f1f6a0f777ced528144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed951b5621b0e299546104e212fcfff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf694fa12a7cd3989334a083603ad25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d61370b490d632f5a40a500adba434147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b22ed197c31911934c75dfedaa723148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac7fcda68dc73ad534e7b66807ac69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370bbd13d0e70d5fe9763c95f1d83f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77349b6006535d4f4564606652372e98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b6541fa6801cde5d49860093819fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074829c6b7917450aba2bfd22ec0841153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd0bb692f00fa5d21496562e545717154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d2514f02a7d962c341845812c6d68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547efc028010f0c33c2a4efd11a7585156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f5e5094d7dcdf546584a6d6e5b8e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c4300b2295e02dfd7327900279ab6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630ac6066106a41513803c3f869b106159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16bd2ed9605b1554252e50c2a22413160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c027edda88ab6d57c87759d9bd6d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a6ec3c8dfacc2d3c51f8d099e7c78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2163e3bfaa772436fafaff548616fa5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e7d7551e16674ba7022f1bb4279a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5b382f44b3701b3bfc81459b78962165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90e8044dd42642d9c9a3d8929b7094166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fc092a020eb52f9aae3a0094c264b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531739ad771a6166d7737d0b47f04c1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900be8a3195b178190a612c651f10019169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef547de257feb393277318ed970945170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9783733340ca5c990f2afc7863199171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18152dbe5081be5ae6dfcb828cf83f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7108ba894331675082b3277d0ae55d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efb0a4fa0b81fd3617e691edeb515a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e73f949bbcd839893692fc8ca0b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be54453d809c214081a925b8a305cd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3c68c7007112326ea6a4fd8a18a20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ac2b985fc4a4f271c43d53d70c643178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f92e78bdbf9f764ba58eab223c75b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9efc322d7c583c7f155b281291cc5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6433be66a4cd161fcf79517602e2e4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b071acc25c61bff3c11753760927f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09279cbb7d2149ad6a2aca6191d967fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27eb9b211e2c332d01cc599b6c2d76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca16fc8861f5ab87b82e731e965b5a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf33d1243b8e0cc4136e6e3c12937d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfbd941698a2bcd48fcef96831920c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7055204051ab85dc30b8f979fc6ad4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d65a0a4f6467fca28a796400f18d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a9935c56f98d4fa2595f065f6a01c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b513e7130752b5e41753a3b941dad9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9df1057bb70d776e9139a4e15f0a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2143a8beefe22f1b5c4883f8149dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f897361890b3f99447a38324b43b574194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aede38fcfe63318d8e14e81c2cff2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e557608740877f3cd0b23d5bb165e05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aab9b897a4ff22af5bac2239355bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e8b0bdcf96ceeca1dc2c33fcd6b89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924746cea5bdb1aec08734c00532400d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78795cde23440bc2a55bf5013dc4cfef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deeead7315a85d4f5a977e6b928822201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac49f55a73b9b647572725cee85145b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1f7e67fa32fc58e4a2151ea384e67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647282c3017923c8e39ea34dbbbf13a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797301642a47d259e78b1ee383aa33f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928295de22cefd88238636e98f0b0407206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397923b6afe9faf2152f6d76901d699207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300e01f5bf1107719f9fa1db5f6840c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c072f079b54ae9b230a1362d764f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a4f258a45dd7f0fd9e66f69df518c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5776fc6b482d1f5951addde59d23543211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a9d03f9d56c39b3ebed65f954ce2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997473d1441e8f702db9cd8ab376e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b689e1f10f15327274d48433ddf83ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214a924d0c4e39e17d896455c425648215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b283a4a48b76aa14a594a1d0cf1c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67ecf4d9ecec1493349c4da2eac9e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce151f0e922ec7a482fd78de263ef0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1a62790122eddb8b09e2cc64871c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb9f03c48b2417944caa21b4a247dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ec9f91163753ecb506e688d6551b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff29b988263f21fb9717e5de2ddc8f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dafec18e8df68ef1c816cddb4c1f8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543d0d522579c11c3aedf325f22ed6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a4150454eaa90fea6c7b8aa80bc88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae53e021e7830b582691d8b73c4ce0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae95df2608928663d4c5f639dd49d04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f879fb265b44fa3dc289f104d81c7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff27254db319854c247ad7641ce578229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f4392a75022c39b6888c63f250259230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7024063e33521f8ae13df410e2b2ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c017b648c740ddc738a76721f3bfa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60967a3fd578cad933805161b74e812e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc34da3adbf0a38d41d164aa6f3f079234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cba27708709b5a8d3c18814e6033d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38be102cc6676768e2f7afdcb4370d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bb73afc749267b1ce73a626db6ee8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d22e418aed8038a0332d8ffc1a3e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01788e8f5075db84ca812708b7a2d09d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f15945725e160269a9b1be4a1cf49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f087fd74099527023341fb11ab9636241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa69da9e10011bc2e1a96d8a1f1b88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc429ddc90f302fd1dab06063f7b967243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c19d063a89c214dd2d28f12ce6092244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02bcc239ed9b1c63c3b409436e53b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581444bb8175a2047eb4e336d191c0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f416c9dafb01bc42e931432993bf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68315634331cc863fadb5ad05c64cac0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a8ed85b7bdd3d3beafdf92b9fa069249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9744b7165ff216b5078b760a85166e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983902f230596f3df0cf5a96bcd8c33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b19f07af2fe863ba7e87e333765db7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13c0c22618fb1faa3efc0c1eab4843253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9af1175ef72c8f921a7a8a54d56449254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8216e0631fd2d1f8bcc09dcfa985c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e5383b63ca47b9719f513a1312d9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88229cd7c4b36ad79a5fa7d7c69c891b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d2d4d8c95c7d8b7b10c35898ab2b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9906ddfcb20590c5fc9e052a2653be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f671a8acf34160a4c0c03a6d8fac4f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcd113a6d6178ed844c83481f28fc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9c1d439e8c3cd0c2e05a9211b2eb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722571c435052cac9a71c27c49619fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fac3edcf5c6425b819a886a479504264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2469848df2a26b512baafd731bc2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd85d8d85a6d9f8afc653ceded01ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b586519ba2500e3ead3481905f2531267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2d452aa20dbecb614e707c73d6cee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b526186148fae834f70d302a8fdb94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7d3fb2e81149b507257cdca700a70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b310665207dd88ef9df809350fdead271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd973638e23a1f77285dfd6f2dc59cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f682ec4314b5f5a1f65e909b85452273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e88ef43149623a1bf065691c90618d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b7b4aa27f686ed72b8a71d569418a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb74aa7e5f77b1530fbd8d8db49d20b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8f6dcdb234aaeb8467ee7ac66d23c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653372b22c7544dfafe725655f2bb56e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8ae50ac2b508d423c9548dcf9c1d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea538a8468ae03d467595983b8b6ed12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06820ef71ce5e044eb1cab8c763b29b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92458e31e32fdc19e5daf1c37b2eb4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492e17a3450da33f25d12bee972e265283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d957f47348e76094c052573a7fd9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa122faa2f476cf790c779142f9cbf2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71856cf0322a097e50e5387b3052bd60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104150d89857f69e612f2e01e85bd6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dfdbd1795fc73807047629f57bdd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1bead898121814357a73f4ad58720289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd9c49cc748adcb2a5dfbe0ff63d9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182af6c751433b9b53652c0d21901bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37628f1da7d88dd29cd2f8c2d719594b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67c817605b2767f0e1c4d82b58a66d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbdc5796a6c96e28da2cf79f6fc5f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc02dae89f8138c3882f99c4ed4e61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d405b5560240dfadd9a5ba908366855296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a93c0dcb8a770eed12b9793ae4103e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7575be55b789f10746fdb8bd340b104298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce7cc620b813cdf9c8d9a586e06c0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4604e2e2286e5b3cfce23fe1429438300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689b83692af095a7150d9498048cb9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6809f3ef2e5cbfe645faa815b21f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c85119b2ca33e58f8e03377844ef0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d402e378d39c0017ca1ba2828e256b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6220fb0356ee3b4782a88c75c97b64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861856c86902847166ace416c4b7384306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a42bec1e437849f35a394737565823307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7179f5044843e343e64417b02cc5b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d590aa501fd7c4e8c48f215f8ea91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a304e70b70652aea47ee5e8120d3d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e674504fc7b0268a274b480f4261086311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c8f8b129e25feed30c49ac14b164f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafe176b141784ecd629ac3ff94d9f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3145a156c0dcccecd3bcb4cf3ba938314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631b6e4bae4d41590db5f4ad9f9be83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6620b0192d33d3577ea12932c4fcd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11aa5cef0c8621fc0dad56494cfc9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7df8e4a3be55d6a4646d8ae1438b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02189bfeb56a92f3a49c18511d6de6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224789b539894341e806c4d8e2159853320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80c8a9b32873996b851134a667b79f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331039774ecb60c6a1b7b7a017218f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b401cb1ee2439033746a9268ffdf5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb545b319ccce900eb63a1e8fef72ea8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548394919bd3c501aa5fbb2e296e544325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d18890c8152cd9f87ae51cb1de594326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952bb1cbec15bb812927d3840c1f3cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a851dcb84b802de9b419051e5c782a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f26bd98510c56a2a9dd41b8ca5f22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b9b596af94bd870179c56e4bc606330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0162e9eb81c275de2e806eb5b189355331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389203f105e7a07d4973251e3fd67760332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6437622d5beb384d60d231d8ea358333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dda12fcf467d923bfc261b030bc358334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9743e283e137a635c5019cc348259335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ebf81321076c8708b491b0753f804336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782ea20640160d7c3520155f3eb5ffd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9a5d9bd79848c28276fbd83486bf7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952da779e5c8e17f97e2a792841747d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6a51b005c852038e004b95cd20a22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6af09e7ebda60e8b5f44ec26cb4c55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d254a4dcd34cabd8d87cf4495a9ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21a955faf79fe75c1f6644ed8971af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4127d28f0c879be20ce8e1599d22a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019a468e95cbf737a77fd76ab7d5f00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a629fe338f7642ef1e6ccd31a4baea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e235e8850cf1b43f92dd602867327f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc369aa40fcb7c48c5548da6780d9a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835b78a028fe81f77bbea48317ed7fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc19a8303bf4fb43ecba08d20adeaa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d0daa7da3ccf5e47318829f0a0d67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e59b4560407f52bb7f1dd36d2faa2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2a064fb31954d1676f7fa8cce635c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776f01f66effebc1238605ea8335cff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0128d9d90eb33b2f9bd70416ec888b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d71ca9ba8cb02d298b835e13a7b110356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be787f9a7c1037496f426b84145844357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164ee32358e077f74bffb198c8d1579358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccfc8a978a01c1362c71a33cbc3e2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a8906791dc5d8d91968a0ee27bac9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111b2f6def2fd17af613c280828230f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba4a456cc1b0d3747449d899d42224362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cfa0b6a521ade98af70398d9377e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b1aaa72da5e3cf9dd8aa8855b07f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109c7ee62a8dedd393cc9c030dbb163365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573003288e0e2dc5f31845a98c65380e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57be2eb4be849a83f4d30482eae360367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82110753a54ad4e32f7a643a9eda34a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855f93bf53c2d8a9a438cb64edcd1ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0848a696a968001e4cf2ee4e9ccd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caca56975fd67e74a7e6fcf2f67cde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f689116b49e16457ab050c1244795bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe0dd41f1fb3f1c1567af8911c0255373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3747c8fd589fbe0a6717e1ec910fb50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6c03a94abaaffbbf23a61ae4c00ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fa045f6d644412754c8a2a8658df4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b0c36b519012cb3ac7ba57c350cfa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74ae1363321bc818a670fcedff2d76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4cb5680e1c6d82ce96d768a2886bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aacaba6a6277b18606f9a40a1420d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccc92dd9d5227b13d4778ae42fc78c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c1067c0618232b2e47377aa95f81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed6199d90b50e7be714d1126418b4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c43d57214a1780ee78fdbc71cd4f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ba7f9e021e8a304cce14bffca540a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95007fbd3b1cb13e54faae5bf98cc1f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879d16f9adac872e83ca1bfceef5152387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1955724fb18a3b5a39e7b9b358a490f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6290df6352dff0041f0b7abe6b205389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc4c7dbbfa2dad4491999f77701f74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf53cafdc31757c7132d7bf2604341b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641298899461c681ae02e35be4e5d6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad8e69088d879fdbc42e11170aa4dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9e1daa11fcc6934c34eed9d5923d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e03fc653159e34a0d93e2d870e43d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb467f927bdcddccb774b5b9c4f789396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd8cb179c591d998c0e5de3942fb32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823ed8ef46699814bdea7cf6d0fce49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e2edd7393e6de12ce5fa93329c4b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482e555c0c8cdde59ff4e6f2311e920400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bec2123e63f785da972a8f33eb1a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237b2a2cd0930613fab8c455047a97a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb191809c4ec1b6de5bdba2d705912403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25a41ad4955207ae0bad994faf8570404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f10ce7c878c9c5c415431ff7572567405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b5a3a37d2bb1ff04bad73fc61415a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f36b9bca7cb13ecc40af466d7347e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888e30e304774053eb430d83bdc8ff9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96e042ccf4717079122bdeb2a36650409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b8daf0d94eda64ead4c25c6f46b3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b06d713cfa33bb0aab331da18918d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57771fda07e5f8c9ebdb8a97f27b732a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a20151709fde68dedf5e17bbb331f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18676cb35077baaa0303bc2eb2d9d2ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ac53c133b7bde732971a738697d0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c30683a439a694fd89d85b781897416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfa0c7612473217a0a511e6e9b26d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191d6a285b74bb64370996eda8fb7fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3d27efe2a433236ca349a08d9c5db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744514e93c55f5385d93c119d617f726420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ba880126ed9070f72275c869dbf99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef90859d4425f42fcf23290167b7ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e4814918060ec13247014e7ddb4e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242317082839d0e8b1e396a291fa0e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac67f982a4e62912e485ce7ec7dae86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bbdb1ea81462f1074586651ddc0da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7fd037c320ef15bbb652070607825427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff40156915c09f254090d9be03bbcf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94ffadfdcd8a71ba332cc5b90d9bf2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e7fe2c97cee5e157f76cd9ec38144430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2fef97a9fb9b4f0d97509f07dea5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56098223e4c1b148a5829a96fd2f130a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a320cc431a9f82f7b51e1ad373fd0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd8e5f2b443127ff21c92a8a53b2ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f5638833ad2befa49696d060ca818435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786d20169bcf1e8fb7fe9cd7d94994d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4008569f6e97f560d7f74514b2ac9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825540642608ae8507cad39b9a197f45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e73073649ab46b3224801db9cd6ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74460d21b731d2088714f8158b4fac1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021356b1f7fea86d05618410682320f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc532277ce4136d30ea39e049a88c85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08813cfe23bf990c6b7f3a44ee1a140d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87322df40b6c0ef5facadb908a296796444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae81b7e4ca1962d83239c7485c9650445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc97d8395641cc6de08ae8e8d4697a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd22803007202d1501e86ac867eaff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c379fe6755da4e9fc6aecf3a606cd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43899f8a70a2cff4e54073425edf765449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e60a50965c5ae459881bb2c4b7425a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5666130dc25b4f9170670d16a447c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4ecc4381c127a6fa6ca70e6d60110452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f2536719bff49004fe782125a3d3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9269a6d3a74956c98bfb33a9e7945454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f3505bf555c94eaa2a221777785df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f8e823ddccdae150b3105c9fd9278456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fbfeccb92f7f25c8870fe0a5fde75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf35a5dcbaf60673ce1db60d37554c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28e377b01a8fd460e4d270e0306cba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6f2c1b7b0ce09c66b64b2a3eb2e1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb97c5d51b96b505dfd691a24cd01d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe80da2f6d2e872149cf2e23938c63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae746efe84e8ec9cac904e4766330fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31900e14beb772baeca8c52407f9f2e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154ff4c12ce6ed3394d049a0db305db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfb284246394cdc9e9cb3671dc7354466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfa4b47e7938d68709857804327b11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6f866c0ba5c1bda971f7f481616b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1614116b0d87f0d8ddd98f75a53ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095383fe432f5822630adb37d8734366470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb2b7672dd120f5f92e4a5fc3b65d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180bea639e4d2a83c1a1b456116fe53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e4f526a35f8785403d3dbd93d7308473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15824707768fb3fb4440266cc0f03b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedac2c3c12be9eeca553bfeed79049475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a26f31667703ccf41a9b54f9731eb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938980db52a1f932681db44914557555477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870846ac6e787419b0ce87f210088fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958b0b6f2c0dd7be0882c48aca3a00e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28876c86dc145c263228c6efb20021480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ab5b3c590ffc084adc62e496ced4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42b1046e952332fb829cbdf0e475a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fabafcd9101fb04197c3343f3ce4d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babf045ece829db970ab71f98bf4de2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b34125513fd139e21cfb18dd1c5ed1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da48309c86e4eadd20ecdbd5fb9b7e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741102428d372d75baab731b57c7ab4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc043b7780fbd9c77313073f87a88a06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac5077b7b5ce57d3e33a5d2065ab42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671915894b2cbd1a3e2231261e98feb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05358cebbde06fe680c2155f22ecb2df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d028558ce968276e1a8c9f8adb60106492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0e2d70a020ed609adf7414cdbdfca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd858f45a814a0b682969b9590bf2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93def6fdcb038e3edf5d6ee36f6166cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cecb231f8db96c3b52da8f2a3e820496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fa46e07e0d2eeb92fa7c8fc7932a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6694ab8db68d66fcbae813eeb0effa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb291291c58151c14c9edffd4f469e90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a686868f71f006f9009faaae89a4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fdde508bcb1cb74d75ee3fcf00379501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301900a7b33fa7850bdaea2355be0604502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f52e2a4fd97823fb9d5eb5866c8f8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d0f853f7ba0268c080f3a166c4e05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e7f721f9f8e39df63e08016baaf79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8372cac8c9f0156648491012a0cd475506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2805187677181f6fd1bfa403684b6e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff76c19269bed33b06edb317ec24f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b93c98de1edfb00b5859db8a8af52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f48b8e9782ee3652907cd6f731388510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97c404665fd05dcdc78e3b89460d7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297969d54e1ddd58bd206f3536bc079512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137550f6e3f52aa0f6ec0a604993af8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5eea84ec6f070d8f6afb4189e4e05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7a4ecafb31f12662f1dd14a126a1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a79913e9b4866e3fe9560f492dbefc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee87988ff1afe75ec9af110db4ee39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d04e91cffcc2a9b31a8e9f1109674518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c1c584812598160179ec6502eae29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad758444d10d20277e21f4814d905ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498d43528e5854f5bd5a4e1698915ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d402afa3acfc089f98e856434310367522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60714d91005344aa46538d039259e8bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b095aef51514a294573717240bbdb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db021ba5a0132b14a68991b206906460525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa42bc1c87c9717093c753696989b77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4dd15b8de204326e462d552945144527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58871cd7b1e710b70a67aaaba72a58e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125672bb793feb621d7389c7dbd9a818529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeb9b1b452d1081c11dc8c71f0bbb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a347bb7123492c18c39db99d67c8ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26a5a6778111638072add28587dd5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee4a3e7e48d946653f80e013e13d5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73dbe9a1d95e4aff265bb39ea887b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790944e132cc4cadadbc17170527408d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c45fefea59cf38f03fcd071802096536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ed46420a242cb77e8d5c8543329d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf49890f6fbacb0ac6f17398f4190b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7418649e787ee1297d984939f1f8029539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455af5135950dad5373695f45cc30ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb54f27cf3c2905e55a8101daf0b0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf028fc3be010f60e1c819298a2188dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25570aafc4d631b94418127856a6e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fab2d85dba3b9fdc9937c1b7b7e07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc47528abe0900cea31d90aa9a77f92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99146631d68fb04777ebb4a28989fd07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54241e3a810523b65e64492e4865cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade968e0905559384ecf98c4f8963e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f649d36c8b5bb3432403230903d75a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a299f93616fd811506ad3bec827488550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7741b3faaf06d8ac1361d18f39672e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e34c98b257c5f98afd7b711a15667552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375a703828133ff783133a2690b5051553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ed2a9f34316191b166f06964055e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca697f780723966a3130f0068a0de0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbd26e533c6a0ce1aa98b7ffafb4d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5aa6ed4748948d9a43a3c616433c20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721feb4f18f63cba813220b37790ee0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7e6b78495e81e7329e07f0c19981c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099bb8b2cce6b6ea77f790c49cee63c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a14cb3cdd1138f42194a36b0c5b4cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f7bd8b99e0866759dca8b60ff216a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3453cdbe272a1b69f64e981dfd98d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe98eca6b8a53cfeeb37b7dd588b85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9aa7ad52b8e0dc10dbe19eb43c4b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0452cd6055a15965400b89d3511e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec8ffd59bbdb78ae153680aa88f2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb15cc7ac75081cc257a4646a2298f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e704230ede5f931322f8c8bbe91d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94437872c598099862e2d0cd0ba1b9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26593659df69dfddbef582605658f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515f4d9439bcc3c75c93171e85670dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8554cf6425d6570842f65209bc8120f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b76a1cca1b0cd6a6578a1a60bcb414574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bfa52a403eb874b85b5a5c053cc69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918a9882c8d937ee1606263ebd3e6e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a5d408332ba4e974bff815b6a632a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d772708c31309c51b3d0911d694b900578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bad7b4ee6d98cb0208873d80d9f783579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf467e4342ac289aa6daf17476295a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2345822132c1ff3307ef9d5fa67bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5968170bfad391bae91c0bb20cb61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec1b4ccfd5aea39e04ec3b472be3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb756efb9866851943c52b499ef2ed5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012d04ded93a7155e8f78371cb0739e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ba5d4ad14ed26a257500469977ab3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a72655fb2ada3fdb38ae26b15ffa18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57830b1286e7a0c803728ffcb73dc7ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7158f9fa2c874217acaf117a9994d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413721959aace43bafc03b8ccee28db6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47c01937028c962c5a15353b3d1603591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd08af7af0b2240de6bb54647f67adc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa88ccbc6b754a2a0633a950de01281593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9dbaffbd00226ba02ddc6b9d9eea3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b2d2b24a00e7a8ef1ccc248d6755f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629fb353597716e718feaa7fa7a7f3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aca3a687bc92e4c9cfac46470cd166597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeacb912f24b8e761f92fa95216ef89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956ea43721e0f18fd9ead865dd5c5dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f543058cc6ccb0c4e8b326a2ca555d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71c83ec11cc70621d490d47434899c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e3fee34c99b401abb699e866c2a50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad523ee4c1941adfe1696d4d1400784a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0cbe6425a8e797cbb895bc1f2454e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c15c004c825ff0cee0e1c3ab623d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4b62df56a69db67f0391cccbcba97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ac35236743071793b4be8d7ecbe10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4eeca214cd462d2ef4f4cd79b3f2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21959c76b7fe1b3c0bde3a3337afe5bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa17b86aa7414fca5089a9e15ff6d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ea6e30076b47ee75ea6a785d624e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa7e6d26e018f2f65b43c67656d636612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392eaab3be3e7a8aee859dc9c5bbb9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb168426062c342b49197fa2591dbd3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e33cff9053036f737cae633530ab8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f869bd5abd1dcb3093c6e56e00d994b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a02df0d3773d5928a9faa2ecdc969617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efb9724e9149b49f5f17fd9b7833a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214c08b5656500c2a7b625f5e4a81f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d1103928ef2833b32dda9df8d2515620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae32ccd0d454f8cb654d2a8dc645f0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47532fdf52c70c21d2404dd77af19d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bd9d62240adb7b0cbee5bade709eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470375e115ca18dc0aec128ee4b3026b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d265dad11097475d3b80e2452515e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a547b94463cee1a4cc618fef57c4da5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a980f20dc9e4081e88ca44a3116db8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0933ca7b366f51b4e0e32595bf871ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3285b6c24991bd5af197db0ff986f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f6b3f96d9b5e936432c57423b455f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f42f3129b290c85331e20fc61d601631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56362bb890252115f63a5ec6c5cef8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc935c643dcf05002e50e32d00a93970633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29474a9e5b132b079b8f030d593fe513634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae6b22fa8e8fd3a20b0539e932e125635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4670967503a0a32d099350799e1c3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efeba7837e056d63162d354c0c4572637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e803a39bdf7155ac1a08748ada36002638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9eb2597ef554ecff094b15922f925639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e528044d3e88b891155de9a639576640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2b23179369f99264cb853567a5699641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893c29c67ccd0f6f085a71d488dcb0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d9fb13960dd9f127883cd78f10103643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24318e58bc13175b9e1c02593a038b55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121d97efd64f668fec840e39e56521e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7022c1d475831c7b551d29b59120ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2424f8aebc2507a7125f41a6e69aa7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2e337a692c6e48cdb1cb8b678e392648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100062202678d942baac35b425af23e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266cffd06b0a327dcf9e4251ccf06ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c56a26ba160d162da49e4d5d6e620651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b86f92facadf6cf11c7edf680f0a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb79adae3e993538d930ca28a7a1fa8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf692852d411ee6121ff8b11486e6df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db165e1a75a34f21c7c9feeeb2bc1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bc2508ed9473a1f2ac2e03f946737656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25a924d3430ce4a398ebb1ba9c7561657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03dc38898e6c64e2f36eb7efe0d4b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adf682acac2d0da5a8a6dae0b619d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbc968f485416fdb08b0ebf6d1c6a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf69faa84eb40f6b7796958abdbde6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2633e4e8597fa286f9ddc6a64e84c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26c2c55b0938a1cb6c303433ea91db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126495e9d49e1d7fd3447d5dd5976e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc233a76af7db94865b9a3bcfa85a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a59cf7ad6191bf781b7f35972a69c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7356ca7837d8d533adcc65298ff82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d99b1f5ea2af0954166b30fa4a478e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16228e329a59adfe402df76cc1dc1bbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843eeab8629f5a0d6b49668d584f866670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca793a0f8800054632ba66c6343548b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade50fb934c5a40b8711226ee63f193672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cf3e177d6b1d8e3cd96790f891f63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a6285cbb0692315844032fd7d7c1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569d93350e79e071cec7bde2864c738675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83450af7baf114188d08fec32cc399de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb1a0d94fc99ab661b61fa78bdace2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238cd766821f86ff62ec4be2c3fc6ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a03a4ef008a43b0349bcdd7814f6ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde96caa68bf8b0bb4ef1f930ba519d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dbec8574afb3921f23c9a7554fc60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822b11482cb402c50d546bb0863d567682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b5fcf056425022f30fae43a652e71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2caaf01f697d2934ae65cf15efdde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd67759b7262f09b35d77b5ec45321a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916d287f581310813379409ff08748f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbeda07f4218051b3f458539ebe755687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c8b9a7c3a47c9383feb76319bd8f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7426819fd2a32eec9cb67ab16367d79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb766daab9164b4435685561051b396c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da563eb62d775da295d5fcd384b31d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a065fc1d2e4bcfa894e71dcc4ef1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb80db6afac9f8a644fc9e50c2bf1d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fea0dc03bcedeb3a9f366a9784e11c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733b84fb634f42058207489488941df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384d5ea7d4f58cf722cac4e0d765f36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542aeb0215554bcfc8fd2c334e75245697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a677631176272708c756f755d0641ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b271dce4d5bde3134e79819388279c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0171f5303b318a94aea47cd2391f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b7b592e1c0bf55f0dfdfb81e95808701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622839d12278f8f067d983de41633577702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c5c317e9c3337c1f0b7b587500031703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404a62cbd9b798ece546d7ac299ddc5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a70392083cbf7f700b4fb66db6b48f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062d884d10a39215f2b2c32b6c7e256706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abdc0075c50659cc0d535e67d4bc9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8559baa056de571974e979f4c6c66e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b40647b644dffe9f5d2361484988709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43392dbe91b00a257ca114df7a182f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67fab99e07ca2aff657c88caedbbab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766479695bfb253080c66da9f01079a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2fc1371d3a124bee440bd07cd6664713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422df11e0aa25ca23738259a7e4906e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cd834972c0b5d31da2281ecdcedac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d64582e852e9f1a2cb58e41137c2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593ea25aa3dabf7a4000df547a17a7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d574fb740cafe5afcaaccf7e91caf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f31ab11f8c687a31096d8db486292719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df629d362bb33e9e763f103c6460447720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b3905f5113f9fdc93a2b682132f52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c64ce29682584e6feae323912f7f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9060d54160acbc538eed9227c5757723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a10942f133701483a6b05547621fe4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e7dbedd87ad1566ad9e215d1467c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d3b0e60b64aef0d17f62b3d7f3294726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f1a9c365e932d4724398e189e20fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b58d36f03e2ee8e2a083012891183c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4b6ee5fa80b6c2fe45caf3b73521f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0ac2cbc9388802482696c8a425f59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291850cc7be697acb301f1644d709ab1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc867995572d9ff84b0814b7a77834e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce195e6879560865eb9f656a9d83ba8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288583242d061d3c31f5e28cd8e934f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab2c4bb6b58cc57290408898cf183b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267d3894902b53773f93c9bd046914b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c662feae3d7bc73091821a02fb80e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f41bf56ce1154c8d887af964176992738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06484a207238efc0276ccf60f5f3201c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b44a184d000305de0e4f3744cd29f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf26aca100d3562f016c0d00835e9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d866057bd82265033a8ae530797a9e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1f6ec78fecb5427a94ae96015540d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3668c3062b386013532412d46f87f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3cd3102bcc136d29804cd33f04fca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e7183401b0ddb0af4c35ed9144770746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940759b5d7dda09b7767af695e6097d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5a2743576af320975cb497f21793b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a96f2e03e46f312765154288db6ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988d740fc6ec8f1a35f2ecb685f8012750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e42b86b132e7b0804559be58aebe2f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ce06f13aa3459f994bbb465b84e0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc1d64edf02340bad19680e63097f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffadbe4f703461839fb179fb927ca7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95252e6d30167139ec40e2371095dda8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211001da324dd931488a120c75fbda13756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29736ce753ba8fcbb40e536d4b73e902757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcefd8357bd82b3d149dea0ed7c3be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b7d61ac09ce34a1d64f1383b7c0d9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7bed675947794abf5cc198ac3088a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4a12254285e94af422fe3afc09f042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac0807ab2dd5d9bdaba0274bed24d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97c38ed10857336932171fe292352f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dfa27ad431b125a75860d3370caf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305601177898adeebf126985388087b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df4c682e21c40b2c3d3f188111ab547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d980ade98eafa725babdde79c7978238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63f0c78ed1ff62a01a2dd63011f1ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b602fe61f3a0f26cc2f2d6d46b81510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b64eac306f97f1e31296bf0c124b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ab7a40911b83e7175afba9ec94f3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76c0e3599045caada8a2b364aaa34013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193313c4593f2ac525999e9c2b42dc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484100f597118fef63a3f08f8b15b5d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724a46e704fcee1652acd058ffd3dd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725334de931c75c3ab538bcac9e5574917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017942c9f77f95e7554aa95b0bff76118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0a943530eab9eb5e76b3eacf49aea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48d1dfe8cf851488474f6ed1c331e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beedf030321862c571b3d8f93ecb2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f665f3c62300c6f53f06aafa8a1b0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a5e415e3120ea7902385e4064033523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2b09b2b85be17c5a6d8ac4f2e896d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8fa660d81749e4a1755c29d3735c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ae886070ebbedf0d8b872c4a883a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e333dec0959f915b0f77c39da97cf827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cfe9f6df8e52a5a0aa532d6bfa4a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ed6683149ac290e1044702c0eb39729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7461cffc31aa6d18cdfdc074460c3b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979639a4916d7fc1533fc54bce6799531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255dca44399d3bc8ea3faaa54ce1ca232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1847b21c9e0540837561a953e65a0eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b83901fea9bc26c50517f51c258a9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece5920f2b64348c10b2b2672f6f1d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197eecdab7058fafeb67e2de034b50036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1177b7eddabfb8812388003079779e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673bf73341daa08ca4d7b992fbc57bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cbf392e392dee972bd7a96f9efe6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b92f60aed3514e2e9f916fb2a4ad3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d7b45ee8d8b0146e12d3e447b74ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bd366efa1e379956b942d6b1425d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ea4edfc7cd1e053632018df8cfda443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab363868a47f7963ba959ef0b005586444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32cdffc7932117512ef19aee5ad0f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946df2397ce3338a200b30eb9b3829b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686c399b964f99ece5f37c3e710ed0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6166e4f5b7e8a5b6ab1d07b74a748f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655204efc5e952aec20e1b2e4320af549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487fbe5189beedc557092d76dc3751850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcfe18c7f9da4be9828b895e559cc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0263c4e38997f7f802a92186976aa252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e632efe681dd992c6eb832d695dedf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee12d63eebe99e3a494eb65e23e446854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35051556bb8fc9b772acc1efef58a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c4fa417e47b61ff831c767d0c552b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede9fb7517e90e9b3b31abf8d792dc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7cbd7bf30cef3668f3bc13f3fc19458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ad9a1d7110243f6d9f334b7a22b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11694fc6805c13a029b0dfcfd8db372e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a6cc05d451afb864d63bc8467ddec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e3cf6bf7300c0a1fc2349417427c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91266c22c17d445abf11a3f57abe5b5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116185a7eec3e7ae1ffbae5dff97cd4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692890a9ab74c560b609d74ed4aa03665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbc0665e056d0a75a456a0f2f40b9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdc6816720e098637803817999f08c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf13ecfa7834edd783ec0a4b83709ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f5f2450e1138f0eb023f25076083b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0be12165b07c6fb0c679e951c526a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e59ef9f81fd47220b5fe0b5c9e654171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272009ea12e82ad7e0eb250b760be4c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4aefcb166e3be30eb3b3947a016373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeadd26434abcaa016b10d32436887574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda45053fec15f50df8a47d2778883875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f69fe8bf49c028832f8b29b9b8a34776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65a122bd633693d4e13d062d629dce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5daad4b4d373a3eb5750f493096f2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df184624f0b80594f3eb6aaba204a89a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b346c7b2ca1d766fe43e01d2e0e0a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aec1ae951082f12b261820ab4e3d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866ddad22fc13eadab3c0096e7c870682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ab1b6da7a8f3645f211585f7493e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741b8cc48514a3028695758af475aec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99167abe5f76b26c7ae94b8a511167a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8569f67ac2cd43590a869d120854e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a720238ddd88ea2d4667fe01e00da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6a140dd65d35ec97fa1979c8464c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189bb5833ff35f5aceb987eb1a7408b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff374ae61843eb5062e906ad6b5805590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cced44f16c345cf8669683737f112f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e61d4d4cb79ab4cc7cb8b77fbd2d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cf67b877f80aa4114ad3fa91f0cef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ffe74ecadd83ba2b96040a075dca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84eca04920f9a4577e8d44dd79137995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5229ec11d394dba71675df8df360c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3060bdd7db2516d1fe40aef007b34d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114d7bcb1f1ee2ad9bc4ed0148c2dd098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23c9d554537082c90decba03da3ccb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aa7ef65f76cad973ceaaefa659210100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c44df0c1347acae9e3ace5f7bb056101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf0c653aaa2189b6c874af0ccbab2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e5940af371a384874aec8a43ff126103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293edec327444b176b6d5756c76e474c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f50f517e0d924e554bb04099c02b9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0d89d2ac28d14e9245047e29ecb09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb463d458e33e2ea308c6b535ff5750107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada71a783d4d094e6db691095e96947108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091acc935260f9a883ad19967eed256109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d3a4e48c4b5453bef996cb5c5c8c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3248bf5409037f0be34ad69733bcbad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951313eaf0e35459e83444d259c30a92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eecdc7eaa4091d6affca16373a9543113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64ab7acb87e06ff43cd4779a64da8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68618ccc006119393904e68454cfcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32897346540eb85b0b9a7765bb796ff0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37012af1e280286b30de727032c1ec4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda14d2015abb2e100a60e151cf88d78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b20adfa87f2827cedebbc9a298db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92763712cf925bb08b54754350dda4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172821f527c75a48c09887319852cfcd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91893cc219b4ac9cc1cb5daaa162f4e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6908d7b11471ac54e366eb2feb82e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c883436bcaed96230ccc6360490aeb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2843482e263a2156544cb49e24395125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae8ba6ed6ece8b6b5e1b66c9ff8673126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdce0e2b1b36fb95c938f509b091751127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d8e206ee9bf5a059dcc4cd658d734128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab9c73bcc81c193f362a303f9b4182129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b8ae11b676f71f7c4f21e050f38ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86925cfef5ee116c3f13e869a074c309131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a67ca4e8f607655953add0fea1229132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45cc9d7f847fec43f24b30007e7a4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1a215bd21ce4666a4f8a715d67480134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a8307cb8bc5a39aa92f28fdd2a8c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f6a513343d41f4aa6731f02242815136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a4e543e99a431d826f8e55cc4163f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb9552dfe6e561246de1960d891af4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d06fdc6ec4e4e4839d9b4ddf1d2885139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96c0619d33574dc8ac0611d8e0e79f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec99a14c7494ffd56e5d1ea455799a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0c4605ee4c9f1a354edfb3ac1dab2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c607dccfa85365d711718817314de57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1318c7b64c992d705f1737ac60e65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348e4b43035b911a7e2ce5cb96178fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95b51b509b0731ceeac63210012eae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd1a681adc8cf6865a0839abdca508147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68179830bc98eb6f26ba8a68ac067b52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67764ca62184fa994976d62765fe62a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e41a5f26257c7ded706811abb1f4f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e7b6865676fbd268ec34ecc9b7c46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183742e1bcb643fabf485a872111488152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b0ece66e25a093ab4adec67e928d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f9bc8b3d05c859b1acd22df6cf271154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d94ea4a364dc27abb56dcfbde7ddd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f76e32dfe7c5891b61241c0967b9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7f5a928c1048f3ea1567c37a015bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a435a106273a368d5348ae3f79d00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778b4a4ec2c0fe92adfe19a2e9c0cfb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d5b8f22ac6250d427831d3e019e4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fac11f4606a7bd2b2cc91161d29428161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fea46a3d452e9418a47146d894d10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dc95a678d5c85b921509f60a004a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b36f8ed4155933eeb40eaba810a97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f494bf2e8ee6236a4d33896cbd5650165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba16f991284f1c6bf062f0f20db3bc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c84dc1602e6675df6101dfd3200ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561e6a2cba91973e6cd8796d3f9319f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1c6562a872ce36a615048aa1e0bec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1a7ac7d48f54939c3237797d8dc82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666f6efd14d9d573d1e59d7d21bb9f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449f9ad95186058960d6fa8d62dbc15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8e5a0237bb191566341c79dd1070c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd88782a12740d767ed888f6027dacf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916578934b275d6ece73f4b7d924965175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f607728690c32f61c2483a7b5e2b91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57794f33644ad683777172b8c6fc3f78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fe3648f94980d8a62957ef51affd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577039d4f6cbd0193d5a09a6800d8ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799cf6b13433c5d9b4c6102622db646180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60331ce79df89fc96d0056347656b20d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafa499be8721ca92d2471fc46f631d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40339849f724c2479ac86642215153b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3b0b079f9afe017ef55ddf28d73d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3205985f195c4de931446a7cd12df5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a99006265073fac82e57af3dfdf85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93430369a2c6857b24243631d754f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e429bde527732043c4fc04900d7b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70299e2bb1d48bc0d440f5764e79b906189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f257eb587b1585dfacd9065d4e1eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca860764adea049d58c7101954c77c1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf6141c57865393922497d15bdc80f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330bd66a3bcfd74c908e2342b060251193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f308a42a6de4f47dbf85a6883f618194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db94223c237b5019a1d2c27dc072f89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dcfd10fffd0b1be55a5c2e59ed049196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a3692af803c6084ffcbe032bd15ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e322d1450054237160c6797ef933d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5ea8d3b3a318ff2418bdaf51ba3df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ad1fae8843ece82ec002a4bb44a72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253aa8cd57a89baad7edd26ff39e10c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc564183b92c78da7f14c1006cd2d08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef59270b0af565ac98873852627494203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f565b25151ca7116b599bb1ac05ee7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1023013dffcd263e5e0e41fa75e685205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f993292791b8f173a7b6b809cc17e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef16a3305ed09fa89c8bf7fd0b04ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc85762fa379ac3b04ccffa6de0e2e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3ba9380fd5e88518b75caed424404209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82738a1bf7d7e32560cef4a0672f57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c73aa3f2ab86752dc428aaf4ea61e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76d5c34c84152ea49c83e59296d7a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dc7dfb1f21a9213ba720853a9477c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c001b93592dbd50c9ae5545c94cfe6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fa8b425839c86cbed47306aa77a6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce4c5d3fde9e55307d0db6e0c403cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf833c7d13399b5ab4334f85c537c45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bac66a1dbb84bfff404e8863716be7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d95025d65b4b33267bf7ff6025924219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c830eb4cbf9e3370b72c5bfd2241220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a99172166a1ddeccc37eab30c24cf5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0f262b71bef063a851e4b639e5531222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ba3050adda1106000875d5df7937e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb1ba3c0c83d19cff6e481619927a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1833e26339ecf3398dc3625401056225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283b4f7222f5b9ae989f657b5dcf5ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a8ac18a72823a725fd5cdc2f2829227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650e3b5ace4f5736ac6fd85cc678b37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43fc0c14a8b6583096216c21377bf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b872445c7df8bc437b711e99775fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564e51df37c55b56c9abd4aa02a1002231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791773a7098ab3a40bee289410407910232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4d1610c4d20ab1fbae3822cfd3a07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082c767d9ef3a3d17ae24bfd9f0ed27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491992c4c561ce0a5ddeb040018702f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a90754a9f5b8412e908b5dd969fb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241d58be426c9a60492f12dd6b5944b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f3dc7ba3956753af12ea9972a6e1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10730c792ef8d6058c4e804adb766927239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7c81e570b934dc8d17f11b5e11648240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15a7c06547b1e63e0a74e705a53154241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51818e7c6b611ccd3edeac7400b25db2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88c88630df3e8ed853f207c0e7a39a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b82759f03ada57508a0f2f852683b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1219cd9b57bd102b1ad52f3961ff89e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b255bc3cc301f1ae172f3dfa40a063246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee63926406adad4031d7b77f791bca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06f568224639844544f3b641957a31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d881ebf5c92fcfc9fa279aae72b81a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5b0f98af2d6a621ecbaf27ec66bb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f259a76a92e9a8bd8c4fdc34785c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce0e651a0fd8e8752483e41741d14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84175e159b9909002729b4fed5ceb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a95dc2b4bcc88a9370dd44b22b5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fd53c7d1318c03246071e31c27120255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449032e0b79b48fdd38926f992f0b5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd7cbd7c0aad12de58a84cb216d0a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dceec2c1efa309ed14f679b70388a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feebbacf1813b026920db0fc8a3b05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551998d896f9685b51983617f01e3e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ef0086a3705342a6dce3aa14c058d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbe1bdb624d01c767fc584e857b31f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40303959b3914b28231e69c3beb02d35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a462d6b7cad516e492a1a40865678264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476261a0c66b7099e8c1a69c3cac6bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10482acbcbfe00d913da18bd66af042b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ab355e208a32014775e89dac844d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cd563dc15039f9a294ad2b37c9cd1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b17b6e2ad9ac18aa5f56d6a851205269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a72c2f9f116c9956efeac2abe022fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8849d4b69c220bec89657f97e49e72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c17774b525b25e21c9c55ad35943e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869be40e0e59e579d8d8f7655b474a51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9043ce20a060839c794e729b1c76d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343973793855674d9f7465731d6d8ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e21cae90debea518d25062e8f3ef7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3913bd7b6afb83b3abf5c567e45437277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba2468eb8b180eaccabe6e53fa3e38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d600d902192340488aa4536f1e27b8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b00c1a9ff7f963fa420da51433f6cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005074a9724625b35eabf9dff5597024281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844baa565531ef749ff01a49e7d8c35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931adc3c83e3242d5c80f2cfae32fce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e28f961dd99e70eda59c11a37fae1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14919894c624c4e850eea293ca5d4265285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36469a68d013024d37c87219718f6507286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b84c8f77a206cbd9c946a63e367d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd262e021213826f9cdb96b1bdf8ea0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f63e40cd0e416a5fd0d4ed937a4def289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ee1ce40bf40bdc3549c096166f6c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7e52de90b2fc78d1f384cd334eeb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e16366c339c8dbf9d8a3e12b71ac8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7385db1fd930741344a99acedf817d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc700f23406a3ee3dee81dda4f5d02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db2eb5985cd655d068c93fc235fc45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f39bc19ecff7a0797d1781fc33dc3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328302b6bf62d30fd4f79eb97466312c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912951dd92d30d981444c36ba48a8b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db38dde057cf54df64c57cebf2889d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df806888bb7e1f7d697371ee6a817046300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189a9136f53d707866ef05e4750fcbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7a5ff272d8ab9bb8f87203d917d14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f2e147b1d475c1b36cb86bee16e20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025bd47b4aecd7289093e24893aba33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096512193db755fc421d9e17835080f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35135a005e68e119b222db4589962bc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb0be84ec67a90c3960bbb4f62be67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c58ffbc2f8a2ea958f99cd1ff539a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df12d1b98a8adac0226a52a4a29cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd6205efbb2b38a32a2028bbb773a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a639b54891931e76691233b07df167b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8110a85c72e65a4f92f199e3021fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaa31f28595f63bf305799949a2471313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719708478e04d5435a9229106d0d9504314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eb8b211439c73363aec5dff6e5ea7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1716a73a28af82148e6bed6b0182dc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc822947e3b23d8d135aa9772ba48d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e47eda32915b963e34fc5d06eff73e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba6bd4a09a720f0eff49761d620cd9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32472053512cf9c51d977a7643e225be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c600a32b002ff07c73cd4fcde3a8fa1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385eb980d09028047965ffaf014fc57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07da254d7d8c5cb1cd4bd941ffc4a16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b839e53f1703c569ae4c29082469a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250d13ac59e396373588c0164224760325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14415a7ca6e6b35382853759f83d578326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836460302689cb2b63f1a4e1596358c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138578705013c452a05bc083a8db69f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca06117620d80171a1f55e270e9735329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c028d90a89fcb0e4ad75018efe56370330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6ea2f7a646f95f130187877272bfb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36413adeab7bcc1abb1ba44ec0a96628332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610fa42d310282aa68cebd7dabba208333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14743e19758adea4ea60b0c2125c5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fd78a7dd17a03a3fb47a32da600a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966756b42f02f4a57aaa45b5eb247233336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78795726c00f39c283817fb844c9a523337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a53d36b6eda42868fe566472efec14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301591030f93bcc98b3dc75f4f0dca0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb10491e8bf8fbc8bafdc9d331b1d97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcceb7b9e8037909de4c59bbbb5de2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a4e388569f67fa56273fae781bdbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183a54c5724c50c74ead92e6339dcf0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6fff82f786e05dc5312afc1183c96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c0bc8b76f7c4f8233b2deb418f42c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e5d58178f4424a901d5d6f531c286346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880280a52ccf0117780ce634ca1a5e16347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8712f8fe50990c183b4b80fb4ff20c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007fda8e688e361fe118a28d7cef4c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b24303c4f99125028b2621a2a96fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2fe7c190dde1bf5e44748387a5ecb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b190b1a3889f1f8d2e88e53ebf79f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92923c12ed98ccc3219559daa31e9c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcadde5f0aa01ec440a700a603f6aa5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc217d559129334557014082a10c0ec0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759abc1cd77c6ca5363ffd3fe2556d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2bf95051b336578a1a2f2b95a9ec7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f409d35d8b5632e33b74a90726377358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6eb59d51f675e60bd11dc874466c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0a48a296fa7459939847798464438360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9c4513d5d3c785c1c4430930b66c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ab1d0400bc5ff7e57a8c12d895d3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead3590a4da6076f61925b2fb362ae8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df392f417e335067f89099ac2fd5eb5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6a463d8cd84bfb8d315e1e1d7efc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc58ca7bd19a902e33ec6fa71ff287366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f3cc8647c448c3f271c60069a8fcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29352aaa3e8d876d9f081ffc1fa814e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765051f4806053d25dfa4f4f1e221c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717352bbd891714aa1d96fa8afd7bfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079caaab35f570c6dd55f92fba8a9f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b99753ea524c8e6318337b9ceef9da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56be61181c3967a32a11aa4787c445373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59d11beb43b8daca7cca47937d5c40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb633705cf9f687bd60be0e825271d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f384707381a864d433a3934bee60f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6c0340b5c527f894bd3e1df5191a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e4bc95d7a6896e9ff2d8fa08c2d91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e87217065f74693c55b1775b5ef61f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614a7801b076789af73d034eb6b6671380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab55a8fd81006e43f3a78dbed59ab1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b66b2cae3de487d34a953ae66bf96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdbc6858429ff4a63054e98d38f6ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94d6b04ea5156b23bc1000bbc23ccd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc4c76085d718f438cf617f5221bff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7cf0b715936e37f47a89e43f91bd4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a3b719c519fd3710ccd8eef646c37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b366962cd81e8d3133e3154bea145c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0544e8182e0f15e8df54b05ddcb829a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd920d6e50815f5389689f6b66096b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938b656a007161831153f56851748bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c136043ce573104409d09982e265fce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233709646dc01a3cc00a7a134e31e836393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bb75fafe11718350367c2d70fee47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f18bd9d519964fa2f598cbcacf9e20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ea001efd892c02c9849992518810b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f9a272f3c6e385a1e7379ea781ecb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc9b933b295542f0ef18ad57d2ebc7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548888a6256fae9997c5df4130468705399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cd060f0134c83996371f557cafe7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f58f5ded8a20f6a429095773e737dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1481d339e9a3b9cd77b4f1e01630e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7faa54367c5bb60644792e0e47885403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0276bb3975e41cda258ae440fcb457f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044d6ea149a5354986a7c0d0584e00c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf8a49f2f000de5efaf5c241df4d1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e060bf21c89d4e024c1d22ebdddadf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b1b48b3e2aa7b20b731cf8672d580408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3e4d2f7f822e055f8b85f6b06c4ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458257775427a618539adaad7e7f7e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ecb1ad4dfaf1c2ae991c35e3b5137411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cbf9bf9760960e2541976ca7aadf2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334918c93a1038ffccbe8a0069e1392413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5cfd9a2f4202f4e17f9f34beb765f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8593954e3f38d4eb7d3fd46d0e444a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051844c3d97b4f91ac92880ee31dc5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3d32d8a1d7b8dd88529200e446af9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f7168bb3f3de575840c863589a2b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cffda32e8d7bee5d778de3d3f39466419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c70c32ef46eff6189f1a334972e75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16d7bdc61d94925630311066d7d8a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b499b5e4038850fb53a498d8932ec99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b7c8a1d96549df8164e3d5cdd76ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd2bfc256757e86b6e5823a1ec48a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233430dc6b89ff30416d52973897a96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494cf063915280e2175dacb564aedcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbc15065ac53d3520613a2f08b2f85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d662790233333320c382b17b199f5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae3e007b0ba033cd556107be876836429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c80e2e4d4bab557dcc16b2c7d17121430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0ae424326c84b87c597e456e6f223431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ec8aac70a6046e471d1fa57f2d07d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d3dc620ac2bd1f8c5d498cef1d437433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717ca257d0eaac0ac8abb5963ca0ac1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66442a53a7d095d413b096f33f042d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560462d4002ad54bae91caf1a30826c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0946463397bb95319a860aec42c1fb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee27ef922d6c5d17b3a39599d69bb4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea21bd28785748786cdc5f1bbe0b97439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f641d9949d6f51307d8e17a6b9893440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c9382e3a20c85e79ecccff1edce76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eedd1208973f3c10a07ee7fadaa91442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32666369a90de9528cc02cb1757c7f8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52346725e322b107316e4e292a93356b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939b5298e8e069acf1924b74b72588d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa8ee92073e99c993b8c7429693c8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dd7b0a79a3270c311d88ec7762ba5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5ae9df90aca9c5d4e81af6b59ec89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e10b6bbdf616502a4a5ec1d3f814d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0f4af6ba56913e0cd7ff83ee15c7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee607a2fb3afe8a547d95041ebf8e7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32664034311ad563621329fae7928a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270314067d6f31cf0f8f3b83d50a755453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc736e6e329219fb9ffde0a2409bac59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd23f6b2266f77331b52fe2ac57cc46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdf7109e8173270d307231ca2fead6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83da625d2c912f550386352f87cdf27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728cffc5c1328485b504058a6959c41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c2602454096e303c8df0e86c4ce02459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14938af3d3370cdc542db2df552a34aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27217116019cd2f070eff3cfe9ae745461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a9287fe62f78b2f12dcfdf3e04083462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203a2ef8d67154a7987edbe1de4ddef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca2bf0b3fd82a3a3f68510a6444a11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91899411085de86166a4d61e4b410828465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862974f17c50efd07ff4dd2b8f05f1db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8ad1768d7cad7f6e115210530462b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878a0cb3941607b292e02b0fc324e39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac3920f8d7ab22a9379a87605c412e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb86bde483c0120899b4baf6622543470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fd05ed504927107133dcc2a74e281471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f8961ea80ae14c699175f17224bb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79252f42a4e0d97e7e497e8cbab529473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6bf2c8e401cd98519d3397a0b2688474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a40cfba834968cfa373c7c05fa811475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66d9767849ec589bcf0afcb0400e29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d96c5d557c2d0563ad37359fcfb2b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a72b4c898b1dac40a5b1d878f7f62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ecad2ba5b3a23e4fbac08ba3d9772479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead011c8a012371516a6fbababf2f09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8088c123614cc13c1b86b0a642387b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d21ed0e30c18b3247c72446293dde6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4621c95d7f90ead2ebbb1b9813b95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d5b6a3946fe1ff2c71daa36bab4de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aceacbf6494fb61d3a0203c67f581485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63646aa321110d88ddbee859fefbc96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be11f8d34748dae67557cdedabd8ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed8f35f8b4d0c66e0b083880ff8992488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633d01d5d6a9abd46c2111c5fece771489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98859d4a2a9839dfc21f600d6fab1125490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65849066e0487a6afe7d8abf33e15d94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a934fb38a099d115d3a301e07f45f31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9696d9263594b80954e56fb2a3a5ad0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397459adb7d36d20c22f25c3de35c5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93fd1b11b701b7cecc8438efff5d75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eef030e0b3d65ea89d450fbe3f00b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32f566dda15486919fbc8fd46056fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aa5ab80edfc82510ec708d128267c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6b33f66c8a5583ec3941de533a304499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5263eb0546701de482a3477b1f03f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051975b162441e5e9e26b7b810d0315b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b6c5eec88d554a2449438646a5c50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd7756ab3c8d2b6420955e120cee1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229232b2477043fa1f74d3833c204430504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0db884dddb5f8ee692a2caed30706a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd69ae637269ab97db78f7bbbf1f1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0d7103f243cdb5d01f7130b606754507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd0896090b33644a3e15d275efd34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43d175abe3d4b5c39222a5f96ba37f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b6796ca8d6e54a8a8343b3eba1a26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2953e0e46114d71604e6414b91dc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbe6c73fa0bf9a96ff1047e13b4f2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b33dcd573a3d789328d24b1b2c8cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55e1a2037edbf9b9bcd974b3dfd966514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb997c3043cf1f613304cab35fc3766515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582cbb7a6a98b7357d40d3b499103ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995179ba803c8a8666943486a92ca4f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725fb72f1dc023eb10fb1d5420e2420518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4fe6a9561c48f0b2aa66ecfb2a9e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18813cbe67846cfdbc34e49d02537fef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e09bd50a9d7dfc61eb65a560c1304b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4b3b97406a369d5ced2f11f8903c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705b35c0064ad2ac613c64be9ccdad1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d49c8aadaad9c2aad3b0bee5b4605524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a776df7e62a21094e4520e88641c43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7992650c2ff6ac57224bbccd292b97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d870dcefb2187c906a8013717cc572527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505e0b1b6f63017692779e3e38b0b4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8f71fbaf0e567b85644efcb785993529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739d8ba924507c8b333783ebe3b8c4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c21aa1bbf0b0bca3c70776e8f20f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111a3204d929b0aae46e5e1563944cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48e6aea61c916f081eb22558d881c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfff5fc68133a806092046f9261f006534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40744cf339cb0cfbc2d5938ed65866535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98226e75a6ecd23ba595a70f813bd898536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae3f679bbae97eb6e4a47b510f36f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd73e7573291151b7dbd5b41161046a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5d49b4aabe7eec80afb306a82e6b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa541177a48fdde15a03e7ef4d8dd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa1d87c2fd47ba85dbc67cc4ce543d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44068dac844eb03d419750d64d72bcf0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562229a4c8eb6b2f94695e8c415bcca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c0203973d5b802ea372cb9d39ec42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2170bb6ffacf181b9026ceb9adfd73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeba8b28610ebe2efa782941eb0011a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10982ab3809f1b48a153673b5bbda3ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83d1f8ca784c06b225fc33a2325152548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ae1bee8b71008d0dfe130c9a1bcf7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cdf545af9d42a48f474dc22be2a2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffe53bd90ddafbd8e53983aa208dce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97972b48f452ed4c74f37ab70239fc4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e447cb6aeae8f9a91c15a0a058fc604553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e49422e2fd73fbcd117f82aca2c12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d59046f3ee19942180bb3c682f8564555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507590c229d7dd8a6c52f747f19185e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ded27031b42eab429df66696977491557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa5564408d59d6ee39d3dbffb717eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e80f243c34b83d792c3501b553bfd9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295b8207be33a68f01ab119e707ee13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc09bb4f658b51da64500014c73168561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63e48ea9a6b3e56a77fdaa5f7ab2b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a874935ec41ad5afb6acb0abd0955563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb15257c19e98c5ab897801145f9c21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e4b6568979737ec2a2c53e6bd6818565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384d0748171a9c0860bdd5492ea5335566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d2e940c18aff48f05c79100dfd4d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff27477ddb2d3c542ebc9f6eb63ec1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed405cd71aa528ac233a83326e8eff25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40add424c53c3bcbdcd84caf312d7b2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc895456e027d8514cb62d78e5a299571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596c1bd1738317527e9c9575e9fa1e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5493f6081d0a3a3d0b082a9a112586e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e09a9e6e96aaa498b008cb73f62a79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932d830d4ef725ea31af92f31cfd0cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d580b3f8eb9256560ac60056015336576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf3f03058fc186bcc520e279f6d97e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a08088467f4d3ca7883fb0ea4fb01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b06e29d7ac872d77d89f0719478d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50a6362932746b206d53d953aec721580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bceaaf33c80fea52b0694e19f5129581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00773cc0961979790114d26205d75cfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087f15cf35db3ed95aa6fb99365d4fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c93bca3d29d42bcf67923f301311a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06733f3b4461f76507f8dbb8dceb9ddb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6656145e0c719e9a7b2a4d30caee8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72a36c6daaab40e5c7c5df3c99a5c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a7bd5598d45c35263f9be9ebbbcb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d31adc2a4de72e1fe124c2c37d7435589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a0a8c8e28f990d8b6b5bf1183d13e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e5a6db8b9bf00abc803754469b07d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d94d3c0458d61bc7880063d89891c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786a58fd89fc517f41c0e95b6262897593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8f41ba97c2c8cd47f05d025db0307594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8a0baab356eb6842e556138689655595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feb33c5dccee89aefc16d732e5dda1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a3b548e342ee498d69950f83f7923597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dcd6c355305eabaaef37400723a6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff4be18c6f3666054adca3668a5fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b648e9361634209a4e5a12166680e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72e48889cca890ae791a3eac318a47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd2d592255d1e85ba9eb0043a9f2cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3b4503e078d5316edd88fa1870948603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff5ed488a46a681b21732cfdf6b64f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57540ef3c189f513ca5f34454224d3fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f601e4628dac782af1a7f8b9dcd55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6817b504cb2769fb7dc118e0b5ab919607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad7b58a1f020340c16c9a51e33951f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d25fb9e333b8c8ca004b2d23b6c5af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcd8e1d436d972e00d30df02ada89c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd28fdab23a9f0ff5139e93f564d642611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334c8c46e406f3580f5e2ed25bc2bd2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655529bbedf5360bd4938b76498001e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f0b7f6eddd0223f878f935cf23148614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c77dd291884cabddd5d24efdce4610615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769cbe0619ff6d59818bebf33c6c519616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653ec467eea3cbbf331be66c52297a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734dec1a283f1e65960b2bc14374998618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4e359aef0ee79e4c82bb5153cdce1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf620faa643fc1ca63de9e6a24b4f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664b05985b4e98c4a53e82209d12710621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecee0969e165290a3bfd10f7ad79c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83837f940f580767cafcdbec8fef5b27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ee3133c1958c776ac61cebeb8cf9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2438b7b6675a1e65a499cdd2668013625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad396013b256052ded1d94baac0e074f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3f80dd7ae1a320996bad59468aadb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114531824786c70ba6495066ece92d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bfa0d48e9321e5b50ae22cc0e1115629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeda5cf711c70cea96615b0838178e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e172afeaef0ed3e62c9610c72f02b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46408afc1eede8120a06abe349e94b85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f295e7a850fd66588189d6d9f871633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ff65e2d9c61140b262672e411872a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a9fd72c3af7e17e2706e75cf4d0cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6161d640bd42377eb50caa16e6de2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5485b980193cfdb7bf03badebf5905e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c108ec4563827a5c1eb005862c6cf8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b55b7a1b2fefbb1df99db515e7abc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0070a5fa7cec915292c0a409519b32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c98350400d46e433ef8aa8d3eb5d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacc35d0d01c263f6292fcac0a769e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddd6611e26613c9136a1ff2ce2a588643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64b74b68ab36b02bdbb1d760aadc6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099eb075516e704af658c0a66ebde5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0461465b39af5ad16eb272bada60dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06482a4d27138c5a55c7426eda977704647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e76e0a8af8663dbd2f97feb8a4b974648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788ea9beb93158043d8e50366365174649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c36aa13c3d559b9ab27e69184c33f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f49cc3f00f7843c930002654593cdf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d03599c0d1bdd5725ef4802ec50c38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8153d012fb2832e6d2852e66d7c6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae199e3ac0a08c52315ae5b9cce948654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ee621f007e29eacc9378a5a77e486655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced23e4f821e71af0e90c9b93ecf8f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d08b6bb5c78e73c4a3d59fb1859b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e01f99a71e571e4375413e2e34242658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce9a1d937da2a246abcc14e8865fdd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebedc10ef7323f00e7814b77173623f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204740fe86e7e251dc547e2ea7542b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201762f023fbf8e11f032123dc87a26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658588389ee3bd9dbbd12d1a8e8d4d53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8954307c4f4e4b255a60d126f885e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581feaace1f1471cce9bf0651c570310665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e621fa1a9bf7cea24534daaebd327666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2be5712c8ed132e4d6691b286d04b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f674d77aa1b67be2870b661a951a2ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4c8683174bb939be247ad1766bbb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02320ea134df6befba06e706c69b6f3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a8f26fa921c56d764ebeac5167d2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2cb651151d2d97eac593323110ee3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022f23c657d3d95bb1535a2d26ec203673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2c83a3ff7611a94677a66b0cba64d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cfd245db18f35b441d7e0a8110636675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3f8d711a48b96e839ed87bbc5d0e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad3d970a9a1c6a58d0ee52f1b5a84a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3432162b95514bd82668dc25bf72606678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7fa553905b879c72b103f7ce50c4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d6c019a2c116a608995d450f0b64a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4236440293404429cd2461d4a69c8cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3b6e86dd750eefc57954c51067f2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06963172b0393c165141f40bd97626683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0a9f2667643b01b60c88f821feb83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1aba48cddf1cdaef65ad058717408685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8d64da349775f5aea1d4f5f514870686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c04d9fca37a55f9dd5542caaf7136687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca491cdbb558c085eaabf7a5d64c5557688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216345f201a238acfe3b546b35618ce7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e71b7f5142e00b64a38b14c1506135690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559146ce4b814883c597b9b967a8d5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ae8f89d5314460723a4527bb916ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaa655bc88cfd532f7228ddef94f14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39930aa0a2a8ea1366e3c89d6fd72edf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a06861aa9265a265e8f6a714d88c4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee27809fee33f5b9ea83ace0f1e45c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e918291d9df865ba8fcf628c715ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58cda8ffca2c3ebd351ff0c362d38a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3884993c79523c2773680b6fefb712699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc88ed1a58ea133b410e07c9113bb88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aaab8cd9a114609efc4c24056b01b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460020678e95468d32fbe01e580819f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d0c85e9adc225aada3eec2001150b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7d83b3187fcc9455741ddadf35e7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450299968d0a5cfc958bdea73785c51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5188fce93d1c51336d9edde1224626706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80977f7704be2e765c7d1b7ca37ea7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb53387f1a893ff6c981c8f47a55db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7bb03ae43f905a1f02d5019f21236709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a758f4bb421554323396f349795552e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1617f70cfe6ef7d54904bd2e7235677711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03325b96ce0e0e10b3eed9855dcd1738712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c163c45339e6ceda0772b71018e5b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c63e7cd6557962580feaea4c5817dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd71b1fed31d5f933f3b33b4e2bfdff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721fb210740bb0e6ae74c0cf380fd88716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff073d05d53068f1f24d2c2361765a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e7b8a5da275eef892080f16c3c18a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95509509687fabb16d98fe529a34c3bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52873b90b708fc9ab28f9858c2803c1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b11b6c2d58826552e4e5563673cd83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9793075035d386b6b04e79eddcba28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572cf6091d30a2af58752a5d5999ea1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83273fae9474aa7a6b8a50adc4fcf0d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660a5877401d35457f9e5cdf9d257c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1904daf17c4d9c70a5418295a125a63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e4b198144e571138c67f8e3f0c57d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb2601595ed993831a43f725499212728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa0050a417292a1ecb223eaba8861729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f268272137020f6926c9af0327911730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3e68a9bf1ac49d4dc06b79d67e00e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cee0f33eb6a23a7f661a84bfaae13f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7ad1810c24e4c1ced015258a8d5ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22403cd54630c73e99ed55e33887b09d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5454be7870b05065e86acd81cf8b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d158d6d446666de771130462e29b08c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48339c2df62c3cfdb7a857eb8714010737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a247916b36ffbf52495c474c0987e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16f0d2e53645d4f386097eca9dbeb5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa58fcac31951847eae28b77f4a99f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40473d5eea2e5e7f8f21a29c0f3909ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436a5605af3a45855cb1998ce4af49f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1f685441fc33ff9dc7e443dcd4bc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47938c717bdc378bfaddc2c9e1eb3a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25620b6549861bd8fbef3c45cc568d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463a355e8f8ebd4457f66f9793ca5d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d1d5ce86521ec5db6986f0c31bd24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6998d93f14609ba67663bff4c6f48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa7ea330c00ae8fb5635a10b714b58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41a2e5e84c0ff36a61836b625ef612750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef60b66b5687fa99b5ffec6262959ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ab803cec6b4b349e40c9b4691f476752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b92efb3ac897cd4c036b9e5c56b7ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890d16883fb0e0afca93eb11c0a65e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292252f26f8e3089184007aafc23f88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e99089516bd4a26b282d4dd501324756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8762a493999c540cc7c48cbadd8531757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd186748485704d5b1b179b73ac25e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f61ed76a73c66dc2af309ae5263e3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>