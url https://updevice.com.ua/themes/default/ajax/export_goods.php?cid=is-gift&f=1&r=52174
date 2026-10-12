--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708309b34ab6f7f525fc8c2350dbec731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c62e544905e7f3e6a0d1ee6764ec42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa069f7fd093ae5362b2e9919c4b0ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fe840451749d563624dc757510c574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec48553a7a2598e23cba9e19c282e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c6e28f14990da78c4b18cda62374d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c5fa88b9fb25833c15b877e3d199a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695784205cacf471c428e312f07db5348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5838294a8731cde915fdadd70754e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b9a2916f242e767a49e02d7d2fe9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69fcf140352849480a5eabaca4e53211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4118687da57ce8ad2da6f1d870a1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa676ebbb826a25bbb4c77a472e21ca513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbc444d494f9fb7a9538bd25f47d2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87206be47b00b8f66f156d9c5678208815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e610f81ab401bcbee18c32ac49cf0d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc41cfd7401733737f8ea4c43a392617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a1cf631d5ba02b715c05f32eb298c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bf4be994b3e0ccab0427f412b47c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fa9fccf7b3fd93a4e562580f6899f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313dde937b7d423a7f69611b3225e7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e909bcc26c042373a14b2921e7077f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c9e9ac86ab5910cc7a8ebebf508a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f522c92c62ec8133fe445f37182dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ac7608bd2678991bd401148b8903925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efc738ee2c8d39c1202ca5f84c8ec126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75185da9dae19aa34b55aa7f2092ebe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba7ac19731107073a9083889d63cf328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49567ef7e291ca85b4a3ab940480f06729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c403d83f3c587f6e6023bb789d6c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51524b38f48395d8a263df60c2bd2cd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8acf13d839382024b55492dd52f66032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf270287271ae86553987b493f28e16a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d5f6cc3c885d7f2f1ac739d0355b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85789deb9d73d8a3523d507521f029135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b2f171ec85bfe53bda9a503dc45f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa130b6d1d7e8512775c30bc80ac7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257e193e4867ab44f51f0c9e753a20738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911eb1751fabe3d78014aab889eb646039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ab0bbd2e5aad761673ac96d39248440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19592e544d4e2ec89d640a9cc20b8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a1ccf57a437f356e2c957273b8b7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6ed411e15071fbe238d540400fed343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905fb4e2641bd9bdcb173f0c2881efe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402f70182f8b62823addb0e146c35d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4be2b166b2f24c4f92621aabfac7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9afa0c34433282a2f8622c0e5b04647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c746913350c14bf96886859b2892cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9f485e495afa20431e7318575951149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6fa4c6c8be894b43ca652f925deaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46906f94ad13199bb28259fc1586d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e86f1b08eb3537990ad27b1e3fc9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c12f15831dda27678a33e49770f4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8982e80fb785fa37751896fe73c2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c0601d0e1151403c1900126ad03f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f50b39e58deadab23f644f2533eafb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00432b3ec91a826336ded722b37edf2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d1c179c044a170282858ab7b55ef458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266760f41bca1438751eb299c3f995759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dce393f4fb931ec0dc8cc71745d1a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba902cc1093c514d8fda58ae13395161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfa897f912ce5a736f844fc81b564d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee87428dbc2ac706b657fb7d9cf373663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b2be46373187ad3f923c64290225764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272243e189166892a79dcdd8d0891c4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50f8e1de9b052b1df09fa13f94997d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd42a19658f73cd0fcf17377215e4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814ebca66824fcaf30028025442fed168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaaee4976674e75df86a8c54ce35bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd035223a4252758aff8cf544b7549370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd288e3dab5cd4554d2760699cf8a5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36d70b9a5cfada3a7bcc170df0383b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd629e0b4f57fb4b7b7a9e3acaa3bc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1e974e60f0e7ba6ce536be681df3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e6acdf12f0700416c3e7e23142bee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c6e5bbc504c76c1ee0674455a058576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619d3c9598732206682c9096447743a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7356cde521bbf7e31806e0b12e6f5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ace72129bfb1a244265078b09cd6d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89789b027621cc9ad42d4393e8b38080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79b81e4edddc74df514f693ea2906781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d05a03d552401f5a10258a8c52982682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda95bd7c744ee47e18d6dbac76e9e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeec34c874a78b3ed3c35ad86e3c4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43785391d02427607b55cd07dfaf7bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3a800aa9087639ff544a6a3dc76eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5a7504c57a5029422d575439495dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec73e6034908f1c3c31b42c3d9d4ab788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c03118c60a4694b7f7e0554a5343589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc69f1055894b3f7aca0b6db3a6b4fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e1f1536ef4dec7d3dcd6cbfad084c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136a02ec973b9bc174d7f6f4c00008092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09ffd41bf3611b570c4777c0b5f95a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584578cd5be52d8ec7b727e1579141ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247a33d296fe23e87c7428f24fed0ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a27b7bbc6db814f9a1788f543ccf8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c8ed99c2df9983ca28c2e790f997a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d31a674f42f96032e010e2556a3c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26643aa4f50ae3debe2c345f41c9bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5a4c2c1aea17ae7710a3f1239e972100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307dd1b6d9a506b27ecf89d82699e89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fb6efe5744387348c7192cf57469b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d1b09bbe9f934dd9842b9af4da01a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30448b43eb2042be979d9d3cf3459a48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebb1970dd23aa986d8c5567de31aa9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f86911119666f74c1336188641bd30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873558a3c4b839dae60c1a3fbf22777b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e0d72ae89ca2e109d4c8c0619078108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5b138564150a336420dba9e37eb3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7833cf589c8a22c99469b97048f4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a36b2a8123f92e30b9966ac04afb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06236230adbe0bffdf56bc724ba884112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1249e3c0f9cd1fbf225f25e433dc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f8e5da811d03d8976d62f82d35f82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217616692f182b5f77f7c429a547d0c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb82a1c877aa2b7c93037c38bf7166116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3c76c72dd9411b27cd6661c502bad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39327b6f008237fee6aafc9693f46c9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed678f36d8b93c11150b36b895744d52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220013aa3ddaf14e80f279402723c82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c87d9d07a68f6c90bd7012ffb4bfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc868a0e81f92b5ffafae707de4e672122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56c524016c7b95b254418379ea7e94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065de582b37b68d6710d8e55a69ef923124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc90b0f96143c160a2bdf04c03a7f8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da872408b27657d8cf90b2d9b59967d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029e2ff5d9a2ad0ab9673366e7db584127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a4bba8aa500e790a5a8e10aa12674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47801d93e8f4861d46bf8e262f3a72c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45167ba9f466cd61108f251e7051d6af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b267e897e67e219bba12322f54c45a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4103d979ed2bb42c7a658dd5241bfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43dbc7caedb3bf2c71ba18d44cd9ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f14573b8eb1885ab135fc89353e6fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304e508ccb03069e3c7ce95c286976b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e76567526664c683ac1ec7ef1b372136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa0efc0eb1a10f7479ec2ece55e68b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604afc6e35a3ca7b1b62240572db46f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b08532b45890a869af2611922c87f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062f224d57bf93d893288bb6b4face3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aacd31c7adb480820a255c68e1580141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91016f17adbfbc40287c69f0c8c9bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597e5042a2af49863533196159b002e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae1895f21661cecc5eda10f1eb2ebd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ea5b6aad0bf76f0843a4a331d9dc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a4218a237f7efeafac64a3d81f6c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8b46769c8cec1627b316d9b2267c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadcdaf6dc8d29eb836bdcd9cb2488c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a582284bc5cf032a118c285d8ef1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f133653ecf979bfa261bd9d8bb1b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62f1f58f2923dbd2d1cdd32b4f8432151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeac0a05e189395beaebffc1fe5b6b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9b4e41a4d2f215aeab1679f864e62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186aa080a41ed48eaeeeb4ef5a27fd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9b445febc74dfa8b14f85b3463b38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c1c95c5f4909c0bee94fec21f1610156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fb1ee2a7d262466a265992ec569bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6b642e43ac9b6d3fcf1c668d60457158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc366c7cc45e609ac1e3c174a3471ef0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6179c2054c4b3ea52abd0f320735fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83df7cac902985c5e9f6247a161f29f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1bf154a35d2ebfa3e6e22f7992978162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240078aa3a70c693855efb28d4c08a3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a075a71bb38978c413f2df6ebda5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870423bed50b4d4899de1cb1206d41d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebf136d97e97497e7b265cf74087a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae05d8a5fed163b0776c6584bfafcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061df838c1a2e97a023667727a9a2f14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e74072fdea9b533ada9eb198a7253169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff253e17e29820522f902ae0dfaf45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8430f593bceddd6b2e415923a0d30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd1ee5f3217a390c85d8d1bffaa54e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e380936f64b079a74bbbb6ee9da542173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c27de772143e169b6d470e78a36ac4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d231e226e565f5efa4a8f3fdf761c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc7c87d0e2be4a68e0b6779180ca75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788786a773217d71aa6b09e3d0a9c76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafe27a0545f092a305b076ccc6f225178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8f0e4454fe19a8c9ab6467d0767f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1f67d9bf8141a05a57b63cf28d896180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560b72a1f2482ddedd8af04b267c28a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37672c189b6b73676190539e71743c71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae92146b5d5034510bd254b1153201183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d75313025955bb853cb1982f25556184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67bb8d9c22e7cd3e7627f4139384ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a7fe4daa667c226bb9f3e62f26025186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071e7a015608e01f8037a67918d2b72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5223ba639c282b8af7127091f7c21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a96b28778c9b9e2c0e777ac469ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa654143a0ba2ea59f471f2a9cab748d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb455ad48d118e7cf8ba1ff5004ddc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbde245b58550b02e9f5c4b7442b80a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3e092844628110ec28684797b4b0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ae95dfdef02e074c721d76a5e5ee0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc98d5a5431f6961369ffa8e6db92d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13509a7e7d7399e9f571bc2c76f4e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9700fd157ec46086621c9925950fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0134a4781ceca152380256d0d6ecf0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8d83ff07f47b8039039a74d68aeb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9c3a0b6d8ab7dcb875b1a93d5fdbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b7b95cdeaaf83c674252f7e53f096201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40297ac2743a6a5ab8874ef9118ed724202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50699509e62954ed5e0aa4a7da0b2335203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c87c5d187e39bd75fb4065cca0837204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0e8d28732199419102d5ec6771db8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbab8b99a7f0473a881fdcb9cf82fd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e467b5ab23aa751d4caad8e7b595f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72898e08a6b0bdf64290c3568cf4f28f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ccd597c42825da4a1c7bec63064bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de9452e206d718b00fd4863fceae4f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4501d1860224ae2961005752a3e88b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc720118965822dcb8fc7ee6c2773b07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43603688a4e4c7d6ebeda6e60e9eab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de1920b902011158945d46964c4046214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd69805f336e11cbbf4512a82c491215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ee927e0027d9b16eaab4c75bbdba9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14d00038b9e28ccedcbb9e74367384217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811ecb3b82e82f77bf912a33475c51a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037d2ee1e7d350655716c4a276b2199219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240735ce47fd8958b8407bd6f2cda894220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11461463a4590e2030257e4ef0dcb25a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a1ca446c7dad40100fd65fb771ff1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe781fe4fb80fd281dd03eb5bd783180223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ab89a67930375ef61ed126e00cac7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cbea0d31c3d1f0826620ab270e51f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886b2087bcc558e6ca6078f8dca2c56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388943189041e6c90621820df935f9de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a788c758c83cd66eb0fed0944f9858a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0a0a0ae990d23bae4f22bbcc1b39e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b13dbb44f50cb6b8fcc652155b1335230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86a057a0c462a947c4ea54a7cd32e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a6b6995207a3f603285c9e92bc0ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bdf34b1969f9a819e35a4f0ed5ce6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896370128563585368f6bf0f0cb21f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264462881f430dc1f806346f1b14502235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e463ad818cd750e0ea569763436036e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d8eac855d95f8e679dd4ebf3d97af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c3d0b55b85414cc04eff497cc57eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ee6651254beefc98defa2b7f9c82e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef0eafe50961c009b097ac1d0a258240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f29bc0e00eeaa0a7adb5930a017f10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cf416edda54d047a84b348dd1d09e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adeff89fa438e3603a66cb8d1ded01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9b8e48a1b4564e2900e8588dc3327244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a19710e2704b5610e7a589f5cb68c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0c3c5072415148dfc95913a32318a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f9a6be5343b88b58a4cd66da67336247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649567b4e66bba911ece7ad2c204b4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cefe8cd359b22fe7c4ddfed220d19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6083cdca13de5b8632f401185d4b3e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76ea7d66a66cf4d1cd1740effaa8a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca881c4c14a31f412e737ea1083681252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c328ae0fa9e83a8fe92b348328a258b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d98f6f16537e9e398ed2fac58d492e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f06b29352b93aa79653d2edb3fa342255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56130d248684174abeec3da545e02b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1122f75ef7811933ad86f4f2adf4e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1258779c2f55e65a4212bbb7511a841258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d57e9c3463d5c94a3fc40e64008e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982b819b0042fdffe4b8dc63065aeaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0f7503d99269b98e6ac3f05e3b468261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab9b8d74e4f15fe335a64f2c91f895262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b3658da6da6884e45bb53f193f468263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6994d536e3a0c97ab261cf290015b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63385374c2d71184ab137bd7f53597ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d735779f37d9d89315db761412555266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3728e717ae8f026cb43eac92a0b1a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79168df299d1096fb94df6edb1d969268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fe3223760dbdf3eafc3ba9ca29946269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9502b1d838ab29b20d01320d3ca4b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a5bdbc09a2bfb37dae7fd89d2646a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb05c0a3293ec30e8b690188d1e2cf7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fe42d19d5e70aed02735d40b9ac3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da4b74e4f210319824235cf1548074274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72a484108d2a0f3edd62f671c37893275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535144761eb434869a5d0f38228945f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186eb71af1d9cbee1db7562f732df05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d11a71d6f35b7bf45fbb131730b9e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2ed28788016fe789ef3d963fc7ac4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09008dc3037b1cf648ed962c82acde21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5f9dcd65023e2b56218dd0b2fa6db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c856f6866cbbd5f179c1f658f664c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45fd04e3ed3c5b7498fbbc63165e3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1011229281af22b0314d79dde0eed45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb3ee41e7d4330975eda41ce0eb4d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfb9863d1d952833b02a694eb6cc0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7465f7607c8df4d4795f6ad044a611a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f72dca07401ba4bf27eec4e387766288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44e2cb47cf8b119849868779020f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238fa91186745d899c0315ab3cb3ff4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688118f5cdf8a0e2b4d050425fba1b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af867092d2412c1ef4b7409ba274db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10238e6b8279492e451670be22774bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad77678ba5d0ae230179c505ca04662294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6dfacd6bf4c87f4d9207b9c7f6cf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b350b8c7b8033744a68a7d18da4b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09f19b66472c8f2f31ca702f88487c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4a9e7e8d9e5124bb9c6260e6a933e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366af7a5a25ed7fb9c71ae41c26fbdd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b1f16e99be58ab5c9e3c22a967f08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10d1dc067a384ddd05ffcd5bbbd92d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315368b7724eca6175f4a96bd6c57a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7a4dce97d9113ba7f69f039037858303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689f128d9e3ae4c736598c704491088304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d08a28474f0b3e01230adbb699a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260768c4cc3357ef4f990d48db5982de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd24351b3ce646b9671e5ca94e2e289307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e022588947c98b256d2198db50a4517308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5362ae6a36d3b7267646c0bda9ef069309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76098f4c137a7676df90d77d3c2127310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222c6facacf7ffe91bddc73ee08bb12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4df2035039a5a1667acfa3aa2f29c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dbd0a8004df3829f8df469f3887e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f83a352451e4450e9880ba392316e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dc0b9702c02857ae9d968cd09a84e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836edfe9b65cfe27b5a80047ba5ab2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97064d168865079f4eca55830805cb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90d5e8b0fb491abf123cbbfa1490e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f32f9ee02c905906d73f067b74fad9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795f09e37134efd4971de36e91ebf58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f8f05a81ca5ee28dd9fa135b96be4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4461577260642670c31b55d7aa809b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7dce48a4dcce3df435d5e09e47ed0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3c67220d1b80570a4370a8e8b5414324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca988b18682e9bb50781b972e00b7856325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084b250295ae409be62f82e82539e1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03ebd05d1ded8cba31b50eb8b80852327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b89d2e00429374e71174f2adb4280f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239c409e30fcb58372e9dc79ea431ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bae45414a24cdf148da5d5e7e1b99f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7406a98a667560342bfb2551eac1d7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026a995cdcd6be7d28f28f7269c968a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b4290769fa8777f3937cb2670c85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cd5e2507e31502854e54c13cdcd80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4a400150d3c74b43017b2cebd7b0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae46e0f06bf5d23ab0af726672182a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2ce9636665f4b67a99fac3203bbe3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91821ff44c185a9271ac93ffdc8a4e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f62ffc75bfec181ccc3f1e8f2344fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510eea73ed75fb4c1ec7034b88a1095340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321f284f3cbfbb899b3f20967032e67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38338979a93acc13d9e65962a299180342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f4cce35eee51ac7180d54fda9ded5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f943eaeeaef4353449efd5d8840104344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4335e7914f46a2f62bf4148fed1c4bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf60b3be49b0e2efcf40bc9f40c800346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ed6fc8be90dbfecf6a2cdfe6e89d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd528231f5fe70efb5e599f3b52d9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fd726631f20e3a34a53bc5330a05e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb802402e68222c561e827f7209ad676350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10adffa88d5fbf48386b3a584880780351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825b1f31795a57f809ed6604e789006352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14dc6e6fcc3a17da7686b14b807a8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292988530181bfe221647630a90bc6bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2991f98830a6c46ba3a87c479b519b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0768e7f73a171197f0edf657503ab1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475fa4ea499bf134036a308c59fd9bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9a76f5bfcf5f245be2981b9a6c50c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0a4fe7ef12ed94610b385d714d823359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987145ad88606271165facbf94729b71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d661c8b69f13bdc6956df2efb577e99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325b684eb6ae56f7f28c485d8e51a7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd5219588ab2398f5f65b1dd33e5ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a73cd714db215df3b6b992ee280b00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65a82febd318cead6cb0f1a328b0fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212d8f4a5d16cf5f558ae305d86285e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c477b79eddd828e4fd36921239b4b32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b9678e15c3eba3974080b89f57bb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f4de675bae0082456a1e2eaa8ebf3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71726472167c713eb9b8dc66fa3a4dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a08ee68ef58d9b59362efae2afdbd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1be3b3e91227560637e7886b615ead372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455744d03b0333fd0005d322155dc56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd79bd88e7d8697ff9468d74854a7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fd871ba94781b19550e60ef2314ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a00ea229fc87bcfeb661c0b5b1da83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c45cb35478800c6d71d74392524a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924e1fb2b64bf809e3e899a94baee08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e2966b197a15c6d01a832e7c3f39c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f265f19d32c5fb2edab6685c98f53ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b0969b32e45da24837af8b392b767381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a0cbe840bc7c6487b5154fa418809382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854b665a2fc42e1eb2c809458d662f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539ffa04ea577e25341d80402e5c3a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdac2c7552e3ac1ba3975534c36affd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63a2987733daa91f75e21cdea3421e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5414a5c94e6bd3d26fe6fdaea7c374387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447f5284e14bfce1370860eb07dfcb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c977b1a6cfc8e6e70ed07d34fc8c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce36b7bd1016fb4e70b4e395943f3d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed901501ff99a8f5dfa35f2d4f8f0df5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cc2017e386cd0e9ec7c42f9e53891392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a463c569adefff7af374e9573a754393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac031fc3e2637368b732494ca1261a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b9324764fc08124c403da7fe7009f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e7c2b3363048bae52e4056ad33237396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c9dd5e0d19e04fbba07753b83626e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac5e36725c73f816e3ec40ada0bff4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71512cd3bf6601c8ab1ca4e47234026399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c05f6cdfa3757b56025a578eb9cad3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe700b0c90cda6281fe2e3a2c9dc42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42396cd4eebb0c1638c00b587ee87f1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd366493b27c8f740f0df7aa4c6f98a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d604b84c619ac7923b8e797da7fc4b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f2572508afdd6ebd95d05bd00f6b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83f8b24e76797b735b6e531f5b70c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea4b378a0c4526fe092f3aaff85d31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba6936ea0b194ffba75fded16b1e75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb08d0d852033105439283b01925223409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242aab7b6fc7082702605c67ca34bdf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe75c5c987fe2c23ce207952facf692411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01ac9939c2ff7f348fda8223278951412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58890500855f366d99abc639f35723e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c458e72f50a4d9ec9bca9893ac77446414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b665d7dc2e1a220319287d7e72406415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0069a3b44895b55653db8068fb20f0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c23ba3d5bce79fa9525ee0a0398c5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e19cb486dc8d6c5d607ba4c2745f8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06032fc44028103c563a474c62e66c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4901f3e3826a1dc1887291f3f9cf5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ab2a6ab252392c9af370b047f4748421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3e30770c417f4fde5a6bf06a3d5bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b515a7955cbc6a3dd2116a2401b95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e481dd6188c71e6a3ffac5fb7dee7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bf9562502d636a88bd026e0e5b639425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9d7c5bcbcf737f1b51782d6f35bfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6591825a848eb51b78c53218738ce6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edc7790bbdde793059df9965e3bbbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7651abc4d468b43e6f1ad981a07fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8601fea058908f8fe13046b67cafdb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4695a764c4100fc6ddb66075934e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a2143747252617af64a2590cc3f4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176076d3e589794d65808674c23145f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f80ab428816ddb5a9df7532d63401434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01293bd49c4f93e10359b8b2b8c8686c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f3d26da37c1700f8ba282bb799fa1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9c88e9523ea865127c0cfe03dfe9d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d299f2416d61c9a3c7b3c281aab1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22ec76b362cc5d46607d8b5af19df4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaad9aae372d6c642eeb9c9d5ecbff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be7361654a441421b07a1ea3fc284d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2b6c915ac6da508d511199f8f36d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594ae9e2589a3506eb4897eda92b7de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f044e340d822ca130aaf7f14f462c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3128f41462173420ebc0de6aadf474445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69384c475554ee6dffeaea11d3c50c6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6ae146944378caeff3fc1f3f3f35c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f8829bd27ef71dde7eb3556797349448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5b7a8c853119a816cb5219955e1b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c4503f1a6d14261562193a245f09b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ef2afaa7af67ab7e010e9d4daa4c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bd4f9d1931e09090333ed21f67adb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad75fae7aa3ad8a46bfcb367b1a9ba6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa5ac5a6855b932a43b62497472900454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6f90c1521d3ee77f22cc3c81a5b1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de7d2d74247dd347b11579fcea108d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccd88371e868101be409783b00a14f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcef2022de096ee7575eee20948dd69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96239d1aa6c42b996ee05d6f76a77ea1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6691d3c0fb4bc972dc88c7a94895ced460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09980497b6496d64bead1fa149ab9269461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc2ed1a066caca04e525381728cb5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b374722aed599a8354f2683a45b1e69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73fb34d76932b436a0e7502e3dccc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edeca0aaa797b3664c12719ff339df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eefa1b12c633755b19b10970d1900e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e126cecdb50e73f77fcb37f751de8fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac88447b075b2cce1f90dabcb61ed6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60db70a70d4bf191a00577ee73a822469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894360ab74f8843b424e2b4e77fa2d26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66a4938e06b0022d04cee3f0ec5ee2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75b64eda9e6c88eff5689a4bae07b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018e6fe09385e7e1b5ab407e39d86e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965bc3dfd15d1b01266821b5cd213b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f2f275398939d4ab863107e6b1bde475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7607da8d518876d14b59be3cbcd5d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd40e3cf9d0f6e77f58b760f010c202477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6046a7a05ac29f2521900c469eca060478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46de7651f24ad82495f035331fab468479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388c6e478fdfd82419dc89b1cd75099480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6063de3fa2ce323be537722a60f9eee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc71edf3512f5e077b4e20ea93e8d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8cc59bbd140e871cd7423afb99a6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733c123d332abc751698de44cde4681484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10f4547488b4580d3b87d9ebec3650485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408f60cd875ee8149e23a1db7c7d96f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0fe0651969bf7a915f81081f65fbb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886946d52ddcbdfbeafa2778c964100488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f397089fdd292cc4c628e24e2ce2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fee94abbc9a8a94f8812988678abe8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa04ff3bf53b62cd32aeff0cd52549491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c32db162c7559cd6318aaa95f8405492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a3bd35a3ea1125a54f6f83747a14f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581577adecfa24597e627f178ac454f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce117f09e2b7af299eefd8b360f92f65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939975774f109364cde17edcad731a60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b895d1b9cc7ac481d3a1007c0cc0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56528aa76909b8f0019d1dea50cc127f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee58f5c8fba726d9bf52025ad29e94f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181daf1b3129525b089fab2bf5976008500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bdc8054e48ebf4bd32a4e6fdeed1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79db8a69ad92b39ada23e6959cdce0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80e24cbcd371053a112af4f6e396f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b716b15397a92ae6a8c323e370bc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270f07cfd296cbd47d7b89ff5637777505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5a71573ec7633ed8e584b2f357c38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cbc7c8871cf58699e03c3acb210ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dc7da20dcada0c796793b4ae6941b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa188c480afa662718614a208b02d386509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751ba0590b1d4fd8cc50b29234e96d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0220a41bbd8cd06eaf494084084c27c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373d8edf0644657b69a665a40591c23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1be394e6924cb28e345ba06d395fb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11a16a5d333bedd820c45fbf7cadbd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f0244763c1f20edafe01b24cad52c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2c806b4f68d022bb6cc61048e06c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3882be5bdc88356eaf7d8005e2a3fab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d266c12f10dda0d165ca0dee9c2a72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57273fbdf26b7daf3009f5b8ef3752519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b61555a34ca63795d53b9198e41d20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbc290e3cddc97baca9f0f9790c6a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaeef32bfbc206df23aab82f09a5d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab111d838aeb919922b2e045dc9271c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d966e44dd35a6d8989b8e7f00b1d300524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2fb2c28981b9b534a525a2c18c4c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf29eb2d8326cfe891da89233ae1355526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b718a17e68446a430b480a9430b07a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbd95ccc6ae1d2432c4a8b6fc05f7d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b67954b071ff0a6c73d331b861016529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f48488e8514fcebc6bb2bd13ca2ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcecc6a56700582f9e01afd0defd78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d084e4d93df05918820faedcb4cd3ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9450b4954cd766a951a7d0245c3af7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730127e1d5f0985e60e2f916dbdcf007534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c74e6d51f56fdb18af1e379bde838535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da62eb2130dd6c780378e509b3fc2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5887e1e026c1bee4bfb91da24dd23537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585c5a049483ac940923955ffc642c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036680b8fdfefe58038e2045af12338539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd9dbf6a402cdf34c0124e74412c75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb6ebb3e195d3b742eacaa847dfc44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd098c0223bcecede10bf069d66876c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997030b6d7c152612f6732719b0a3b8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a38b90677a1358d3ed7d3420281ce9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d4990d42a52ce21329315ec9680d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabebd8b60b40465a9720f4b4fc8921546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab473c8ea6e898e80a7abfe9beee25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb494d96c4809713efce232f7db0953548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cbb5e7dab127f56361cb27ac8cadc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0726148dfb8bb56e3592edb491a5293550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ba5072d2846392dd8439a454d6555551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0e30026013b4cd0ed8292468d78cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e46e0f43431657a896803de29d0bf2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c2b0ce637e88ef550e92021ab730b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37f9e82b2d807908ad8b57de643f09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5118685c1e96af8bebe5e79885954556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed114fda8fca8163016841be8f31968f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4659b4591dac47e6768c03cec8cd74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7e174c86be78bee83a32820234258559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207f793e97ac2ec8baa3ce1b0c78ecc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b003e57f79a1a8ba32c18bc907918c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef4f4d03118a03b971dc16bddf0245562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e5c1e461ecd848ed2fe105720881a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e9ed5da17dd86c8e60987fce16bd8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d45d76dad3a6d456e0a08cb646a4bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d2ad5e6bbf84e30864d446b7c22e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ee7b828b705fec10fbf44910f301d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f5033b32c0d565e39a39815464f1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b052b86b3f2c1e5f456c52a0a44e50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66065e9cafa750cf67e4bc4fe90cecd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b255cd8699988b58933e9e20763f682571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45541c16966cba8e9239b53a37762f03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb9ea95519f4be906655c27cfcada8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b557a072eb1a39da2f8b9cf349d9be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809e1e34ca69522e2ffa7b768e93c9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a027b776d9e6c0213b20679371100f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a707a7933479b9f4f600a430a41787577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8d3d66fdce5822cce950df4ab0c79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d301c85248616216e3598d7428f6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f953c7302b5188749f3e01d74cb1a3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447636ec2df0153eebb2ae79f6749a7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b05aa1331d1af27b84ad74fc4ccdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93e06ab32539b410ea490f81c0fa93583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e0270be7e2706c4b6ec949aade02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418c744cb2ca2b133092a86ce90e2ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33721952cccb50cfc898a7b9a7956b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0ad6a4dbcb8d18014fa992c564e02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19e028cd3b63b77ba80496a9981cfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2d1e5e685bd1ae3d0f7f9894f55ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c523f0fb8351be38aa32eec6a77fdee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9a51cbf7863fcf9c2e341f2124ebd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ac830db63a25f6eb02220a6f712e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b204ead92d54bf7c0ce4dc596fec7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08aae527318749392b3143311b8298594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e979924cf3ae3d5421f6b6a8ab55d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd673c5f59b9a47a0e929f0c3c2ec49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dcc5270ec8ff7b466894fc73e6730597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87f81730536288ae80ad7c867cadd7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1abf4811d702e0a47988e38108f53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511821f1a28804e666ade8d61059a22a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8650a5da65c15498d2566b9e2cd28d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35325b2086d0d6a16651ec0827acb66a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f495db0f792f7a1bdca0dfba2f8793603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb80adcd6b756bf5aea7f8dbb56c5b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0760e8b63a15f3fd3fae4481af14b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285c00968338936e4e4f5448a0e4656606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516730e49edf38185025cc94ba9a126607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedeb0104acb239b460cb6d149b10e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899502b921876aa47392f8c2a08d3be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85882b6358779d0b205f54f5f815f464610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520c037983eb685d71c5774c21daab2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4f4fdc5ae9414564d70ffe472d5b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d7f55e30a230b94c06e7272e7b0cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e919a7a185fa490f74561f9da036f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be6516891738d160195e3a22480450615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d0be05440660013acc9a6708390f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756876a791bbf96feb32dec4af6b52f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035038623f61a64ae823ce4e9541786618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b3f8927a6646eab0750ed2c51424d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4108f4f4fcc60ff7c58687faa7ca2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeb2fa2535c75da60f77f7b3c16ba6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38c4fa2d50cb48d990834a0da8a6ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39f3ed987658d3edb60cd0a03e6bc5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78577963ed988b2e7b03965245034a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fbf766b72a12e82438b2454902444625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9b116890d2e1876b18a7e50e7105c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc71d14e65f0d9d77952649d80df87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40150cb6a6b6bdd22135fb7f089ca8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4a3ec6ed2c5c1ff4c09910969ff24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4b5c33d0108af9029758813f40a5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a88282a6228bd215631216a431859f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80d6257d8d82882c1fbed6327624f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776a66e6c664dc3bdb72131158cc1dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f4e2943b54f3fd3b8ac6f211d8a33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84858480033091d584e69c61c7910621635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80122dd05d557e9f21bb7a310b9437e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64834a696c46c0eeb27ec78d248744637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c868f11bdcf77909f0284535a3d67a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109414500ffed8e99901f72343f5cc87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c0de084029494b5c0e0f89e52c87c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729240652d733c28cdf9d3be55b25d26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d97cd854216db36348879331ac77e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84590a55f38b68ce32aac1624e6590d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab10d6be23e16c8e552a5748677301644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532876f8bb4545e2b0473433e6ea749645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28285bae46c091fee873663e6672368e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd1a12c22f4da44090e08084e305a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264535e6f44e381bbb2e9f38d399559648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9606f4f61c8d8a14907237585235c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5969b22b177c7c4114b8c24ed06df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846c8e2f0eeaa845dab62b9bdddedf1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617ec0d455a8e03532a3b117cfb3e94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef520dbcfc398f2dc323acb7870836c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb75479fa4a9695ff58613dc3d002c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9d134f88e5a31185b1db1283f3130655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f09dea946d7b79cac35bc2acf73d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcbd40250952ef2d3e1a113f7194b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab3a7ef7b29a425346392db2ffcdca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2792d00edbbab11e14d03493535c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690a39eb8600ad751e8f79d6df2bbeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55146a4aa337960affa274cf2c76fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26355bf93bc1f4ee281f5c7032dd70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70b8fcf09c6297da3d5a574454b217663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0508b284a79fc5ddb9fb5dded7f65e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec835bcfc787971f3e2bdf08f739c68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93bad5e55acafc36e47853301a9235666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7740e4d27ba7a2fc8c60adaa63dc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240f3379907683415ade8229fea32f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a7d8ea679701ab28d1156c80ffedd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027844eb2e54a23c2012bee0faa8160b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b42f1d0e6063e678400c38a653aca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc7e9083fcb60de196c2c7c665eb77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b1b4f9bc09b6c0e8e3995bbd370a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c0f85168a038c30ceabac5d26b324674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b2f30dbeb0cb6e67260e27d10753c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9bd40ce98a10f2cef8d7e7958b9b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e930b933157e5041fbac136d320f5d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404c67a9dbb5713ef5e525d714f1908678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cda317a4dfffa2c95554e1456577b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9035e073420dbe36f16e9fed9512fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c80a31163aade030b22ede1c9b47e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d28652b64ac44558fa10447205da13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085a74e1d0ded3cc090126eed3c2cd7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eb0ef1b2521e3d7e8347578126846684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa33d27de7a068ce4294b18b29d7c21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3bb71f7c84464f8824e051f5b2c86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedacfdf15d8b956fbfdfba9468f5d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fba9f5b63a7de4c7bb33d29b56e90b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04b6c559a1d621c9c7df6296da4e99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f84220b4651c0f4d21bd4a341cc0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f640b1036b2ba1b8474d6de75e5a57691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5d6c08c4c7a63a3b3a3d4840a6af2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57f4e4a671a9400e3ab0e706402987693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c1c9ad866879b04aef6e6d21ac1b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4904c52f0363e1c8c0d4db453f09bf2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8a3eae42608a4bf4308c11487ace3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faf759d03fac04fdf07bdade9375d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6888172e811ec14dee3ac0545062f25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6719355e77844a3e57f905f2e4fcc11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b0ab66e6278abe0280b208560cdf7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d950b15eaa8a4710078ee7fd25e0ffc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4880e5bfd0bcb1b9b15f168ebe62ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf993ce5533a7c7126977ecacfed193e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38255c9b83ab56622a93453fef64d6c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023017f71bc8d9947302fefc408c084705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dcad2effc64e2441e988968bd5899706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a152074be2928f447eaab8a890486707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c2a421de6100ee2e3157d8235a55b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807be65f89ed2dde9350e9f332925d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf859a6f21860da2d6db3725e8516fdc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f937c802bdad61afcd0b5c58d2ec265711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3ce8482488ab2e79616e71aabfbe2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ed02961a3ffbb9d742ceb33b738e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911baa81c9b3ec464e1050b9df31c18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf37910216559a79436a828e662592715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad01bd36a0669eecf349094b4d93568716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f673bedb01c172c9537f60e336361a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc7d1a8ebf6d1b9c78342aa6ce6442718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32bb4838c63b17a6f2f07e085073eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431308d8478bbceeb8a6361c7cd23787720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc156e719b035acb82a8c94723db2ef7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23a6327867913452fe2c67d8b0d875722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea0d8e6cd003cb82ab62915a8fe986723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803c83421e8eb35d59bdc226ad69da7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0db1bc3bbc8dae48ae4fa0c9f0e1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9b706eb88c57840e40ccf72519e9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34accdfe9e1ac31d1e643318ed1a923727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a92b5660bf81e16a60a0455fd91a55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073c0d14536ab1357219d112e90a442729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13324971847a65d73d0c4e5091c58e2d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bcdb80ffcedfb37823a172787bc3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1ce0024aba9852fb78e9296e2c33f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fd338ab5be028292c2a95a104dd96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539150dfa90516fd825973b3a7d1e0dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f538b623705c53515660165eeea6bcb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef601d67d46aed0366ff6ebb60daf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45bbc33f6d619de46ede6ef93dbd60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf16e50bd04568faf5475edf2522a6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c154a804b691ef98575e1e3a22ffe54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca304ab9e706d0338540386479af02e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480dc4b76d82b2f094ee8d682ba6ad4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95723147df9d2171c4a6f0a6cffcf3a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68e2ba785872858d4d2fe963219240743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477ff3690632efcd7511b6a09c26f6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc264ec5bf19170daadd695195e64d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf57ca79c2fa0bc130018b871253058746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344d1df11e3c35b1eb6a9e4ab195cc9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f50f0dea44f4f9076bfd7fd4826e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c10829cfbe961fd3d9df03324e685749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aebbf62f1be6db81022c68f32fe3ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0678a6c831ccd7976792bf6dd3492c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef7faf10b8eab46045412a35a80bf0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10135e8f6d49d60c22d9167ff19638753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aefe1fb5f064eb98f619efb21be0971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79589cf57776a783adb819ed758f34972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc84a9b8152aa0a128d8ee9d00200d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591b6c3f905cda77e53f86a15fd657a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408176890fb69fdde893cbaf0926d305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e4a2486dded61ceeb82371823efcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2e062b14698f8bc1352a079e49bea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a574717b8a9b9ecacb2e768a529c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7878db90c547db1404f7135db787a699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09191dfa3f7ab872f8e89ab773565b4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dbcd3b9527fda30f607a47fce31fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817995c1c3612da376707a5ac9fc6cc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e292dec590a9eac882edc3dc1cfbaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad381f7025ad1d0ee8234afac1ecc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad10c4da8ab2603c63f67c1baf22e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bae8d9cac1d75eedfbbef48f7f7a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b21290941cbd9dee3733002a15850417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af855373460e1d05589bdbbf7da46fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51387383e836306a8c38bfdaae5e5b4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd91ee636de19bc61822156e10034f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec7d3f10b129a1aa1dc67403103f9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d4195988902f951458c1beff1203722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799f6b069d8f85649b9c4a251c5265423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e98397bc10612da0c0bbcc2a5ea5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ab26c500e7b7a2a3fd99199d399cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b850ec60f3cdf1b67aad4304afa93e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac69f9dc390fd9693a75610934355427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0937483b94880ba706dd19fc0712428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d39fd727cf9835bce76545a67b7d1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75db5676618a39158d412abb992f5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc95b1430b6962a245a669e355b07131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222ba4e3dbb82cd3e913b56099b8cf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbcf4c3ae81cc11eab7b69b80c0b9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290ee154aa247fbacd973cd9aabed5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539b504f734cd0cf275f5cec49b6ee635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab09a5c53d044980462ed3abc8e2fa536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a824c7eb159678f3c322eb55b23dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc00a19e5d22a16a296556790f32b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8d9f0857471ee8b244a340633ae8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e31c88caa13fbc1e697fbc0d5bd99e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f618ae19c14cfb0de88ea58d3ece8bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0923e25a3740f41d15239ce9140e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3ba2910cdb4a5573ae956c422bf9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a8b6089bf44487e002bf4fbd970e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86608ebadf44ef0f018701a3806ef3d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1b985f5d658f5e0c7c622de6ab66746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aff1eb9bbb66167b9f77fd231b7aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ca009ee5554531b074431b42935e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c834259e4cea52cc3400d8fb9b3e4e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d55c385511a73bc5ec19d74b978c7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535dfc80410f29733508c547f907c9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f5df114e678f4aedacc11bf80e69e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea9a7f0dceac28e08865e7d72306b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cd742927febce83518d23d62a239954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322238c38b1949adcf64ded1bd631b6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ee5bf0dd31066240ef02b194aff3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35c9edfd3f479f936802469ee9d22157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7946159b23f8f94990c8391aa30fc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d049dd7ba5fa908d777d7b0f9c548259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123734fd377e876b2360514dd1c0525660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cf83bb6c8441180972bb294c3cc8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf4f30c4e335f228e127d470762e5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a33d4256f11d40dcc779ccdec669b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a1bab61daa78a4331c07a43ffbe6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fd094687b898c87c684e8e69b502e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94bf2d884ce846cb00e83ddb8be30166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d130dce41745e4d309c64df37c0f2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb640b38d6010017d128f51f5ae5fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7761252d713d0904c129f4b8adad5a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8afa5fd71b922a1ec81ac368d4ed570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dc5fb30bf6a7a2e079babc9dd6c9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66493fde4770ec09048a4214287bd4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339716d6f72382ff088e603c0e74b9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb37ad817db425e61df216a288037474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f454c1f7ad60a8b82c2cdab32449775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105db4bc2efc33b28411f7a3642853a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b080e923068e336f18e56fb357619a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9b4fb5757b7faa8404011817f4cd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714252c9a47193a2c4e8609f8d4e3e0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8be4f2e9419cdcdeae27426d96932680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34193e354aa4419d74c2ead593d1fb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f953b42b27e98ca9b5b2796f95756f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5333f8db27a0b291e10529f32cec983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481d7f43c140ba19c652e792ac590cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db986c10fa5e11196a5a7f0976840d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eb9ed0a47623ec2e55f561ef434a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea51f173ed87d43bde14d0cfa999db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3abdbbba59d43838ee15ff297b45988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd881cd290888f745256ae53c28f5b1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0a350c2b476c84e8ef139a7a388be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779905c4674efad55414eb1b5d29677f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633db9309faaf57c663f741922c208192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02bc53a361d8d47b71c49144e0961c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595821bb1fa56b4d5d0a02c6f7fa5a4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3746403d0c274d2160988d454c8e3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322932e0a90d47804b1dd5e148dcfad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a35e8fe6e14aed92cdeaf9d9359d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f665e8074fd074ed1ac992757dce67298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0009fab745f4bb2f1a57d6878a06099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d3d91f6379c2220d7dfbf163dc017100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21eb10ab3b03ddd0844f067d69ed16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b7021142bbdf43f6451e71b21d9ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f764d9cd0119e38755126b6d2cc6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae31633fe9a5dcff5784910484a8aa3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372b57170aa5b2500c8568800d1568d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606c8c8db05f062055b1a16b1f4c47a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b720dcd9b147a0b6e6af2ed3771daaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0b5611171666bac1eb0322ad06d5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00888d9070d7f9a7e8705669197520f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c51a84b60aecce3152c62ce30cb25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2152afc1d84fc311e502bf239dc78e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa284fc8e32b7eed64e1299704d95e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b76f79c5194b82c7a7e7e732edcc4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4783443c95708fce30c2133154ea9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdea0090779723edc783b8c0cc8b16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecbeb7134a3b1022bf5de13738d54a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857cc4d4288ed8a79ed343f59087faf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09c34ed6590e17aef9d0500ed7101d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37a3259e2e80754b7875837ecb4ce3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d005ff63b8fc01f34612b00ad8301f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5ed07135708a23e790bced4afb05f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0bcf7cb5fd3dde146967b4152f078122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1e64c935866ce51d6a4d9883ad4b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c2ce109e533c6cbe364276737c999124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2a194b5dc75a5992cb2ae5ab9d834125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191865f19c8b97aa0da9cfe52d56b976126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7e24141f3b73c1eb37768be2adf69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cf122ce5469cbf6560d2325cd3379128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8e482532b8abe5aada2ed1051a574129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa97b7566fafd3cb1ff104bfbf25992130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88401a042f4dba1925e732bf4aa17ea0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5ea4d8a490f2fe820b35952ccf80e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3b65290327a45d766aa732ca62f76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818081274523b71ad22d78134365d28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162eed1df33266de0b60f88b5a171cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac010eb20cddc85476c65bb0fa903f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437b2875baae2c90806deb49f0452ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741045f7294de5441476a00e5280d055138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dbadfc1b1883759d8804d3c9b0f8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92322f751dc775acbb1ceb32c4af3bc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cc14de79cc08c5e3fab13f6d0ef3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d6f720bcd8131619b88ecffc591fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04483f2318b93c0e72748d92b8d7c5cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8031e104542bed45c1436e0ea8d6d02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24a41c1ffdbe38c789582bc5f3fa20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c7555f56b5d5db4a1792029acb8ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a430c6b00476ee5a940006e30dec5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174e0af8117366d136498dad6e7fcce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a81c68051e32fc05e830a47b7220149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525300ff18d734baa70ed517f95bdc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a2ca6c7209b28ec376921f5b62195151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2066a8244aeaadc9cb2582dd768ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d26e18d6560c94658bb83de2cc0cfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7830d9574fe3ef5df2a68dccd01c0a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bcc11db56f409bbd1a53245e2fcbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedf0eb2ea4eae07ebdd8d7d92f0d9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8b4517f36330535576f01e9af2bb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c953c7c3d1cdc2a31a4036f5b6712158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6376dfb9eed59492404b7e2a8a5505159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7eeb66fe4a542eac8dd9709a3ffda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643fc0503b3044ee3b9134896f57c16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca6fa3d5d8596e91ff61a514345168162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ea858d4d693d3c8911ae71678b180163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b20328686ca4cfe71a3ffe9edde81b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a49749a4ace96b9222fd4b2e3913f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb8448ae53531cb7098c8101026b40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7653ac024d00d3254e1fb314101ffb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65f5eb2f6c8291c9894c88341b46c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606ebcd339bc463bfe8146bc3ee56d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dcea0588b1b55ed2704a39adc8723170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c340710d49bea4516361caec3c683b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7775c64c706db7edb158e329c812fec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46612e49fc1f296a01896c52924682b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc24117fde571bf8d7bdf6b46a60bde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c4ddb2531956d40fc2f8b13a1ebbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2302d39eb96299455887eb49afb0f54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571a3710b79fed0126fd559ce97c1dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f98f72d6f427c76ac5dcb91c328d1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a90864fed44b994ee5f55997fdded179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43a4cc388a0cc96cc948f30020c2c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e550a584bea2f8cbdb9e3c22e56ab3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5e6f00f94114ad089fb57eb63dd11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00718a16069d8d8f480c51896914bae1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999bc60be7c4854dd68d5e3dd91046d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6a13142018d0e0173c2d6ac1eb5ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6da7e481ee2a90d1f9dcc8df90158186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6952eac0f56900db5daa463cd8ca71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5836fe9b27f7e4b2747fa9144e9e72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd348af63f19322b4df3c76de9cfe2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa196bf952352f66b89efa2cba86a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ed944c668c5276a624185894f90c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c011645d5a7adc8353d6b5461da148192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4fe872b9654e18623c075d72947dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3776f0723394b3041568d9236eb92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90edc0b72ac7e4ae69423af2030341195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff416e7264ab4a68b0294d8398c6907196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc17d819f0d8a7a5bc13b385210cb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e9391503053167e9eb3e1115f0454198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d093c01967c7591be1ca9972aaed27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1ed753247db5b1dff26420f9171ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfce603b6924e20ebcecfeca8674730201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e06c79583be171368c5d6dc4f600c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a508b6302380725f10f27c15e0714203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683aa475037ab9bc0a0dcc5b2817d12a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be9082e81ea8247ccf527200aca49d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5be459ca01180d23a51c3da6cedad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee553983475c77f814fbc849e6875cf3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbd800ec528a10885c9f134db8e68b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b0cc0117cb93f97be14789b791f1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b0ea1d53abab1efa03111e75b935c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad543b61ee8875a67faa935ff149213b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32cfdfc14d439273536a606acf4271212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e86b0422ce1c7202a026f729396008213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb516d37d1d58efe5787479dcc56d3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa71e9486406083cdfda8a69d19913215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145b1b7f0e00fb357af5fb39a026f48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f50d4de3fc21bb9bc6bc3a575fd4a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686348627132b4df74d0e332ab1e661218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918168b9cba3d215e4ed11295140827219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64468b7012d66a28c6da125860f6e8a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55459b3400cc4664c8ec943d4b0d82c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de00aedc9cf5c99739f4868e1d6d0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc3194cb3c8810aaeece4f837c0f13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381ad2dfcf03b2fe38f1f4648715659224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26d6a67abf53df8cc0e3ec17701163225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4392cf6b67f7ddf41fdad31cf54b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fcf017164be958b4e6a4893702cf9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c7be5a0b947c03021e22a248b79f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07d917f5f6ca3939e7ffeeba6246ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9ba5563de31baa23a0405414dc85b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8001f16e5cb563a626aa0e27c6dc2c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1ce7dc2bbbf34694fb63396694de0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cae7c5007c661dab0cbb59e3d6421233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761051758ef66d6dd542d3ca35aada8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f0d3596485d292ae75711a1855cc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa00bc3e78aab1075c6e57e92ed8195236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9d092a5f7a411a41ee59c97cb0b37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241dfc871f47f78cd1da7d9aa79df06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368b3dee87140f63b951136ac240eab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027e50789beaaf982af15a2777e3bb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ad80244c2e25ff0f76550c46918d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e574724398da53f1e2e0b3b9bacfa43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91f3c95a43bcf014f7dc7ea652f7bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6c2e00b732a214f8f7483691e0bec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532d3af7e5f97095ed858309574d2f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f5647a0ad924b6cfda533d1263fa4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fa959d9aca176358be535c6e5f069247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324de703ada1aa7382f25f12ccc94421248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d01c044d68d63633c0ed5337d95f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eada4535b10e830e32716cbc90cd87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56682e03c2ed294f2996f32197b28aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fec4e7064a7ec7d78cdfe19920eea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef40cb8761e5c00742c3b8210050b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46416b5943826b87ea9fd0f514ebdf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52974529e5b16b28c653b553404fb064255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79480d1630b3f3a3c7b26f80aa736207256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea0273891414823ea23794a1d5a2cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2369ee91afb15bb2e88e8f82ca90e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a0653c218977e0e91d71b5d00afcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab23ea52fcb7fb37b195c52ea966ec3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b882981eec08eb242c0a34c2fd332261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e3626f91be419e10eb064a41a38e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d04079597b223ea0f010e73e15769263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140de0a396c532c4c08ab947ad9aa6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb5d33029eaa4526928ae16a190662265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebebd1f294df005a9f79c9db8f7381266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762a7ae1e70cfa04ca09de3f8e002bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8cf716b410364f1b2226824cb9460268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86475353a25723c5c2026d01b820954269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03171c272b12ef3725205b5031aeb6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b066d9f3913a46f1bb9c7a2fba428271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1259a9dcaab109a67ddf35bc8e14e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cdf5f8e5cd1835256fca2f86fdc7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a6bf491c6ecf09c8d8a21981aad91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4e5fa9cd129b63d79eb99420c1a93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d06292a9bf6f4e60ac161084c3e45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83ace520c104e72ae354bf83a2a7f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22401ed8f6bb8e3717fd8ec1978951d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686ba9fc0a46cac253b096c56227ba5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ac99b0e52637807c6ed03d484c146280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba128f6d07e758c4a66763dc386d6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bf30b168bfcb2119a4b2a0d253998282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6fdf61e55f216c01d99cb01364ffd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7b524d4932cee2863212d1eb24cae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d21de26e821d8c5b2e5c891d9dfa83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3436b47a87c7c77b92763159ac865286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfefb1fb819872d7e21a9b2e32b328287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff0674368d6a3b0e05b7aac21b0082288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a287f2d52661c24288b1647c9806b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91ceaaa80f5f94178f652afb95d48f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de76059d5749311c150aa24244f846f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee01d983c24b29f7c3f8ba6c316135292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b738959643dfcd3ad8eabc16248714293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdc394629a6573feada36597753565294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260179ffc36e1fae534103e2ad0da59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae160ec5399fc346b47f7d03bd229d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa45e0d48eb44bebddb62cb126c526f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7aeec4d4b96effbecaa898aca0542298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742cecefae9ce87c46dd73cbd5a05df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06498402646621e0b73db280d03b0edb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa056f58ac6666c167b072715a2885301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3028de41bc1c2acd460136b54b52d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0183fc3df8c14971f04407f06d424303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9987602d40e3831bbfbb3993be85834304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7832da160082f309af577980d1ae0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfb50b93a21bac4814fc340f6b43d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80ad326cec29f99724cdfdf9c21d14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab078b052b8bdeede3489224db2a0179308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf963ab63cb55b918e47cdce55ef6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001e402a3efe3ae4d15c808886452a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7420c8fa1b345eff17cb3847cd4c4df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621e0dde316b80e48b69f8b0683bf3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4c50fa2d84a61ac33e07007b6995d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347392cbb45434285efa8ccabdb0fb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812b97feb414b378953500f99678735315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6d8d9f8ac949e2cb769cb645105fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c7ecd11228313a3f8a9545daedf4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eaa1a7c52a8494d1e5cee0d3c7d09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c356630596b045a42d11cfac8a5b0f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a91f888d256f406a05b30c3063538d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd4803d3d4f29445f5fe61a5591f97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230888d69689e404119caf409aaa2374322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de98d9ae5335ca8350d266863d3ec0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8caa0385762060b41ad2bf19e7ffa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc76e1fc4ef08bd70fec28b113bb05e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0572801dce90dcccbabd49356ca664e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a56330a994f2edd10a09aff293986327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d465ceeff1bc38643976ed8ddaf73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a52b84bbbccc3d1fb8a005b65c9d81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0af07306f181bad559776f53f1856330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27401c9b809ea463e3927213fa9cf6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ad143e38ab58c4d371d8a035ccd4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33bf4ab07f30f705fcc9f46d0007c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2fe910b02cac93cb960733c077dcb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9dc9f51cdd31f09eb645025662fda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2889bb59d67ad3d4c22a32e06b3e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee73efcce3f5c94ec9b7335cb0b88a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab233ab06d41625a821e9e2dc7995ee9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57648befc4c58ac147b1896376b202ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdead0de970ce9dc5a584bcf997b6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316be41aa8e40807a360243f0f740d45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7efcfc8fc3b702b0aa990b744a67d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762950e765f7d7f902e0f0535fffd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a47e0fbdb2dbb35e73fd8e3b579f64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fa30eac2bf3725a377cc97cf46d49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dc0cae262533a58081b3875c86f9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259952e79eab01f1cd3ffac220f1146347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be18301018b15a5fe941f703673ecf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828169b9ca5334f05b2d4d68cc7abc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862198beb15a6cbd09d6c8c34063901350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fda73c7cd082edde752993f0eb3da9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74fa27b58617596677896986dbe4ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf245ed3a9cea3a00ffde59de012e5af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc102101895969dc6212bd19ef72aad6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e02f8d31c09572622e65ed6f95d048355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d40b975752c87501e4ad56bda66f20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fd75676999d67da27142bb3531d44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9916c551ca6005491e176fa54a2da6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48f7bbd6ce79ab86d6e1eff1a94a05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d12d4ef8997a3895527fa17d0ca2bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3de308f81f6aa512983cf285f32543361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c9e60f951d17b4c1c67f692204f96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f42d2571a7b45f594a824592221d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd60f7a182f7d96af24804ca725d7e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba07f94f245b641ae21f3ad77ed914b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9d33eaecf5c5b666c8e02f2b9a221366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339594d3266bcdc4adc5ddd4719ced9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9208aa114adf5b062b695641582ba1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7451c4110c2fe48e8c7913784142475369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571309a85005aa9289c7bacdf10bde09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb834ca1b6dae7383df219cc668947371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267505817cf910657b455249ceaac99f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd605ebfe6fdb0a7942cdf759e30329d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11f2bdca12ed154265ba833ddbc267374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5da305ed19fb6422a81a9a5e3f3b41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b1a50dc54313ff518d5410ba1db1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3381906105f58293b2dda6c876557377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e05817f1ff788c91e0e79331b8ada6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8952eea6644fd940385c5633c603c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8780a01a22e3e344c78e84503481b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acd9e5d420478868125e29816bde0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b9ca3aca9ad291d896ca4d1c56a1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b8932f6c516d48e7d427b6d41fe8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb6fcacdf1001e8464a74457b92cbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974713c9f095979f9a78d10fc8bf4f75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e8f6a1e03f7deae6f7ef260694171386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df9afbe2a915889bd8782ecc218a76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d5c79c0015d4ba6f69ef5bb24033f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24e9266763a59c312ff28f28627afa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9dec18743333958072791a4500ab5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8cbddccf50e5421304376b2654be5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14933c6058f69521562ccb11e5bae143392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decec17f6809cff0bf0d8f7009727103393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f66c758c969caeab3d5192599191f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f3ced34626e6a3eceffdd1a335a63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b26bb3bde57c287080fcbaa37e5c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f44a10321e336117c2c94737c745e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06806ca9c5e3fd43421548cd56ad403e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb3957209616d9ca79071fff0af7f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71418db81a643ca773352e76ae3979e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79f9de7cfaacc6948a6a042f51312f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea5e7e286c83bdcb940ca376729aad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed8efe60c6981c32ed34cba25ac7ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ca225eba44212ec102db69b5af4b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44186f60298c7708d1f26223fddfd88c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08842f336c128c9a80c954041987e0b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd1eec82af60ae8551d6e22ac04433407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6575112ac9b0255652a070baccb550408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d4e2db6b482af0e8bfb9046379ccc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6242a93812f3592cc8776e7a24736410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1566df36a7f528e62785cd32f0b7e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf9a8ba5de21e386f2400caf1efd0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb987cb69242e4d54991b80363a5e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5fe53c167af3d92d8bc1c22754a0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71f65ff8091a50956c49595425a488415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb604bba8bc702d507e0ca17585a647416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0882e5aa5ec277fc9613ca5b6ed1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb03a68891232666535b4429e010f61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9c43f8b6a0e3f47cc43b09236e018419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12cbec2206be25c341601bdfb515f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b41d019b12e849fe5a66fc3981e837421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9226a710d9377e2470855f6cc81f5c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2e7b99646ab7c0a647eeaa6069b63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5a368b35063f0bd9ed241bf0f8d2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a90382f577edeb8014fd551849754425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e128d66604b5631a00a0405cf610608426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659f3e3c428b671fd6360c22e80c2b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f0014d32da6031e304ec751abc0bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ed094841098d51d3f8ed181f6f03d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9ce5b6a2660382425b24e1473c398430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb5bcfc7b9a9fad755857b4e836a94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21434e38156847289cb2ef7f7b985370432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7b1d2179d60edaeedfa8ded5e11f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de1320353322d933dee9b44e2bd875434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8d21b6fc5b7d5852496251f4dc52c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1e2e85299c52274067be60e10f4e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa85c74186941d3a6787f883f29a559437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbd510a60b8e9e8f88d00d46c7741e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43db36143d47e52de5037f4a6e4d39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692f0d57e1dc1d129c55bf82f868377440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4f7dbc8023994a5d9e5c24db6d34d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda6158fa3c6d3c61a58341828b3233442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2eed6949ff708dacb08f3b151aee2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c9dc59ea2c2f88e217ffe50b3533e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c77fb204ee6f0912598897525ac20b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b256b6325f7e20d051ef1a7e30637d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec88cdd2dfdf85f52648013e2472499447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6c4cb89a2007d099cd9952012dca4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b785b820ca09ce878077b38fa5d886449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6192086aa611b10462681a2e1070461450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37f83c96918da87e62c0e5da01a998451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb398c7f4f129e4f95becc6308235a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099ae1a500567744e72a3f940ea5d92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54774eb10e87ea84b696cb04bce805454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19e5b0ced4adaba121c8dea3b16c5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bd8985490e07b9583f7974b6fad78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd94feea70db5e6ea07422af4d6b80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1714c653836b46d98e8a1a92f8420458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c5902d34512902fb01a7cf460ba33459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f403567a68b406f2ae80c691d9a21da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7649ead9f4efcd0ccffe5c0c7498c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ac55720b899aefa9a74af8ca28baf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a2eb409d1c8efed8814bf398b31bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a0554cd30cc6ea2efe17c4edae006464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97930889e100781e351cd8d7a62a6b2e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430aa1e657a7fd4cdda5af49983a08d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c40863aa33d6dd12d6fa3af5a2b8cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd24df70cd0eb908b50e56371d226f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8b54e27ba0a5b163ca68fdfae8110469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96e9bf1f3e60ea3da5207fafc57b09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca2f11f3f3b8b43b77f293f373f11b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2615353bbf7704faef33c6d9e68c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1deac25e737702fbcc9b125af0584e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d72337eee75e0a93f60ee8afe5ffb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89768d6f9d533b62a89a84c09ab874475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180d94d89fc2eb964232da92fc454e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2edc08561b6556b79eae56d5936b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af4a7abd6e25d226dbee4674eeb571478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ddc49f7bf6be3a9661646f45bd75c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f99ee683f6f3f97ed818f6f778cd66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22afa9d653ef2b1cfa315368a7f1f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e15a92971c73147dabe76dd9d4683482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554ae633a1a718f14dffac1dbed09fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d182fdda27c88778bb41c0fe0f367484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c07816c3f8f88e754272142fa5c53f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90b566fe6e1769a536950b82007744486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511de771eff37077242f519d129cccf1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452aa9e15861275cf22ce8dfeb45297488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a718dd8fe98685c878218b8cc5cfa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecc8bff9b43b0eccb6409eee3cef69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69ee9d41807ae022afb0a8bf8ce48b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b31959b3e14069fd97c52bc26de1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6d01c2103912cf047d85d1a4f2a84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6feb72d2de01860ac40ebcff20b9a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc401a6a3fa140b49c324faa1f6ecf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c115a83eb5842ce190898d664e9720496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756e09eabe9553bb895403acc748348497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec57824462c2fda59d8f9ed60a1dcba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06924ea0cc05400e243f930179bd2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e116eb2f78363769581bc006997bff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff70b31bbf36e0b4daaee098cfb37f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517fe0af90cb97137262921e62dc5c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8d751f0ec04156d16b89f9804350e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b431fa6d46eb4128f18f9f13b0b8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d03fdd4a5cc5adddc7f9396757d3a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdf701c59d9d07282e958df14c0c5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9ae0e0ff8193db48663388990e9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af66acca695b07f78f3ba3e74b09b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812d1883f0458427b11cb88bae2d4fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b856f38c71acfaca384d13372d7da8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80b2db2e3d1e387bc3bad78eec54cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154bf746ca7a6c8ed37ecd581d8efaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0615a58f0043d159358883c260317d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ac52e0190181da54678db9656f941514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066d219246b15d06293a23987ba7e7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412928f25e56c2eaf762d3d01581e8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c2a24acf724ccdf58881e140d122e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8d562d202383bc4ca8e0439b4b83c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426538900e7e70e721ffe5febb956e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc579dbdfb5bc2c31c14b097f0b7ede520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483942eaf5869522f025c0f444de3f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc3193b2e17b7562c439697c7b9c60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557e995d7da425a64e382466cd0fa2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ac3e1220afefa9c7f2bb59bfc0dd6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7338e5e05113485840f6eb4f04e88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9b5a21c810f743a7c9941cbd0a654526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c14ca8cd92f43476d7d6a01733648527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c0d0a1e0e9718881437351bc9c426528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9f9096b820b2f5d6b0d7acf27b6b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d77a5ec3456bd7b9f3caac632b233530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ab15b09fdc28346fd7aba676ad8dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05e65155bd84094787733c35bad51b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b53cea94045e3b1be4120f9f67057533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e82d748478c5b1434e5461612c1f73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea09d823e0b25bd18813be33b2bb0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac583dab997f9939e0861a90970592f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804247564f218d53005399bc5297ed04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d185c50f5aabcccb9aa8444e05c4d3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25028f50d02d3478da2d9ed9408d2ad9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80b224ae26870a1200c8cbcf8a0d59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925c38662c29d2a350600cc2d6d77d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e5798d25b7f04ad8736153ec095c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb846579d37e5ca3bff79365ea8e694543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874bdaa02178afb5c011dbd05c0f2f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eca1e8a2c12fd20bae73747af00e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e608ee0d6032b1c2fc37d2ce4227d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898421865f7d2467ee7e9c2b5101ad1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc2279cfb8533eb3130363909545eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a983de1d61babbb078299e590f53c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d128b1380a13ca3373ee113d13c9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed347823ddab0cd0f929b477b3944e88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64e46716f54a1101f46ba1afa485a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63612f869612b8df41a27aad52d7ddfe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2849a28f53cdf9a3575c117c3cc8a3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c352761e824f35974e84baef4802a10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae232b602cbe9211f1877ee1a04246e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5978451bf84fbe4fc4092c2605508557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f2f36496d68b0b5cb625f1d7e7db8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf289c0366a046f8fad1d19d8d800d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78214cf897c1dbfd0cc28b3e6bb479560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64d0bd2c358c2cdfeb388bfb03f341561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd59e3d41c424388fd1232693ab508c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe836397d9cc6de84b9453344187e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f465a16a105e871ef854720c9cf9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206b84a03e9c5de32f32b0d7eea87c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56d3a58d2e5ca2ad5ebf7bf0753c94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c769b2525a326a0c7a2a8626df58376567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065c0c2f5f43ad75a921eae91d34138568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f0859b67d5347051b372a7e269aaf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d9d60f0caa11501aec7cd8bc3f021570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab2739bfca7475784589a22c725022571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61425ae1089a0489bef2ff7c51da47f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d7e638ee8cc22834219ed5692c392573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93def6a3be07a1b216df8123d2e837a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5213106cfe61bdaa7ab3321b2aba908575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ab309cd2db5b84a4c83f72e9955b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb877c0d3d22946bbbf57fa7e36e2f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7bea2c63438faa74ab78c28e6ed7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d04049d204aba5053f634ef1bc0df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6fa1d9f5b84cad8ceeda7b05bc8df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a9daf9efe857c8b5dc81d8545b36d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38656e7041dddb45860f1ecf1525d098582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f22e4a0106d9f80c4a7c03f66fe610583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286400458269ec9d446d3b8bb666efe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af7b89f76bd65a8086d48f9af8278c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0a08fb96a0bdbe928146fd94ddbf4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf13e0f56dd93111fcb1506bd9f7a60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed75af7d07b524d03d3e181a48c6c52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7444d5fa9fc5648625ed76d995ee190589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3890bf674e5a3987a4d57e8b83d1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d417666f84f552e80e43fd30e8b41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368daa65451367146e36bac52a727c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e8823d0fabe546883a8e19be83ecc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98e20472e060923fa96d280f5541e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f425a0585cc0dbd221040c09df88915595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d00adfc722137b07364a67d30b488596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597842433aef8242cd7032f95dacb86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0fb81647ed30c67db13b176ee4469598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f56fea06f936315bcdf4de811912b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ec76fb742ec62c016cc19a5be7fe9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759152cd508b32ae77473e122e369c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61ade4b99023c8ee9d36194d5b5a95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a39734e40ff3c80de7f5331d629d4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef609cabae1f10cd12405fae718445604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430fa3bbbc06b5eec34c88b60925f66605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12d6372f3df5004633ef4fdc9e2181606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b67db6a7c7a770b344969419e19e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499b630b2b9ca8109325173d4c036e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96221054df1d486b00814ffcd4f8c18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc73d696a1b88b559e847d1d48b40e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d11ef39e9ffc615089667fb0379c7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d8ada6e1d801010c78151d9077663612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6721377b09842c736d63dd9b11d3fe8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3d13b58e9b531e7142d44f9566971614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed4f8558d9a9603cb0452e9d98726f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d693342081907c73ff51770b8ae70b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057436a40025a3941ad2b89eebc17783617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab862af7a7887187f1ef3d3475af271618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0347408729260f162d758d6d4f4ba2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787fe644ac42741b5b01ae56dc624c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e957f9bec8b903197024de27e4f6fc4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e49540ea3b18be35e3308564d6de18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f366dbb52ecbf2fdc15b7330730d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95134435df0b07f436947ee3dc3d9520624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791f41e64fe162a6ad88fc63f847597625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e275d788dc89f7aa3ebc7921a4cc5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b624aa53a7bad399acbd111959da78e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba8cf7ed27f8e2d24555ae2234282628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183574c905c9e24bef5b690eff8c17c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca616309a554730b31c525121807ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9228e3deff046506416a64d4ceaaf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0171e16a9fa204458f29f1806fe4cd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26157305ff487ab08ad7acc2206254a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38007fd08d0270dd6769f733e82d248b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b1a5456e7040c12954078a255b34c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef340fb05157727ffd05d7c1abf04c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987e610f0e1e8e59ffadf040f5fc522637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66ccf4b30693baf17def28e87ae188638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fb5c7b56622d649e7dc218919d9b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3e6c9d7efeed01eed7491e8e7320d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc27965a2086257f7ad55a6dc5a065c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb678c277d2e10867fd676bf1f2e8aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3139b59d80c46b11c47cb6cb3c6ccb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9453fc208ff3dcc9a8f5ca1fc25bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28895e973bf5c1d944f6b01b91647d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967ede9d97e529fcd5fa459feaf206b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd9e2752f8e837fd9fb6de43641f14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098d21bf0c17beea320b889d8512eae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5aa1c5097873284385aab9c92aa85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d69feaf0d08d39a596733d6a4459ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac2f17e58ce2510c6729db0e5433c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2dbe4b5adf636472d0d2973415b90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ddc68c3805fd5f30a9ec96d29e07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c043de68fe3761a1e0f6b344faff6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a773b5ab0594be31ae1f828e3ceafdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbc6a693831d25d770c3ece1630f92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce80412f837bc7b6720279b8bf7374657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e155fdc4180481a3bf4e46ba28f85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f1e29cf6c14ece3b96bed555dc83b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d59d55be3c73ce5a410fea533261d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3cb2254d134aad38821eda5ef5f9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366aa252bb5b462d7da227dc7abded1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177759aea247c13c0068e7e637d2b14663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ca736456386a21c0dfe5e874376ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173ba602abe91d061d6d5b280779a99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cebf1415a14944244419ead95d9df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac39ca055f1b14264daf34615dbd7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946460dffdd428571eaad45f2a6e687668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f134c2650e4edc71acb41b489274a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969c1875500210c9bbd3181b089d071670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261fb1779c81e76568d634fec969040671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbb2f9285f1c774e51126c466021c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b09e7eab9a598c9d593afeb67c6343673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2a3ee2d9516c6f65e15811e931b16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeb9fe8d7e8980152a8733dfe368ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7edd1ecaadfafc1d69a4ad74db28e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7644af73f3fd1972aa7c61ec11ef3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de416f08bb2c032e622553312c02706678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c1effb4d083c45748ea9f490e69a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c26e9257b51e8ce99ef39256fe516680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb13ce3a1099439e417bea4641b3b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015304827dd8394032ecc0c76553f270682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f1a3758085c62b35e85bcee74796b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb126f689967a7ebfb7c4a1e553144c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb239c734e159b228b5d077e9669480b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cb7821ce12c4bedb140b749787be1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11082f41bc24925acfa9ca4f42daff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557d85a78f65869f107004beee09a09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88acb8d5338a83232d9c068d8c58f6e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed8ccd74cfffb47505a8175db29b83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d41a64ac54ff5cb700cd56ce6c04a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52439f0d2315e8307f29927815497122692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f23c97a696c0abd5df25fbe47243f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb49081713e81416f4ac08eb5cb454c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23580d60ecbd9bf2935e57cad0b1360c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4039e1a56db68e593537a8373e57c8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14930a5078c28888f84448b48283ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1d2a04a55a6780ced0dabf0abfffb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767b9b1dd745c0125202d2757611800699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7021fa7d6a8353d6dfac2215ba434c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2c794db8f6a1002f1941b6481580f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b163589cd1d9c5f3fffa257f106e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2518c08447e222805c06e6efdbfc5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225aa9cacf2a2a045e4eb5b2055c070a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ffbfac120f3155353b90fa3f43f75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b4268909241807d7a9fef651c2cab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc4c1145dcbf9abacbf9069999d24e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fa6a7a06e8d62868bb1bb91e18cd4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3248762c0fd6a781d115c9e40f3fd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e13d577d04e69287c6ba017c51357c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4df462202e4d9a1d1acafbc5b88b93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3230cb02e50677b7caef0eb977bc54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870b30960d134a073ac3a8022e36858713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718127e2d059a16fde640a14fb56c8be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef59b4ea8c5eaa4f56df4e3b9ff882715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4dbd773711418a5f4fb1fbd8a6c6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad37ee436200fd21ac5ad83ae03b07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4583b79fa02ebf4d59e365543d98c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f33bdd07091e0068310f4c9e836d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9575de1d6bdb3b699ec94a660c25245720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86b59b3c93be715a5bbd663d2dc537721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f9a917363c91f9660a6989fa4523f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499b6e939d492b6f55c398a53232f72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644ca7a530492035f1ce212ed435b89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357dfdd6548efc07d5d49c6e119aea2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bfb42424ca3292b388b01c4fc1922726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6eb959f8664d7e0fe078fd0c43e6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149bcf02732bea83cdc5e689056d3ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0ef4ac9214ecf4a0e384c4492080a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d532b6eba6549284dfb1ef482578461730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c3504bcbe0101efd35fbe2c51fdf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373ca27cb37008da53b3648a9d398c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a6ca557bad1e1da3a6aa7a3329c86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694e1f570e2177ae71ab88b4cb50f75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e98e93fb0638663f1440b670c4fce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db685ebba6bff5c4b77d92a284daf1b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4752ff4952d2cb5e5400568611f2b46737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225201d6aae2e964070230a4017c8d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ffee941fe0e2ad5b57cb368093d8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2569600a3b536c8c370d6ac6026f4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc3f260a29a837faf9379cd9adc76741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c8710e7f6512119f84c7496fd4775742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dab800e6d01f24726f945dd188cdc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae4fbe42af5ba6f400dc2800166161744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d500601f62cbc05c47cca2ebdc589a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db54419657d1c529aa2a177560d302746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a0e597537a076836dbaa849ddf46d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17b36ebef1b99812413394fcc543db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a1ecc1f2b5f2ec27e6ba50ad6a911749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a586e14b70a2d8588e436ef5f18ae26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87668d72683ce30728d625308a53981f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59b747f9c7bd8ee86f37656a93dfff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05132650cda6203b12365fb20bdc72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1f5dbf6b2f6d415e762f4414701a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf904a706dc16daace3bd1075efefe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c3a0af9fc99609e4486332dc226fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4deadc54521a79d120afa940392e01757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>