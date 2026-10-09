--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b5dad2c5575400baf514afb0d3271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2f55859b43d90939094c3a711e4c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d812be6f44717d00a87c954c92d59e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b72ad9d5707a505c9050ce40a61e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915ebaa9879a029b580ef155126a6a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cf3b27df254f7b4be83a2e34998f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2546ce52ce49c61f2fb306a73c972497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c67a90a8c7d475c313b1cc9cbca6b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa5cd579cc6ef3bef4fe986f1bf85a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686931c0374d93def97651e4dfe84bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38787be2832bd2048075e020d3db9c9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ca8d0ee117b45af54f81e42f5a5bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc741d16c72438137edacd3a5e4d22c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13232ae05b53d09a6ffbae4aa444c73314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a82823a73f89fffac882a6f306da2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74b22f66bcd87097abddd6f7a0059c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a442c10a6a627f680d25bed76a121217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556cfdcb70dcc3e9c1971a9419d6f4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a749a406fe1b796c22e110a8ad79c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576da7e662108649e4d3c9d81e9aad220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e16921f83b0ec18edd50087f3e81b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87345ad5994c0389ccadf0a6aac904c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414022d34646aea14496f9df97346ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09e1fce07e1eeb78679b24ffa4b1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed805caedc453e397e883eb3e24eab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4812970bc3161856ec995f6e72bad1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e519ae12b70754c6aefae8351d7552327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64b853aecb4f01ac846cc22828c60628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951beb14207b7a51f34cdc045256c19629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ff6dbd4189db9231317c608ac592a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa1a6941ee047a558dd78689539cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39cce3f1b42a6c0c9f01dae028df2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1a2bb74a1b927f357d4ebbe69b2ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a5551fce6ff9e37729d66d392fe8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258c0e304c2b6b4bf4a8186c30d1a7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbf60648f72a08bb5a24f9c87199e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbc29cb9201e288470ea6acb1a6a9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed12dfee3902d9770289a85b3bc5ee538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eae5e56877b1bab29b47f05461efd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34625b5f38635e3d1e1f84bdf4c8828540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d1945a6cb1b1b4e7053d5e383115d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d086578fa31db712197732913953b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bad9cabea56496d5b966a86b7b2a5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d1980d2ad6e296b79392fb3bf8e4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978dbaa736a08bf35a9b9c08122fad745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7c4cf5a91a8a53c1d5ed39e49ff2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac79e03738b7a95ef1a182fa30eb9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b21e2c13fd565fb6a81d1eb755ebd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639db38d5e07a64a77f212878ed1402449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975d2359b156324fbd9a44fe2cb292350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76035c227ad0258578ac0f0bd1a83851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069479f969b0ece73c7b81d849ab6baa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fef0bfb86256e9d3b08928677f96f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a555a240ddd1603ef6aeb73a57c1f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f3ced86b4368e7deb6b0260668da055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f42711b1615d167e92b217baf8f3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf0f23f11d6cd4edba16332916f6f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575320464d958162a367bacdb3f663b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7f62e2ab463f15453476a305c407c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f77713da74b63112c76d761a0b74060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea332266d2fd65b37649e2f4b5540561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3f3450aa09c01ad793bc819b7ec2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78550e2e18ae8d0627420ca398ca6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876f8d6a8fb4fbdb86356b8b340e5e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0e223c007569569f42294b685fd3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dc219f26015fe4c5d09370ae2f89c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972c23faa3ef37eefd6c6c0525abf2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f9c1eea7fdf577c0ddd99e144dcf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df0d24ed41ca23c7125c412adec0a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af967dcb54080366873161763e8bc6bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e9096cb6ca9ebdfc22a9f4d41f90171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6225749e2cbb352a820a5a1d3a70672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef70cfe65fd9a64cc96a73d4ebbe0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e37df3a5c9d2b1f1881e133ea29ecb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceb8cb8a9f062e90c6ed2acf294d4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b5aea99b9bdeefd4696b5359cc91576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2219be76ef307bfe78910a34e562cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd09545b58216e419ef06f4ae0914978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3597adbf07211ee29a8c4978ce8f1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dc3970cf30aa41af0081c0c786cda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f23eca8bc408cb806ff64c83baac081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2ae13a26a4c0c13b65edce230ab3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb132d9f1a5e0cb2496e3f84a508f68d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce195ae9c4bc53d916f9ef3210e3b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dd5aea4308e5c94f3423bb02f338285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00370499a2c4914c6d217c5dc5cfac8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cce0042525b6a2907afa457d442c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9cc6f2c99549f2888afdd4004c56d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7f84a94ef03b99978569b3b92b67389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a42b0e8ea520e03ed3274be840011290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6d232a046301c113e5172b024be3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eb7e67eddda6f0a86cb651aa2447f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175718ffd262060fe939cc7c2b1f91cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb5ce8a32c228f3cbda1073c99475594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff477cf5e1aaffe25917363eb99cad495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acf083faa0a3f4513f67b85ee1c2d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60b6ec64e5ef2e5394aa0bbf49d0aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e4f8e57179b5c992e72e41a9ba8f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227356442098f198c590e784818621299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04319933e9217184eff5a2cb3a405d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f33ea18a6439bc6af8ea7e2dd92fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5df1f01c5ef9c11ff853b11769c50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458d1af576dee403dd7215f26f19137103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c1106858db063f3fb38207857d19b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db329c1e82cbac966cec725b3b1dfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c637e11049b5a2f47e69ae9647b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630843b1de480cbb560cfc195d9671cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a25bdc0fa7146e77c0cb0b4011b42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b87d2b12471b7d0a2ebcdd0d36022109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacd70bf6efefa4976a78da572963dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2cf1eaa1b08500e1368221cdb4ed4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320391f4cc8c171297fbf21c8bcd871b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945a4e60f5e8e9e08eab380cca49fb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375592db1df067527ff7494e134c60c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f22e0343d772845dc433588354005115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4048492133351ac294f7cb3a16b134116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc0a8b7ee982b825cd51cfb5e6085117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f22ffc4c4e97089af465d93b8fb8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2096db5c91516c6a7db02f4636f31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921e4996b44d628fbf0b67fa60d27f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57463d0ab958b52a700f910e7c92e82c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beef6b10607a27c398463b0ff338d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b978da7cd86fe4d5a1b41fdb61a3711123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad592c9276115c0fa5ab84f9bbb136d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25f0cb2d32c90d0bb902d6bc4d002d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dfb7ffd3f4d56eb742ed5812a2194126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a48986e75a1d57505e22ea7caf4b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499430f55202370f1d81bab36e116270128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63845d3f1f723ff664ad9eaf5436c6da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca374c608954e86deccb546bf8787f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80235be8e568ccd54355ed2351e28d0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f398295b92c3aeb69eea45cebcd48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b46c7733116e0254a35244b7db9d01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6841f40311af982e139622e9d573705134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36414f6ed5101b569fa2d59ef8614b8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf0ea7e62f76b75522980a551e57e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc3ac355de600943291ea45fbdd83e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792c715d4b5708764182255854149e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1144c0aa6fe8f10851db919526012139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74373962b61921e89658ddc5e4e79056140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60f3fba11e8cd12be95e22264a88a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c463447214f01ee94415b7047d044142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326aaa61532b46ce18a9c6ae7454ceb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae143502aee7685935527eb61d82dc88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c12d9802b3b04f7e9884a203a2f1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ff7dcca2de5300faa1ee3f746dd54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5a20f55bdd00fba147902824b60f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf564f830d8cfd4817dc65fc55cbf0f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00625c0ae810b00c1da5eb37ece8aaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ae518a7ef648c33c3e63949aeae14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bee6a75bab9360d06d8454eada2b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f9bdf507fa21ed205f622875bb9fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27969f8b6916d18aa22b594279e41e49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae14629f6bd0b6436de54b697b618c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefab0d87937bb2af77bbdd42aeed507155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1184ad10e4d0bc593e7950c295d5e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a085ecbd1f33eaf86802f9dc7c5fb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d704bfadc0aa24df3fdca8e4d50724158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4246b873d32ddcf9d21031c79c6b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a304beab9fd11bc5d453a2a839fad3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043ddd77cac91ef04af9fd3c58ff5de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37307f16db3e23f4b40a06ffca0a46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd051c9f19d7ab944601ebe1dc2bbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260b28fb8ad4564f654344d6fee8cbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528054178a556bb45efd8f49f9221a06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7005a191acc69c2b1db0ffa7a3c974166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614e9d7330966b92408e49c144d9060167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cb7197365aafa7d4292848a6edf18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bad58bf7eecf4d53da07fa0ac9a0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea03a8e4c811383bf5e55aad02080ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6ddc86b79cc9aa09407f7d9bff51d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7653687e09bcf99276935e32e1100172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b34e6ab74d48088694c01a39b43dcc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c07f908b32beb47f822c8037aebf9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304dcfc177e5756b77e849a631ae8dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f37da21edf876719a9d3405d4d63c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd3517c75fa6c63d1c31670b230cd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c13036b9bd76432cc0f166f61b9e06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd666fee860097dd85454f44d7fe5a83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5055359551417d7d635200abda7768180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c7da9e1c0a56499900a56fe34a02f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcd82ab111503d7f4472ea17355fbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80e967eab40a49fd11954d007c9145183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9019be71021e9700a1fba2981b194184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11062442ab6a12a91b1c5a4b08c379e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc8400054d833d0e3194249dddab5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f160cd78217f7b7e541300db98be2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca00130860df130c8b91c2517f88164188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b3ea36939132e45895f3ac96ad70e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7a44d86d5c12c014622e2e2a721ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc72bab3e9bcead2d9a6542e71dc7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f944348f26ec0834617f6b938e5eef8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98c1a4456637521124c5b91dfe01d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c239390f3207f5b9ecd5ca5cbe52d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead49799dc5750e23a937dcc1b977734195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c6c8a014bfa781d3dae1a71f66106196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e59671833a339d18d590e565c414e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4b87ddf52bc725889078a6b7b1183198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838784cd276bfca6ed85284eb54edf2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a15c990e69d4bc3b7be36a3965680f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb8868fbb61322b8f0809a6cbbee0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13baa9e4da965e225856f3317a0950202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa2763df9b6cbe769cb124daaccb7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff1ea17ec929b9859c6718aa4801fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c8334095183b4475a93014299854d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e12a473a0cae1d35274dbcaeb99bfc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113348326fb6d08b536c77c5fe10871207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a71ecf400cab5f62dabe18779ad4f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f863fec66039fca86a0b7b135eff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d085e40023129f0abbdcc327fdbac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41e065dd5542d6fee1c0110bcf556d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d34d9ea1e3a81659761bc3a94f49c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c3b5cb286adf918ede81a65b087b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c547cdb638d7446acd9ddb7d99d84f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d3af95a4bd9e396fa5c5594b822a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40eb0544e5b294d3287ca6dfdb7422216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0b18cb7b62120c01511b08cfbafbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825f45a1fb3c3650d381035a356cdde218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d748a961a020b54c7a101f618ebbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b99e264c34d4e25ee9fb3b463fec95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab42857652dffa198b4ce31bfa97246221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6a399b37d39817114f680bff0139a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8634e3b599d51e6895cbc260e26d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dab2f30b3d41f77be76978d9039cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58725014bde7570ceb536326f00bcb89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b5fbbff3265a1b6643772a1771e9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800a4545baf96130e4dc66a40c1a1a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4320c42ef82f1b2f348371e06aa907228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6259edfb3d5490088e000b054964a06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdffd2e022e984f54359086385fdc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4555fa725eef988b58d13ae1f6e40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a71e2c459c069179fa4c7674d4a1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655f019fe0c7608c4f0666975a9b51d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee303ca2ea734a301d235dd8c9b320d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e675d767d3d272e5dd998fdfa17ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d6e1d2088778d7e8c8b380b65d8fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abc756d3d50634a8ed3856c8eac860237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8ce2ecfc5363a5c2a2ce9ce17bdd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba01fd4e74e8b5bae73f5122ca0f3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edccf45c50db4142e3dedc365a7be5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec25a51743f3ec1aac5ebb77c2c783241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba49fea59308c6c4f512b84b016bd1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10626d287ef53819e5dc5bab87f4d76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192883a6622f67535ac4812b80a9e71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc32bee13359588157eb432444a452245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64eda93fa45b4b4b0b52d78fbf9a89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5444b5a3ad56431285de82f771cec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caf4218ea3986f45d6332b053520b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a9fa635a8cb996e9d4051346449c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0cbdc5fda068bdde61f793cee54c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615115c317aacb1f849b78155319201251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051c6d3f88f801b0ed5e2ae5579925a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f1a9f4c13e5a9f53f2303d2533765253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a667a13ef5dfa5b90c6284931f4bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc496fa301cdf02f8396e4bb5d6cfba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfacffab3d9f35d1d7f2b886051bcc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9c99de44fa822107f1bcbf4dc3682257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cba30fce5861967276e61be643c95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3ecf5c3e6abcc0c83a9fd50ecfb7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619043127555cff3deddd6c30bc46a8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d3f5e1c5614909287f52e98dc1ab9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e115d09e59446d96613fbd80c47b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5467fc3a32d83451331a930572b4fb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306760cf4baad7c37977b88571f782c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7a9c604db9fc042d0ad45742c83d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f685d87023090e2adf2b03abe9e254266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcb79574f251a7e3f3321ac8b48756267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f574b8e01f9046a8eb76c2c73f71601268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c874709d2ccc1378dfb7c50f7ae65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcc0a2150c09bd80c7f89e9bd06e58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ab3df1f3167685b1e9edfba9dcbeb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d467dafaf954f65eb72bea973c60cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990ee439a365a8099c372f423c7c734273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab833f6d83490c757a11bf4bdab6d6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af27740f01a43fd2b550f8cbe0c867e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f40170c29801697687e761ee92f61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae95984579e696bec5f4ff70987eb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a253ef24125d72b8b08169d76b2cccb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c825c54965dc3f8f343fb7d9d15471279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8764220565f5d36bfc6877e9de9e65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a084b1e4ade71e6d2fed2df6f71fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe217431511f7f53882367337f009f13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46aa676eea8b66201f4785b97eeccc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d47cd9a8c89bc652d52c9d1b63b79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155652c6fc3b1070cb58d244be28f32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4dfe7c7a7676922e8d4ceb5553b32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0958bee2dafdcc1cb769b2e5ae203287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f8c96721297f5de03b89a2fd50c41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab72bd939334656c4f8fe3c03e52ac1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be42a6fc7ac975aa981b57d0611d4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e851d38cf1d7f3618a64c380071623291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099c46156e941b951bbf63fca6217fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae810d5e4dfed46825cf9241e911ef02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36731e0e230e87607a5cbd07840e6782294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58896c49d158d57aab008eec9f40f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3030f153b3865c24acd8b3a7f70e0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d29e1bcd8da969b9e08fa134db95cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cd397a0e13e84994918ee4148f958298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e8e5a280341e969ba81a2510f058f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fd63d49c342945c44ba6592997d9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e6c8079004c0a083fbca706dc3ab6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03395f3388cad99893ed19d26c9ddd39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdf61497f2edc42df6c6fdf9e08725303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25641f9f1bbc7b7fe4e32d65275ebdc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839ee6529b59d35c5a15efee679ddf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646e5269cd9daa74c97ad883c1447c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049fbf991b150c4e3cf0bcf9804f8df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0b7d2ad3ee77a3f39dadf5ec1e1cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccae473333cd660416379dd28ba1dbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aec7d3800212bf0566a893abb6a709310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08bd079d19a72b0b25dd2eebfdd508311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf48c5b3b10ee574d8fd2c5ac2b01e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675d51ba4b1c846d7ce448078a3a2ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3217b4276063b05080a8c68452eb66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86f6a9f9acc15e430c6f6eefc7e635315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5a1a85080a909a8a6c7c2aa675ba8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f35f995d88cadebbe6348c9477ab6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8be1099a2ad038f5877e4be06fdf2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd280f60c99056662f359ec1fac20a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e78525b1880912a1817ebcc8860e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01191d52ca5cbb9b3156060ca0b9393c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc38f5f509f379f7ca7cf8158326512322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918507543b951c2b4092df7eb261832323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cde852928fbc227b8226848af7eb4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16765134c7be04d85da61ae4217dc145325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a8e55dacf87f120fd07259afbc843326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593803649e78d4a3bf7b10d7da9bcfd3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24b97ec7a2e3d3b3cba0beb2086d22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cd50cd79daaa69bb216ba6eb5e9a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cbd298eb3cad2c8f285681ad0a326330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10363a70ced099bfa6f581b219d200dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d533b4c575f587e5825031f99a5f29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156148b16bad42168be262b3ce9d4635333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b9826ce56259209a13b6d963d25de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dd1d869c383c56a197d5ebfe82dc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec251012da19c6f44328ba7b8eada18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7192fb6ea61ec9553ea5f7db294c545337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeafc52c7a4134ada41591eeacffe48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3da02fc08c4a8b9a0cca889e12bf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7bf8f9aa9815545f679e42461e7eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c079ef16ac5a89b879dd4312d31b35d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db5af51ca2f4c8e328fc3d5f41de3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2238c36f8a363c5b84c259594575ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0906fb3b4b404b3093a087d63bbe9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705531f35e9df8039cd583e966fd1559345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08cf1305e336d8a9f21cc957f74c21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4bcda8bbc96701e5accdc0c06c747347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e7404ac6553f1bd807b7cb2c50480348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d173d9094cad42bcffdf11c5bc4b43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0631ce23710b4620702e0e403941b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e346fd6051cbd1d8995d438ff4f69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31db0b9ed4d1cb103b218959f777b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780c34d7f751bd1f107f0d8c2d7a140353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b2b26252bfaaf0afc0b1c43e3eab1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1dc7664061de984ce86a23ac94c8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986157c35875b24aa5a1c77d94f7276356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b4e6d2d6bc6ff1be468a1b4d0225c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f3dafbb3265eabc91a27c9f89efb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb246d714b8a2cd8c0b49c1c2a42dee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac622cb3e726851495d7d665fa6faf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eaff47726d869494d217c63f30591361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e84f99b541316832f9cfbfcc0ef3fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0def56ac97f5d3cc025459d3396e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bf2bc491a9e1aa38477ba5b0e4812364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc585dfaf6f78be55e5e65d0d9c2d2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04304062e9bfedaeb13942499dfcaaa3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e525c8362d812a83abc56d3a9a11f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02be92c0c6d7197a90ce9d048c4d5fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61456a59f5167efb5c48ca2e358a181b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9978d87303e44fe2641d3bec897036370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cdd7c607bc33cf29cefd1a2a4a539371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ced28458dbfadb2225787c4839dc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d372e10f94d14d05bd860da39b5bc85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bee831de870235e1364566fc19806374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d65b318f9175fcff8793819dd6145375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06b635468b0f09765a2b9ad45b03aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0ea457a4815ed957836db0b78fc74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270bdb189b5a29a9c4a49a205dc82b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480237119481de117b84bfcce52d1c0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d0412dca959f8d906dbf1e5493142380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658c0f2ff3e5b17fc5bb65c48d1f4ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346997509e5164191127186c7abbec94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc1c64290d835c60f5f324ad074a3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dfc869de7d92be851b92ac938a821384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f43b553d2e6c788e0dc6caf2a408a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e46fd2880154f316f466679b803e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06894fd81a06ce56ad3f70acb0244d28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f021cbcc8aa5e8c139c94328b35629388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b55794d7fc6239066c0c0e21d8b84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c799916ab09bb5e69f1ef4b032cb23d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57677cfa67bc79721a204b3fa9b758b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511fde7a95b439843a45146cc9cd288392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e65bfd43190250e8a2f84b07d5c77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099cdec6576ffb7f437a134a4b503cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed877a8df3a5ae528455e55d8a51c9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b933b8b8d4072ec0b201d09dbceef3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3adece5f96ad3bdbe0d153c465f216397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f5809ab5166bd48571d629965313d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcf038a1c2f68e4669b9f791d3ce5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ca3363453b45b07873814c676176f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079cb6e8c6707c8b3612577f8d309e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0b8e274e9df84d322fd9e8a336692402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1840ec061721e8cb26d2de64a44d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd643074be2cf754684096c07aa79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8395bdd2322f17bea6c2fd221e186405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5896387ba83c8e3206d4447808f796406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632958ca2868238cd18c61cfc0770a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5910bc2911ca75c9bc23bc496747cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0e2002dc244328cb4d795308ba6b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0621b2acfdbfaf42bb29d8650553f26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e28c621f32ad269cb8cb73c5806f27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d533aea47c75397a001b12c7d0c8a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa399c960c9459a1b489cd1fb410cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f3d5329b23cbd68249627785697df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd6e1e5b14b314fdb8518c58e28bb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06519492266464458325f46db9509cae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae36f778c4ff1af0f814b969593bad1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9d7ccfc2fbe48d1f90c9436a0ba08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461939fd8bcb6b821184f2c09211971e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542387924915dd3bf9dd83ee845c9a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ea1739ed2726de1b16548317321be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba3568d99afef4f8364cdb52a29476422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9b2ed868d73bb092ded33dc22972d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99414e10d380c84efdfec4cf9312d7ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f87fa57acdfb071a8a37be08a5cbdc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed814b12266ef60cf04d329b35be8f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266dbdf0c7c16523cc938b6e004196e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbf09d0c667bcb1c2f0c0a71102275428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36a4c17ed8de64d3e03a71bab3d504429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd512cb5e9927534fdc9161f2ab515c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169b42994a25424e251708c46ef409c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25a11a88a6443295a270422a7f2a0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd139021c4de21f32d0a651b4113ad1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25807d44c16b1bcad51ae4a24a171e3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bc1b9542d53bfc6805ae3cfc40fcf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ff9a2396ad23cd11a10e571862649436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5ba041db1af744ad36430c8e97283437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9368bec0f653ed30edfc5d901a11b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb105b298d4ea95b1caeee73ade0c5e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f931dead413991c16df702645ad51440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924131ff34f8c7dc88b857d37883b925441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d677a3c224e12ce1d0edef756d9f258442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f44c71ce342895ab8ad875479b867443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784eb1e3034a11f863dd6a108535a27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c141f8e9de3df03b3813333928cb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd870b4689a2cb806ff71dab17721c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d7b2461853d86e1185c7c70489f7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4479ce8830a63ec8c05468b88d51e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725aaf7a5e11fa71cdfbbc3cfd1762f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce649db987cca62eb997af749d038b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b31fc4413ca5f252cdb0c44cd7668451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a19c839dd5811ecf6974dc05f99ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00688d2785ee8ac9f778fb0056c495e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1ea61651c4ad541d6681ce83fb7b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d725c6b42fa7a5a8c45d1e4c227767455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94544fa504a55faf670bc0a5ed8947456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2276c23653c7f1973a08cff3092c9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ba4c8b3e204e476cd61f13e2296c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab4463741512ab8d233dbf2f1cc5f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e4bc869c0ffd3c810329760ce1d6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae814f644e66f255c2a786f6ea5876461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5fb277af832628f537691ec1c2f09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cae55465afe662c35a3c80f75bf50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c7bd9b685ba687b4927be3e952411464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49295642349136b221ef5b131ee3a30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d63b5ef407c0100ac3de2f42a1f20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5a08e5ab1e1e38a2046330660345f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b6a8753733275138c658d160b1e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab87e2fc7b7bf81e5157e79cf919ff6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e555a6e63cd153bc44951e75b28da3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ece456b8568cf4a3975272fc8b1fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b71642d81f846344526506e087a4ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceb71f7c664a1449c873a97b627015473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fdada3619de686535b19d15a55fa3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb15a42ad7ea976b51868c4db208aca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d486da8b5f6055451ab0e83f45cff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e30ae448cb611403481b7f1f855f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17782323dfde3ee3f71460d39d06f20f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1904ff65a19c774ca18207a505c2ea3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f4e364c3ff2a1083a4ef9efce9039480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c177ac1d34ce33cc651edc5ed1646f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb1451fba32f70cea2bb2285a19aad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832424841a05443b9f85fcf0283fee2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ecdb1f0e1948c8e02953f3bcdc303484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb07848baf6e596476d7006f6a2def485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43e17ce844dfb5130c3d26794564d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c4fa1a6bff4e8185b1d677b71bd2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660233c3f03595263e1e99ef82a604e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15740612e1b6d497865602a1590366c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0128d506ec13b740e79402dc3adf47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a863e030349292ed32a1d8bceaaee2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb7257050e666203a399f740ee6b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ceb081965da4ef2e7686d06e12a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff027233f1b905610d5745ebb039a18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8ed41270edef9ba782e21b866b4f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f94189b08849351c8d21907041d26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddffbb0748741d751754131762f380497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8517fd365bd8e0a81583b882f0d190498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37335b6e8ac23f0048d58d76b2b1f9b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf244191a2da4fe73d72f95fa075af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4817578c06ab92ec4666a3fd6cc375501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c277f58786d60529be3908ad64dfca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d1ee3740147ae3fa21dacd18f394503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf0d95c6484653b093707817862e45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f860ffe6cbb8403051cc0ead895c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924dd21cd8ef8c1291a7a4412c4a281506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc5e4feb16d8bc7e7a29183aa829d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab905082610f1446b6c9b24f216f01a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198185b14c6a7215ea14296db0b455db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9dac71121da4d15ceb9728d07510f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a64500706db8a0d09b62307ca2c80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24e4a79ad513e7a1784277f7375e5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046898392064d0f26cb5f79cb8516e15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766ca8bb03cb95537124d3e9043ee41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceaf13b02ff119ef1a8f9e68ce3826515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f5781d3b6b3bd3bfd23ea6bbb2ea4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f04955ab8179cc8fdf3e8109eb5a20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bbaad62492a33abafcfac69c6c990518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154731fbb0170b9697b3d57af38be53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded8f2eeaadf894fa888865ff557e76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abf629a0f66fbf9d31d1cb5019cf35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b3a60e9753bba04037664cf25570f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d82bef16ea497a36cf1c49887979b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e57baae038bef5b0b396cee086272524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3112fd5f1c4e701857c5bb1d1fbbd37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f825cb705dc9a04c382cfcc8ecd0b4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efedec11e531fc6244267cc541148d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a14ae22490527395fa4db7e465297a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bdebad03c6622c2fb97a833fbfe32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37571135affec4862217d7602f9cf336530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c13f11d68719f0ee44c966690f937531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a90a8b0539b87aba7ddd733d7605f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff11f0f9c426601b47f27c7d231def533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f4873799626b268c711a7432e39d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed699cb60a0f3d7f30cfdf9a82dc2b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715b863619d9af1aa575818e6f69666536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dbfe551f0adce07a27c5736812e1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb1d7f158d53b1de1c58dc6201dde0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c047a485f8dac94e10dfe46348ec5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72681e47bcba4ac7dacea05027edff72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237506c5ff93b0b32a3ea351d3a82dc6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd3d9bda1f8bcce24bf8cec994748a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc789849145df58d0a360a6320520b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96dba318a133b58347ec50867a8647544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a77d9d55ef09c1eec959b722dcda2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ae2c4e5a565e5c644669bed76fd82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ebce83164c463f54c684923ab1cee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba89e76d4d95e45a0db0c8620e92cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cda3144b4b6679bad7c443e057290549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ad1a9f776a4ed0ec89344f084d892550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8ca6c2e110bf94e32896863e4fcca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd4ea6e38c3b13ea0a53ebf85bcd24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f688cc4529b780ef85f7af01d2a3ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee354378ae4fe7734bb825cce97f4093554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528426494ccb2c74ce3fb4bb802641af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8455373269ad32284caf163e218cdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e832988cb44c1bc67cd9d9f9a922dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140e4983f7ef64e546e0d56a1c1898c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b88a12552de912449a5e23854c0a18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33a392ce17ee15e3d3d0628c42877c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5173f807d6b5c41fa3ae89bbb221bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa168089f61fc6caa306abe5c2b349562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e671d01f0bc7eaed558d654c71daa56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e726efe2214122ac24d9c093048c73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb8120dc7f1eb0bb1fc70d59151ccf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64197fa4aa50d3177aec95d26ec3e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6dabc8d9de8765806132edf2c055c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f920f85bfbfb821de2b26179c95e88a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6550a8e2649700f693275676b38dd2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966675f2eeedc0b6a084167b32461d9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae2f9f04357a5e0096e8950cc260ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cb2a5a37d8944842e4ddfddc5ea8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c26fea0398ec678b9bc453a77d21e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc411ef90856f83969b02992d4c096ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910f33feb2a00175e1664d0c0683609575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f0fa3e4fdd7c0d5628255d849c594576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706c4c32e8be9daaa59557a2a48480e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92686124f18255a2b2058f9d039e973578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52272d0428b8bddcab8185148fee49cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0be18455babfe4d54c44132f13e29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30748e6c1b1cc3487bc00cc1885e9f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191570513374ba0cb59ab0d46738541582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f259d4527fd5fb560e470edc1d8bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0e7b20cce3c8cf2c72d225b03ed93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20527eba58c51278744377ef8fa082585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5da47f2aeeac770ef3604a4a38dd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391259cc3431ef948e98ce1e43bd2284587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef25fb506dac87ef8616189d90ccd6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df88265024a61bd4385496b194d557589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae3bf91e10005c87d29b08ef16af7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f00e55d31bf90e0941d423d7a0ea74591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05050a7691057776a27ac5491442970592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e9ae3ec4d1048876e673e2c391c27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaac5c34c046b95055bcb6f68b5a07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c3c1c7499a447aa65aa87dc00ba11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44dde9f78dd0159221fd73c4b419d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495189e6f3f3a53ce842d0014d44e7d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175eb968878e99111537d68360d2cd5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2e7004551092ff6a46bb5e7ff32f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859523bd0f88d6ff4d582c0d41c93225600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a193af1b194ba3bbf51be307fab6053601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb215da3be9b60aa33115769fc779f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4ebf986f4f364ae4daf6a81995933603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5981c7cbd5bfbc97d46ea9e0bc4d48604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a414e07b1f34506edf84c963b2db4b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277ba4526ad41137f1e4c3521a33b7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21994fcfb7a117bb49044b796f508f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35b02a9597aec53c3f1d64a005ad25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806be6628ee3bbc862cda07f5448cdad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840e34c01a64f6d592f3c1cd6b81c0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255da7e5f6d99ebb12a7def9dcf1979d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eae79f473af75965aea02931295d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9319a80e64103ba81304994229fe4f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f898ae9db5d3f9c697372262d324c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e65be8327d9797c033ab42f7f1656615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2de985ac37892ded40b896f38e2f53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a651a423da73b57dc9b0f3382e6162617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d592c553f69a95247ae3e11449aa24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e5315af65721480d5ae1965de3de2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b163684f794444c65e680f4b2b1da03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f87842af6ace6a60008c58d832bf2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac4ec6ed5c79b87132be4d8e754e03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7586e7f0e4c84c871b7c739454da15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65199395806fb8f003bf47853c8f1d46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a69fd42784a7bfa5772f66155024625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e4bd54fbf136762cca91aef45af5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949afdc414ba5b060bc51c69b55175b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf82e325dc4a053b3328f9133c456b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba459c2bd7035d4d6bf0e0f5f4df90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0910a3fb01fd8544b7ac1b22f8fd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dac147b0d651b3bb399bbacf4ce31f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0f929d4008eb46d84cc22476c96ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979943a6621de836f3d59438dbcfb75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575e1f20a31ef01be13e2a17440a2d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32f7657d346b56ec5b76afb896203b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8ecbd47d26071bc8f7e331bc6cb86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b862c97f67f921fc718dba95c820cd1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e605353ee11dc206cffe81a8430d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c721211139118809a504a713692cfe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79140bcd1124ba128da480fcefebfd2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc9348898e1f8a2d9a7e778da6b499641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed8cd6b009c21a4b9fce4aa2d6fdfe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd64d45dc479c05ee1433c34e291ac2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f7975896d341ae1886bf4ea848ab5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aa0fd4592d48e3475c55047c34b34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0e198d2d4816cdc5c511fbe77804f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf745b1e627ea419d9d255ab865bac1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1847418dcf45337f228b9dae8131314648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36892c0375349de9177cbf16e8389d11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d9b04827778bf08ef580578adb430650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a94eeef34c6024d492f39b320a61c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fe48398308b18ea705665c41f2f2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02018a6a0da4ad1f6afb81d20b896835653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93b8ba458e9417d0573abbc07a15cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03611f9b33eddd153f6afbb26894fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c761a1733c186415d9d249035f840c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae1999bc9e56ad4d4f6a991bfe57f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f9e81d0569d858ae58ef276c8efff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040a9e2f5128f568ddc26c5c94e09c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f946d8a432f8ed8177792a4016945f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb2946161098f2aab818f8d9608abb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68ead2072333479ae332ac3aab1a86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170793832d6e85c1fa1d19c1af1a295663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e9b4ac429e329896168b0234d90fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7920e711aa81eb5d9027be052efb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ba68375d3997705bac93eaf95548f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879f858329a0354fba0360729748873667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9c9ce443dcccf9ed9388ef00b4923668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1932e39d02ea8cf9115225a9f408bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b14f419438ccd713c7fe35eed6f907670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af29234c88886945797f1397f796ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a0a5ec4c31f57084d3da9db2b04eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f4ca9294a136cf3ecc25d3916fd3a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7b3cf635c4ee53807d3194537e556674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b0e477345a3fb496b0c5fcbac778f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d46ff65bc1c419913cef06acca9eab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa081e3143303960ac9fecad8d6045677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f581c22106401731acb1a6cf15217678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bda19bb45573e31f706bfbefbf352b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736bb16fde22c0ba391447a26c34693680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9a0d1a25cbfd423edc461027560f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31eb6adfadf5f9d406ae96293632a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1407090c1033ea6c671a70d806706a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeeebb60f219fde48ddb652c13b1f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74adfbe2a89da53dd51095a3c82f3a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde48d929c4e312485076fffc1e6c33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262eaddaaf8187a2e14cf76c6aa7d52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf317362d8af07e1ddf1ba449996242688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6be187b2a925ed10d28fb33a956399689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39b0060395e5ec0b46924cbbd42a4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d22520e6adb1a991024ebcec7e4074691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dea3652a57a61e21d7f67889573675692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766651f109220200cf164bf13e2932be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65e512770f387e3addf472fcfa4a6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ed2d4942c60ccc932a36511ec16ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e9410068391691582dae8ebdb22b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3ab1d84acd4af91a7ab3297a01126697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe2106853c59f6b7a0d4a4d14d2c78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d8536cedcf62f1f02d7864fc7e05d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472388827c4e1cc1096b653c8339b32700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546e7dcd37c47426a404d3b4ca4583f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24364ee1c3e888ce77d3d1ad79786c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275ddcf42de253d9dae1affb661d5d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f440082c61b8153c241405e3d6839704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230c589394f986320dde691af0ac861705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edea25c800f86fa18cfe6f66dbd419706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3af4d8a4f7f75126230cb83e071aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b542a54f63c7a2f41dc6f11dc0b2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af6118a2b4fed81d6a822457198715709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910914ff1278b44b40cf526523b5e42d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0edfc649bb0fd969ece4a37eab543711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246bc68789dc5c1cc3adbe7156efb1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c4fca10f13df754e0ca0debc7e877713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841769b0efca57a226d2beed74043cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651dce33ab11a68328293256b147b30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3bd5359a05ea4fced440c20cab49e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ec02ba764b12cb13db7faf9eab4b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b409a6dc844e8851a2337131237a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5690fda6f24723f0080bfcc5c4699719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95653950729179550c1c1a2c293abd4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8b035405fcf399dacaf6c92849c77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c87f8356b95df5f2c5132691179af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fae759fc3f9536c2842521836287f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b74308d4410bc8cc9af0c86870aa41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c8b00ce3495ca137c158a94202764725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ca749cf3e48881fe775e19a8e82d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77affb8a7b04e163a354827a696e744727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7eea34406ddfa3b086bb5316b84b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83edd1f686720af979f145d167517c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbef37c0d5663a23beb59259bce06a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1a11273eff26dedde0c6cb3b41377731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819cfab8f959077fd0dc6fbecd1af68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bddddb60c3bee239f26e3abeef228733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054597b5c2bd145928501930112f005734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa114f972a4f0fd954e5293c0f189cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858567ee536aa2fe7216eb79e2ffcd1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604ed270d50069debb3ef72f6bc1666737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2e2c191b54dd2360bbbfa7407e7ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c2e09c26ad746b3166f03da3b9967739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e5dded22e074d95e423b43474984d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b277bb8e7903651a1201d18678fbc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13178d6dbe83e2f366f5c6e8a6d0b149742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929ef89717c4115a590a1baae579256743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a21d5a93ec8f36d2511862770b22c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0aede8c8346deb87c77566ef0c3ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86bd993417383030d2652dc6a59b7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d5b3db4dc004f9b6eb87fea718010747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf855c2fe304f17cd0459f100ecbbe1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d9b7f8e7ab24ccb73d5f87d2253e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2511f64de0a7684d97dbd23218172a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf1ddc30ee1db29689e67edb41a782751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8ac231e04e2356c146f0f8e67b627752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d37a0051ff60349d803fabc53624753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce8e17da088836e366a611f04f351e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ac72d871dbbc51e1b1453a17c7872755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6333967ca8230e003295b00e026eaa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116413265e3cfaf1556a4f69206236d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612cb635979ce6e83cc99c85b6486b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdefa9898bfb16aa8c80cc114aef749759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f097728401cfc0abb02926a2c9bbc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1d4c2241d37f63952876df8cffd832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d734c027e79870c1bfd862d23c4565c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559ff49cef0d388def32ccd834a02d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57bed0aa4a2c713f8087e2950be09d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf0120cbce5e8ec9eed4552759c8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f8099dcf8ce446c4fd9c789d212e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1edbd571128d6a3b9b67f68eb2ce38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855c2a9455c8311ac639e5d54ed9f6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc76c7a7c6c8b4d410238c98b3ab94c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60dcea538f2e8ec5ffb5d6bb6e3acb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfe1029734253ba6421fda3825791012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113869827a208ac15a1c7a387192d0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f8e3181dd3fd37a173dfbced3e2ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c42055464fd3e37162d88cae1c6cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0734ed96c707cef3511cf2e9823dd6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d549011899bf804fa2d85e92b061dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42be074b3ce9fa3341b202fd9fe3f5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cc55b92bba1131741640fad54888719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e624982fa8e29502cf60311c2612120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc27c4e51d6185e318b692cc3ec82a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24938b7544181c9a721f29514158febf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054c251cde6a0006d07b5d5ec97a81423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf93294b3e13a6a1ddc6fe97a3b84e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a39844012cc907155cfcefd9075b1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11197ee0f9d2912000a29d3f5e1a7daf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838a6ba8a98bb9e288f49a07b80829527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67545d0c25315b8052fdbebdcf512c2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace1e81e2c292c6a61ffb388878211529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4745ca1a2bbcbf548cca4454a585930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24e18970ced2916fd48d0652c167d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d82e4e0aba14be0a7409a818aee3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675a2b771b3e086ffc070f30b32fef833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fcebc738d94c2edc4159833a9569134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a183c83cd9f0281c132c7ed311a20c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb48c29acd77dd1a1d32aa2fb42b7c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628918bf6d38193eec29325b44d9577237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770efb208a4fbe605cdf77eb227f90e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bde0ac29639cc9318b0ebf876401039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689598acfeb8b9e0bd5be320cac7d9a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf4dc0985e0d0a86a01ecf2821a0c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2e092e96b64f6454c86ca152bfaab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c3516498c7fa5f595f254ea27d37443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e509bb35ae81e13dd8a6a00e9528044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe6945773447b238cab79ec95c0ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1538c6243afaebba6dc21ad98d6ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9543f53ca07821f82248c441a87a33f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35545e358f5aa56096444a5ced4329bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448a40b38fdb277015efbb14506960a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f047c69151f3c93562010aeb3f04f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb232b3c4b2e95e05aad17e966f13051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03d6099e16aa0ce014ea5de035607552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c181872c1b6e93edd35edb0a62dc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a101e303abc277006740066fa3be7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb496f52488653cdd5820ffb018958e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275e0eb3fb535304c7e8d8b7bc8612f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b96b42eb7c8e9edda82271647ab3cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6786e7c68e42db2bac15116a7108ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c955cdba4ebe4baec30a81c3abad17e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081a093b3d6f962dea80f60cb9467a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72713e9f42c2e81b5f94c7b1e58a3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bc151a52045b1d0cce34593f7bfb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d650a5d5bfa7db86849a383b75c1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3195325f654a7dd0bd3288fc2ad23b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916d04994256771e2a672e52fce677b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f4699126203a7d39a484edfc8579566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4759c0a3361e00e491f05dcea6b7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7b4175b392884e309b5fbe5c96f4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0890144799855434d51619e1cd3b8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a85d31097a6232b459b57455c381170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0647b6710ac42b1cf447c9340b40bf771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab24c6f82700c9454aa6fbc0cc11d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d058d6b983413e1f5a10255fee3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102b74357d196ea4c0a724dd28f138b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcd9f5d8d7f9a153a5f8acbc694efc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936be7057dbe117bdc7ef5ab9280492976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e301bb91f61aab062d79643fa64cb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f27f5df4000dda36ce1d45f89d1ed878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455819cbcaa4bfda4b4edcb380682ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb16bdacda88a141f775aebdf2d95a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebb5cd38ca70fa717f897048d9baa281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab88779a3b8845dd7783c2bb5725d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158004c47bf3b4080a54debde6d8ea283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482669a79428550edc76f9b2f0b9611584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6f5b4a882e20722df66029dfbf45d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a0c16dc4292ea2ba2351c1048b40c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397ac3e9938f7566e392e9339ae604887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6940e381d8c9d7f7f94ae731b1293988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952fd80bc9f8c142ae1be20bf0add1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e41a857911953a28a5fb220186c3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e35bc7cc6d539428b0cff1bad8fd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadf73fcf9f5a5f2448c939e8e4cb2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e52f2a8a366dae61f60ce899568ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c83f789d457b01c2d503b6783832094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e65ef591b91a0c175a95e16f6e82595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec68ed92ef3cbafca6fd4febd676bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a213485e9d36aa755e441f0bdd5c1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca19cffd58fb63ce247f769dc3734fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0762057af91f7fda814e5129feac3d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b0f90e80ea21cbcb9412a7d67f7c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0292896f5a6f99e2288d1eda233ba4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fd2b741df575912689b84f085dea3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f039a04a9095a4f37e67ccc2f5638103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827d76c3c363f7437ed3b82a1719676104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c89c8941179fb28adb11283038bf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f248339acb7d2e40c161156e1b521e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dfd1c8ae60320e50555e7e3bd27cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e06dbf3762529a4d84d6f37cfd4b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9d33f127670170c9882e415f51f26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696a9c30be05ae79ca55920cb176e70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98f193f71704230f86dee186986e5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc46300c53dae0644f981fa4c98cff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352d0f1fdb4ad5bd918f144006a6f9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aabdf85103721e587b59e9a98eb75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98611dee4d5e1b55e132baf602fd39b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7643d9392116e1cc7a1d6717fb3fd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1484782fc57a196e17416d6683d98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e5243a4c7d030137cd108d574089b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbbc2a6cde0a3934c55a4af7308193119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b0f25441d04a07837f9aebb508b66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfc38af3f1c000410ae65aaa1ccbaf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1e1a0079945d0b460f97a15a25e88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af98def1dfdc50aef125230b0a9475123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def35db25e3f7c7f398bc02af4a9b817124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e49b7a3a7ce690059c8e990e9462a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e632bba345c36509eb265ccb48b800126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8945b04ed85992da77131412d8819127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f745d538c4073909d3e0d4ab2b80b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb46eb07f5fdee87c2dc0a2ddf64f84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f670d81a2dd241ab6918da607eff8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eb6f2d555abd7c6cc171d6df57833131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dcb956ab7943cc1ff6c579a3e826b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103930e9b05fd94eef66fc27994b5460133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf685c9bd959879dc1b559079e9be2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bc3c892efc2164d365081cabfe31f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b6348285be159049d3792e7d3fb41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c261a0c59fa835f2ea2a79a5a72b251137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edb2b7c30a4cd1ab694819f1178a78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b99445024b1b3e64b31b9fadd1d6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff348c3426e9a3af0e4d9491966dbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc0855907af749b438f2fc0cb10352141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa727fcd881f32905108f9fe397f3148142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de266f7f2c96a17ccb661518e4d988143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ad2970cd74ccdf0a917f00cbf9229144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdd1643ef78424873e7f02cbceb84c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b747dbe46da79a00b79c372e78b2121146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2e58d43bd1f297c74b8640a57ec20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54f6faae79f10212ae3c011235533c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e3350c4b4dc9ee4c3c824fd0c8f52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24946fad4174fb063d38b8ea3d1a64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60435bec99e17a057bd1515aeee5e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921c6f42f1ef6d04f133ef24524743c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76c16aa59a4fba0ce46cc9b1982f0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf666dd7f2bad14331ce83811096472154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5dfc75a41e660a8f6b69a5889bc9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c50a18bdf44bec6793df3bf5dfae6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc06cb6efbe6481be40824e32f24c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2b66d30832a810137e49fec791d36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fcdea8ef672fe7803fc59f812b72a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d83c46a05c4effd7bda093786b933160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c224a2100bc3be79a6992d14936a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368bd190480675189b5f920fa7eff40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f35be4e6dcc3ed6953509ab976b1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d98733556efe5162a23e7412bafa1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c44d006adcf4335901b8f4027b5ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b63ca1a0266579555c7206240d939166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b6677364396043be74aabb198163167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6a02322249e874efa9f7eee1e55d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecad8fba8067801ea68bf6888e9c59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b572dba70be83c094245426c16b0996170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fe2961bb69ad683b83c5605c8b5d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cfacb1012d7cf7b39a0054c332799172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6565cd5adeb1463d9e87680313dbef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62a2723d21f9e8b8388f297b506b9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61066a37bdf2e64e8af75557b285d311175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d046a5e25640bafccd141c5db71221176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30c3e99798025d6b7418065ed25070177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29857f8261f2c8b36f7a3bd8a8d47380178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5e99680881c45ce2a59a441cfa643179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb486daa9f60981a08d48329c7780fbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a094e2b038c7c53d8147b8b0306d75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d71bc528d6d904fe1cffc1d868ad4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35866ae324f59315f875de526a8d624a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be786a02735dbc38889d53fe350b50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd86f8ccaee271a1676971b17a01444185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a115b3ff4505ec590e576957ebd60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e385a25d55e76c39d3d98c974d8d918187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698c73c95b58e714bde3a5e19aee0ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fff286237753b5fefda47fa8fecc1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbf77fa8381107a60d16be986ed256190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f0d8dbd1fb5845de2296283ec8f47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175258952e3176e8945e316e25c9b1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1ecf47d281d803db74ad0a27e11f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e0e1478d948154f68b807d8006603194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e7428377a6aeb7f7f6df1343477fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50956e9690a8ce608ce359a4daeb477196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86938a37ed7341196858a3ab545847c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a224f6a6161c3eba25c3749c87f95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d98bbcf571ba3b0ebc8a0d359dfabb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d78bf3e35a90767e8e61a2ac801e9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e659f85d9b8d3095658dda4fd788edc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc42f70f4d6708a9806f5c91c42f53e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72df82f607f4c4333914f183b598a7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759060c7bb8d4cb1c7fb2036ba53743204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9205ee017e01bd4a2d05b40f95807c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0353c2563ff0acf97df56fc4fc4d182206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40973a0a903f9fc0d4f7cb644e67a51b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b12ecca4f69e5f2f46a818fc43f1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eace5409086c81995820c7ba39dac6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49b7ed25fbbfa316a74f8830f6e7ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5f05191d6c7e7a2113e5e598d2330211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad2871a4d5c5be0f3fe2e4d9e069e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f83f1a2164a328142947baf011cf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9dc676fb3db4c2bf8437734466851214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4633b6e559abca92144122dabdf3d55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b09dce86b1a57ff6511b06fb453c69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6c80b7bcc77d1c57122979b409737217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e54a34fe936272a4c9c93abbb98b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc0cb071a0d0feaf54fd878aecb285219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20887b6f7b400e9846c1d822048ab510220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d60d1c8f4a147dd6bf4cde8cf2349221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ae8d8912fff5dd7bd536d2848408d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ff19a62fba4c69f972cbbf6bd9ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fbca9c9afc204f67b4c6dbdf95448224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72dc339c5479e443ff047fc17b653b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59942b49c46450c6371a18f88d13d141226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680e56af9752a4f8086bef1131286b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701be35c5d742f27fc0d16e3d347ecef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323680b1671e9b4e322c8f89c3b0dd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4a72a5a9f327f5144770931eff470230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca2fd52233bcd4762b512fd709cd3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c74151591321b274b72ceddbada21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e073b8f03a6957197d4934ebe2c8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b3f7bb6f6e20c5d50a809ab76e6be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d346522633405fd5e67be088581055e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc99d66b31ca20031b91d005564179236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517463f387d8128d7d44f569cbdeeb17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109f1558370ecfaed8de5fcaa6f4ae5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89bac92ca6eb0f9e119d303ce8effa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad010310eb45edd09f6c876fc53d0738240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850a61562ab50e3c7180a96ea833609241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a958b3a83a42a5e2907d2ad9e6823242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0db2a4555b4820cc9214b73090fa4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373107814b6d1d857c53a94ed62c6ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d223f3946844f44d91045e724ffffda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5272da69f69dc0a5b80daa69cb93b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a56c2b94e29a31f4e02bd88ae10fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55c1cc5019544c561d1c8dd7f819ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671640a8ae9b5ded388b3c275cc1784249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ed09c621878cf71f38835a10e9c58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6e39cba9ead9d6e86230d855a1378251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04387f0d087760df50ca8a5550a92c55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2948a7fb1902601bcb5a4508b7252f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec28d5799db3f21d8bb61250e576c1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72a35d813515ea1927f9d99bb19ae3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171c724b1c2a47be4bc6378c608ef40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb243e6874cc74c950ab785ab329d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e568491b2426595e6db59e5a9426e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac318ce42bbdc957f449da919866575a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4f5c5dfc5e54624f8c166c361b1cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b92c85a920637bf748bf16f8e0e39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc15f653b1d665e8846bb703676c67b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca246786a8b51c1f62a33c45b19f25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b926ba89594b3944537264028a65df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133507d162b0dbf7ae7265ebba1b3e2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb83958b33b1461d778129b7fddefc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04784b2a41fbddd0e4c4dc3b155dbf45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e1415a3f7d44f80c0e917a22fa9ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b26e887911c4a5af9c607cb022c1be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ef42259c512a7a1f0453643dd952270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df351791478cc4a61fb8b4fc3a7bf93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451f924f237d98cb9019b33809b7fa1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9495e0ece72078dfde8a5fdc6c9d8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c4ed418c6c5019a816616fef5bfd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfeb03fff388d6108eb5e80e88b9fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05008af6979a4c40a6bb9b8480602f21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8f893b3cc1ea8f41ea4222ecdbebe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f0d604fba7e34cd1e263b48912962278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ead0d58399939a770db890692334b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fd83631417b0e0fbac76a185ba05c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279eb111557d891d98516cc8bbfa048281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e693052f77c2ea3dc4edf1b4980aee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2531892dc24eec851124d9aba00538283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed43de7ab99df31ce301224a92948fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c14fb01bdc23745318b2a7de513879285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476f12e42b82d6a7d2b81ffa5c6db4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b95264eca7643c889b15294fa8fae6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1571f35ae39e83e57862edcc7a7f000288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b2965f03d714db7480818841f2d2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112266540b0d44431b034bb2dd9cc1fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b811f626d9775820c445b85979e6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cd9a89cbc05c5f10613c56940d7f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4b28d9994df74ca52cdc4da67c95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00075b27d5de679c6c128f40042d4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e3fec6905e9a654f6afc719c7890f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74940495450119fde310a76c40ad7f55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e64d4deb7f72f3c99056ab90355f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16e33f2937c77c00d572b5fb87edf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd03a405341484744fc70569d61b0df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d74e36ae9752040c24420cff6ce16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378442c8c0f237be057c3099f54dacbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2ad2bd661e316c717617d5472ee40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305b9fbec2d26c64ea6b35761a6443a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b978605de864505e5d8033f2f65db34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea6385ca4921063d8989f39b95ae47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828477d111663e341d7720438dfb7fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501738948a9c6e0d74984356dcd0fb7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0058519e5f2f57f35640a8d048cb6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e72dc696dba78e180ec10b735ebbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81366526f818771d40430f22bcab75d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949ef02e1e3606163021522cb6a81ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e7880df3f4ba9eddb3aaaebfd4990312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b80c6a9d2822db2db65848a1837e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290cd14355d0bba1cacfca6ad78bb52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834f297cf3f1599f638f5e53614e2b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fef31473e772deb4dd6470e3c27abb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c780bbae39e94bdbdaf23e3f3036dac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154211e88c9a702e2d7c981bd5d87e63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c779f8c96b02b77a543afaeb69410319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896d8ba7d439f96ba1b9c10ef782fb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cf2bf6d1a6a3e573bee0835238645321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592b6802b05819ca1028d912e7f3a2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6592c2bb085e313e250eec4e5cabd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17ca862f58b0e3e9f8752019318164324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9d20df5de7b1a006561e53896a734325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb01abf49173bedb557ab6e8d73a67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1b766cf6ee8a67189ec6d1570e177327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6fbc2b4cc78d32853348ac7282bd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa155a4397ba98a5ac55c07056f2c3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc75548759ddb8be63c3d3d7b7705e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091c0529be625aca36f9aa8867c77e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d9386e5c7337be372ce4fba07888e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f453756a817bb4fcbf89ef4dca96b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd9dfa8df62b6c1091b1392cf36fc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d834a88d680a646f1cde9e209fcac2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139e61d13c19efab0ab01395ae3381e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb437b8c569dd8689a98e9f36ddbadf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1e5f54ab99a1467c4e388f72a0601338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45db3f7e1d06aae63a35fa11aa338a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2f4a91a0c560018bd2decbb5a9cc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7e3e22bb2dfa50f818febb671c7db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec175e7090f0086692f6e6fbfaefa6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52328025c6eba45dcfaaf9f409825a9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc606ff0808e78aa70853c2157284556344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee0db84fb5b133081916b6092b1fe3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffdd708057325263ce79be06cd4b19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf152519cc96652c0ead8a8fd4bc096347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5d19e33054170ddd10dc84232e39b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fea9caa827a84a29d1c95b7cd80cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328f55206eb248a3839bdb8f3fb03a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0c46077993621ba3b29c41d6d0f13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3261487fe151b16517dff73a024dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ab47dbd58cce5adb0f0e093a09b8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839dd3bc5bfa2b81f8ba4e8c1494a57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee6b91012238d56bca1bc58b068a07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9ee13febff6721dfffb877ed10104356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e77dd51e439a76dca2f5b639c1bc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8531adb80fe328b2700cba1683739e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206fd1915819b442c31c3fd7f8340e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc8b79b82a1a0ef296e3f62a53d822360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50d50b6617f9c4d257d72ab0e4f0d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4be96204203c9a90ffaecb6adf4406362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417bd624e0d89835b2bce4b592772ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b9d2bf20c42de995804648b550e90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38a95b8f11ac8866f42354884cf9b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda07def1b2f18fa77be6229c77e690366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a718aa9a58e7630925fd753879ea5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460c9dd6493623cf27b99e346229ea6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2af421f808407739d04f40c929e37d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a65ae2b9188bd3b33d497c3ad2bd6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0027f81a458519103383c2e0d31cf68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a02965dfd35c640641fe6007b907a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd1038d4702a651bcb62fd258f3eb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef886229af96b1767805d62968c37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2f0c275c5d949fa1bd712409d4587375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d5d789565a59e3fdd0ea9fea7f099376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc2c7ad2f4207aa001b881dc4eef4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b048e638fff64825a3f16bd26a72c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0057e3dcc93cf642cdf9200ddf494b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39734ed23df832daee11abcb532422e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f329354efca8f079fd93459cba8b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4245be66256e57422cef29310fa7ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030024e1b26cfe8996849431869d6d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51718a1536a9043d21bcc1e27c763e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc55999d2d1bb27df6aff26b0d11b05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b16e75486e4f795fa0009e1f8e7fbe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5645841be98dbf6742547d5a85f06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e5ad378549b6055c92893cd0b0cca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2844602ba0d46edfaf0278eac2576389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f53bffa282f4aeeb6688177af6a359390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c4a33a7d042bde364014e0954a6aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b6f598405afdbdc4bcbe3eef1a9a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c9c5281d394d4a45fcb48d64e2d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98f0f123740300883a1f57e08beedc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898104cf5d6981d778c9662570cfb76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7de0ffd8558309be3b8cdc0127b69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da58e09568f79a53575d548d75ea889397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b6a209f845999aee5b4bbf79a61f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf476d8afaded6180104640f0ac4d15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924362e5c1d20f5156cf112fe951788400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6881ff13dedfb60f8e8d2426b7f6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead623b1c777f2b9294d5ee6d82d59e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9150c00176ea08e85974f8ae66905403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b6ec8b8031bb2346ffbf1b59fb2e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0aa25456441f377df2a73df1259c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3d16e52866b93e8b80cb2dc4c19ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8937ccc9ae7ccf1845419896c95458407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0c93e9e714ef20b32acec147b7021408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef149559adbf3c9d91f5b74140e9d45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a6a5a5b50d200f0f919f4ded3c067410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ac34a040719153145561d5f1c9648411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a1fe181993092f9ecee8dbf052e01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb25e977a8d18be0ea70c4ac7e54f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53dea8d034dbf0dc60789ef4f23eea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcf20de7780dad3c830ca08039a5c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888fab7e0f01528314ea7658b050270416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db1f9435b52e2be19138dc91f631fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98964ed9ef4fb6d69b31eb40a7c2be67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a804566975662d491dc5a05cefab157419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafa7046b5ff076f3ba45767be16211420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c80b7c9cb9150212f416259f08aaa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280f047f3b16bc5fd89cfdd2251d62c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b51589540fef534fb18b79d8397641423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b097754b1b317be823e4c5a6a6b73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06f9d8196abb5af0b3e1a564c12195425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad2bf12a3f0c4d105ff8caa49d6de6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdf2a8766e0507c76c9a7ec5e5fa9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3470fa5682238fb3e97cf110ac47f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68d41494daab30b520e54cb5b9f812429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d122ba7dfa01e36d8fa8edf1b1f7bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1210c6c6382f7317ac505fa122a6f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf361c57f2bb85d50fe526223451e50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841a5507a158b7090bc8cd45657a690433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ebb964d92e61628ad6fca1838d4b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047e782b1b8326c51fea4b941f529cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7569ee59ec48dc83b55bef5b9c7cc0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37caeffba3d693c7bdef5e408387fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38216b31cd183fe948f93bfcaf456ce5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce43c55b6acefa5c373facf8a3f31d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e9f64947866992b3b46fbb158fcc7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19238500c13b07a32e5e7dbbd6c05955441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75836a4684fe44318b5580a19ab82d39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47076f8c106bf1fb91eb9d05648d1d5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145ff8f021a395e5156c11418cdf304444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed37b1ef7a92879d6a5c2bf8d699d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121133bf0949eddbc565743e54f9f8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa390ecddfd0405521ac9f12ea00d75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7c4943e709b0462fa9e98c77c2156448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47e3f57ba7bc36ca77e49eb9978554449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baee9accda1efa3683e41cb8f71873a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a564d2274966c0ce80151e2df5bd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8873440f30737a233364b53c596d956452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eded5cd0cd215b654198d170250112e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777a69c3f745d402e7d8fedae51063c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25c20c3a402e590119eb2b4fee0d29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465360ae898c2300ce788993b47c2ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf11ec2a63219b737e07c96837807df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188414ed5d16be5267a83e2e2ccc957458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf1a184ee73ed1525f4f665f299c42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa156ce6f208211dcbbf086cb47fa1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febfd0a77ae2098ab8830dc6e61c3a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87727e60d8a98ee26fcd1d373036e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a772a08b789e84af619b921987e791463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9de91b2a81c2a8aec1a26e29f5caa5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48d7d829faca61050834a298f6ccca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006680078bb0c55248e9467c2b62f02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc21091c80cfda9cbf328a7110ff5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfabff7c48035b3cc789b252651ded468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bff4a7a5a243d7117bd4fc87da2ecd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211169e51cac2e63fe82d5bf472086a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8758de0ff32a59089dfffe117d3f3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25c9a5dfdd75c20fbbc0443d775eae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2259507ab0adf910d1e9eeb6ac5eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c553446916b654ce5d05d110436694c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb83f1ffa9cb25d3bc6a8a27873d20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f49ec247e33d1e850ffbb305989a32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d35e1589f6d09a41f54b3311db5d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6122adbe649c6aed8bcf4ed3fa091478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63738186ce397f32f3bbd98a2b0263f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be4f813e352fd8bb2c197b9c77ff11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575ae541a806c805207bff60a7a9eda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032ba4943c1a5455582c608be829e1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66bda86f37d1bfd8313a766a989968483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbe511567a3a271ce1c6ab8621ab07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918ece56cb31fc960daeb79c5376b81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0929c91486aadb51db89579686ea6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb87ee2251de536b0b6b8dd14827e29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afaa3dd87a1d0958fc3faadfc3dd4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c994e317bcb1827f7ade495371d9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab728f5453c5626eb98bd20d0559fef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ca38d1ed727d5d3e2c7000b19b863491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214fa9aec07cacaf7774169a7f9fefa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99807af3c6d6e8d0feabce3a38e0b114493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802910e67774c12b02cadbfa863a94b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143b3ffed3da20e407915200a1f470b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7e7b6bcc841a04adef7f40e499d19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eacefe593ac09738097b63dacc4d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e528a87b9072abe6b04daf304541df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353211bc42aa0f81bee47f90b37eb2a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa42fa17d59e66f83414dfbbbb998c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79bc7762fb27fab0740042c0b14127501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fa2625e693c07ef85e3afcc2c6ad3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfdd1b37f8c54ac18db1fd0d9ad22b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a2b46fa7c8675813f219adcd75882504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32047557e2e3db5504d6df7d030a532d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeaf5e9a79585e749a51926dfd4b04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053528002e1e4d02fd27ef225a89cd3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13e08492593bc6c436fda18161d7f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7fa5ad4b35d0cb5319e4af9545a18509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911934f923efb671aea5dab2e1a31f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03d27a5feea4a40f68eaad927d60fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1701853db6b2ccc0d6e7215c95e381512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27598f3539ce69bfa39c1de6f7e0b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21ada1e59ff497a203f1695ca6f4c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f8d93584b3294935f598fb5fa8e0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf630ac1cba5b7d9564e2cd8e83c6ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960c5d5cff8eb90cb9c516d27b86ea6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607a5782b89bf08e9c65b3c03743850518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a329d2db2ab8060f171c9208af4425519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5645bd70b4f6f1edc04fd8b9c0b0fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6ae0acde8a652f7edd4f9f92df8c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898e039fabd94b885a617fc18f4db05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f3b97eb04562b97f1f20cf49d9505523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7590cdf36916de01de5bc7e8810e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54611f8ec64d33d815ae8ed1bb9d2f6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85101f1a85c1bcf7fdd9a42e29af71ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3b7eba12a5586f6a4cfe8e7028bed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daa2e8b932fce797d95e638d7b98a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e9d6778cb7a05c933f66632a9cce1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707387541bf2edf76f80cb2b0726df70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3cba00077bcfe2578062f8f915428531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5692df728092216ec3e6a31dbdf7909532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c61c767d22728cdd599dd90a5a35c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc9c93bda3ad7381ad39daee398ba4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c7d4ef6989b79a0e0207bc0aaf11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f633692362277d0453f35e7da0d0ca7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df723e6e3c8a16346965a7dc0c6a8760537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f7b27e16275f18bff50fa811df35c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1816a5f34abe195b951573aa14da44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115b4def390a2103585e4ade68b42d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cc50ff79bb0f78e5d11f938f14dee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef37729966fc92a204a9ebe1786b15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c92f11392741dcd0d3cc3c5129b106543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f9478c08fba58f271a63857b55564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18838a0a3c8693a2770a6dfa4968578b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3cd525da2dc17c15a989c13434949546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f10f4c901fe30edc8553ec461d58f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514d5a7779d7b5f93d06b11afe525e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5fbd90dde5195210b3343123197e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a8d100db1bef893e1076344d5b998550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da82c908782b7b817313686f21f904551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe37f394ce7771515998b23c7d6ffb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bf8ba241587b79c181abbbabd583b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125f106dc1f3d1820ec58dda3def259554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31387836b85d4fe926d679b7b1d341ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34756c291846348ff7921a51bbf0e4b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c825cc5de38c1d865a0ea45dd0380557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20850611d1ce6de7b323ad5a73ae8b04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f08de3f6ea662b9acfe54cda74d053559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f68badc45b6012e1ccd87ded5e9fe2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3cca80d5babb58bed35343fc29630561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2890c8acc03f5633aeb6805796ddd5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d16290efd0752878816e338b765497563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47259b68394df3852e8d978cccce5f30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16a1fd024b3a33063b25d39039ad96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a769e0d772a912f797ff8e4cc1dd65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fd528469480c536160480797c9c73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c49e716da0b9d9e2ac65e09a412c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb66f3aed30fb4c382f63c6f7457fd5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5cd16c59727b4d76a2c70232ef485570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058039b82e8e27a62abe26c9d96613b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9ae36244466d9b961be07a4d36b2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98135afcc8b384b9934ecb143201ca97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b721d66623541e01389d461e9479d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90afe7451131ca8c343219678e4342575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164efbf34d33054e4f938c5d8f2a63f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414003f6ee3fd9a409186bb9d06de884577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7354441a0116d5641aedb13711f0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487c81c0f1b7369dbfab7876706b15d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a2e03c298e3f25ae2cb5dba40f494580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97f812ef06ee19511be5486e0dd857581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c3a2f84ae421414ac4ca9a35be0ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da775f089e65834c801c7f4c3f8f73ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbac3d4191a40cfbb5829c1e61493c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b42d531af2a5f1b1673cd1d1e0046585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ceabf906e1d6010d1f65e9d31ffa6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc32d4f5c8afc5189ad297260af0c09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1dfb436c30703a3fe48e2c0b39f60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46096dd3e8e287d58a2d098331deb315589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b584e4ae880a3b93a143fce71f14489590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efee69c9b4f3de5d00a2f4422d86fe8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a614c3a503bb1099dc7ec06c009985592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a091130d83ddaeb9499f1064f5c88593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dd20420cd54f02ca5da4935bead82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee169a549c00622fe47889a5c1d432595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c8067ee4b6c4206b94c56530f6cfd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf75ad24369ee242f0ee1d78f86938597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7abe846c7a309a547709bf9fe544fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0a56911e305177432fe10fa2caae8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d02e1d585e46a6e6a246e0a6e41180600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386898c5fc2f669c8bb271a21a7f058601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07232140d17cb7703126a19151ca121e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92b0d4152166ce99c2a86b1d5be90b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f28329a16cd19eb36bfda299938685604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c511b7f18bf661b0fc6ab84ec24b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caa23c8a8a0e2fdb0906f4cd665455606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a78893846f2ec419aece0e137ca16f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df792eddc8d1ddedda8c7968471a2f52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0bfac9cb8477d9ecda0657c14458b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d5cd9b8799475e3798d4f4a1c6115610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d3fd457d4c0bf0a9ca3f546fef5a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8946889f14f34dfd6ae2ef12ce9a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64870093564966145e25a19422e4ed50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2882778cf699f8b01abf67040955e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106952a6648244eb74f9137209b3838615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb0dfa721845b56a0a0e601d03849b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850af494d145377000465ffaf939e33a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192e0e43afb0f891aa3c7a47168b404618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff478d282843c20ec2720674f1b659619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fee379ade0d7216787749f72f31f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414c611b3e5ea8bbcfc99f2ae6c8427621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc78bf61e22381f96f937ee45691fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395f2e6f7c7d2d23bc95b0e09ccdb03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe69eee18ba350b32b552da0be0f63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59436ae7f202f3ebc3dc94cc44752a53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486bd3b32271326652ddbeef9ffd531626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93d214c395527646f9cf933e6243e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d505ec1d1bc9d5105273447366fba1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275e83bd0768654c6f01f3704180660629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cc5c7f4ddc41487b356c7824fc358630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a59a9a79be1f7dca373e570673678f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc193646a3a5039239606906c528099632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5ed1ed86411072866775da4116068633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f362dc019d067c509b95e691863c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40bdbf602c1d544b9097258ccd0429635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62c3f1907ec824872801226d14e92e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117136e0f108689d4b2e3643a3f81e76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade64689163612b269211df58b9fa6f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588ea2163cb22df974e3644ad8835a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c5ad52664684d1a1cfe8793157994640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353af16d64cdd2fb9e7c3244a065c6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d066277289aae33d06fe643fab67b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27053c57fe2c38fdaa840e2ee83662f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df78b5e6962d07273f7e339aaeab79e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04405eb0955dddbdb889c07869ed5406645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1faf015015c6bfedeb1a12915c38e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090109fd8253cf94d25692585ed4deac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0a5a31d6e4dedb8d2b8f9e42a235d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603e2ac8ea3b467dd8b1ce3596768e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ac7ef955fef31e88e661535d4c8d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16025c9499ae573c1f07f3456639c90e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999be4275f9b7ff7d0cd4c3711da9d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce8304fc8a18b1bfe6895efc52258e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da71d14c798e8cdfadb85b57911a678654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb150905f29d9b70c5a97a69e392ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31391e77dcb137dc4bb166a32d95d520656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c47a5ac520322d68506a6939b9bfa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b3326501462c8287c83b3bc3edfd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf471c66ffc6869b04fdfbf6806ab7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e8ad111b2c40277004899bfded81c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82393b156294aa4f2e7941524acd394b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb488d719779c08a95c923e97627a5ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8c2ec8298f479c6a559b0b04b3b9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f13c475602ddb90b3e16b0ad13c67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53942cb91a584152d2ae56efd10825665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5e5819297002e7cbaa21ff00051ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf34938f265e36a4fedce572b9a2046667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa21ac61bd3bfd99ccffef20f1c4819668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda6799c3adcc51aad85493923899b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41e6eb1efb88e5a8fa2b6353898f35670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36c51dc34946e706eca17c19c493ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f214703b12c43dd5006cf04f7c0ffc3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8115b2f6ba4f18541f292b9cbd88c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19f2bf63e732fbccc0540961072c80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4dec33f03ba14de04aa4dffca317f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce144fe7d5b6d7c3f3d87e7d941f2955676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509976ef3d80b3a0f0945cc15e4e37b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4975da977dfaffa13eaf76cb6b272d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d940955880895c9d574c4751fd9f567679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db018855c1d3ea84c6b4b7682beba06680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0ea6085d3a695e8e97b5d8fa31697681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95300c4b741c50cd82b2c72383d4f908682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c04e861711ab21e6b84e10fdae962683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bafd9dbf594e8e0a9608ff1097691684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e27b454ee3c9265e5f7c5aec99fb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f35bcb3df81e690fd2c666761459a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9285a60ec2e3f05d12c0296714e3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e549ca0323e73b78e47a221b9d0e13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2838537facbd6f230ccc99e4557e12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf40fbdae47318f1cca7d2bd53fa24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706de6e9a431e50b6d58c09a1d4df950691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc553fba46e7a3e6715f54238d3d4acd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe50fc001fd9d86e4c8a409fc8710a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eb5e74be1e984c4fedece93638581694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549bccc227b68650f341abf0ef6902d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a6aec603351eb6cddbded942b71f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf02deadb8ea5fa7e46d5bdf55a65fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48287f15733e1d074b9e24e6e91054c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e0a9ed5bffc78823ea121e05dfa35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7524380c3215c6d4a7f36090b9ab1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195656f8e4a7b7c4c6b25aa48e474240701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdcd4a0857f5fe89df4e7172db2cad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff44e4df82bd483d693fdbbbf15a76703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c473e6d78cad077badfe2a03470df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a06e77f7d49e148ac7e26fad48f10a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f280361ad7f00b0e3a78f2d96ef13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c9178edf322a9bc6245929a750f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6cbee072b6213f0bb55248869240c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46955f2f14184675effe33ac6449476e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b5f9eb270b6c687b48d47626d9d5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e69f3cb5735ea34f952f63421d4f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ee20226f34ef89dea8721b203f45e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d31a84763b905a0f06c49ff2f8f70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddbe3bee19487962b464816debb539714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af01dbcc0abfe789239dc7917f87dc0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a7650b0e48b0cd05f3520e45225da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb0306f806e602b6340ec1d37f403d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e79af1e7b2c0ee7fcb2a475c849437718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991da7dd9bdaff32c14b6f80d5b9471719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e462b6cffd8711c37f04277c7846a87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f154a460786f1896fa0c488140ec45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93efa5559d5e396233678361d49a39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeffeacc80501ccf6b2af31ebbcf8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d539c3ffe68043c8d3d6fbf860abdd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f00b0627b2a8f3437f340bff9eeb43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445bbbdc47390e91308853bc22c3186726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51353eeabcd6b7f93855962d25c8a21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cce8c0b8c11819b070af7e530c1ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cd8178a7abcf29b7f2262cda6bdfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1b7011d00c0d7f10577f8a817984e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c06bec8d324c6584677126f1b7a2e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d815cc9196c67f85d0641c3ff7f895732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544d35fe5f6cf805feb695b1484f1ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f67ff11da31f02dee08bb1fa91dc52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946bf480c86d05bc8e2c85f80b856f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b7963511711e23d9d6c31d44c6ce7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9d9b81e175b7613abb5e1efd28cee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b00a01a5a2df50c2ab3e271fd6999f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba813625406207729248fa1096410e5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29046d682acede055b3643a10aa0123d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7caacc465b5dcf58431e7883b26805741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327032d50535848ca5d000418060038c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f48aff735c93d37238c29f6280ecf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986aade0ab717063dcc6410cb9878a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a35ec6c714e2070b4c0a1174d1d9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8908753e27843f1163d0820d9689d6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d77fbb14228bcd6ac869aa5681bcd6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cb7859e0388ab17c52c9c3ff8b977748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64db3bf70d47761313b6704073dcd54749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ad0cc878597e6e87f1b095d28e4de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190c0bd9632f50f62cc43f75e41d2e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009dbb175ef4e10dc6a4a5ba23aad00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a4d7fcdcb5157320856dcf1142f25753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc496ba92412d44e9757437985283f66754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06946d084e012b7d3345e6bdf38963ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949645009af07c4775be4291240cf04a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53567e074529529c04b3f5038aba6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c91770525eccc2493b9eca855c25c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f149f84c42737228d35edfa68a9561759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>