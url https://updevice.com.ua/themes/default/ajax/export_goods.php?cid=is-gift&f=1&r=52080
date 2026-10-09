--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d458dbdd1345ed21d7d76c2d173a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0f4bd6d504271fbc9cdba6cd401ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83001b00717763f62cadf441abd8683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e8bddbf5a327a675fb2c0b76499ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00701ee378773f56ae4efb91f0c6c9685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e80a35de78aa38d3413a86992ad426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa61dbca298003215782b6e0ce34dc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bf801695a5fa655d3e3392ef1e0598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff793026c83668281870cc354a715b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72acea64a0c16c12328c0cca0c4eb4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d32c560be055f9154066e5149604cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0e2ea2b55c9bf69e5fd2fca980ac612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9255ea26609cda5c55fa77b69b0f0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be131bfc8e3f087d0b5fc6c5dea8de3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dd7e6be45b94746371a907b699ff715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff097152a09bf51d8e52dd04a67432a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c206eb2482a4d984f16e8cc70cb28217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438799123ab5c1442f9683a433d760518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2e9a2826145dd43c6b2190286e41019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13045de6acaa55c8ccb1e53473ba4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbee2ae55d3e0848d5cd6dc84d03db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ea26e90beaea80da942b9ce6b8c8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca2612a0e34ec0092ec5c2bf9df70d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc5e7c1c0bafcf491a88b31c06d3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba1b13dfc874e4565b936755d0084425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400c198ba8ee91d8fb2454890f7cc6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85e7a788da9707b378edd1b86d38d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e92bfcba22248ea196623bb33771c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa21390fe1b5a5401aba5ee8acbd75f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d38caca8a1352290db4c0a5ce9c7c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b102da17d44efc3bd7ca862718fb7e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36c9a3d33f1c81e153c628a7ddbedc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b23016af1f82ad0269084231776b2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4e161afb71c6d6db6f4b38c24459c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac4f42d80f4f9aa10ccb3c76e7c6a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a03a75f2f05d8abccdf3dba6a76e4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4788a7d5503556cdf98ff5ab13aa337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6df6d20d7b5f589cbd51a0a0c51b7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8995521d57dec2261806c3d1360625939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b99124fe72431f985bad3b094bd9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6732c824af251e41189d889d43a1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baca7d7db5d0dadd3db7ea4939cecf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8647222f90be7d2aa84650c9f6967bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4927800cbe49167291c2e5b1137d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023410082e6642fdf8270879cf17a6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ee9c46a7494583000c39d6abb127c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4459dad7c81e70919ce3aead45cf747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e671daaf669b03f131d80a5159b10848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc7cada3079025cb6ae6a6a0dc055f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb7ecdd375c684212626f56855389350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58faa4e3a12c243c97d1724cce7d1e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce631699be042cbc8b655fa82361c4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181a4e5697eaccaa784e1454cc1c7e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a229d02f055d1d72aac1204b49db5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cacc95c48a8b2ee39be2dcc35379d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929d792ef0f960157ee21dad681e8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7496126cf92957bf513f02014dc5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c485cc10ba111f4772a66c8c49fac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0119fd396d78d6171881328b63782759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeed27c5fb27c6e36b119b01d2d37c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66055ba70bb8158b92e27c11e922258761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca40a575378f14fcb30834d2feda5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eb06c979ede9c5a1c5d64ad37ebe363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f465c63f7361fbabf162a4c557edc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e823ea284a7d73fbd63f99592334bf565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f42d35ecfcb40522d14a5ca2a7d36d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6864813d42f1ce8677e30424298ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3224da570a6d6c31d318baac8acda3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635112c5cd5656751835478e7d8a01569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c8d092adba56598bc27ad803a0ece70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2daed94dd9e1111d7471406248c6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd525b054120c71f445f5678e3389972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ae3c026af0de0d5e15638cd9f78b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ea16da32b919adfecdbc205342dcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68a6a4c8a2199f4c877d96e07eaa2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf3ca2cddf40c32b782011cdb3593776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dca476b9c944e96580a822225f9ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e511d9bbaac175c28710fdb22fe72578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb1f87b1d8d24be73be7025cf53e1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ae958e2074631888586cfdf53a77380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ce02a21eb1c92125ce46454dc4e8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b207ba5283f98af6d9f18f7fe3197982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2f24220433ce2de0c005be4ad90a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba40be4ffcbdb6249ea6f280fe57384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0a2b0bc31193c5ba673318512f91e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ab4cebc4d91c10afbb20212af927d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2b0c7670edb2bf837abdc7f70547f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5a61a37d8024391f8665aa47d663988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb207b8788999d192112fd4d6e78c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03394e49eaf44e5622a7da53e3f8b0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a97f49636f9aaf1a50ac2d8ae4423d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3a710ae7d2a75418a5401cfd936d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da90ce2627f7d6569c23f1f5670c1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab69d9f52f4a7dcf12e248d8a9626e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edeaec6a7e6f85153ef523104cbc9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfa3df7cbadcd62366a7f389fb4e5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc35aa3ff5b8a15475e6b230be88aef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499af11944578724ea61f3113920214c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ad8b6d1e902768897a0e6c301217499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72616ba211826ef596111ca053ca6109100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153d424c482097ac95ac76a474ee730101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dad74769edbf35dd6fde32c96e6f54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af842be8d8359e9685f7c4ee9b9ccb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b797a9d6ea747e6f7dda012bfc0ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3da8ad72bab017c2add70e4eccec4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2226198cbadf5f73572fb5bab89c59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c3fd1846cfc3e3800714bada69fda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d1d4ede2bb073cae2d0246f57f8ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459792c9fe9cee3c1037aac402c3cba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cfa6a1975dca24b2708b48263c48e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90e0d0be8b39294139649a8744a6f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67255937a7c508254bf676561eb94f45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c372aa445f84351307f146bfa751e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0477da91f9d43f3fde40c39eb2271114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec3f828f5bb5d4660f07e22f7c6bf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d611575394e05c9ff45d747ca4da75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d72c30aadb32e7e8c14625183552b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a915ab96d6a5756899b7305dabdaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dffec13045980e932a93d8fc27913119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6623bdf60991b5f525a8eebec58859f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ad26f619e0b16facb9fad761ce3e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67262f2567e6935b8750bef785567027122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec1eba4a67e67bb793c9a5b9c9a21c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e51d25ff49527a97e7eea7637d0e17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76015445e6530aa2602edb7e93cc0db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96b3dc3b04cc9163ff5c6367025ff7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c55cc9dda1721b7f62b984f2eb4bfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f35357fc541f207b02edfcbc25a35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6ff4c506c229bbe3939a6bfd718a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51a3b4fc99fedfd24510853d10c0b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a3cddc57fa5844f6db549aaa0d5a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbdef32c4d4e021b50cdec2a93a736132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdef1c8347f138bd4a5432891162bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bac26a020904ea241b337ec478cf18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f8bb5e29e41836777302127bc864a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab17d43f75311af4ed85d97928270136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069eae6932a3ed360f062da61d240b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecc4f940adcfdc323cb78f4dff2359138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3796ce5bfbc6853d8a2a81d25bbf5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261171a6cad1f54508e2ab54eadf0ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beb7d0c7797c8705712d379b2b23de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2e4093983806375f3421ce6157232142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b637932b1f4f0fe9cd78b899531762143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fcbc860aa2c32084b8ded170fec85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fae6839285a1c31cd573d20b38bfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d730be37f0c88bbf28f816ede9d95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a5b440c4d3640786ee592aa4564bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de3606665df721a80d29d7eded07fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5f91c8bf3fb8fdc2c2444446d6b5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409493f2661275eb936d4be69ff4be9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ae3c10357ebc98b6b733b23e4fbe1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8ed2893d26b71bf062cda56522db0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864534e46c7f47adb8ba3281ca57ce7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f57cb74ca9c9e867fc947e4389cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5037f9da3623ca93fe4aaa69b2fe8e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11a5746eedd2f5bea4bf85e5a674aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5c8ade391485e50ec76694c6624a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecc8ed18a04d4950265745cf59c463158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed9d95b32f044b33dc884e372e90e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574d4d4fa03753ab2b0598008bbccf7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045d84d01f2c7ab63d59115ee353692161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846c9bcb2defdb8d290804485a46233162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4ace56804816f1830928133e39e9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f095b6fbe6ea9a0bf5c0d8e89e5729164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954e9a8ed5947f3e54f38e2b2312ce4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20917684ce7b39f1068094fb369f75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2931188cea7d4e13100ecb1eed37e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb1443fde5320e9c88c03bb73cdda7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e160789c423bceb0184b5f4037b0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f7dfea08c1af048a0601605319662170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f454683a952b854233368949e278101171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979379829d06bf6a66926c1486b66239172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782abefd262bbbe88ab22fae291fccb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791126fcb1aebd9c9a3281800f76a03a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe22607d882b36f2482104fa76de471175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dd49de6ce88f0e134403e43d654dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab30bd210454d56fe540379a901119177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0857edd4de467860682f5d1cf2712ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5b5c03efb962e457ef61cfd7ecec6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ac814363da7f5004be09db96864bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838f987af8824c147c1531a08a7434b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102eee55b1d218b97eeb9bfe98485fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b0099d15a2149a9ae2f6d4029b25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa0a49be249b38deaa0d8cdcdc96ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd952e5562daa360bac5878ef0b04cc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa2c60aa44b89ab420dd61607d420c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe508ba53911c450d1083cf7e3add1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963edf02ff0a47ec996e4de0fc9e5355188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288c60623440e13405e3c55eba6e48a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4bb46adfcd3365c17381519961c51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563309a67a9ac1fb2b6cc639f59f566191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cfc6466a07f6aac5a92a8b0c130f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfdb40ad8f842920838b0699403b1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30dc1b8852ab036487a8bacdcc0c20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3b9fb9a57e114febf1375f2192386195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68737d2c2aaf46535bbc95813a168f18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bac744aa6b746fafce92ac8e46b097197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532364210db5fdfaef13119544c069df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16201a40d5ad4a4ca0b5f778e94e57b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0621de6a48e588fb345289c9bc330200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ff15710559c89a4f53d015797201201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829ae34f12a2fd30305303549a495a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24219380d9d1897303472748ff16c38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998515cd0afeaa29c7b885cf55f88a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc020786d8d552347de5b73e62127c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11afe9d7f56171972594c47cbd3e90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ec507f95cf6919e6d218776fa56aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbb6ac919cb40ee36da22944eed89e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d2dd950df542a409c30341551df8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db23312c6133566bf11285ae022acf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1789a67bb64c439d9795f5df612b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf81fc70d7621baff09c71f09730fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b75330eb2d0c7f585acc529c27ba0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb7337bca90dffe0e13679d1224910214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd3bfe0c59fed133563ee89a2809d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a4898ef1e6b58d7c326e3176d3e96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814b6ae7eebd38c0e03f1690f0acfb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fcb5cf6c78b7d2d4eaee72b9ff8fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d92c3cc859a1e32a8fe43a1a9ac82d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01460c5995705f549e979d434d53ed5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee207910c1388c5f06f8378800b3d5af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1410aef79958a585f84cd52226f983222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbe98842e2c18334e6cf7b9406b266223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b91cc0625c2a62db890f87083b68c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd996a195f4fc5731e6afdfa5a92c0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75e9b7a5311e17f2ff7c80dc3c971a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb20effe404dfd8396f5b838b282d2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585a8ce14a7af8d75bb5e75302daf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030987c8ce2be4a215b145041431d6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15227b9e44caf0bcc8d6c5b2d097e67e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81b9b3124132753142ea6b0ca7eaf1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212efd8dcde4c361e38fbdd0647419d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d5212ca652e00ef62081a58735aaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bb2a5fc2effa296992792283b742d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b4e3c219a796e43d7069d9a63e322235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad5fa56d3009a6ec764a3ae9ce0baf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180e45beaceb8468820d96c5502c9a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b35bb510dc17029a4eccdb6e1a55eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee622aecde3926a580b0f2dc16ceb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd317dd0be034ad5d17f96546d8e8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2cc356a3bbcce610796ce30f1d243241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b259dfe04a1644a06ffd60cd9f8b86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7ba8545ef526c8297a64d4845dd5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d71b1a52611cd7b43bbedad8718fe8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a103745e8b6fb4ee56ea97fb6105df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a633a8aed5a221fdca5b8942120d7d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d274202cd8122488e685f4ed6130a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1ab147a137e7e9b79074df237252a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239c43cae50f3d23f259fafa9202895249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f558bfc53962912426df592d0e6c343250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f129f86b3ce7688f3b5c24558628a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b96961799112802dcc183930c90fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f5cd2b5e6e6c772240f4579a9fc7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fd8744f7827a5952920d511b4c9cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ca592e42c9e67549423239f8a3f85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6948dfb8823e857bc80be8bc63a9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a69ea4e58e8e2f2ead3ee575df7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd58e6ec83c01ae0f84e8398850c019258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d771a5af06beb28e5f6b7eb56854950259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9f893152e32f3f1dbfd79c5265788260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b5c45be8da4b323b6ce4e41c6f642261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f3f5ab8a36e5dc4eea9961f8b9d90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea81ea43f741c8e430a3057faa7f93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a40f773ccc51f058943f9ca988927e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b521859a6e1ec70d132e666e82413a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fb25f8913e4a2e521efaf7f06eca2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef9a8f7bee1e7315acffe187bd4fc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df913cafb4e8a904b41a4f98d335e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e52fd55d39f33aa3702f6f77bb9af3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb06e8ee35b7e882d9fbc6015cee077270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0fcb40ff6987b5f3435aca2cb3fc1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8beb2cd4fde94c601fb7d2544b67d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924c71a6bcb50dd5ae3816b50362396273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d932d8820c9cbe743d22f8dd40e6d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3e687b90619f3c42908612cd77628275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66875d35c9ed8bbf423112ae0af95bfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccab3dc92d3b4f28af88fa3d7f3db75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdc0732f779b29ace8a94b6450ed87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83e00dcfafb0e6314f48cd5a6159a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda4893e5b854c8c57cda84a5776138280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28999c9c36ef5ca262d0148c1e8e02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8b1d124591dc6362bc307c451e662282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc08a72f645f2b40ef85eb5335b13b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bac8b746eafd990264fa43788841b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511466d98c45e2fd0f08254f3a3b2801285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56de5e71857e038b9cf489cc39c7d7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b81e32e1f7ea6dc1154998fdcd1a03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187de62c40d887e45d349f48ee789b9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f710607845708a3754a81cb3cdf6ba5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30e70c85d8d69e8812f45336d75a2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b89c0fa342fb9f6409a98b8f616b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0f6c4e7130f75c4c124ea5eb2bfe1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5410f08b251368e62c4728d74c0fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92033641b3606d86b9f070b0e17a2a74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174fea936f91044b29178c143655b0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da5a3ceff1a73a3ecc17dd33035f1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81f0c62be5094f8621bbe015768107297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99626858ee85ab8c3bf69932854044298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbfaffa69dc4d75a411f715e195331299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2343cabf23710bb89f97d7424a6b38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda08c6015f7838bccd8f408e951d6c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d6b96028a00a56e6a3200fd0082e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc81aaaba539e95009814ac8ea7e96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1ec322d8eca01675c007ce09d551b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b2612461502bf38a9389523b7b1b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723597cbb1e2224649ccd50cce9a106306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96619fbada3452e2a04cea76572b5d78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede8d14feb5e49c868d6129b5ac74bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a037126d2336d7951a01ffd2a502dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd28e9e82a27d545a9e9081caa2600310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c269b099d3cf2550558190fc5be557311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf6ef4da90ecca7a963bdd72affbbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafc57b68ac0c2c2011b5da83eefc37313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cdc81821ccf1937a6581327e283af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb509f17575a00826975b6b27f49e44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09b70d580f42efd3135cd8cb5d11dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc268be8a734a3650420069ce9905f1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a923c7019d7b8e42c03c66cc73cccec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3a93ce5eeba83fced1654b9c79fa9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcafba1dbfb756015eb13d2b4f260d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2300686fe205c839c2987b637e02944321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72001b84ebdaa13b77a304fc4c72dd52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dad819ccf0467850e2249832fd303f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7219a9b94d170bea155bf8aab133de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38595a4f63cb874a70fecfb5454184325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4f26193149c17cfb2cee14c057751326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccac104093e6166b62f0338338d8a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59e3d1f1cb654482ccd959825f6ece328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45320b104cef1a39ef278396e92c3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5b702c25508ef959f1c5fe82a5d2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce51d248ab98a3db63c4af1eb8e88f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb0d61989f7a321898f4dafd9688aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83b62d258f72a490a2193003e91c85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65074f8becdc508ba6ed7d3bf578788b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc711b603f4a0b0bb9a291f86b73a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daf808c344d6eb999d087c55a68355336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bf5d962860facb43ee70511d39a9a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65496cb742929f6534ef4ffa5d0150338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d5e8e9edc432782c2b5f101014cc9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6ca875ebc7ff4c4178ebbb44c8e79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb9c75ef5eec2a65cfd97c0dac1b8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceed090f878a635c558f1b491830604342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d739d81821d79884598c1489531de02343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4329907fc4da80bee026bdd8f83fdc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee79fce4e2337d90e8361cf2c08a787345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e446cbe839e7be9e75bdfecd48fe2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6863d31964f8dc76bb6ae9bbe3599ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3394fc46ac28f03c7ee4c2c5fe7a4e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835c7ffa7c3f8eeb40c1ec7e9fb0197349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d88b81070d140c575644fae098039350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639e145852fe785356d6d7b7b92a8a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73588cd3a338dd680378d8f8d3b789352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd28b7b230dbc51089210b5c696182353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2565c115391b52c520587d5186bcf1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b9ccb12ccc407f91aa73dce58b16e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993f8dcdafdbad8c3b9341dc354367e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df82b998d9d5201fdcf672697e53c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d9c054c274bf52ce9cbc20a50f440358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732a3ee09789bb8589627bfed841e78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62748e403e04e78017acd1a71f3fa19b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bedd5072b04ea512b20f0ec37b9e16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c526f0f6f00a54bb136f7f9cbabc193362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19ffc1170ca5a60d35a90aa3de0834363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba165b579c483fec924ade8d6ffcf48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cee4846c97b4afe5fd8d5f7fa3740365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cfc73bd0acd032479893684d10f72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fdcb56b42bbab0a254797220ee086367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952f680cfe413d0f2d0d53fcd395881368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20202ae8db7a606528b6f595bf4fa3e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a8bef5c8d0ed4522be8abb686b50c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496a19378bb9ea33ce87362697df6f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ef7d63cf3699ee06649296dbde3e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97167cff8f42ead5003074618e1288c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ffc6dba6ecdb10d87292417fbd7f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb112d1651c153f7547698ad5fe94d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70519d72033750ae60b4579dc5e8d6b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e2c7a2cf23b3b6958d0e6db92c41a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4abb774f5378b6b95bc65d9296457378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a14520fc869ce4ccb5816caaf8d51b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e7dd9d23da1552d887852bda7d2e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb0a79bfbf95e8af0dc16a50add6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cbb4e2aa9b4ee42e4dfb506b9acac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b28c939b3b7f3a4d29ef4642db493e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e947556acfa50c366aa7c49128fd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59c7c39d32d1912c0ca1a821ce783b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305d257510d8ba5830d550097d709f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083cc17027d962c2255b95962e37b31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29122d756d74f50a2e1434cb0b1f579388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc9ed342561a601c84961c7421de3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c070010420d9b82a41b0baff89ca9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6055c0b6a289f7c1d75638890134acc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a74086834ad44b90bc4aeb48614417392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a410f79aea01b7303f4c35fabb192c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd54c2d0f78091b96586a3a0802d37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aa4888304a10f5ae1887aaa6485f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958c3030d014d82fc3f6d95c1fe238a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84453c6287c917868a79c94bd7ebddcb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b05d8b6ccfbaba2bcaaa31493eabd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abfa7a18c944224bef0880bdc1be6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81a255f611afad66f275959fc7adc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54a689a8c27a5a611e633f754df5c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3bebf0869f135d3914dc137952cd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c201a680e3ca2675ae5f9d2197e7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11ba8d5439a6ab96bdb5701879829a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f23aef181b2057f7f084830dc7aff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c905947e5103b35c718cb3f28975c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed30aa2369ebc4f9fdd7f947a8f4cc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbcb8b0ba088f36c6cdcf5a16fa29b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6ba038f87ed6e00ecbdf6666cae9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9291c115ef8f3c0c1ed1df02476cf22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9735d9e38d629df7e211b4e5a69ee52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c843e29c867d7ab4b37b976bb6c3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05ef8040bccb2560689c4832c04ddf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1c7f3ed70a6f1f68e9b78619a6d8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad885776912d8f2cb7ad9ff2c52187415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cf6718003f0feef496d07e462d696416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a721d41ed7f28db85f1e6949f8608a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91283315b83bd262df68b91f9dee375a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398072396672b4ffb79df2008ddd307419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b9d335b12c4506a94809b4247eda4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28641e81c9d088398ec4424cea1f3d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56c5036567a462334d0391df58932c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff115d3925cae8e1e922ff9a02b773423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a3b6f3a5db9f72b0119187aa2b3ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4271b469e35f69a74e83e742e2020425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0ad9f9f9cb478af1109285a97ca38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a490dd09150c3750fdad59467c308a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fcfefb57ac47475153e1f745295ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4875a95c84efe24a8b25d80e4624a1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64fade7d5d3703d36c4bb96b726c4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8055ba00419eb2342a0c020e79cc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71246d9fc3a9983cb40575f8667618432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb8299fd680e424f1689f0b952caa3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182759f6e69278dd024c923ce81fcfdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aad531e1f4cf88e20316c56b981bc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21a1eba20e3b0d54de8bb63175539c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc9e7db3ee4879fc8e954b047a1e9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4303deaee09b5afd3ddd7f4b7b8d769438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a488bca7c549e085522d207d8b3f74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a569e6c8fb8f5f88483f6fe2f6b00f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bd5bd5c2c1210259cb09c0a0952a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba3c178af8ae84c9f34a0b6e84ac77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec96ac7720d78fbf86f98a777217a7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d04b5d8f630b09ea04b78310e200d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcef67ece63063d63b272db1226a853445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d8c8335f756da0311d0bbb167eab9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235437255fe2b9c9330652db80c0434447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906b538e732fc5b497adcc10026f33b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928f4c6029fe74b2a63d640712791dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e4b08373df59de03b336afee457c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddcceadb78f78b1edb961a840af863451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db05a2eebb7c93e9c2b8b8bd8b08752452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0ef32dfd6a36ef785213d0a5e8f5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cba46c429fd4b24834bd52765fb324454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b0dc4cb97074bca1e8da598d3d595455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a150e049a459cda420d6907163d7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b41f195b516ec5cba8dc7bcff41413457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf1c516742a2ab0bbe9e31d05d4cc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7dc5cb9c6fdcdc692028e1f6f51f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac830618562e174442251902ee5083460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162b3f30463de0771e8312c91e8e9d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c623ab84e5a3cf76d1929cba366ccd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdce773bbafdbc9a171bfb432a39a0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3864468a5c67e8ebcc4a5489c7bac6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7920c1887e15a02d7b2725b33e964465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8aabaae1889ee4cf78572ac41b3462466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a6fda7b0896caf92e9e0cfd67f345467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc5e6f6f8021839e409063d9d85c9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5266669ef29ee904c4cab54072c053469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2ca992e7d777bb6436d4e8bbb9b8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f67e83f844477e744700866ccf5f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725a81bf3ebaf8f2477a824530a5011472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80362f0d13866ab431b0378805b848da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e09cf101705f950a1d027b86787980474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d5f44771e841eb6cd7834c2f2ab5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36a70dcca636d9f72ced28ad287b7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cede45d1057fb21b661ed39bd73c9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f68115a86202f045ac6d749d3ee28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1da0de8b09f475862d732ea83c5076479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d122d57bca8316015d3ff3c0dc1b271480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aed83984e227744d35e4972b1c0ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb4fb0168e76194cdf3d46ea356e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe17088679a40e45940578a11d8aaff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421046c7653a422ee43a06d41b25753f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267be49d744c0d72f19b8a5896ff0d1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6823fb4973da40f5bab58525c972b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1997cbf51418385f67aca8615a5c70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed236111bd6517094233056bd97bcfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7ffb1aff3f499004ee7715478692f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527f24898a6346d7f99e3ca1e5a1775490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733babbfebd0c8ec796a8d92a687f0ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e94a0a834188c000363c5758c333a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f4df5f575bfa999908f7183cf507493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633444644e55b09a6e72faba7eec23f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447a4de6ba5dab4402eb85359f2009a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef54c80c96b59309dec985d9da6271496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c6255be990d7a5e4c2c0ba2ea1eab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e24c5e7a081bb65a310eb4871c0338498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8015c730c99684bfab93b3ffb003c08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e5bd1857900d21d954792d35302b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a33487786b63357118beed8b9160e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567fc728c0bedb2e1bb12d2cb1f8f44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47de1eef535b14b99bbba5a731adba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c69ab623f3ecd6acb2da1fa5b479e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90ff34b71f90eb49a4d408d9a73b0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4f0fff98c4711fbf58e11d9a670d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58e559ed2b80fa304cb0b8df269795507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d9a556a8c1c621bd4d20594332ab8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9fbe46eb8292b852a713c52d2d384509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad407155bc7e83b5c03f6c518d7d90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df40dcb09cb8cd0ac83f88a974a457511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506888edcbbe6c5d391ead4686336bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a08201345605a87f09410475dbf9ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b298992dcd8ef8f01ffc7749e6c7bbe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de543a6e2efb4e6c7228b2fe9d91f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982a84230ec17dc20cf5a8cd64f0ac7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c79939a251e044bfb7ed9162bae61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d0dccd8cc988c4169bbf3a83c1500518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751cc222003091d78d9981167c5c4f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed998f68f3e2dfda4a3f336fab0c252f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e37fdc1209bd4d45265cb51cf8ba50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff318b4d9086e8c3e319765d99a7018a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceae2b3495931f5a8b74d5397cc3c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6b5c34013a96946da4743a30aeed8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c56f104b54ab69c8ee5e6445180c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0ef0d9eeac6118e472368e89be100526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86e1950768b8c1ed03764d216b1abf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a72fcbb5ec754ae4a62593c5fffb90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cb5162b677979c6c5774bf66bef44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25d3d1374a457c4ec2a005420a9aa5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa62a70f8df1828dc420c7a39b0abc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca829735aea0bec3880a82f3f135cb2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730224cecda0abc385e613ea57fa44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf847c35900b91bc444f2b9235f4422534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520811906441badd2fd20bd2cf76f99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84965be15feec674efc708422081242a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f362240bea90aa9c2269bed42ab894537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aacc6ff5f0a4e2fd1aaf4117b68a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8e785e3641b2ec0f3a0cf179d44a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09479c190f11e40775ddae7536f18b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ee93e7e2ad6ff64a7d85254203727541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff4feb5c0adb6af489d24bbbcf5f4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd048a834d509d2530ac840b511c4c93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229baf6ba54edd2c056865de9e17396544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b4ad40d4ad16b264fab8474bcf190545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fe6470e94580126b683193591945e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e7c9d59fd2578683f32490ef08da8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c0612353c3b7fd49f1aa09ba0dcf0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14183a5b074d4d4242b0de573849239b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6a485bb5c2da3de72c064a8c5f5ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ecab3ea0379ababef4e88f071dfdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0ca2230b4645aadc5ae0de901b768552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c840d2f82e7cb5f784761c9fc30a398553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf66afd3c1594684b48ae76c8ca429554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0dd22c4028c642ec1fdce4b97eff5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3afce7c598193972dac45a7125f86556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e85cd24d29f338fc1e386e02e1016c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b5d682499f56948ff16908ec7c505558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a877dc2cfd438d6dc6f70ba765b49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b257642ae9695d5123b33551a5a932560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915092540d53d43467c433554589069561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23544b712f2b4fcbe04773f28a3f7cfb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63ed602a9590e8095fa1bd59b5370a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354aec8e1db34a3fa427a5e57c2ec8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7ea594df13b92e4ce23e929bfd531565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170c2a9492d37c58c7a98a330f49c9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6737993ca55c5d79404787ca8c5d3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77d123224f62d884bf6067f29f822d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3849d0974ee273b85da1b4b98f0ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e1aa86dea83812c3cf8bb01df7cc4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0cd1c68e8987c805100450d9727f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e8a11c030640af8b3b8ad3df4271e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9173bce20cb689dc2de8221729ff69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a1ad3c42ad3eeb21324fd4601e19f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbe1b49c1ffc1a2ae538ec9f318dbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa96afb73ed28b1e8383d34148ee82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebded30cf61f7605ad887c718fa3e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e6b28f8fdb9b2070db1f98e7c6cfb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5f0a5295e250f540c3d43e137229e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd871a84ece3c56c162f34701fb471580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c752e11f172cd40067d31f18bfcf4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d243208880efd76effb8a4e3e36c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6709b0c533ea3cee63f03756109e7ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1cf1a3a6171a3961bde1586c71471584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ba68481fc2b0107a1d94bf67ae7ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea59916d87dfb094ab2a9b89c9e254e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc728677bbc53f8c2840e415c355f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dd16236a6a88d929c69fc67f6e2a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c3ca8fe8e767e40f526a925987aa8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bf38e2a2bfea24fbdac833978e954590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ec53cc41a4abfb14663814075cf17591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518256c71c1101c9f0c250024d1ad02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828714afb73cf3561bb9e0d8c0fae9ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fec47fab542aba95980b7eb863cda2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f081656ffd1769b8e02eecea956249595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9082f8c287ac56ad4a6b8429e269b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf134d0d52f19bec5add9a4f04327f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bbc15a34a5933c6c40e1ae1d839e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b60cd28295fb803fb121ace22c83e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2009ce4903d4a49ee50d142f315f453600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd81ff65b031120d1c73dff86b45ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f331b6306a0189c2e4f5c7c9f3c5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ff4217ff8893d5129ea7135bab069603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4025989fac8126ad13b842d3bf32c2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df6196c8332c170fd99adac4d88689605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808160666e1aeb0fb8127ca6d8faf3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cabb8c7756190f3f733fbfef99013607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dc47eb9589c5b7ea05d02e4c622fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149575f69634144ca8562a87c5446a21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b375e8c9028ddd8e34c73be0de8d222610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecc1d97856c32d357e1f4591d52403611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a9e0a16791d09ae6612fee9c7181f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891053351929420410fa262694bca1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f64e8bcebfbaa54ec8f2bca6e86e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce9cfe112801a4124f91c502c5c8d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283ced47332b8f4de08aa87e2d1e526616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c4b309a5264f9e5f8b091a44a64c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a18378233908782d648bbd617671e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44151bf1711142e310980be0ea89a67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9e8ed6a79a937a44431a273142450620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eca5c90c426fc1889eb46bbea96c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0279db6d551ed62967a4d5b3f429d68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003869aed72863fa8aa5545e9e44b71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b57889d47bee1ac936ce232968c96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81048d06c17e79662999180dd89cca26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133c3f5e42ddab0dcb8a8388f5acb56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f46aeafef603f33db05ea9f3538147627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c2b52a5516a495567b2f025714bb4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17997a5563b0053ec1f0beb0f6168adf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc0d79deff4f840e821ba1c2cb9d10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c000c41b308b5c72941ca99c5be6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6267c8fc4ca33f5fc0a0a06eb0447632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692aed248cefec74500866aaa7ef9c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055d6ccf0cca6d2b75ab3c2e7211219634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dcf19a0bf2c6597948092f673b1b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689251aa29d8a23a4130ee2ea1cd1f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb2fd7f9d1720fbbfb7fef6c58e88e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80b3f5952180169b8e6efa6b781a74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cecc50888eae37b93062bc1a6e03e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800627a770ea8f2f57e0f0c04a4e8f34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d350e0ac876ce52fb630b9779a827641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722740ee6ae06f57841ab98094f9760642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f5c693aac7df625804fec4db5056a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c5f9e6087f69b968aee8474067f2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550900261276313fe18f01f1d81c450645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7384b8e815369b5a67f696d50bad324646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01830635453bff52583834ada0fa256647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c65e8b5446b9b827eb3f94170b489f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5d43f89ce54566cd30b0b8221e0df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630712119a8631d8bf06e4c094628b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9f23b626ada326c5e5110be020a76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e1585b9f634e268e4bc13e585593e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa02a458adebec0b59112c82727e21c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13448a030e4e72b1182d444371e3d59654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555bf59c0aceaa4a73c6fc8eed8cdae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ea1e7f7b6f2f3be2713a57ea16baf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d986455e5f5cf4af0d8350adc11bdd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a86179385777135fe3f7635c222839658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8653913916a523e007fb4dd02df4c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa924c24a472d867a4f69a0a6457b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b224ad87ed65ca351eab97b31b0730661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6402715430a8858b2a39e517e1ad9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465e2b8e63e978ac67ee41e2a0965f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d9ee3bba93b3253d00d1621b610d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82593a03f08d74d7820f57ee167668665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158cebf1ec9e4698906f003b8cd6960666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae679bde846c9cdf76d70eb96be22a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425b6c99ab9734c3d35daeafa18a9e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc302d2d179b1d2d746a4653a8ecd75a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc73ebcc28d30177ad4156f499a1eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e85e084a1c67ef48dbadebd97c59f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d8512cd7b7438657f57c3eb99951c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9553cd103db3f0279149effa636f1ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de243663d16d01ff41313b52138265674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0f303e971ef9bbe4d463cc63fba20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113807b6aa119c64e4801857b6e25b76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8642d6dad5ae003e13164a8885026677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85885be3b7966c4ec84da9a4a5f00e5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1115757cb26ea873afb5eed481e0b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcccc0b2b55dd5579e325114bf9fe7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c12bbb69bb20d6aaf9f1e6e393054681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f2725a0cb63a6a2eec44be716ba15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5dea2729800cc07520fa4e2e9786c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0126d18a68035f03ae9f288c2d7cdd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baead9c33e78ddd5d1c60d257bbb6d73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aed710d35a35f0d2f787e61d98260c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884a9a002aab600cfdd84b4e25d5075687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de76259c03d3ed3379ae6f3197f2a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906c6f0e6e1d589748f7b82c110e92b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26c85d947336b8be60a8dbded78d3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add286e9608cc44de4dad33c0951027b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b65dca85961bd56d03fca79975150692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cccab95641e28f5b38df685f33356693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52266e3317fc602b4deff1104c373911694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a222eab8d1402feacb2eed605db05695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af398a37600b4d9dcc8fdbcafc1706696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33ba6a4adf697ba43a0a3330e66cca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28affecefef003e178ac11725df2c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de953ebe9dffa8dce5ff0ebdfb5936ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4ec59596ab6ccb52ad97cc6af745f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ccf10591c9134572a2aee699ea325701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ee2bc7772afd34dedcd9c1ed3a53a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125e277d913546cda4e02b8842db20f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9266f317a0ca8fc8ef82f40089e6b2e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b1579282f85662ee4b3bced2c7f4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f22c162246afbf86f635c62f16ca5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bbebb13d2c234c8c18a1cbfac6bda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137021f6ed7ee3d93afa0b2067e8ebc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db07178d62077d14b1bc76f418c7c04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa34d30546053ed50985f3fcba4183b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3a526a1ab271688f69eef6276963f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ca6ea5db8c1d1cbd270e1a3ea4e43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6d45d544841c0e6f96abb0eb789ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65ced1c26f09ee880eed747cbeb516714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216ffb27018eeeecf3e4905083d946f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512d0d03ddd145f63c5b812a94ca8ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db92d9f79c5293e9209e833a1aa7a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b626910ce086c61f5d7f038513a35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd3c61b33b439fe63b18b6558509ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a402b54e5411e3dbc598032286d210c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01179fd60638ee7d04a5a1e9d82188721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad9b238a5ecfb645dbba8671d70f7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccb07611a33c014975333eaa551fe7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd30cde5cfb2fde3c28a59b32a71b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8dfb05ca3ff47d1776c8b34d6bcae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e15ff1bfe1e6ba1ed232d95639e05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805a396975714e34f3e58c561564475727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e349d86ac2b01dee0db86f2abeb04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff6c621d7fb9ddb6c1b02648be5553729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e757c7b5a7cc0981ce8aa378ee49f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071ba562cc80505208496b3c0569e1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecb939c848da60ce5ed7a7423a8fac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adb3a481de9134e1b1ab7dbf78b508733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a9fa44407a17cf971b7e37e68812f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2725ff1fb64bb42ad78232ecd1c937735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3327ddf37a8a9796702b4b7b1def1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8edad9b1ad946e7c01f885fab47457737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c183f6349a1479187b6f51dba7eb77a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2adb35c3b828aab969d5f9c02afdf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf932b616a2e55453e2a074db0d0e4bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ed504ecc7913e72b1e2c60713c192741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71183729e4012ebdb60e1c7a749594a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a94177fdac901278223f66dc5b492743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585bb08dc8bf5d1417bfae94b2fb71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b767d739fa7b31cb1bfe36f501e30b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad099d0f21e21b955828f6455fd1f809746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0a8a3128dc376d79ea2fac0ddb7c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f318607f1c4e89b1c45853d13ad380748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03419f887f5734557f4dbaa1579ddf1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012df53d379e964c54a57421567d47ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201b486e4f799083f4d0cce21350a2f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b5cf1e8baf1060c79915f1aeeae41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56689d4064783c85951140a8cac844de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b51c5ce61c582c27ecf26f9a460d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0ab6df0d1bb978a51ee56fc0a4cd6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264875e79190e47b634b1d58067da9b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70cfb3b43ce561120d6019859a2a19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b48e8fbccfec5ffdb0ad1951a3ddfd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2864e3cdfe41e60b410cc85db53e26f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c1c40f3b94dc4ce1d1fd4391759ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9afef3f518a7dff2c47da5f8e663ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94072b2155ce77a9f3c9dca8f07f9fc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727dec8b13477e35783b1312b61be894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7ce2648059fcb02bb2de63e7865855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81b98d5fe08c64efdabfc2125fcd956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79cea184302e85609665f2380989a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d67db275a64a0e28c3716d33df7518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b730a80b6d7de4d07cf0132dd2fb69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fe460d3edba9da5e87a9e02cc293510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757f48b0a6607ccb4a8c9e27dfafb2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3228f1692fbc2913af99c285dc4f12112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4047d6de728454c7a9b94759796cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab971625f2e3084ca7dc0a1986fd9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ce06f6b0b4d058bce5f8d6d15f77f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77c67f8ccdc6abe7c1f1f97e67202b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874ca35d72e1c8d48735861a5e83d0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98152164d639853f861ac61425ce7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f91cefde0bd8103f280e1757d6436219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e32f51db4e6b8006b2f5c8c13a26ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296684b2dbbbeab93f1c80430e2856421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d301ada702307327a984f534898156522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad96d14e8b19a83e8cbedf2aef2ccb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cda4c907312619e5a84b73282c41b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29765df25cf6391a268e2353ad07c96225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ed71c2ecaffdd885dfca74b2632c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4acf4e962428990869ec7d56182de627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c21b9519d90e8c2ea033c147c2c8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f77a281c9ec3104b3ea398c24d976b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e73e6204cd1b3a4af13c498bb5f2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee70fa9460c6528f35ae6d576d58b3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b72af04de7916be88eb315a93c52b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33b16649f6f6f98c78b097b0d9fcde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729ae23cf784f4daecb9d1ab0795b8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14c72e824ce4b35117294c2ea32ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c68306bf83f4c80121212208362af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf213e38fe03004bbd527ba8c7dd72e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6724148b37329e6692f5df153efa76538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174acf7e6874c58d3f9d7b1cdcd03fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12a5ea65379574655136f9c6eca82240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04581121c331506fb48f90dc1eb933d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9432205781629ed1e5d5367c87d918642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4beeacf2d3a78b809f63e808b551f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcef117ac30f890e1be6785ceea7d1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0e1b52f1bf72589719c2a9b604b2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fc305f72982d5cdbcd823020965ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bbca3f4ad9d2f8d38232a1ff7709d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaaf8387d46abd01ff1cf8ba511e5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef5c6495c30c7d5464c1c3dd52668249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7813d54edf03d03d080b0fc2ef6440050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f8a81fb899087bad40fe9a0b8b2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2445ae1bcb68ad5ed79a013710861b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93c5739ef1c52fd421cded7a0c72f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95996620d2df7521102e65b040bd824654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f4de46a0f4cc669ea158006d0a91755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f43659daee70d18acfad243975d14356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e9169f14131f8afcaf95cd1ae595357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3deb6544ba092d0671b58f574d1d8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d883a3d16b1c0f57d51b52ce8cb2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a02163ddc7f9aa19c77f04e56dd17d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188f84f9b37ea8227fafcd9881c26ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814ee7c1a109779e29c3dff1ed9d5e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1565ad55b45e291dda80aa225e9e1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ce10c2b727564340eddaba3c5fab364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b9541bb3ad6b032750be80062fa3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eac977e7d0161959ecb183c7ff31d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29cbbd89d1513179c4a78db9353b0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746c3aa6b505494ba1e0121c512084268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b61de109d4fcad4055304fa7d6f2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b54381f7caca85dbd368c84fc331170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eeddf533f6db588da3739c9b1c04f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710b0a59b20cb7122e9109f7decc43672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf866bf43666cd70ed13b4b2ee956af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913262c25e8e3212ca854fbb77f951874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a29d1027b7cffe90fb24cfa1bf67e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4719af14f26781a72e8079807e23c2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc92f7f9e68a91a1c930499884f865677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400fe65135e0f8f198f9e6b4151158d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4db950e0c17e21874aad03d06abab579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8db335a2d2ba13837077933833a6fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaa8d7eacc10eae6cb62413150081f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908978d843104d6a746bcf5a020d85882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7f6c4d383d1251f05639ec6d2e70983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbfc5bf8f4caa7f6c580e8d75e883884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2aeb5538d6653466fc4f7bab1011c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f6d18d550b0a873fe40a50afcc07586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759ee23a62d927539dd5ca6cd5b4dde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf21e72bd5a9b979547fc78fc8278488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a890c65a5476fbcafdfda509700a3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feabdd0f96407393018d2f6ee6239790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454ff69eb45b2aa5ca21fc454858d9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d66243775fd23fba315ec6545160192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c119fde7783dc3d56438d16036c6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc4c6d8f3a8ea48f3a80762047746894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e326b326f28c847b8afde4067ea4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80592d448c70126d6d3b510b8e31840c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7602516706c68eb16a07aaa8b78fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512632b8cfb79555de70a258a604dbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877c720f5018156669d903ce7c4ec3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cae428d47aa91b1444157597d8ba6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a7aac998a76c01027d1b735b4a5da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f249fd13ed86667089e25741ee17a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88a94c3622e24c3affff21671ba79a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d37ac2c9050c4524cc591e28b6cb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752ac10f0563f848b0d4136967de8ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273420bffa1ee475dc8347373201f835106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b6a6d3a24d6038d6867e4a14915dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fde5755b198643b9a9c935597e0af3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e47985310f1e7f1620c503e5194e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acc4366d52bc8e451cedff5700a311110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d4efa55133c0a2bb60d9651139d85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f884349d7fba56102e7eb4d4ab192112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbb79e22d65d7b86b3dd7ff1d88fb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1415ac529c13b47457941c08dfe79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cd4d8f02a67c29dfff1e169249b22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a9c2d70dfeeb830a76590d55908f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1659e90d0d2dfeb66e7df885723bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7ab12e4f4929ee2b2a47ff70b3f40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5aac02309b8da7b59f4f7c91cbb91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d302ee8c54ea785d5bd6c22c6829196120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51656e059299b19813a365eccbe9ef81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a61079dfbed7d099b019028138c53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690d48b154ed40a30fb9448e2623cb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf58600cbd8bece73813e74411e1c50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cb21ead63131c99e46e4269ea3b4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8ea778b4decfb3f01a0af936f0f00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49559dd51f8ba9c2ca1518ee8839b9b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0927e3397dae49471548f0b89593d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa1352f6df4cc6a961aeea84b893e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569702eb982f12da506a4bcc47944143130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b653e20bfe547892cb15315d6a20eaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad9439a0fecdbc5f8fa7485e4bad6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c13c18da67215895796b4620bb7076133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3490cd1c4419cea19641405152e75b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5291e8d76761c24dededb7bb73729135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b247fa5df59d3f1b6db7f1b5c97ea0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb838976426060794ae6f1efb057cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b26a6cbb375ee4ec5b1b14915e028138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e348a48b19ca7fe56c5a435821ccd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97c62bd6520ef8c7058ec662347652140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763e7ddb15a8f7b7b455d9c512239fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cfbe3ff5f63e8c039bd73fd86e894142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c55866eafad770ce7c00335562c83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf658020a2ec801b8fada241dd51fa3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad43d9b4d0bb1d085d30bc2ca1e8431145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8298bcd4df9774c1b81a8bd5b1d18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042a186844641f3c3b134fa708574e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a81dc517d87fbf4579a52e5d6c2af1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cc6818b8a09aab3142c07142ef62e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cc38809ef0c53771fb52d190f2531150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8923bc172b1ddeef974fc8982520fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8de32490c47c14d1f0cebe6cd7254e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5562110eb96bb9ea325c8a6daa789153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ef79393bdee80af87ce7baf90b46a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451eebfb4d5c2c82590cc5d0183cf11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c14abfbdd1da7c290b0b6d1f8f0396156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86cc324d315b23ad70da9d37020103157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7337875927cab107fc88df0d100757158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc46ee757e1b151850351ff137098f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2652dd6a48230dbe9537080c5c176160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971b0f6d0fcd1f48251d47a93d5062e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fe295c030f3ab7a749f51d3b273a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7becc587efac71d8f698f671a0d70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de46cc49792883af1db57cda3a36d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8bbf4f22662609a4b93a7eea1873e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf16387762861c41936afe8f1559e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5bd8003e06027becad6dd746b5d91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ff25a5d9d72e1ebcea3aa521eb4ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b394cd54840a4cdeae8c945fd01a8f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2e363c33e77ddad92b7ae3114311c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517360b6d5fbf7e6af03448e6a6926b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fde242d99773159de4ef4d5b98e62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575459cdd4080995d2974a22aee4924e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dfe1fdb1c54e3aebed8bc7c1f32f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc925055d7dcebc8edea602d3a757b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610814b308f068984ae769902afe600a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bbf6f298d50261536c981df9234c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3b244f3ccdaca8b138ea3e486009b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b36f6ea30b03cab2f1d8b69b48848179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e71327751f3becfff3e09143258b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18942489cd9dde326380feae1823ec56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578be9976ae89117c0b87cdb3bb9baa8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea8e72b798dbc5465cf48cf9139d84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e50ae6e1310e448516d679dfc7bfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976918e8a481f69e37d2d601009a846185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faee26e97526eeb4aa9f003a798cfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2b1b5935233b9f361b12c7a79f998187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ab389b80bf2479e293eb09cd5af0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00470cf803beef85427707b38860b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdac3d451cf6a50717a3a092eb8e361190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1374b39a09d90d901bb6816c28bba0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b9ae5562d5db5486eaaa537e57f8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc73013634d39e1d329cb8f2455da32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ed37bb96540b1fbb77fda81b4d81a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1330f0f5e60d138b03e751c4795236195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442663f4ee9f912244df2b60d22d4b26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710d4a40cb16ea119c2eabc78b6ad39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541e298db05a7c69dd0ef7fd36d76a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca68093bd7b354b07011c91d620e1f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2e9befe0bba12ae9bebb844d6c5a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee8135f73bdfea2095e4ca5ce0b698201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe2e8868ffd10e30375cf81384f830202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce20de70e936d95357f2ad146e1ab98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f99bc64f33ee9990e0dc47434512a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e9e81fd73229d4ac159ebaf795b3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc04510edb8772691a9f326e7ad98b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f3031f3f16c5222e5ef55a0358987207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a840003a0b340df08747314f01255208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fca1110c47c857bbd384a81aeda192209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea5c0e387b6026a2bf1c55553604a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d54194cc71e656cf928017be38ae9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69e15dabf16e8e58954e6f2447d19d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba2258dcf0f3d15d5d18cb4caf30cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669d9f33f2c027b13dd3558c76a8b37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e48ed99994fa75df09818748c03db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d749bfe406f99a3a0360049901bb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a839a9684e4ed969035098c233e45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff4c950512137d61994c50ea49367c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221ec5f8ce4ae5048c662b0c1b893d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedce4f2a8f73535f4032152e84a4f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9f9bb0b3a077f6a21ddec7433a551221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46e0063f31e5163abe8fde07c67748222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9b5c0ca6f22af0236439ad03814d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4ccefafe28e5299ca37819a7c5796224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9663314d0bb63a02394bf74fe608c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df12db52f96a966ee903566a18a37d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441874f327906d372b5ce3f7437aead1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e3890027d086e64c3a79b8b4e8d96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ced672fb50c5d47612bdc9e64172ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1635b59287878f6d633ddec95a2bf6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c337cceb5247995263e89ef3ade68b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab6810db86fa9e1b10184b04d29170232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbb60b95a42916dfd69f80900eee4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f0c2b10c164eb4a047250a06045dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29574b30956c56f3cdf46f3a5cd80814235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cecf64700850e2218e1ff674d24ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dc73791153de949a99993c44af78c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4df39dacb4029a6ea36abbbbb386a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca2123a5bd2e4030bc5615890642fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc49d55a2045add5d2b83a50045f80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c566f1d93a32e9770f70aa1bb0a088f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715e24f3c36de8e286467e6b6c851f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae318392fc6088f1d8da5e590f8672a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af4df075a6946860a46e0c77fcf2e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab277ba463339929a48836027660b90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085d31e68bfa24784589e490f32ef74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d8b78a2846e511863a6a67638062a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b106089e9079986344958f96abc28b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc9f00d67ca863c61879d4de0a189249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ece3f63d9439740d052aaf14ac28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704ec547aa1f99079c37fbc4611439a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423f37d9d5f28ee086ad40a769b5242252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f17a4fdbc2ee10eb675bd4c1d45331253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca45fe658b5057e2a47defd3ee2d05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019ac3751c70d40a298f473da31b519255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f59f9d528ad645f7bb556afbedd40a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3d22dd0422594e50c6fe007a54a54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc49a9448c46d0a23d6399b009d3eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fad607aefae58942489cd95489ec2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776433c212634b990776a6cd075ac0ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9464a21d15551e3ad7fbc3cdfa9a09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c015d2e0593f563098cace2a81973a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6bf65168a10f051d809b0deeaf7f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3451e23dbfb35b6f22dbd0939baf7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d0f8be5f3085176deb9337e3c506e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee976e3bfc3740d15e86cbc1398c56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb7ad0f8f4d43d1bb915c6f68a93b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b60b8c15b593b877b695884863d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2be7bc536dc913d8cd1927ca27d23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e5f6936972526991a513ec2e3b4f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e429c44a2c81d73458d8f6450e7209271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730591daf7156d32d3c1c00cf1d014b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b94399e691616048dc23e4357d162c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569934a2bc6edf81cec13f869f254b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a805a971776c8f832fcddb539bcb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239903f24ef521b1663daef3397fbd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4d5ed157fd558bbcbc6dd5e9ebf9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fe10604392e1f0ff459063b858c9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a2c5e28034efb58c00b4b632c732e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de5f0989dea8a33ca9e7fac06c148c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb804addd2b9c14ca38ddd154e693d15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a64d200a2cd90513b69fc75393ead1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a242a0624c7ef74b252cf6122f8e21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba7cb4313fa0e9f023443874203ff9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93698a0d65fe03de1f59510312a31985285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2ce91de17ab9a34b06f7e1e30f0ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1edb2ad7c35609e6f8e0d5f4e6e67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a55be5fc62fc6a719c557686a4c16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015df8ed42ed1dd196167e1589bb6431289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145d35fc4391cb6d4d8c51b53e464ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb765e0074c0ea327dacb9c37ab58415291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213f7f591243f5a47905df7561e2dbf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183adf758363453cdb6ca96c67c5c277293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66649e854e6538a394dd9946a1cdbce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0560707aa02af56d3bb41ed3b6632ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ad70deabfbeb1c0812c6b16249d17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731524f2f507df9374f5a64846f6ba1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60294471a84ff15f0d753e1783c2d418298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d46fffd19f74769b678e9bf51b8b25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01aab836334ee3564092def0f37945300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33830adeebce64b7e323b88e60d589301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd255520edcbf136218db71a52540f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22110fe68305d7a6a8ba183c1b669aaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07eaceb120c191f5d7ae4ad1ec4c6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c4f0a926695c23fcef286b96ddd81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73d17f2ae71710aca72f8b3a2d234d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b8b48963711a0423e5c172797d752307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f7be8766b5e8913fc1a7ad51ca0be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ca108ab7e831c9de3002c1fb7895309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec38d90dc71b9fb9a26a01fc11c2718310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83a9cd9210059d0d2e7d909de7e2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47beb51a7809fc3ec547bd7883e8e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30506ca6baad2d527d2bd7226ff4efb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad4c90c3230112aac092d8a9869788314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54797ec2f63134d11b95efa21504ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ef751fd2afc181f4331f16d55bda9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ed29c46fd360a285878c3921f0ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc5eb16b34a9fdaa89935a66bf4368318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138bf79c7d1fcbea20fbadeb31a5940319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0784c458ef566c96d0458c742cb431320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b284ad85f675a5bbdce3e1831661ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6f3abd755a60c2a3d645546cda784322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5796aaada38899c5378b1aca1f5da2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a5240e00b02c1eb16a055099ea4be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012eae494513861308243004f2edf78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6eb307c2deba96d40c3f11c0a799f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10496af0ad2935572bd3e938ad06efa3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b3bbc7db364bf41ba77964cebf677328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84589be7a8f6537970fb3b26a9633e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16894c47a4b1501c00310222d6166d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77d1af3bc540910a043ddc78a014e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217404e9f254f98275c4afba7ce87c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49abd8aca8ecd3c9e4addc86169ac22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f55bac9185a87e44ebced89989a71c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00828a64af2ef04e38bf4f4f77ecaca0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764c8a871509d435af4c76be18ea14b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c76645610d1f5ca1bbabea88444999337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cd38d7ae7fc5eeb9d260b8acd55a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aa7296a499b8ccf9a6495f2472fb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8868b1e6bd9cbbcd72033f76c33a1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eae4499afca94fa141ae792c7c5d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef528c032c9edd49df0e79837fdac0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7c9cd13b5bb4c27a073039823142e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82077e2c694f5e526e7b5e34d3ad259344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4425a5d0a59354978a5b9a5b9e1ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf05fdc13cabedba037541beccc032346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da950236e3d30bddb749e8cb7d9d4c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847c2e023f624e07c02c9d9c8e7111d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7776edb92e4f9f2cd05e3f0b65c0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9b725c3b054bacfa1ef1828b48bbf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720602a9648be5b3bd39988a6038b5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a330ffb8ce50b990b6de882794dde40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2dc30bc7d61f9e56d930817f17933353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09867c6c59cad89bf3a7bbdcadfc9a67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37fdc23780673ce2bf45c923b4857d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32b8749c77b081a940f537fdc9dcce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c31b34f68646dc0433025afcb7c9b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777d54ea7ce2f404c4f85ea1da390eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4278ae72d8deac1c7c8068a0ae9ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42feb5c42016c5ae7989ede6da58ff5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c356d80dacf861c7db138038c240ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c383b407786a1194a954f81593a44a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3119557c3356d001217318e15cea129363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad62bb48dd0a17292f073fc7b942a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d2eb9217d26489ef9af691d37bcaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268456caae2f21d346952066773f928366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615d0a6d80143cfdcaa160e1550288d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849ee47e1a08e4089b123495344fe99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2b3cd3ae3eafa3896885aba9bd4fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb182725a676accc631b9d593de921370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe27922905e18d500c76218dd8adb1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e56390257f9e83d03672433d005c54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142d0ef2eaa447474a9ea4881e5f8a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b951cb892f5a6c1b1f5f209e6bbbc9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a0ba6f6246bbe8ca2ace618fc4935375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb237bc5171778813b857b5d32edc533376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249416d69df44b4d2eae9b13d29852c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec486822b5ba808eb1e07d298b100e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf0b3c5d46fdc232b2d1afd6265e74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ad896c6f9c67bab2170bce901d1b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60cabcb3c2dcd9d05728bb70ed89f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d22d56bac04bbc7db39b3e85d7507382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d81b80070bebf09e38becfa2b6d30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26261fee86e88c402a55c1bbc5ff5115384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc08583e2fab299a9b13e72c2caf2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d69a5fe3de97a5e5399b3d56a7741386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6204f23d60afbd2e8a56997f00b5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbd36759af3597d607223b9fea4c6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b93575fcdc3deb82936592a6ec3f80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f0e24e7cdff9d60ef61be71a837fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a029c66e5ad8d6cd59d8c8f8a11c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0b7cbbde8f5d4914fc66e5f59c159392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66d404df5f6bade73774830dbb6d32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba81ae026ec81b78bd7940082ff353394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f0b078f4d73dbedff02b3fb6ffda6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1243853aa99ef678a34402cd60991c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078ffb9d3a48f388ea3ae9e82767a69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99865363c86dcd95a2234e11368572e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2b990f88ee2dad31a310329e8fe72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c4710de60536ef4aa86c06ce3a0e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a36262215906d225f03f54fe24f1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d70c86476cb695d3c7de036a0220f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88af3a954410c3c139da2b5f45d75e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdc524676b5f78225d43396a62a7dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaeb0c652126df685a71dc71d6d85e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cd76d5532933e05866976db4fd9c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bfefdf7b87fca30f759e1a019884f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf5a6544f63572be5bb70b77eb1adb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e852d5a5ed0bbbd820b2e406363a34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f196409d25afd4a9fc6b4278f611e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191d1968c557170c38d7d9fb499d69f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdcf205b963fff8704be2020b4f077412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241684a2779406620c6b823e886524a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844e2a79f6f918d6fd5a82e85be7b14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb4be9e62b564676aabece821d04d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6155354968061a255fc459c8a77cf31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7836b52212ee515773bfc320893bd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24938f2d0cf51386aedf22d232c45176418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2492279ace96e01238625c4d3bf75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89706bc9b47723ff2a9d861dfef80e49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7dfd8a119d71881cb26126df35d9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccbef678097b39cdeb892561f735e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e41bbcf3ce7e1f94c988245fc2cc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e93aeed2633d4a9b5212e191333686424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baac9e4d8e00d773d62848cba0ed817425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2579466c782246a402efe95e76e04fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a0d214db6182a980bdde9a6c30d08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73366eaa31c89924d180e73a7743d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0049fe152eabc140f452884f84a10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89574d730fc8c122da966a7edf2bba9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa75ea28d3e2d8158c1a4fe47158fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4afb6bcc89c21eba109b5cc0f10c2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff0af1ad91d3f3518237405a4eb247433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd26bce8e8cf555e05c34014aeafe5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f7037c8cb5c330144cfbde39672dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddefe2d5f716f1fb97d107dfd27908436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ea455f1cfe8c6449f2e26f1264d75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f50fafb649cbfef90c69a9ee2bfd20438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1761efcd1924d30b8d30912fcb24c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021bd3e2760d3b922cafc70884e9d9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bac1d7a140828cf3e67f1c104f7eda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c086f88c08afb7a447948b15c521196442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28348457402164903851c5c69d86d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57bbb94ae46e2068759236da510cf0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75de96075e42f8db943b181df9477c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6df4150b0dfab041173fc6c63cb03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4801bad733eead34fcf6b8e5e38f72e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55702de230a6de07505dfd7b3d1c4d4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852e3603d408474c5768d0f1f867de1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e42fb59a1ffdd6dd3643c8c4fdd3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cac75c4ace101075548aa16b9f3168451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fb8ed98a7346ea738311df432ebb9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6e2edeaf3d2ca06738ac64931a1b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a290d5e3e0beaebc7fa2d694874dd92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e669fd7085b13562f07b102c9312b05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48ba3fbf2c1918875a3702add87078456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238159df849d4c825d95c4d1a278d743457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3aeffce94fdc5dccd7442880a916c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6c6d3061863a06c1fc5f88abe6e02459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfec7bd8d6794684b4315f775c7ad3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902744507ecd67bbf1160bda8df07fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1855a390bf3b7259ec144a776d22e90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1fffdcadaa9d939e068698fc067be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f760a7667cf73ba4de11dc76f17fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a38a6f352dc4a1ad36f8cd2f462711465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9689a07610009cfbb3a8a9ca682ada466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd146b2e54f10491f765248a404b9d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082312b72c744b228c7ce7df07febcd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d655c570adf698428772de8479aaaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb6e9a9c8e08319a3a10c0257e239e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26139c8096837a725bf8e5da59a00b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7b840ccb8673857449e822adfd51b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361773a42a9773e29b414e41e58d96dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfaff739b03b2a42cc57108e65fbce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a68d054340a6c44f66ccfcc968a987475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ee48ab7d37ab21c71700a6f5d11f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb3456168d8c09626ce7a85e3d7984477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e43ea92f0e1d3ad96ba4c11d856366478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587d4ccf702ad50027814274542649e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac544d6e2346c160dde0867c19c7ce0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941441e0cd22b5062593077d44f6fda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecb9efc367b2cf787e1a229ddbb79d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da12d0e46a153780127499315e9a3c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453ea59d3d0ee5a6d33c319d299d37b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ab53020d856fd699f0f2a92af30e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4740f8feca6e10ccb289c54827f7ba4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4c7ee8179b97fd840169b020377eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec44a1fb961d2b25feecfa2ccce23c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0132bb9420c4dfa52d2f00e30bdd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73014e8befd7f8967c0aaca4d70d67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269ae27b8b1897d4e466bbe4c5dc76a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e022ad22c036ce177e28defc3686cbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9edf9b52f72d9b1abcabda4b48caf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd3e2d0c3093ff48d7d4dff589635d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27f610de2d99f6fe36bb7ff704da12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b30abd8f9713e31b20e4a05f586e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acff8d1bb435564d00927ae628f399497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3662f0924758531f2396b4cfcf85c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4ecc163a7c775a525e8fa23bd2df0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099b00d1bce7a30d46541158141ddf5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfddbbd197d40353bb5370b97f853f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3d0c9a1c0d9af5e1a3e7b9e79cc52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e635ec25cf24ca6850aac60c2ae5a1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7e29fc7c40164f3e636e21866244d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a651e87c305cd9bf170d9e5678b7e4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5225cf449a0183a250d86ad0976ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c0163ffb39c700584d66577a1ddb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9069ac77c31614cd0d4f37954c13f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceecee76358e69dd6d0512cfa64caa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd6a565bbaab26870703afc1fe42fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4275c9f3c7c4f84d93535c19f0aed1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f815f2a570272b578d82cee7cfe01f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e8c8f6fb65e22f7e9cf83f17f86af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d02a272458368bfd357db4ef67adc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7eaa1c9de7a07e8fb3c623fa1e86b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a63409e31f2b14602fbf116669f9aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae3142077e124af642a88542332762517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827220122622f3dc257bb86eb9d439ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f52f2e3132d1d102097af4d6a1e3da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d1d33429ef6c2fdf81fded6f354ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a523040fba610c9b0899caead907154521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a30ac32ed2477cd28939978cf2b51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129392265db384893dde6f56e40ff599523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b32f4ddfd101c0eeebb3d8adf97ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c048bdd25bec3099812ff831ff034525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542d5bc928564f2c8f0413f95d26723526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefa67d60c9dadf2972cd46e2000c12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86052dac9664a5630c6869dff9e90e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d82a4e375f65e73164200933386b5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c741cbf1f5c03fed551fa18384c217e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678cfce09dacf1dcde75af9baffd6b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d610ffe669904a636166746249fdf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772062ce9840ba6e220feda3801ab730533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183d36bdf22c3df71f5e05700a4114f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184af95b51b29dfaebd8b6d824b82990535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a02c023e65a5481095a0a7211f984a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777286f9df5034492f9acfe3062c21d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698bf9949eed2a4ecec296eb4db272b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fc3aad143e825da6b8066c91dcf8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59c89bc04f9f7776f47ff30b528f8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef59598fbe40149185f6f1d27d85e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de58d26a0a0d4140d62e33e464703e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83487951a8b01030cbd1e38be9ca90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba5b784c42d3ca36a3f572adb89433544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d900769f4ce7c06a40e19d75ccadd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b06abc4341b1a726b272da957edc2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c94a5028c99ab37c3dd9bc7fe7f46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fc32b810c4c1bb38a0f537cfb080b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1fa0320f02c566b208d15526465c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173418f45fe984dc398ed4ea375331a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f38a224c8ebb1fceb064d40bdabf15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804af08e2b9643efd0daf668480bd68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936ae911c2be27173217f6d8b2df227553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b35ae9533e5de5a067e38ebc2ea3c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aa6f2dc78417fdf929da7e887b8bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd75b39a45d2ba63a2e6d59448f505556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141922012a335e08f6c3dffbd4045325557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece3068e39f066350292266900b5062558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542c7ef018e17c9c490bf1837f150f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb83d98ad518bed9eaf6615cf090ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8526eb151c02c403038357374bd145a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b24b1f8e2931aef33bb9bf6f9ab9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0910d03122f73e1263e29deed95e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbe60116f7f2765ef16157e90ea147564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e95f71b50e52047d38646a96061b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0977d08f420fe66a0ebce429adc0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81753c1310e71cb1f24a948be85bccae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab1fc85a6509cc46042da2c9fc5a8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bda915bd3f601adffbd1e5c7cc92b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba3e6c4c2686e19f591d3c54d0b331570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce54c34b662f2301d6e8fd4c4963fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bfcc4556855ba5e2e1c68818b564e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd6ee0c171611452acee544c4be3ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0b587f7283e288ad038b26cf09ced574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca763c1eec358c684f7a16fbb6e0b15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94a43483a24dc07efe39c503761a1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553e32602b7359a9de2a62f182f3779577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadedb61ea9d525cd6f2cc74acfcdee7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2281263067f9146d13e9ab44d756fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac34007bd6a9f2cce023184ec0f7cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27fc67403a39e3d804725af411b230581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bef408ced7ab50d205562a3af50c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23051c30a558d89d1a4d840f2137a294583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e6ab3641b5d786ba74291e774d0de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db073742260b14ff24ef01e3fcf146c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ee2e0013b527fbf8d446eecce10db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60f96ecfb20d76dfb3b9c9f82f1288587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc3a435b000688f386fb32181279e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f60f19c9e1e26f7a625a704599122589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd356bfdfc99657babbe6e721ba1bd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59631440433f1bb488e46dee967dd39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcfe417f1ad9b49a99115332516c46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65089207a35f8976f4ff1c65c238577593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b686c02726d97b96cc4bae6c96f9ce2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1db320ad30abb5df323c8103bed8be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ba3f79026edc174003590789cfb33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970e438940a0aaa6d3ad744c5a2bdb9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37f226bd50c9fd185ff58eba62b268598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cc480358d73f8f7bf0491be7c8966599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852113381f8a9905b0d8abda5246430600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b89db038899879578b11d523709b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb97508464551135de79949efd7388e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122076ba548adfca05f100251b359194603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e6a1e230d3fb54d127d8f887aba84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417202f1bd2fe5cf9089c1629ca514fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecfb141daaabd8caa691a91f312bf7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ff3617a5be42d6f10db54e5775bb6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992962d873aa39a68fe3aee93fa09d97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b2ca48a77401cb73f587ba3ae93f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2543589afe9067134339465909475610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6eab2bd6e8bcc747a463c5d773660611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f995fed3aef3e347cc1f4551807f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da06470351fb3675edda50852450b38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001bfbb655cefff81cd0a177867d9fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f8ee899245fb73e898764821e13b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ebeb2edbf8eaccaffdf29e86f05df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f36a5ea0edf16ce120c716e6d6d58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec729dd2284e5fa01dde77235c56266618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deb6857434e440d6e4e60ba6fe0d64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad241cde536dfcf7223cf414431e9d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce765dc0a30104f7752e1ba5382052621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97e18765acb35c961df6969f9e98f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eafcc97bc9c033a8300244127d48cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc22929a4ff13d1a94422ee0a430e16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd18e50f92905431cbb8ed10fab878d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48b1ffd62139e7ccacdf5dcf252dda626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc476ac73db178f6f096b43bb7c24a76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48d1b6ff19aa518821f77113471d2e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669929e017738509148d76d2e2e0fee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5006d7932ea8de862c65a924648d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf9c9c1d6670431e11589fcd6ea235631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a3cbb20c4e9f84f1a70ca931ef95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4d27fd950472b497a02d4474744a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea5f0339cd20118623994d17a3189e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d434e910336cfde69c6533588f058635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08647c5796004ddebc995d8b6c34f30c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf044324191b402b9bb29d4f75cd427637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb23487b9312d2bc805d8887439da76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1801ae6e19e3b4ad70b90bec9ed763639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b647b766804f099e8ab33a440ca42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0641c5ff5a1f2fb94eee47e36f5fe54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be982605fd6c0cbe8bad22a69ac976c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921b8ea76ea62bb12297866d5f5c30b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbf85e664558625e38a39b6811178b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe80f1363b0e57c699db509c5d53f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d2d58c7ac462bce6e64706add8700646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683262d133698567a9e5e3f8480c4505647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb25e286f11fb76fddeee5b03de5c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd87cf7ad2e9e25bb7bb2d1ee562e1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b5711104920604e63e00cba8e22d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d77a398678cd85bbf955495ee73acb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63cbfd7a34063b7bee38679b34a3e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950346bfd7c7dbe00ea5fe8ccd9ab174653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dccf19eb22655ccea4635c8e58857f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf45e645f0a25a8803f4307cbebab9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007b04abb51e942a4d752f1f0b14934656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c39d9baf873727439176979b1b5b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e887d3870d1e0d57fcb1dcfbc49a93658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5b7194cd97dd639f8097607bd78f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e232735f27bc2fc02097d38182111660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b780546e897cdd1ee327c17017e9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af4b1de18aabf0164c2bce1bb942e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d8097066612f37d9bc3c993663a38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745ebac09e0bb3984df36c9301e9c0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79ff6c7bb96e323885232b6e5e52a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be37d03f6953ad471b55e4abb755e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01e545c1382286360ea3467efc95c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913cabc2976e6257b4e12840f8ff4ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b17234b231533fa07a2c10fdbcd9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720170151360f4d6dcbb9643ee7b2762670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d93b8a3004a7c38b277324e1dc9fbf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037ee355874de2ffb7eb654be183c3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088841a4779298ea4d8bfbeb2f59f8b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b143a97d4784a785eb17cee64ff4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e836e59e091ef7308cdb5b8fe28bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea00e954c9ee2fd4fb5584a7461061a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806a4c7e9e5d8ae6f27668b147ac774677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6d43a9034fe71f25c12813a334150678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6249b1b84f021f675eb0f952cc6f25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04de3132bf2689dfecd00579841019680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777661f27f7c763c9f65fc1f71646d13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc983b5f21e2353995fbd06d9f037182682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0cbe177a15685a98793b52371ab67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2a8a6c4def9f22315d398b2335269684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bd5376cfe4485a42cd5dfddc70bfc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e89ab3a7cf428cb86f560a686159e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a7ddf3c8d3e93dc654f4c624918f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329a16bdf871cffaadc2153613ab8d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb6f42e5909e301aa0cb61e5316287689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0127d2ab83b213256bafe7f4134f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59adbe5fdf4955e2cc9e967732f41c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c30ee0d05ed4360d865f37319ba142692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4160fd2f32514a6285835be43c5c647693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6753aa2d1cd1b0086cd03aef41c07ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323132dd7139c2c7cd7689ff9ba44ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b15691733d4dbe82ed3986d442f179696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e64a2a5b2c9fb5ae28783ba047b35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9dec7a1f1c7061bcdafd54c0a8a26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3217eaa517f2fba1c51643b2e59ef87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36122cdb141ab34f0caf341df1dd01e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc70ce843e30956afb4454fe146b24c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce95f9d7955b433e9ca2aeab70579d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b83e700f97ec4d1151d56480e5b14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315845cb75ff326037eed480af87b0be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa881daa96949efe034285bc2756f88705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6ff49bfcd1e80644a97982b3be19d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a59962915db7170542e16f8b8b29ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e548708e366f17858a0c87f6579e6a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14634953e16df7fbf148349e320859709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfc4bf558a3a5b3e2749e2ee3df3aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c939e35549124ac0200502ab1e09770711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df6ecbdc1f11fbfb1f4db86f6b39a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed271429e0be70265e0fcce2200833713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37ad1d7c701a39a997a33ed451267d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba87d87269f813b77168825f53962b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c3aefb5ec33636f85d607db832195716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27930994f086dfd9378d5cf84edb65e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b4dce83e84b769690d729747d2667718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee60ff71e40753214179c3ab4ff7764719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabb2b047aae193a641cb471960c56f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab211fe2691eef23ea23d3727d2d994721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f94377ffbd566a78e9f0e375e8174a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc0347c19758da1f5894de87fa84a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483938d6270a0d1c18b268865fe2310724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740ac98674d66c60c97d881da631052725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af26155696f4356a14670f83967ad99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a2c9e6fccae056a0678f406420bb7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9103fd4468b8e8b040fdaf4c7f1c72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f72c1e40914165543556903d02953729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb686c359b6827936529bf6db060f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3118f5ffed420da3da002966c0f0b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683750cdae45115fc385623dcae626b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd1f2f404a641bd6d8a8632fb0135f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01982e73d52d0b37d99c2c5efdd55ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89062c76a2e5520dcef1bc55a81e18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775d16916073718ddd688633f21f60f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6065cd6bf922a4586a92505fbf3b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498756c43da8966dc05eb95d325c071b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbeeabc3488372b64135fea1fdd7e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e353c02632f9d57624782dc3d54f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de40731be90bf43d5d2effc01ff3465741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942950f044f1c9e779589cab42d44c67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92633abfb44e9949636b21c986ef14bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9382d2bdfe5a671e5d778d64fa7d970744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5419d07de30fb0242984d7a1f748c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dafc81c6b94a14a876e7c59f14258746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f029818aa9b0a00fc7a092e35b888747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce54f60b3ad69ce0ef55c85d427f47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1317522eceeb340e73f32b2d1635abd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4dbf9a92735409f56d18ac3c694de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172a2f195652c91dbd200721bf9c2cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855adc1be1959132fd684a381891536c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56a274a1fb9cac61b87c11977aefaa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75162c5d7a797398bf52bdff65bbdab6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9ec67cb517297ef35292912b4a4e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07389190cdde0da016cae16bbb53bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcf0ffb48b721da754516f22c6e876757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e45410a1e969ef54d91012cef54757758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16526573a39cb5c240053a68ede4b4aa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>