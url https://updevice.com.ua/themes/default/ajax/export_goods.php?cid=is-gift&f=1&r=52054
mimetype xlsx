--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f938aeadbe9f2f5e705caf772367881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538c7aa22c7afd3672da0452a4c1c692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257eae14ae6d4be50b37893a9060bb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0dcba3e28881c231c4c9cc7c7a8e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2ae897f4d2939bf35dcde38d98f185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e21c3d27abd79b25727f8b7ed76bc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42232d63581175c000f7b7a4e036a0f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa7d79cae86a11258b7bac7cadac388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e5c93658f31263e4d2d7c5a13cd079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05901ac1ac6588e33b8369e8d4c40f7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3f9f3d6d58e724245bb3ab0aee1f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca3b80ed21472337ae5bb4c280784d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd190bd3b8d7d43feb352c0b062e6a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc3f4f8b5810787b1e055c6d1fa48c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7d19af44e5b68692853480cc7af9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fc634af17bcc8cf6521f8cc45ebbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3b4f1967fc3487a217fa102a8f81d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c98e7c8b13a0241d89b8fba38e246918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c792a6335ed9610e5e24ddf927acb5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56461f6f98abcb9e8edbe79d52bed5ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f0f1c7aa42228597972e7b3dcc34721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaaf2ae796c162a9e6f3e1a670951522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836de22c2d2df0f3b22593657135326a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4596b4e4b0179e4cae7acb975bde46f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879ad12f0602a0c702cc5d5a7e37a2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c2d95f73b76da22b69280afa0daf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17abc65dbf87e586de5b6e0733c4bd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591877ecc8a76fe42a2c461b7a715a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823c38ebe67a616048fd52573e5c21e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c66fba671ab3b9a71312330b1ba4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc75ec32f522c804459a86b4efa9b7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9c354a41b481c0a00d0408e822e1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982cd2d5b9fa4503ea7b35a8c6c436733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f69ea7b5ae76c8e54db1e3cc1093f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955fe5d48685d60051debc6f4af5fec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33831acd2a49b1f6dd387a989dee8baa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de297746a95a8a38814307274d09287537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bdb5213ea6c8b98f857f3b2e8e4d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d8031e41fe94a4583290c030df56539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a29052070f51b6c22813d87bb9c6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21bd59cc567a60d87cf5474d68755741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431d638707f89a76c21d71821e7b65342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e307c432f22fc84993252e7dd03d9f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d096da22d1c4c8942ff4b44aaa58144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612c36be30076070ce085fce3b17d0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82153acf87b1b873a13fe37946c71046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60b6475766347d27840e353bb7a0f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5ce5e6622ea2b31e8a60b523c610748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd357994d84b9371d9dc6501220f7c3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014106c1820d0efdc96b5a47e2ad2f8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95039cbd5608cd9569111170adb796c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f54b3e0b33c867ba8ada3f0680f67052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f781eb060b845986a59660c153b3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544e9da286825cee836f2506ce5c88b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e03afde5d9b88947c2bb30107350c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384dd75eb29f0b3887ff1993e60880f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7ad4e8c45e6d0be9d90ef35d0680157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bafcf569b594637704458eecd67c1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee50a349612ced0732e91d38d95d8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aac19380aaccbe5a3f7a8514785e7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6438cfc47a2ff25260a52a73eaa0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b5add84147d42acc52cc6d7d613ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3b7032352242d5c0f6066a4e7ab4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6034d005ddc8c7fa59fc38cdd8b3ecb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71dbb44c4ee5d07df7b58fe209a88265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b577ef1f4901a58c8936adaa5eb7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed917ef5fb5a3e2927797530a0535ed667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d585989c4078ca84d9b2b740bf6f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98771e53e9af685b663d4ae9b3e97ed369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c36655f7f8317df39c12b1eefa23b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8151317d2a78bc64591ae66c9d6a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01400d082da0fa680503697d2e122dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e8762e4ad71cb60db576dedcee0c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4f4654cc2906f03964b70a266192174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97095d6e2b907a6ce9b8f636ba545f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bca989d2358c37bd1d710f295484ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb24ca3ba08aab3400400727fcebb6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9b3f754a67a267ce94ea4e1a94c9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4865d4157ede50b4c3872f84480e8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb693d0ad3abb2cf196d8122317da980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fe23c57ab412b427f4bf03effacdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eebac1d0c2b11d35b9a27cb86285dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7b163a33778b5099d62d6c0f1d30883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c54ea942b91c4c288d174b41117cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79801520fc8730d8ee8b8a1d7ac4ae4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1ba47be965c5b62d03b9e6b151c1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5c1a17702f9a91b44e31ae4fc73ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d430067f47c2488c549f2ab970b9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683f20acb93cfc60d8717a2bfd6772c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aebb94ac515a5bd2c20aaa42bbd38b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dce70af5dca60522315fe5a2b76c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82c617a68a65d8de310a726114b38b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfd0ae05c1626d0cd43563c9f614fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a256b70b99b0cff9e6921ddd634b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583e8d5faf01bc3484fb6817071c3de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce299e19fb61f15d9d64d5c74edee8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd506520bf75d738d2d6c050212346b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edafb96022234b4d2a7ccaf01203e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a932c793f1ded054f22e15ad288df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2e553d762393382553ef995ec3465100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3beffdbcb41eb2fb5b95b97ad07103101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849789114858ed1609dc2949781f986102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dea7a38096b63b9a9ce972472db33a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc61fea245a09ee84402ce8cb862ca6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79e8ab20c344ddd751b7fa5d72894d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedff9e39a666db22631f16211226c9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae503af02255aa0469137d21c3d7601107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772accdb18d0d6ddb2e1d70cd143090108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a283da98fbe582b3d2dad60512eee2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a462550d9463deeb9286d60575354110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee39b9b36408d7b1eed3d6d040f75c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987692de82fe651f6288b6dbc30f075112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60798508b3a2e804a56e43396ab8d8bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a3795f614f265d584d16fb8cdd78a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff2c7a0d839b7e01bd139b98eb02e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddd0008af8183fe49420ae302ee1f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbe327a399bc493adaba17536d512b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ee25b614badd2126d1a8b72c2f726118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a9471738643fcfcafc5cc14084f98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8a58c4c2ff2f1ca291919a267b1bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ce4a32d33387744e9df8a634c312c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa54aafb9e6ae768f48fc33d899fc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f84db3a84752787752d7b88b1d6161123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85874a5909d75b2ed08f190a2bbf7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe33c47efefee3c57dc7cb8d2e06bb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e266f4f8f03c2279cd7cce6d2e5afe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91176883506594af9566bfa2ce1e7ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1e6f6b4f3bcdbc34eb5bf0ba40e82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3e8b7662a84d116cd2f4d29c57986129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eff8e5500b65d0019285dc37e5ca8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862eebc769ea61a6c25d62ee4b27087131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81e87ef1f753632fdc2ac776ab1c9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48352bd999b5c5e524ed6c6111c19f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f7343095f290b59acfeb26c7310f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108f7fc5d94f3eb74bbf64acf2c4480135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098932d9e1e8a5b47dc1cdc84cdc4258136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f55f18ef5bd91279b91e3490ad1a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344571ae619fcf62089df7532bcab19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3099b0ea937a75665498ba598fbc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf367ffb7fd98dc0bcab6e70ce4bea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c44580021d44e22b7f584405288ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71b5b79ce58dc504f4bd5a33c4899c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d708db7c1b31cdb4d7791132a5b5f03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4caae6bc53c0c7f9724e436474a63c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4948be8a39805828a411544f4052f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577038953d2fa67ec4dfd14b21a72ed7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dd43de936ef79dc9ec640a95df329147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cecf410d4be2699420fa93d2993f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3a07934b2293240f59b3a957d06a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e6126d12a272e1d59dc5512ae53bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5956c7d982f5cd48e303169796f39cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a3ac346bfa692beb361108235d0f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892d3783bfab32e3a94d5465c501981153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6df92b76679b6508a495dd4188717154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449550f79b3a04d08598aa0c6981dbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b3bc68bd61e6837c3e4ecab7ec142156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006daf3252d6484c8d6c562d74337db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138891af353b84b922950fbdedbb3ce1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33011b1a8e4d8794607acc367f76095c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cb49139b81d283858cea456205598160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3caad7fbc2da5b6b207a3e0df73a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6e50ea30dfd09efa1110f649a3877162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1176188d3d04af910f20ddc5c9a8046163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc608abaf3cb32202749347c143ab7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a369b9fe5d3fc55e3141bb0c65a50ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab20d0572db1eb6b12df973768b6077166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0469de6de603edd3a168fe73a9fec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90eb320f7034bb6dbe08e2e506a2bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591046088f182bf556f44d9e44904416169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f031a04e029445acf53c2fd49213f14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f14c3ef28a3d1c397c29652d1b567f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a53209c36cb627ac3ce7e544f9a7db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c44548a833b13dc0c525197a5e2c4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba18a6d08ad9f0d44cccd37b7b920d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db76dfba07fa22bf87f7bb11b83b4c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a0cfcaf75e5b2800a7123b8e8243c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c70bc8729a5d79092d5549ee0b5fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37635acd0f4b5466e7fdfc3fad9451ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cab6dd83dcea73b41d6525cadfd52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d90f1051385a19b55a65aedd33f87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88990ad179b5767ab25106160c4042181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe08c9b24612f49f1df5be8d0610407182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d78743f22599dc987352132108acc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3f2fa4682ac770a4ad867e0486453184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4bd2b883cee2c8721a8a25073436185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd81caa08c6961a1c6c48573d0467f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c8546ef6ff6e5fdfa19705f47ef61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b03351fad479ac05f021680005af6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a59872b26f4d0e999ff1392c2f8655189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56483f6cb804b70b0ac46c7d0ccc9091190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af317b2b45f5e03ad2a3189a08e16c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfecceb7aec0c4d4f5fa9aa4008a7a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346f60471070a80e7aee782f4077c65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa3870a9ec046e1587894ba1d45d13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bf4fd75c3b565b141e12bcdfee586195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641c893b47628b5b179bb59b1b09e67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced915a99970c459f9a0aae18b9023d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3843d4341f37eeef899c0b96b801338198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad44b43c35544a4a5155c06d06889e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace2afa76dbaa5657531de3ceaf5b64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3266dea66dc0e7069e21dc61cf60447201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca5832bcf688090aadd5375149a47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ff4d32048de29a6aec54b4d39ce2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2104b322749318c3f19af4ac586c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47ce4f2e18beaebb0fbf502c06d787205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36b4009c55d22866b1ba8c851d3cb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651343b3149b00d412c6b94d20e334cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d550bcdd7cf6ad60111755b6c7fcc2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6c0aa87c7bd662f264efa946674f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deab6f04e2f0d6ddb09ec2966c8d5ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671a5b17e18f69c926ba13ebeefba45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792060181f70f9bafb1e8ebf44e2168212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd8b455cad4896b58f6653067b2a21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c52b2c20c3a81530fe8ff2852f94a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766e48a4255e3fcc5ca374f2728c847215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc63f2d907112bff9fb9b334558b324216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902f79a13ead6d536425ea17b968040217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4975f65fad6443b8ad2bed815f062cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d77aa99bb811301a13586976a4cb89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44847ded8ebc957133540cd75038db2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef945ddd86694abbffd40e324e5fd537221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d8953eb91b21d4d8acc366003506c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c940ee72d93428008067629a381f235223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a0fcb8eb57ddc97129889b3fc5bd5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4008f0c63a4036fa43feb48c6b2928e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d35b2bde83978763dc04ecab7146c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca7b1295a588a0b2ef81c5ff7ebe23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63296335a096207472014b7a2ed6ffd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e0db7d102800e1fc33ae7b400bb31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89c2eb7938800b2bbcbc415476c3ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775f2c8d2440a66680eb73372fe4f3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609179a8c0a77494023889a6d34807c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299b75009e9bf91708524d120b9490f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee9472b1e72ebf11e90d68b3ba0b93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c089b9042c54068397917d2fca60804235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385635555efa1e207eef60f49e0f3358236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b274f0feaf71081f95c0cb9339e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f57c69fa387526553baff2533f4af7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91956526a410849025427db235b5094c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719b15b54026446f9ea6fb8a752d7af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394628c0bc9e1f22ba7c9e70defec2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eca875df344ab9b26dc76ba695e7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893877d0d17b79deac879d7e33870b97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c14e050fb0d1808e8f071fafc41fd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0306c75bc9e73240e8be66db32470a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520b69eef15fca50a0217d3fac462cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f4f41aecb52044e02c24fa7c80a18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ac78a68c0ee97d3c2cd055ba082fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8d1857eafbd11f25b543416e43da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d33562d2cb7bf6d783d2cd90065b9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208d41de3144081b7d54a2f0738e666251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1b66f7649b516650344549c824b49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe303b42f401d4bdc61ccd386c89a4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19628b0ac27fb16125e75b7b55b34f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65efb1f9ce6b8d9f3279f46db534b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff37bd71c0396d21faa91f01941aad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfec4c7f5676e8d0c3e5e69e615e1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be493b16269fb8e55b58acb0d77e60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8913dfe8efbcd3c3b1ebc5d3b8e34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097b58c1b6d920100e6ed6231032862260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589132d5c4033c1878bdd1a1f1dc7b79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0717fce5b23e4b2767e41ef42d40ee9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610e6f6e9981663d2e277ad7bac4694263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e2cf6b0032413c29d593fa719dd09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eface7b0169c727d9eb7760e6c452265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5d58ea092b953ba6daf65b2ec7982266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceff16c5f9b9e3502decb0786be62ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad64611b9100f3a11f0179c07fb3eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8a1155462a64e78b7c860a2bf650a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44beebce681081aa8520e5d378baf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb2b6b497f5eab2d76f1d7a086f77a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fff0f260d91f2f1a1cd080065cf72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ab28b5d25ebe415baca7a7eb05907273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874fe478f955ea6ff51bd1ebf7c5a3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910665365dc7d306920782b791a5030275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a90fff8f2e8a111ea9d4a989a44de0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398918f1c7c53e0ace3b45e37513531e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce549e6d5ea9031fdd8689e9c6145a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c2611326b1bf364c0b39cbc5022ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b77a370acc49601480154d712f940280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa79d5ec4a3417963b82745ef345dbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e566f9e03754900cf01b2615a5a5728282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66338f99a6373748a31c15b15315c281283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb64c046bef4e1a6e38bba554bde7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf832a282dbf2d335e62572435b26659285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625a31f6a6f446251b1a7b669482ebf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b41759f0678bbdf0e3b9601162b852287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b572d197fe46cc20a67d251a52b34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd373968376156cac0bae9abcfeb0ac9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9963a23804310581c15053ba08778290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa15b5f9104cb5420f1b6d073669d99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c99b9b4e4855aa51e127d71ad1f02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea17524d5c2578657aeeba5b0132e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1c8709d0154b073d66846dbc00a07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e70a51812f0a82e37b1012a6cbd2ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc062d11299ab18e4f4fe35c63182715296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e8b29450390f63b4a48fb1d31a8ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5cc81910c0a99ef09ffb39bb44750298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395637a06bf7553f80783efc6959fa5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c99a99182042d459d0d173b9210d2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19438d6413c5e1ae14c7c769aee16ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be003b43117a314c65eb97a12c36a848302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9dc105c76edd248003854b6a2365e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff5b07aea52f125358c6be7f88f8e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd5b80b0a07b812a679f2c34221201305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95096324e49642ba2b2c9b69288888f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fc38f98592e317d07f308ba226a5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e293fa8f4fa57742bec233972725f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851323aa4d0b855f033cb6ceb563003e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaa2754653c93eb8841afc45c07530310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a0b30548bfd382f3d25580842c510311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0523fe433a20f6cbb37aaa4fe710af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daff8fa04b2b48dd3e5024f59d09f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce1df2739c4172b76299bf51f5ecba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd7464eac22dc0faccfff43f14d64d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e290f5c785e96dd45c890ca65e992b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63588e70215ae89193c82a1db984c591317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d02817f33d4558f0d3cf65d6064ee3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366962dff3f7ecf9f73119ecd860b2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21402704ab311fa4798f942479f702d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331594b4cd268ac0d794729eb24bc691321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979645c60312a3cd20d46d9eaf7164ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73dbcc95bd5d1d5360eb963370f58c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab7b0dcb5dcfc3cc3d2d2ec79db959324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fea01f7d2691d16a7b8c5a5dad09d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec148ed18d8d38f7e5e6b1068fc571326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0f831dc8173c3a9e5509138a5c71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392339315af96ad80ea2c0866fdea5d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdc3a33b571639cf41e0273a89a45f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237b7a8102be96296fe7523025856f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a871350d2563a0f97706da3c18e23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8dcadc02e72f9078e410ffce822be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bab066d4d3a7a53b06442d0efc5b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258cc88336cf0b587f429a13f6c5677334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed19c86232e0af3391b5c138a15710b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdf3c821beafec7725b4d4e633e254336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ade48ec36c866a286ce34882c5288337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca37d0c7ea80f29098c09534784fd13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fd690a8c526524005e769c4dc794f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13279f69b76853f0e58bae4753112e36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576c61964bfea06650a0113b4986955341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89cc5a10717006b16ec5a8a14e7bd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cfb7fea17e50eac7ac1347733c7bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aac01a02b8d1b32a52f168776bac78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c85aa54550d941324e3be705c49d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eead31366d50ed1cc3a71a6f199bb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae844b4e6665d13577e35104570094347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febdfd0a5630896cf41e9fa31af666b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70501c76e9dc005ee5098fed0e8ca1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2e06290895461d752ee55922aaf63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80e86d9c65feb347b4a38544624e72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1e7f89be38084913bc014e3353bb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeff70783b112511ab35daf15ac3d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceaec0cf1e4de114fa67fa8d450952354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc113cd089434e95caea3565399f830355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e34fc1ecbd0497b03744f163ed346356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e455cf004332204973a0555a144ca8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaecf92dcd9b64f05e3a4fbb3791bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20e26f280f9032a03f876217020db7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e9d9470bd92b89e00e1150cf77008360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12288a2e2974ff8326477a6a8eec06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9727ea843d370512579e46cc9946f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398091e8360494c5d138f6cbdd5a85d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6a6b69bb4a158574757c9fa16754b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b4c6160860c3b1e1d9cbff9a0712f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6382514b3532ee0cc685408c880cb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95300df67a8e99587227e0ce52902fa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700317cb11a496807e5ca8905bacad1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c189f2a45b050facccfcea31b1deca8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440543b65c4b9b5c523de5f81b16147370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa01a23736874ab9d9443a6ee30524e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f2fb5792cbde4099db7af63f8f93f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8a2af8b9ea9b068c2aea0118b194d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f803f41b6359c30e8fcbd5af044e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebe915a84bbe1c873cc9d1260aaa90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6847f20de400a5727afc1cb00637e93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d71aef74365c2262863a1b20d1820a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da92e5e79deac558544db34edbdf959378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02348460ad3141ceb1defa75ece66854379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015d3b62253bb578059ce1a19effcce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b305a8c76c5e0ef1f98fedb84d24c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8daa9020d4a5aa21593c4f2e74d11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5957d21b909d9c585d42bb4f8bd51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486118f853e6c7fe545e4be9ad6fd27f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb695a7dbfaf53c912021a208edc5c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458f8e2ef05e6734a2a3be91d39e289386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d80d8c7c08ad00fac98f468918175387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3168cc57f247cebb724a24155acda6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a0e302d2724d63f37421707c77b1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723542e5604fe428abf1925d2f8ffdb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a61a86ef3061ed8e025e1128d74c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72d0f449883d1dbb57c897c6f29d5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6192ad5b4707baf474a17508890ad8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e246551df0dc75b1b2b71dc927d54fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d88fdf68e245225d64b6f7b117b6c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4491ba6156b98df613eb301acf5597396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ee5a43e4b5eaf594c9a132e3758ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a98bbb7b4c05ca3b214298e6c28d8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685daf731375d90995db5482183afb3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cc084781a46c1105074d1bf258c7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0f55cfa8289bac44ac07d487298b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af07b86c86bac8fa7a8c5c87b7f55b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99167bd576312319e4b79d433fca342e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609550284b4ac3fb941f2ee619725e71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c2610f35a13a3f8efe043cd34e414405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ffe5189d32d958c721deb47c20e30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04239ca0913151f135ceedff5bea2392407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57096902f04e76392a40e66a344c064b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367fc820393d29dd0b52d4ac2b20cfa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ece0d6e6491d72d3423e8279362ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4787725622a0b538e8ec94dfba0132411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65c6349d7eeb758ea7e86485efdeab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de56f917fae4fa7992488c599641e7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14429e89dbdd4e216fa9463f03e6d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51331a23a42f0f52c48d38cd9e8729e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e91f256f6fcf1f1d79a735569024b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876434342aafdf55cf6710b4628e7f91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72685e1f5fd4d730444377a094808dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb258b85088ae10f3544b268ba993a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c03eb8cb677dd9eebe49e0ead9997420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed27075e97c2a0e9d81e67aa5f0531421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a95d7a03326bb1d1af8cecd3d1ac7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2425917325cb0dfc730a350073509423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fe86b580a5e1035904582af8c13fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6b33bf37fa6ab2e72772d47f9cdd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b88decaa0e9f54ad156a62215dcea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cbd19d06c32e79aaa4eb4d5555ae0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629dc3729284ac001a999f0adc2e76d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c7ce378d464d60a19177a9536827c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73490e43c8728ab3043fbca3a60897430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32845dc30708576511d783d87209c756431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710deafa23bc3173abaf86fb297c3fbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635053f0df04c8734ab1dd3c61d89b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31606d979410ab9030019d9158571183434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e04803c13f6b4bef82ad1bdcd8a6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33458a638f213d5e6ab27b50ab9ce2fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7f3c24c2145851c56e4dbb687339f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14543f8593a70a0c2efaa6c56b42b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adb6f83ec39dcbf95e35ecce7bfd73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c3114a91a18783488c26a66669a70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc61b1550f62a6694d12a07a28848d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2b75f57114e88d157cec674a2c3c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02fe888f4b93629b10f6206d087f8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2ff5121e911bb221f71ddaceb704f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e195e92377bd8003cf22ed03a971cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37f66ff789dfe07d1c141e7ac0bc4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff8787746c69c67780687222dbbee1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb86528a2667d87dc0396e443780f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92c303be7fe2e4e3a425ae65deb00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336993369a35b07da05a35540492facd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b2d3fee260392856fbbe1dcc417fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69227392121d58eb9f13e80ebdfdb72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831d8787d06a4fbe94b143c14476c52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b35aec0457149fc279d4f6bd068376454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d811584e2cca4b5469c04900b3dcdd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336b13699aab8f2f20f5cca56e7427d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4bba4284a613ca6b1edfa68710210457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758d69afe8963984db0e0de04188e9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e48c939f82ea16915aa6b124f3d4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3be8fd453de25f3221b1f9c1f86bf0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa91ca3d5638a554dfadf2c3869020f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d3e393b97ddbd3ed7bf1b8dcd9b48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39692ef16036c9430437721a286f498d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861f3bf7f6d02d3e7f822e2e7fa492d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701fe2dc199062fef4a4ffde396bd29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331fbfd77d2adec5ee18241c7084a09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525bbec397f9e60a0de6a5243033f70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c42a9502c0ba857c6610416e636c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db259a16eded6d8b316dac8581bdd32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858bee8c4b13f1827686b52bf7485e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eac596a9db1c62bb9ead0db51a0c8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbbb0c406ed21d35cf5e5bd0454c51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4d500b928c8841af003fb7d8c7a42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cd56ae62a7bb74a221c739eb3645c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbd2fab93d6f7701ddb0a07a47c26d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86be69f5a96e342c9c2590712305fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c588b83f656486500f10c51d24417477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bf602b8e4d20b737dcf11bb4083a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae53b87f70231107f7aa055ecd5755479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41043fc6f966a9e3dd573cfe3733d847480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44566d1fbe64903daaf5f645362238b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cad6dc673b933e7dc2cbdfb8dd36b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615f4a176b4b20f2d6208c94859d313483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fdbbb5f6e194bf6561dd8d38eaf3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f996728a1a7cf41beaa1b21b7a121485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dab670a37c7eea8edd219a12e10f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bc19caf5ebe1455e66184dc9a627d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eb30a45c523f529a266d0e24dda43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31cfdbfe02e14f8346a896b451d392489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69183262b3037ebe11d87b6a1998d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22adf569a14dbc3247764c88dd3a18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71efbaf401313232a652de7947da24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974a9a9d93048c8216b5c3a850decb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a6aabf7cc0a48679e7e914f615b99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021f7bad3d6d85eef5744a1e1160bd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7abe84eacaf359b38a97bb92c394f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed260fcce65bed3f612641c459b726497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8ae5de2a24aba314a55dbb259335b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d9282384223fce5aacc4c7d6cea7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef171ea8d0e453d541828516ea774e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c81dc773554b8c261d75bf0d16448501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6350b6c8c7c38e9042aa3a974ebdc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182501b05bd172e0add131a368a58e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccd631c368f8b1d047b532da055e7a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70038a122db9971d3fa11c407e6d50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac371232f89185981f7ef76679432f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac45211f9f36dd6effaac72e8e05da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00fb7cd57743b21b85c8f282ca8ff1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4bced2a751ba9a434826f1430153e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc0bfe695a9d086f9ffe29e4203564510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745565a2d60614e1f4f74f1be85b1025511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446195ee04b23fe23cc5f0fc7713cde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1d549b5cfce5a1b7f29b8ea27b6d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e855f20efb6198331e222a2067a34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498b32d2e6f2255ae80299aa4128104515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf077f0dfe990678e3f58e00edf7975516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8a9824ce0574755fc44c580601564517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc23a1e281e3c5538fe29f6534bd9ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95226a946aa057d7851a23b06f275308519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9cae22b649024bc054cc73e091a3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f25680496b3348d7250d0fccc583f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571d3d5918994a5ad8d237ddf7c3bde522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b63a25eca33ddbf625c5a76d3f39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0a69645f969143f6498c0e12a8c3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a513009003457d4ddc88894fcf67ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75d74e17c40a2b86f905992a7441d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e48094a1c92cfd63243908b23fcd6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d085fcbefc1a1cbce93b2e640eb6160528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49025c63877f30b8da1690ad6382bdb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df51c5993c719e677b7f04ff297481b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce44710fb0927b3b0f11e91016aab1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d9cb7a1f6f65f08d73e307d62670a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8598204f7b36947ef92b8ecd5cb3b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227956597ae3f5e2d026d7ef88d9c28e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b201803034a10084240d54eefeee744535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fd61262ce14c03abb4ba8002ed0c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538fcda9ae9396c8e319ad3da325fe9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec454db716232d60dd3ffde7136134538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c952d13d16c852c2335b80e48c61e73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2807eefcf87535867c6261ff55f8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e2f00a0610eab8eba701f38c0da16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af055db92c973b46ad1c86b39942fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299b0d0145d6e69294344c9ab376b29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ad8bfea67b62a25ec3928575f2a7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d384a61e1349d003ef389c2a75a2b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdc777f4560fb4eb72720fd3628c8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f90597cd6c20102717b83dd03fea71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f1039d68dc7294ef3d1b4382d8ff5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda635b06e7f1d85a62077445a4f9a41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc2569c43f6254331b86117d718726550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f947efcb4ad8737eb98f6ff6cf4837551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d98ef4c4ab30d5d97b8f17bfcc7382552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d3149ab40ce306b4e9a71342309f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda626feb6c161402fbd0e74e57bb1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710ca7b85c693f013ebbf730851ccf7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b20eb910513699a25cd2e9297d34a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0787362bf5a96e51d8a2fe0d238deb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414f3b7e957a8e772ffd771470642fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d34d859d8ca3446fb62dbb4632655559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f4cf4c14d3684d79a83e155d4a5e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f43d897eabc76aac24968977ffc0bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a4d48fe11554c4349bc0d2198e7e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc3de17ca3b2334f99f029e036d055563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4772587fd2faa14c823a4342e02c39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a7707de47197dce0f6f04fd794b95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ea413f8efab6751a232f48c1bee7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b06ae580f118f081c415bab066ef72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dc7fcf213b922ac4ddfa499682712568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef80910cf7c0c2b0686d637f80c788569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da42848af5ef52629a4eaf584857292570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7abbe347af4c27ffce41a2d81a5a3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8244cd92e93840fab09253a75f729572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb24063dc9fcb9382818c3b53015fff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149fcb25f89d8cabac6031e289e7a3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486a380dc52d268be5d17c40b9135a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7017706faff7d50a5fbf60dbcc054576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd062ab4446df3592baa3e868d1f94dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12955e38debd84e5c173f396d8a4db8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75e77675a532abe040f6b9b3bc3922579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54093c73e184ef28b6e4e114d40d7e7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa0bc72631e0c0e38af6fdae778db6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3076b7008e84d99b1e190fd600e8c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c86aba8299f7f90ff2bd2e7a6bb0f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611aa77824e8eeb517564ab569b5478584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a9f1f168447b6e29cdd1ed7a45092585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faca4f4f73dc3c1899bf0046de37a37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47df4515539897f3be029153069e4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb9fc79221defd39bb97fed4084493588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71483cf147b44525da3c97fabb9502589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6319a8149c9c18eb1cbc13d3ac43123590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901300757f32bfaa6232f9277b17a8ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a6ad34d965a03a518ed235f879142592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61c1103481e052d283ca4870561d5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde7a5d515116971fb0b1d8e48a3603594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ac9a37531efd59676d96a5cbe16e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587279c8b5ef925977afe2bdae60b59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d3b7382f71001dac553028d2e8638597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3671e73f52c8bd76e365a2d9609ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737149a604e0bce78e49add594f164599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855a76efdf2c65ed38a9e6a49ac4446600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beba5c7cde09416b7abf44fafef1664601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d6101ef7876bb12ab616cd8ade13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a566f7b291c8faa3dfebb0abf5509a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd819c1a1d8df579ffc05ea18d38de30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f79f777004945228c906702755258605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e877c94615d32cf9fbaf00dc5a15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfee6fae01cea46920751a1b086d217607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186b098607c6a22ddd353ce825bdf4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e1d8a3eddaf0a7d37c54726e8d9fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e150e3b0ad32989a88d3a899923da3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd588178be3a7c7a5fc47bf660d1d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69cc2f6189e43baf09be0db5ebdca5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331bc7331bdfad652c5ecd1be393728613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a4071de7d44a9fd3e3caaebab6b60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507572a0cb7657d1981b6bf9818be549615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a69aade3cf2c4e4c0a982499251cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f0297524671053a2dfd7b7ffcfe3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bbf9dc7976b056178075735bbd5bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c577528e85e533fd407ebabbd351b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef82cbc9bf99923e2cc8e9d6c3cf1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08000fb1031869ca7c4d90d2585193621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87afe6b924256cf5d0deb031c7a7b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dac29e01a141a1e136f9431b62d882623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1434ec2d5a4893c96b6f8896a3d509624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163836952a9551aadb8d3951d74c296625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb997a70c5ea0c0bdf0575160eba4de1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8e5ce03418cc33e2b2d472cb8ad4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589ae6b3b54be5166e805e7475a92da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e1fe7c0cd195d77d9e9e90117df7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f98958964c1454a60b7a56c34493630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808eecdd9fa86e7c9ad4ad4aacc791c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054a75ef943bcd97b2fde38a608aa62632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0ea53a83963ae05f139b0db475924633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020822579a511b317ca6d23291b6ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa2a380d5b1b286738ed9b9a7662d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1897534646d70b13b3232c93e96ded4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef01d4047abcaccdb5c1b5ae6944541637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329cf61e8963bf49520ecfee4e52e5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffcb51447b6b62fcc3471059d55111639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f7fc644c0f879f8e85c4c1fc6890640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a6a1badee52cf9a37eefb256497a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6249a2dd0205efeb41601b7ef341a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fae88e7451670b73bf9ad9cd653a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376cac5c07ff7961e45d1ef1f178a77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94d878774ac667f7b85084f4811625645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb8ff41a236c3d01b6004df99b599b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8290b805a22d41687ce1572428fd1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf4b5db4a739a448f52d98bba6e04e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96614266120d8666ba559e0a3ffeaeb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f34232782672feb6a14da068ab10c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c4594750c865cd0efee517d7203e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6510fe4fa859d24acf322040f0072652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c0ad1e045a12ba2eda078f3c8d4fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280847698e24003d104c9600470b043654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba87c24b3d6eff451f72e716653244655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e902778482296e338e8bb6dca41d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e3846dc28627f3b88b69d07edf0c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e78b0bec48979d8da2c1a3879f7676658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a583159672aadcce2ec7a3e1d156c46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74395ba48d29f6039e4f2d5bd6023411660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37699906cb6e60ca1681bfe97adcc590661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe27eb792e4d73f7475e0ce55d4b335662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79924ec5d99f53db0adfb543599f75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96860e8b700b14fa922f903e0496a521664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d6e8dc7f32224ee2360c7fcd2094b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6593450f2a52ef5801b195311e5174666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe86b7eb11ff659d227c36f3cdab7b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124187d55add9840d1d02dcce0cf65e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69e56079248022a302726b0d84852e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e4426830715b7311c9187984c431e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc3e168d3fc12e11efbd68b19c341a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1b716e0e48c5a5b7f2d97f253d21e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ab4cabc86b65be76f66d306655701673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0595be2db9174c985ed01ab3e353590674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3f999eac2057e1f08ab43e37f4da4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3572958e4319164fd1c351186593efd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b759270506ce2c9c4c5f366015d25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb304d8f16e51e8579d1fa68ea505c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197c1fd8f285940369cbcfdfe8c4177679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360e5f5a5fa980fe09ebf4ebc38dd27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859399f5b6da1a0e0d1a7bd9ae863d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea18e83110628c0ea4813e50702bf91682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd85d0afd2bc41f6eb81cf1f47bc90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b5d13178d37535444152d6588c571684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b0e176fcebc0485d99123888e0adc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fa257301f2b54773caf05ca6e309a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727274cb5ff8d66da4dfcf219dff2a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7d07aec4557bdb5590d56977e2e59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa250e181fb9467c16795a26a15a77689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ebbb0aaf51d093c0b4577699f680c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be46256a11a49a29d209b2dc5a2df9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e856267cfdc505f3b6f0644978e4b8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889a5036a7c5eb2823597e58c756f74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579c85fa9a51d1983becdb7c83bcd2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392ada903094a89637d9c9f8b180441695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81d2a5ee1009c519e80002cd2bc90f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752aaf07c70c8de609dba8696479f26697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d4e1671873d3d581a9e22ec22c21d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af2f217e9a8d165c7287fc98fafc09699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2d18b6afa01567235acee3fd064ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660d6b9ebbb5cb1e9856ad60739079f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138c75d777b910344cf7b18258b0bc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6509527525cc4eee4f91755af7c936703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02dace68ea8dcff26084f55ce392af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc5f84775510fc61a87b46d72a704e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03455aa603305714b2ea0a54c1f3a7ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfa1a390a9f24686990a1b57d1eba6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c434a58f4f3766b248cbb9535adf2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43474c469241375bfb0276f9a29340a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27540a8ba1a1a8587eb28ac66e11e90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28be5a0acaae44e6733d75af9197b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958f5e592b5987cd97f91b965056f75712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cc6a73f6846f210523ee013f4a966713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be4af54453d370232d583bccfbae26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01357c5442c1a080743fe6267d333715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d47e2eb65b78629a331faf9664cc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c6deb0d32697496625352d9e9a203717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c03f5c9f2a56d149b1322a8a70f42e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7a60e88094a59e28fa2277f99eaf1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf52fa7b26ce86696183fe99db4bf56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8e8eeb0a5976e69bd8699f5d8f282721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9c70986b795e67e6411a3e6bb0888722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3cd2b33f097c300385a550e8e4854723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f2fe8ddcce2beb6a64585c74562e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea40afaae564addbf6f1b818c2c56c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3553731867ad92c71c409fe84f38a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2aac6fb3d349bc97acffef0b436ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1736677efef4539d6e0ceff7edb3aa4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94009026d4f9d09978ad50ac4c5503f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c7b5a42700a3028fd609d538da319730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c72fb8d462333be25c91a965a75ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6b79ae02dfd2bc899857d795e14f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4f7b571e76bdfa952496e7246fc3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90553204f0011ac279fb5ab13290d0ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b70cc89a49334d560e7d684c90eef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898f158c3758bf86c8f43b57d0347aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dd9839d16ceead02202261c5ac971737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f289edf530f6250a968bbbdfbbdbbc1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8d0afcee855f8bc67527907aa646d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362559ed217e90c598a2a870b298c43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224aab964073effaf9de997c88face7e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f4d1b7f3b3a00baa6dbc6ed29827b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645990e6b7f0b98f9eda74c804251e64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb1126e7a175b18d134a8905c40af0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539c4e624313ef0a0507b6ab2fd0af6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c74a894e974304b26ef9a9eb8c143746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2e21c101ba9d800f2577758a8bcd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5538ce56e9a69d99657a9d2ef015d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a39017fe9c8a4e4f94599f5da22f49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f921b0c224c53442851fb80ef7403c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7baee0571e9d15ed288e9628c71a09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a22580ea4e4e58505a4ac3b2da077752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faa539ca59d05ea541d9fcbaa8236f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11c1d9b204af270af34d09413529a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11018f74a0e8ef7d4586603aa095d5b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55422e57b8fbde1a1f060f5abd8c2fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b09bff559ef3b19b91aa3f360d36d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d571b1867cbba7a736a72c1f8669b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9905a4bd84d83dff2236f7ef66597a5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c334327a772dc150cb7ec836193dd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ec90dfd7aa09b7d0f6a228f098e572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081f9fa90b54efd8ec79e69bb333bdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e925241405d9ace0776c14a7260f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec9531be966a8ee2c4a42125cb19825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff2cf7c5664a7ca6428711cea227816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f340f1b83a9e24f9b64f7c02e8a5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3a8d17569053d5b903b10c82d89ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc149b631f1188b9f1754a5c85ec9a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520ae2dd540ca62c5ebd09c2e1c586c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee66a68c6d29da15d86ecf08aed8ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c6ba39aa3563d0ca3cf6ea7ae0ff012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e006c9a9ec8b8cfd2f1cb3b14cb3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954843231d80f2e88b814cdf394a47014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165b2bddec9161a81745ff6ea231aca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f038be027f0f42b230a57e050b806d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de060f206296aeae1a27a73170dbe5a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c435dca2bbc9a93eac917438d58116418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79fd2d94b15a7702b6f1f893b002ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c019b18ffa26a73246e9b97b7a3e11120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217b19c30491576df967d6928c5d5ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44892c243a8c6e493b3fd89b05798222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c2b41f85cd2890697f701cbc3242423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38977385ed54ad3effd8803f2552884d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe34daa215b126a26aa0757136fb2f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c287c90823a43a51ad4d146a22508726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52d45b6d2d417aa3bd4c9bd90a956d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb223c09d3f5d7ef31b896ada2df229f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008487efc4c54f5e31bb2712a2d9c8b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554185a9e38a29b536adc3a812988ac930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867b1ae58fa7660476dd11b9a8a0a4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1fc9b31718d4d5378102ec2b3e87c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dde5b9eedb0f472ca5e3eada0306a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367c985e8ddbf60bc0990be7d8f298d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9fd47e506cb102bfa23fccc5d632535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a7927c804d08ac6c4cc6f1fbc31c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4be2a0007d68e757d8aa9c93e318737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcbd95e34d5358bc230c4e0c9fb37d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbe0f6b0eb1b9bca70d4089b8d663339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a7e86023eed2f7a729c7372ae9dd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f96241d929666d3273f55f32cae0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8791df4981f6fdae84c0cf83e554d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dcc95e8cb57f5f05428c78b04332a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efa7a6140263e0ff408b0f80232f3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710408acb9a65dd4f53fd38af7dfcf5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951779b27baf9509fc33623f122b3ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37ae9189727c4f1399093bb9fab25d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf472a8c7a22fc0170ea2b3ba6dabed448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6399ac01003bd220f33ebab71e704e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bec29aef6d2754aaef43453e17f98e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70891e2aa3bad0656742616066573051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d24d17125a48000a1ef0a71e9bd35152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d553f16d79fe0433e8d55c951e5a2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43743891448642641f680f255c35dfef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2786a8971c42e79a61b4af9277385b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b279e3c54d000ec8739afb191e54056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1fb7f49d206728d537b3c179e355d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d185e983f163bdd448d87cf95b0b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fce96d8c2bfcb3ce444f0babfa9f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85864146053e655851e5adf0e3f87860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34d3b265927600cc06b217121bfb3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51851a21b70b3e016976f09f7ca217e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0acf06bf43930338769f9d42e5de0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9472635a649378c0fead6ff2f6593cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c56c6a2d1803bf2d5b895c23177cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700229bec57ff0218bf783fb852199b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035002d3ac6fa687e1d89232e61f06a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d5142e942dd5857526ab5e421880e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2ba9ab19a661ba60423328ae2d28e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16b4e940c1df877f21101c32e153bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf93b41f45f26c67523b820307abd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dada7b654d4424e72d2939dc0adad2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f739f45434c095cebe62780c6d0b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282b531a1c8129f14b990ab98cdad6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cc6d74d70050de74e1c878f4e54dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43016b8f43f9de90c8149d8781fa39b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6703bfa97d50629ba0ba9b0d6123d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82fcc2459b1594a721298182aa2a4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bb6e42d60b5e42eae2177b5e19dc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe7ec36049555b3b83b6824f1eb73480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cb5fd186f49f64d7250f3bfe06bbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b49a5ad998ab7992c8a993d3d1be8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149957288286119e2e0ee9af453898883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36803dc45e2f61bdf343f5aaa4e7fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ee1f097fbbb3794713af1e084233e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b3a1ca0366dc2c5e42ddd6f4a9a6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806a179d8c5ff1be6a77d462449dba687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01359fdd807eb4a33f86bb81221d8d8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fefcd654370bb8a082ebb5e8b747189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fac3068dd7dfecdd75f06851d67de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad4a321f884fabc783dcdbde46199191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc226b5d25d5635acc4c2e5b2d0c5d7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3744f2f091956b7beca0ea481b5ec993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589118fd00e1367ba9d2b0f3d010608c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdef5cefe5050041af6b04f63536ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d691f69bbb3e730aad78f9789b21cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e22f44ec19f02e3e1bdceb6d9f9c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92403d2a22fcaec88740a829066566c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d404cabe166269e269298a07d89fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cb46f49d656deb6b67f4547cf1631100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3da90a17e5e2804d22ea79a1f02895101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b310ee6420319d5d0de3f20c19f96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caf3ab7dfd4a8911faefff8cdcbb89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef561872c7d5e5c8eece797684f9d15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2ba45532bf30597c7cec16bd44da1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925a506b76ffac97ce0fd67b66a4aa1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bab32451d26e428eeeb6df1ccb4ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69dbedb5580733a594cc59bc5a2787108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073789ee584e5771a77d8048ff1ca73c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0e1310626717afa2ecdf7849adcdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7654b4ce89ff2fc78c13769fa8cef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602ae40a21098a4781469f1ed9122e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8fa32d48f33c08264b344aec7de3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030369a9ca5ceb9bddc955e4921b7f29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914522e8753d9daf8a1fabe5323e6a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f28aab349124d8de2474eca509254116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7cf964f752fa0c92d7b60ff25897f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6d399d87c2a33b40c7c6505040b85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff24e658e52e37e5f3b694baf9e405119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded839b9f346f8448ef8149529a7b2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c639d332c4e04e11db5a016033e40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37f93df5d52941ff4b84baffb4f63d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e799d229eab1574baa3fa10fd0469d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396f84d63bf1f5f4d493e2819891d3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6378cdaac6afb3b0f79a747329b578125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad413f12ca79b0c1623813bf7efc93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253b1f76abeb895fee2305d174ff0a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f187afb735007872668b3383898803128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b625f20ec7172ca83e7e1e7df10f72f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beb70813f31bdd77d7a526f62bd8a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092550588044ef3c874d79f33dc5f2b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f432a94a39c25764c0f209b5483f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f2a6fa9f0535715f86021f99be693133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532b155e647759cb701c19a66b11079134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967dfd554e1f2591b7f3fc18a9f3f4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bfc7120e6fa8cb5c4464242059db6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b31e85ec1fff1bb6f935092ec05c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1454effb311a4cee2cf6289152a8ece138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5afe5d3eb8cdf86e6ee265d811227139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17261e427546a1834f403669648cd176140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3984b7a68514e483b3cb2d51ad0fc12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249948485dc4a9ce2aa8075cea7b053e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef44badf642780565852cc458be2085143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1d266f213e915290d3c56b34845ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9984385b2f0a9d9628d34ec62a967a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b82780843890c3e7ff38397e4cc3f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f0d8d033f218c1d0739d1baadd6aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de59b827cbbc375f35c9062ecca45b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf03f4710ef1db8cec220a0509064e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b996dbcb70ee4099084a5fcbcee0ea0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdddf474b80e03fa4f429943762a76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e174f0bd9c48d5031300797743262d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f28d35e6414c34c8a00a95cc1bd94b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd236016324a249148235db3d1777601154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946dba961d04320bf575e6abd009b53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d598770563e05a323e696fe7c416577156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec09489f8961001c8db23d0b421d5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152dbf5ece672b46a2068eb92c6b94d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96455f4f275352021b878e844efc24ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf8f40243dc390c956bac4f2d95855160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bae8bd3a7ecfbb3cda79837de1efdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eb1d63e4f018e3372e66493a18284162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961878cccd02622cb196ff71b3ba9f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffa60d697a4efe29b6615db70090c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f03943a2a00a5994adcce4846f0175165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27c4ccae1d246b2af47998e9ddc127166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7804aa64380e1e076811249d7c1dcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4631228b33fb621d49822e7ec36aba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a7d46fd3ac9beefb78b1b467b0387169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2af9c5022b192c26007dd0669547d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6a8f3675f75354866243c20eb761f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e0a3d2fdc36bac6915548baa0c54c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72ef781ce2d3fa0eeb95dbffe7daa5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997af4db2f58910d896d52750e37ac52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f18861b155810c063165b035b073c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20da9d1f33ca81b4e06d3a3b0eed729176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4c788e1e75cf21b569b32fbda287e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0930cb7496bbbfa1af6f6e3dd00177178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e980abb1c9912e863d6c664236367f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb1425963aeadcf36e08dba0a8593b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa099159308debf5e88b895089dca131181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee000d60e50fa989a8fcb23006f2c4fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aed40e8639ccdcd7795fd2caad4701183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e54c1fe81c723c448edd0e8d9d126184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e065d7f977f9d0466f7130e35d3096185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff03bf53ed0b48e65be5fa7a6e508b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c74324f3782ffe569dfb980426135187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ef645456809115c40d5c238f84bde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e855d5e0144a8f6c1cac47daa1b7b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034423bd2c70d278533716a02bfbaa25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efeb6068a345f6a8c3889aa91a6466191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dc587c765b83c9aca2d68f4890019192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738553cb77d41233e1268a0647d7c4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8720f9affe85c4bcb5649ad0f66e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c52f139dcf67263cd689a88e060723195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b10d875503e6fd6381ec584dcf23ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b568ef2b68c135d49247668ff04cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22084cabf56d0c522d1b124822a9e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa26dd8663cb9dcabdc2b61963852c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f15508be690af590ebeb316bf3953f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bf7ee5b2e5773039fbaddf306cba3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caf69c8333e8a27beb9496cfd3c456202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1280b0c7c9723a1835a8191fb8726af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10942131c0a1310bf21019bd97d7037204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8d46fafcaa7c07a4458c02149029c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63462a7dcc5445290f0e8de50390419206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c2f2d6ecb3809b0c8db321608788b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13403af315fddf0c4a7e8c7ad6160b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5cebe15decf44a28a7aff98e21abb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc3278ba41bdeae4bafd3327271b8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4753c5422fbc701b0e3f434d735b13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c367d882bdaea7ec7baca02bbee07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eea062ade49d0c41073141704c47e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7e7f7aff58a89bfce0c2ccf83669c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7e00617f02635f637129ea3df09ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb893948563ce57b81f9fa5d1e4de6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed6dc1b7ffcc1d2d1a5d0486a987fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf274307aa6080a5f433bd6076e2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ecadd91b54ef36b9fc81583540b63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4724fd023f4fc805dd6a3cf395880a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf525e0b42eabcabb6466611bad91c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467791d98714597f66285317a50584f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e800a7b92b0b76fff005065227b70dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa45511f6914eff40e107eed330435224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9809c305fbc1a86250abe8cfe561b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2b233f892eed6a43453d0866359ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66c64c81269f0106d83a205ec5bb78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eae6a5fd943447841e3eaed69390e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a4b98f5e472889399fdbebfaa8918229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3231a0cb6155a2f9025071e2405dd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a2a96af996194be280a7198bca976231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a502bc32068289825f24e9a91ed5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7664c4c9002fb7ba5fce5c531346ce8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1a6cdf88f0ef2488b25606fee6547234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429a2893fbf168aea60ec5301307c3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ea73db35b9d8eb176c0bdb0f5f338236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ac8a10946c76d9a73578a735ec8f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7ba9c8956b03b68ba0f86273c092a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215a6e16bd9e49ef53b43117b7a12dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edc247211aaebd629b80d195cc2f31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cb37c0e0592a61168fc2db3dd5fcd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07823f5084dd4e7c36931a170b54a443242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791770a15963585b9365047d498137243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ae51785b502c39ee18c06efbc0c73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d666766edf25a35703f6a357f3cb89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b63bb55ec7291b5925442206fbab5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e837e4d19076f28cf77feb6632f366247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a174709471b1db6f06303bb145aede248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c9c9e2c4af553c017db8c142b0045249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df9f793f27d359c6e0c2081d04dc02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2342136282dd3a48f2176ccd2b3fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20887dae12f164678e438bceda68de0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c13256a71eee0adade0e442d442a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd344c3852fd144a5e12adf2cc74d4cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f463c8e3f6dc1f2f234762ef40f60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d9d9b9ef2a935a8cf63ba17e761b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db3e2db185a7fc1d6eac2474584394257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e76b2e6185afd45dcdbea48285aa0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2b5022218a2e1913598e344bcba8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f22439d3b4a928fef7a7d8c395e8d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d2a520426bb1ecd95b482f979f0f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6ce5f92c8c10aaef47f94a97845b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533f437a6f8fd570a7f3832636d9243263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab4ee2f8c9c0346f81e8cb06b47a52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84706c456b1afb278902a16cee132835265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef288123b1e177c25161fce467478a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7851b8353a965a4d603807dad635f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13ef608fd4b9298e9ee0cb95f8540c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9435929a8abb64ca616d21827e399c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f088926445bb174b104f3f955a6233270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97b4fa4d82cf867a103a24002cda5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0414a81b355113f5b9346f5e75b787272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d5cadca28fadf77f43833c34633e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c136348878126016c284dbcaa2d3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af2ad00d5c2a4051fef886a9c09af3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e9b34861d9657c64f7033f62b64cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d98fdb9725a83a27f4071c022fe1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6d55ab96a8b486d495538da01dcef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fd12635c0db70637ad306c3994f69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78404911cc1c9636a48f69a55646d3f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a2c2def02c46c603ad259aeaa0143281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4841b1178d11c1c95d73ed98d9fb98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2246863067aadea029694962145aeb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05655ad14011f77169c2a4c17528e65284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2413770d2bcac428566594a45e40d6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162deff496f9cc392a699ae94a13fc4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772811936486a25b122153a634cc65d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58230fd443b780800fcfed18e5680751288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94070a202e693703072cc72af405a49e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190be1d45151017a75dbc1e5a13ccffe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75172d38a6555b3f4b17a2503094d7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78b1fd1244d3198c6a3b9b867f53bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df01ce7b86e8a02860a24f4c026d1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204b5bfb8d9c2a56df6a6def0de75a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b578de54e793f5a4e402713eff24d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bde2043f0b8101938d6afc62f216b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c8348352d77f2b47bde064671ec3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61c212d31556ff089f604fb12bd27c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac7c25b0f8206829950ad5e1999675299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab88eb837a018581fe435355466373300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee3c738b5674dd1c5899d0958d2f9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ed475a3ab570ef11b325e217454a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcc67705ecf86f7ea5733d74ff2af8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153862127feec154d3affc41da5f8bac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94038d9a5e05da87c55fbf1f52b12a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9a9704f5f403d24988948e56c0861306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8f64ad6c37e0471633d446aca520e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d528e253a456921785a271413ce2253308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce79fbc41392b684ec2c3a536b0cf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94712c33a305680eaffbd5eb458613310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54372571b151e656cc351fb215ba442311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8e2e538c80bca90e74821d1825a38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd3a0ac9fd5597c8c9644e801db698313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995a57d7bd9966d5a5ac42b3d432d3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a70e2936fac60ab3c775ffb010abd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d5dbf1eb4fca97a63533124784151316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc91a6e3f190e6e1f76a7aa7ad3e5dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c9fde59cfac4e0c5d27a6931f1a13318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa88124767efa3c478d17fb2872b2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26a5cfd99df5fd5e625376930c7c96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeef6bbcc900eea17a7238358f4f495321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dce53f49a013147a5c9aceea48713322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc7e6933046252d75f8d2ecbfad9c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf6a691ebd6004cc5e75b065aee052324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf2f4926bb6e06ed5627d7f87f2e3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115e695339afd842728b4b6071fa17a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522784ef85d4602763947d4c3f1a95a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98100a431255949fe8dae57868081f9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a8fc6e1398f584e8900dcaa0428f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00613e6695a55adcafd8b3f31e044b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7941c1097df4c01de03ce34948f081331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58486249909cc112d5827f09ee9d0989332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040c58dafd44da8171c472e3055a5a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1877f97ec07aedade741da00395689334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb821d683ce2fea47b990fa58508c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a57847006a77e6168a5b6ddf01a82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dde7ded78b014c9284b5efaf0ea206337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5e714bd7518ff5b481260cfee1339338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14813d188dfc9a8ccb3397f5486cc775339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28d7d96aabadd7d097bc798c1fcbc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90affbfbf70e866ac60565c25b411999341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671955bdd223d2a9d144c5b8c6a0fc7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2df9c4e1c8d191589e2721ef3e9e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d27079fae92d453ef01002d31d17a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eab6f2beb0e56bec25197f7906734345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e59843d94daef0d6d4d28e0315fdfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deb4c6bc2b547427285a3978046049347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dc30b8cbdf6c9565f55db441b5bab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e793563dc784f8492d4a2e0183e1218349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a12d04d0a113aaf044202ce050700350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f191091fc58cc6c78ce8fa842a10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa988835b4e09c256c0be08e0ab4cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3755c018ca8ee99e1c276ee95d602e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839f0b0747b08b68bcd600c6c9d61a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b1e81a1562a59649fc949ac62b55d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28de9fff702035ab54405135ec81d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dc8db8504bac19159f7928d8c1e7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e79560e48ff7fd9af39795557a9b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5b303023967e409f86cce65b9c579359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a6de1746fcafad6f9175c5d0f67d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24f067f51e9886c3e66ef86421bcdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ed5c0b9ac93dfed68a2f369e15bf6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd64739de5fc4c768936f4dd1679ce7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d76bae1f2474e5a296d354829196f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4b0578b271f86347f8466966780c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad90391b0f7839a90e7dea9e8d1da5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc30211889a8af288e97f47ccfc14c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e066697fe0cd63af9f72727f7e3005368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd8df2be77c43d208a7ba3b6cb489369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f588f95aa880d49ce1431f99bf792f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7405f9f05e6b0272b3ae9358f0e480371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e7986ed632a5f6bf521eaee40e7b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0af02afaa01d930af82f5ec6058e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d4858dda37814d5494c3d2af83667374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88915b3bdefe1ec4aade9095d663d4d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9890f47e81380845f06046e11e59c71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9cc022545945d634f5898988fb516377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6c50175fa56148109207869bc9774378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc65acdd18ee9f7ac86e544e85fc6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec2e862a0441c690dd71245d4aa636380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95ea35dbd7eeb5aa2d8b75eac32446381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8324864106afa9f50f2828aabe25ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58980abbda11bf205b515cd4ee42591383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59657a2bb77a516fb3fd66db735fb4b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1b4066a6eb80759970246c778324c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbe9d039f458f03f3e4a273eb5ee80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711824ecf43d65aa3b79a35e55142e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65de01f6d98406fd6db1a156b3c8af3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea85ec6442eec58abbcfc016b0cd11f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc224838a3cd1cb8d1521777a8a38e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645da315b34ec5d3784efb23640e534391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293cc037f8dfdab0adcd0983b3d90eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5458ab33765adcfc78223d384c4b3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccb03cc756ef5d0ffd6f0a7eb7a0a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080b2a9250962129192718677c01418395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ef4067cae4ea0c2d1c3d150c1b439396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4b6e344b01c6c1a67ccaef473e3b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231417120d66ac93c60b2b6f197c84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc3e190a6547d9743ad680fc23216a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178e46a207519ccdb1ae294e485c804400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29487f7e0f2ee216c778b8414418f4ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8193fc013836af4c748839adcc9fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1edcc76058bbfca6f10ae56af00c58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078107792aab3f7f14d2c453d394254b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a9c923d2487cc2cc8428e087eb9c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead10af918e1d2fff58350d161ec7c17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab331eb638704f0674a87b2edce1196407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b434a36c57d915329d996c0286add3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b512c549083934f836ea6eae2c64a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bcd91921e1d977c1e99df2320bb5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551014ae2bb535fd0c2afaa3a9581cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f4fa199df63e17d72a570f0c78675412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d877bc23df95cc2802a3227ccff26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a24e55f8a31a18156944bd13863a13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d58d7217daa238a9780019036f2e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d38aa38dec82f7fcab9e67e33d5fbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d597b1e5401d69fd6354f0ec28ab2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ac6566b55753e4ddce2c858ac96a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d0780f76c5c40d28950ebf89a8108419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee0835082a454b2a8444b7f43c3a66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cc665749167a55ceb2c02cd11231c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9362f03ddc848827a29ce1119868c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dace5384545aeb8d00274a3b605c5f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d842c1d552fdb62cd910320a2be15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6126b72e26a3777d3fc7db6075e182425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3c7d99fecc28e4ef11f8bc852d345426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacc94747a967ce9f9a72abd0be3140427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209f64bb0f9d2a011a05e8157be0802428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4cd7595c4a374aafaa0e0bd1fe687429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf93dd7c2ede856e627e84a79b9ba6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9d5708cbb23743a62af4abe87ad8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20073882b67e3c9fb96a0c6059eb777432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f788bfb04b16810aa52820e03b2ba4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a28c2b2c4bd21f99183cf1ac5aeae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd27d1bf3f2aca0a72333ae46f15ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e518e694b9d7347bef94763ce2bc7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944d3cdde950a581f29ed7f3a64db76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49dbe952072fca6c48baafb00e72e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914169c3630511874b231a6fa278efa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24c4f5a68c2fc888d1b202490dd012440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29b94ffabfb1df9a7270808de8da41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6cf439c5adc63d5d890db51c175e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3e03c56fdc6f29ad3a637dc607b82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a549e0869d2658de6a634d8eed342d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba8ec4f224ac03993bd1f15b0613c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bdb1357664cf220780b5939cc7fc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935073439a3da6579dee6c3986600d38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fa17718136f8e57234aafd003de62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3ef5f5180f3383c8da19f05c22e7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0288c72de9945ae395e8bb7ef2e4b24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15992c63efa39a03f250a72bcccffd53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4766cf6478ea102c63fdc5c8b6856452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13e3ae5fcd0fb817a6f69530ba9b2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b722f0095f5f8c74e61468848119f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be279ab1b38b3d7468878356f6483faa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f47cacbf8a270de6ccecf72cef4bd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bda18f4804debe7b0fe7ec7e63bec2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883563a986043a5a30b0c74f112b5a67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeefbc6c8ff17ab2dac56f89b7aec72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51152cfb36b51f9707cc772042afa4ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a726316c4532fcfe44087ae9115ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670112ca5e1e133e56e30a9a17e4a14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05470df2b088e154149174e202cbbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc928ca22b54849cdc4172a9de971464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf89f523888c5dd7101c6a1ab25f79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620fce72e7aaf943a9a24950f7d08cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b823e964e41e34853718d312325471467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c65e1167ad42cef170ad02b30a45e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b993cce66a8aaaa8f9496a0f8e1f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1db539104ab54123ee7d328c66a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a09c27452299e8b60dd88515e86b53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118ad57846716702a22e8312c89fd1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eb7dabb355ea4c1ab5b06c13f29c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6493f510654ea637a77b2365b21a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d9c082d22aae23e06698f69fb9526475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2507267bb045aea1941b8fc6099a86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858675088a7dbadf91b685d56f2ff55b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb81643f8b925591977b8709a5d0aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06464c01212ff91e3a209b503dc3c8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bc97df587807b162256ac5121ede9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c475c21910acc64dab7c6423e21122481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6103024eb99f8b95f1853655919a2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d015f06ae500555c2185c6eac1c85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dfb847a0bf30f563a8ea951d65b32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616936b20470e530880e76ad466fe10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c1aa7f7535a43a76d8a82fca951b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a206807a7fff53b94d653b3610068c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23d0a0c06be0af89362385b8342c26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f66b3f5c2dae8d5bc31f3f147c061e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ccd0c48b22541c4c17e9cad6ad106490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da249df7298f15657f5b0a52db2e2ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d31d3e0ea4d5171520c5bff42d819492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10838cc7956e8171ed09a4705baa95ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d008719a9c8e4ea44342adfcd625f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f4e577f4abea9ecdc063ce0bceb8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21019bf393e6217fb38d01cc0bdbb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e1b0eb298b4a02e75ff1de0027a7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c67517fe6d045af584e1fe120d9fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67952baf656aacc2b43a0217e12eb3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd39d6ddecf28a23e156b1c041ef4a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d53275a84ba527094d775d4c78e3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b9d8777a18f21128aa9e1f0ff3ac3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d525c0afb51b50be3cc990d5732d026503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9924909026952ec5bdca971411a2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eade46caf96cf1af660e493ddf1a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd793503b894035dd6b1ba20e5b413e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1803b72b78b3a4f3f387df8dd4a3edf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7badb90bfd41b48680b4218cb0b421a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee92417d2c2f8a5611d3b406282d1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479c11b24651c1c400831944ac4a729510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157108f5793b8bc8b7239e7c46cc194511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d1707c807acf4fc68777a473b6b11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eb687ea5bada33328fd34aae8c7e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da281e7337f1e997e43acc7cb3ebcc3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1e87588032857ec90b9f6c215dc94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9b976323601818a60cdc4ca9d536f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238a77454b89f7636bdf5d52aa46089517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138e1c0dfcc2b2f4adae70365272a92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dc89f029da054d29fc7ff942792b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64156dcf5946d5ea48bc0c412cc7ae3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2f47705f6a579f72c0d5183ddcea5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc6c8689cff2f4bfab14583691f66d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d1e44a3c05a5eab789781b2d1ff5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b07c69e4b72806868330f61f0628ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169c1ebc5571fd45e390b5ca40643e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76843142b6a675b705a74e570c7c27ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e10a20f8bcf7305c3e8a507e12d923527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b41a7872eda092ba4b3dcf19ccdf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8ebaae457a325615cd7acddb02c40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794eccba29844b1e9d7e37133f5c0964530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46743e6e9fac4466b83470c6b293ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436f83ad67738c168b1c7a0830b46fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c642ae8f1cb51c6dc209a514d4956533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80fe81ff032c67afeb46f8cf4bca14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4d0992f456413d80a295d414362d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d3839589d5985bee4db83bf10e192536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350dd2ede45be28090dae9f1ed0b9f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887843369b931fcee11946c9cf71b04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa6abed35659d499274fd76ee5b768539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419a5fe8cdd37b3f51ab490a41e3ea8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9209ed89f6d575bc15a9210a13a6a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405af2944382df2747f703cdcf2da636542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad8f40beeac0647f9e33d624508322543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ef5fd4cffbc0869b49cb886997c22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a194776db327acc3c62670c748a9ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c163bf97292e9ecae1397345aa1c881546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203f6339d19cd1534b84a16f6811ac6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4065ac1f06a40e18aba4be099b986548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c2e279bdc1d81acaad71ddf021b99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecb5f0d81d4e4fa9d1145f2fdf35a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319634e8ae8bcc3b89ae583b6178d68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d7d891d4ecd03f30f9866d49d520552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac12ac6e9f2710baf6ed15a5b1a176b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600be898c1bc0af9202eefed253daa81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a920b2c6df7775986aff37a68e26129555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711f6b64fd147aae5b5a3a036c1847a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ef5faac8920cb2215bef8dd2652ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f011d675efb7ea4385bdd818a9387e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a5124393212565d3653b0f0051dca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def2112b44dc5c65fee0f002388a6f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72620ad8e602f3f6c3bd5de643d2f767561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2be267d837a1644430c500c0795f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e0e0e19d8fccd25e080d56fed833a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f019eb4142acdd8606d8ca6ef5d90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad0428453c448a0313df83f497e3b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350767908c64ec840c0b2642d772e97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e86fc603a65b5a6954fc63c61454b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecca107a388ed555b5175c1ab96bb54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac82a270d6eaebafeb715471e0bf4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90380903a67c38dad7f58a2e6372f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b20087bc99c605d98f1b78622ff352571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36215f923f9f85e5f3efdc2608a9ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8bb7ba20cb4e5c95167fbce31e5e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0764a7d679dd32aa848e72cf6c13057574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3875140f00678989822ed749d3c38a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803243cd978c8ff57d63d04751402dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb553c277fc4e9ce2cee701bbcdf7a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52401b18641827f96b1b07a446001cdc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c9a78ae873d8541f9794bc65bc485579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb3b713a931b3c2063a0b35070926e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e4db931bc8c6ac3e4dd646b93ec55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc414926045318f3b6f62094a89bd6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5d95230394d70fe786a7896a365da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e56e20ac8e6d5645bc7af2f4f87831584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0892504aa3d8ed3c1df1845d9a8910e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0bd6fd959b3751303f7525a9291ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af826d5e6eb4722dde3fe344b2f8068587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8939cd7853e5c543b7741ca60e0f98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e8017ea4fe3e07f52a63b94707ab2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057d04390f4fc2e4a344e2c7a788993590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c347ed99ba6808476b37fbe0dafacfc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430d28e623b885fb5fdeba8ceed9637592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d6c743c72516e89d94fcd2bd195e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080681e845ffe578aed62f6586b3798594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd88bcc196b7fac3ad465506dd9866595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b681b2cc63820b883a4779eb44143596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70467ca19e0c44f12b45a502c784179a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d24794e9e07c3ecb989094dc65da2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73445e49bf15f957f3829f22dc319b34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d629e6ba904dde154364949640290f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a888b1fb93d5392cd0207c29d3580c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85e87658277e3b9acc7a0c43433cc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737feb214d403184a91ec09eea9020e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2642831472392c2b569ffc043100d52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269846e5a976be789789d748551a52ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfecf13e56184cbf0ad5c413722fb43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9be1f9558a928c1fc2c09412db62e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86abef4b374e7da087931ea174677b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0548e1a5c003345e903c4254f488f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e11b20ee2d644145109c189b456586610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a049b745d275ad64986b4be74734c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3896c151ffcde438c2455e7eb0305a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af21db978838e9fcf3b13c2abe28b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97484f0bfd45fe9e6b4297104e26e0bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101a5398ac6a2f8ab0f2fbdba2d187c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99605388ad7376eeae97b641583f342616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfb121d414478f13e211708dc9128617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608875b310243d7d49fb6273a167a71c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327920fb0d9e25c2c4daf7497ed5c44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9f7adc491d0ddf74dd9c5b5f1985e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8165ec69ad57ba5d351a07991dcb6bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d02f082bda10a35d54a47ee5480671622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed49de5a8cc8ecc75a259a8f9543639623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2098ecf1472da008705ecb6f140626624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040de77bcd227a16091ba6439ecf4a3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c867a3919c6a23a70f33a6e98e777626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549e60c479c1d1407b34db7f05f7b10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b7552f924ae5fb1a196f25e149063628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa94a39cef8373b748bf8542c475502629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0017eacbff5f68a01f8d142423699630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ebc287f1fa33c5eaa9a578bf75cd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1e905bddd96ecf725908945c06a89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7252db9a11960a5a1f06a6a581c6856633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981500690a44f0932882b296b56438c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae6e13a94056973024c3993b20c217635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf7ea2fd91aeb1e650e536242d764f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16a4de56bcf210f1066061c20add00637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bc4a05397e12ebfd857159aba1989638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3a16e016a8e7b56478cc7ecc421e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcd91c63d447051bdcf24e90548945640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78104e876c71d68e5e2b3663b9350c78641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d9193210cb1b0ac305871602f0785642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930ed5c3bccedf74fd922be9d6bbbdd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746901886ffc36d14593626938e9889644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa56b253bc9abe12500af53a3907b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e69b34c962e096277de16b1b86a1cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2c3c7b981673bdf26b89cfca7a2ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02dd8cd0ae7963caff454b0b7a1514648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767e416eb0c8a4c911d1e318c0bb1a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eaf441979b41a42141cac9b31f7e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d399be8bd6f3e8c0cc35079592a8b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2cd33585145a30f5713b0378ab803652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad493bf77641a82eeba3af7206b7a1e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63063b17421c384f2b8923cb140556654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dedf217f5cdc0b3f0921a27a1378c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe0e5a254013b139f6631a462bf784656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece5e3cfd624152440252ad3fe695ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f12f444b5432eeea4aa8987cfefba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f62c303881285a6ee7dc191712892659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b6d03bb2c76c45a033e80f89e5516660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a0c62775602e2f7652b081e530ac0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f055c80facf5eb6623b543545dffa22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b647fa0f603295994e19534071c6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b2a67dc387871b88c2be17c323937664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5936b718611a9cc27241c458f3dcf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602d9fd21203c90ba712ab86bba198f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc426aa11b4708449b56b15a897e97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c52c1972cf91dd1748faaca232815668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff8d1e4afc5254e29f8e380ccd22c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710dd60f671cdd8369d72516bbe6701670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badca8d2740dc582a93c95bdb79bc7f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b57a83c296d0c8cb7af0bbfe60d4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc3347516efdeca2115d5699934dc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96fe6a5c303aa37a3435f43d658469674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b57c08a31c9873dead724f9f926712675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ba305e6d216844042367ba121aa59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca2fbd697a3460384fb9653f1a74a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a061619b5e37f95762a93a0a15e3141678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ce8ec8f255fe30de8d00cba1cd1f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809d62e25bcd46e93678638ca151b16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6ab5dceb90016834180e9a4ee37e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feff6298e85673ca337da2a320c5b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f05b93d8a181c590f8df3af8c77fe1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081402f55132b7bd4083b1db820d9cb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431b6f7eddd47572f2378606af33cc5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc136086748ecc761693d09514b1635686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d12fe730f912460138656bf76a96ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2c1429f626ee8bf86a9fb40f294e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65acc3ef2ed6e7354ed1445872c590689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16a90bb306cfe0ba35f35ef2deb0f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0614898e0865208c688b82fc9ff29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554dc6275281befe295b514644416ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819cfa35394ad62ac6798ed40687bf3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496b7f732d77a8130abcac8e0d42de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed89c5b723de2f850320aea0015555695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ebb3db0804bd2c2b80df6f213157e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21210ab158dc81362ae0c907edfdcffd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93247d365d23434593d7b9a4804bb480698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299bacea09104f43c8665acd9449648699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299db3e7bef311c4b9bffa33ba1744c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7dfa01e0d49d43875628b991e1bc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1baa66dd8cfb002b982651ceacb41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee0854d5e8928f509c89985347fea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf193ce90ce4593fbccaf9df6a4918704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e60ce877f13cbc9f34b20b8f5be43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621e018a9d5e1ab9b475b8d6422fb22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9d542c66eadc9342f4d792a518d73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47599df05a719c4aa1c4540d7ad8d95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79d478dd5e8fc2b56eb951e037109b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa15e94e05853c44b3567042015f6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac835f0fd37553877fcbd4e6017bea90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b99ba1aee29c075bcfa68e71d8fdb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d934f36082782f45fd02ffa877fd411713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c3a3497c4b6f38fc93ec4995d69cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66617cfccc3fe8dce3cb56f53f8ffba8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791773eb27853f721844f3f96a3c6efd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b817d42b7a51d5d14b8fc93225b1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b2e2784d965c9d069b11841c06d67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637332a869c63e43bc921cde6b29b149719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c0f537244d5f037239c66445c5960720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c1e7b9dad2c05d8232432d32b3b42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c429e236d7662de0eac7b7dc4928ae5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6aee7858bdac5215baf7635169266723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b766407af83a83bbf14eb6301bddb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b4526fc6bd721759a05f21ba523b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d37c7309fd5ffcc969394d476946f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee88fff70764c64b621b16c82f8c192727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bbf388554610a4a23c9cfae2b6915728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b071f236d07bbee61d9a1815800c40b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b14a2e06318bc81f917170c2177a25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75b992ca6044a7e4c3a92cf8611db3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ecef8f47d8b37762c554c63980839732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e078c8ca664a730c79f6597b67864733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b7866bf57e542cc176ea7c495feb7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59263c957f3dae9573426688125102735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554a87c85bd6665fad37ca09e54678d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773abba0e4e06774ed97218e0bec9d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020c744bdf45c96f5185c222ce9945f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f429529d3a86cc88a3ade412cc6172739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9c181b56d3aa1e053f65bc759a94e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d060213b0ea120f1d5cc08d3cf5b9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f475f133d904541b29fcab847db694742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f2c4480518c45da8e4697a960970a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5d981a6c5a3b587ca3ba5750f2432744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6608dd16e5dc6b29c024d8658e38a70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0686dbf864fb19045b6e3a4ba5487d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d74fe9b462e536b2a3820671e15ae2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b67562817e39fced8d1169859a737748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34bfe1c4c04c3a7742973b00b1e2a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850e6ca0a10b6b3654e55e87be7aeaf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f9cba682c28b9a015c4b6f58e01b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349a369b383eff0bf68a0f57623da73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765c5ade75bed4f872a21dbec572030753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddafd859bf78511f854a06080d5233754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d989fd68d30a6bbb3c9bca64e674b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef24e780e408d801125c8cb1bd37ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3290bc1b662129a11bdeda225747109757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba441c1f84f4d76535666dd64e6d4a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44b3acb7c56c16bc78a9460d97a54a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>