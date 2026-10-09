--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf82b523da733c920cb617a6ff427fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7d96c471aabd5eb8d437926d969be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b187c29761fa4e3fd980847bdd7b0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da606a0bde29930d02e9bd1f9612893c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec83bd74a8c9b3c37ad84720cb29c675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca95d3e75676b732f4e01a681dcc3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54bafe4284f7ea8c841acf55c123e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d27bc8a8e4815a208746457123f65b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e55cda0f21081edd21ced6021dd949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a19647c8fbdee1c37dc7caadb8e6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755eaf78070558d265673f793dffe2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efa4f533c30f7ceef5e152fb8560f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735f48a080e5b53d9878ce72b8fb46613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45e1bde6b55d85adfc6839931cbf9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f57f2b628c3f949b817d52ba4258615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cf2896bf50f3b70982170cc83422216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fdb30e267f35ffb34dfd8ad8ac48a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386795b4020363b7a2739c1a08e9f1ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e977debda3b5325cf1904e8c1da733d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3898902ca9a49bb51d513b364057b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc2d19702b47660bdb6d2d6be201dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fc9d517dfe5dceb4f9d3ed217b2b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c36a7c2d3166a64c249229023c90c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9569b1b375b38d80676cc214529c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5888595afdc063ae35238fcddfb9a1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab4597f8bbb73864e5714fb27a54d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67edf36a1f0d145b09547bae0047f0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4f72db1570a77e8562879c9c5190c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48944665509fffc6b4f62e2116be26b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922855e6a5e45ff81eb5f240acca46e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec4936a994ebe08e2ac76a102f28231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030becc1aabb1cf30c2775f742096fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac04d834a4b9d44ea0dd9d891589a3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3713db3fb12dd0a18e5b6fd677d0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20a9e3f45de4e7b33094e173bdea0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3b18bafd47436a19a33328aee00e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86253f63b9a261c7b7767aca86caf5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a07232820f624739d4d37eb9d3a47b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200203083490094c5f08e5b9d6d76ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3527126818cd16d74eddc64537948e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b747735e8546ceeb9b80989eb63f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef1d3cf51828cc3171c391dc260cc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e94c1bb26b4660363cbfc246a6a7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0de0e57b60bbcdb7afacc44da423e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c753ff7f11171b941154c2d826f3cd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0dcceab04657392f37862118bb35146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7970eaf02c72663f3b172965a854b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd14ab087a1864aec524daf38ab34248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d3e11055aa7f36667b9cdbb7794e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615265768e910a27c5445fa9ad798aeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08785ce132489a6a71a1f91ce312ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daed3339607548c2ff2569ddb9e40ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b654495a36f6b80d75af47a8d52b8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ffac10b42cf140044e0fb974e3fb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cf85b1ba5a335f633a143c6cbbf0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac6eef72684bc20cadd9a628ca3cd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd00c206bbf9e3e1df66f9efe706d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f440d1dbec7bb4a9b12b279247f2f9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef3ba31e80548791e8ca3484555da059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918a8ac686ec6cd9095bfaec122be2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20764be10adaa962c569083f503beef661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a20c3824d16772c9dfae4b69e71a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a6b9e6445554c8cbf3f721881692763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4624d011fcf92ccd2211f2652aef2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06897103b12342aa2a9d9c97ea3748e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744daf13fc0740ac020b52583a82e98c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb156efeb96291e090dc6dc9b32a9ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d078a26241fb22ede139f78b7e133b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748a405e712eef98a2cd7cc30c3702c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c96b8c56301d27612743186661647f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9e5224ac6391c2bb1b60c9c768b3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f69a4cf685c749b57aac8032e4068072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31943348cba0f8383a75b6845a57d82a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a78d28c5d128a7f56b44ef727ad4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab5906e7704315bc64f8b0ea20444d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa534e28a6b42b7b15def09d5ff5533d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bd310eb9b91474e32854b4890ee7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7673009d661658bb31a45957c6446278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8c641d8d13b5340a3573d145d5ebe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58e2cdac808b56fb05a6401d69e30c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59091e7e479a164c83401cd48e75521581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abea768a319309b6520f04eec8bc2cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b2e11708fe23a35d8c5f0230d7fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a0ddd84d88cfd633f1ad41c34ed2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ba36303d3cd4fc25e70eb18f1ae2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb325f3065e760db1f16bbe01560451386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44949eb464c9345c44fac35ec3c29d6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905326512168fa1d63cbbb49975c6f5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf61bfe9c8c9e6fae10e52269706a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b619e7ce2ba750d2649a2caf7c283af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218af52c7bf4647641a41e64e9ad1c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d204e8154cbe58cc3308ced7906961d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56789e0f6ff4d93ef87866401bedc32593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4a813853f0c6867090b7f1b32ea7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd821819e8416b5ae90a8bece15896d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a412c326f3fafd88c56a010fc180f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e74aa844b7e712332cf32383213b3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71c98d4a0657091d1bc16316f2668998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b5517e3c27a59d5f2cbcb8553b8a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22ffa06a83b6289531e68c2440c160100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f75ec62248ea4cb7436b6c19050b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d592878f755890d8f5bb4560334a4cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921a033cc64c6676706e7903a8174ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea207289613b2719c6ec303c7973f57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ea066ac364d8dc98847d01bf70905105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055d184ba4da6c1e5d4e22565bf4158106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1fb6149d867fb24ad72f75f3f5bf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d0287231bd42dc8ee5c9d69ab112b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6b80f9242191fe16bfb985fa07041109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8beeb58e731874f73400e76e492c2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7d7a5109aa6fb8d632322d402798a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41ad51e116f669712640c034481797112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce669e6b056bace144a540eaf9ecd456113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3286c52a5c399782183246b9b39630e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ae3d0b175fc84c0df39e2676fb89b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cefcc363bfd7d561b944f39b9f5fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cbfdc98a39bd4db7920b966641aa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef220c860af6384574bf3a18791a14f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e16db96426a3a8726c1fa0899a4d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1af91762c1de87207c1a3e8aedc011120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785884f1371933bd62d3c84e2720f667121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00c452eead4ae261490d1ad7d2122c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f89622398e2ce7fe3497ff90e3b240123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf011ea512862dbeafe0a5711850ab1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773cad7ee75fe2f6fcb1807277bc86f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7a81f031eaeee61434570b017e6fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aed651997d514ab6fee13bdb6d5fba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3465ab2830f5c044cdc2933fb2cf1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d220aa2a002d931cad02cb1c8bec2a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddbc52f949947adcd617ef19f1458e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19726468135d388ce0cd0c72932a4cdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ba16070714cf0cbb1dc70a5929d38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6ea02b29f9a8241869161898095f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53d50b56dbb075ddea1472425df137134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d129cb39841f847da88a8fe6dbd151135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fe3a854d8c01d5dde3319ce0e2e58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0ac03b3e77b594b3180cc21d655d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3538e9970d5948460d9120850a41199138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea856175b8096f5f6b779bfb357c1636139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722691a37be6973c1e84348304c70231140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d6547392e6ccd55d89f977c9e7fee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f22044238ad0f926a047afe1b6458142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4f66dc663ea840769a8e7b91f3e4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174c27e76d2e59eaf08192357332d59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d4fcad5f3be337eca05fbbd4683a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239158a61f37bab15dd82958249480ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497acf8b811c31774941db93d479733a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373ebf17407db78c596f89aa0c6a8a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a91c1d19cb645a5a4f7a06c88b662f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5698598688abfebcfa1acca4e702b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649df00c517832cd5b702ddb08ccd05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfae7dbec0520dd34afdf09fcb0fda5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862aedf357f8faa10dd46daa12dc612153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55655566887a48c802459a8e225d390b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e199a5e90dd662b8856ded0cfaed7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90f557a768e86fbb6f5b80c1dabbeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa814eaba7b8d6fa68610dd676c5ab5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a99d16c2a89df19d7419fff0cceb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2827e8aa28b06c7f9572b42fcc0f25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830750a8268dcaccfeab86206dccec21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff2d6505e294a823132ebb67f18a82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3011822ef0edd9fdf5f8013c4dcd0f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add814b76ff102aa9fbf3acc0477837b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2915ec6cbc340f420f9ae60a1351e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d19c8b1389878252dddeb84693a51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a037ad12daf38245a7f77e831b5043f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b14e094ebec16012763b9ff31f720167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bfa7894aa48e46239303de6dd5449168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d459a683c64bd74ca7b141af42570169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5d6e8af4dfc3c80054cf25aed9603170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e7534a1607aeca30c6e6fb38de0f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050edd558ecbdf137e8d1a78561785f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e78a9cabb1e5b910507bd8819be1f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66cd27d7772bbbfe872788d8fb2c8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdf86d5096eddaf60b94119ea96676175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a20ae2f70c15c852bd43d430e64700176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6140fb74b2116fc66758c94770c181177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39705f869f89bc7c715f9b11ca4e751b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82410ba400503c09708ebeb043d514179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ed8b9e6a0dbe6938579e49c327df6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306de58c6a1c4bbe0e5db5d658661d1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb60b4356cd9a1536b9f4f7b2996b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb021a3302f12e2a9d5ba80f4d03983183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf5efcc454c9bbeedb66af7c184e47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313452350a4b3bc015fd81411303aa8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc014a3460f95aabd6a9d12c22e3be3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecb9d52d616b6fd159b9c7291e3a96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f43fd27c7f585252612e65bd6079f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6703e7053f757ed7814517ef6f5d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db125ed57c9670e346d5725cd9f1a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e97dd9eff2648e24b3d407be7b957191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d91a0ad1b42ff184fa6a7a65f17669192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1ec0a1c58eb1c0c632e71921da12c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a0e3c4f2e05f2eda50d13df160024194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c42891f36e1fed03dd2699422edf73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31610b0704e4184d71fb0a1d18fdfda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b458b43928f70f02ac0f875449fb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df22c14fe42235acaea75d4bd2ecf6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6fa1059678d99a8cee17bda464afd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead08f2cb39763a8c0a8915562a6b07f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaab7410d412e7f852e70b547e2669201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2c52064b5bbeac8e5ea2221051344202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fc0758fadee14e2b463b6fa03c02f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95a121d9907774f423b5f6db385996204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38a2c36622f2f245c8b3b4897f5a92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb802b3921f4add2e95dde516a5947a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9ad8cf8d4b5e247adc081d2bf439b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d4fc9289f032bfd434ae2537fffdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369b2b2a37e9149df4086170c457d93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b18910d6886b0080e89bed5d6cc82d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da62de448b317a2507a55dfad58d1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25799b8616f9c515fb3c2a147017265d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222999c3d2090a0a3961026de1c05dde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e431fd96d171f0bef022dbeb45c89ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3322529e4f0f2caaef4b11043a53fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ec35e821ce7e7df5b406125b2eff2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae70ea1f51fac9412b172569463c68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63c7eb15d760bb314fdb9d9cf0e1e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad98d5c520863229c6806413b70feaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffd398c5bcec4ec97711308d45ad05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e077fec378d0d75a13bc40fe1216f3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8cb26a8b25c40d28b5a07c6964214222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e3a663afbd6a9bad9e3ef9e4d578f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a61be1a5a8f708d1efa07a735ac35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a17d9b32aa7521ca3d20614496ecf0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec1a6854efc8b7bde3cb8231d0e3f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540884b1841bbd3c5b5473dc196f0fb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19a63ebe16c1c40ce4202383eb1c08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c91a48310eb382c92c5c0029826c02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac10c687d8411eb7a3144cbbb72bc03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9571319d46d6e77d65373d7ae4ff8df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ab6a6cb65ed875fb67e643bbb6d8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8522cf68bd1145146dbb9f65af8eb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861b5286ee7707db0a9f951c6f36414234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f244c5fe8cdd4053b86ac2e7264f71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f9c5452a37a8e9f3b1a4a193d6840236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b636fd90ffbc66b31a9f889faed58a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d0d2a294a49fbb42010815d1e6be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e82fbc999330327f4027ae202600da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88276f76a3332fb90cca2123e70f4da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aaf6507572a3aa7d9fd17411360f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8947a6d5df326a684e70b9197927e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10086af2b218a43064d757a27dad53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd76c379e3b23374f8ce7ebb929702244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece46bfc676f4a68f35e4b65e1f9c38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9290415d9bb0e588638af8a87df26e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046cc8832c0706be0fb7a42dd497a25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79044666082f7659ca8bc0ffe13550a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc51dfa91feccfa6795a01a03e198b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeb29f0c152800744368e9b7a39910250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079e21ba8dc15d41754a57e14102c21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9f876e1ee4d97228f5e4b150f01f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8c0150cfa55f4b77835846cd9a251253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194d295b67776344969d1268c35cb39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7912717966fd92961771fb55c3afe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372ea4fddbf446d7fd9f080fd1b0e82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66cc723eaaa467a0c2e69ea67083bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d797b32ff503802093a35f8100279258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4f164c27d1de10a23815f6491da03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa320a7f17b4e68f5c3a4f5809749b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540797671a3adce401a5e8693051ef4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662b5a1059ba09bd19d2e686f6b1eaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bba5027339fccf8bafbc72bb94203263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce3a6abf55af3b10da83b1ca2095c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1024721486e8677f273cba3da668c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7183bfdab54e3f1fa344fa2e9c89471266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67376c23f0e943303744e67d2b3aba1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e15882abc70e2fc481563bea09a745268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5254d4fb4dbe1f07d8d21dc60abe7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9607b94ac04afe762c17def52db103e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7417973235369f5db6731ef1972de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b02a920c2628823e8e370f044764d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89230ad431df20668d2895d999ca4560273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7982179b60ebe49670797edbb1e5d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4918b26cf35e7caa6f161c8a94915275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8727cc34c2899126c5b409f24207b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1277650caa496b6ef25b2601eae9d9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048717a93f15a2beab932371211c6f3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f0c5b5c2c9cb52361db775b4483fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81d35401cda83f6f32e331c51281aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dcaaa47464ced2c2007a3bc422b64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e9ba7e5c030b0b3e7879fd284819f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af99c3bed3d803f7bf1e5c47a5f0a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803422b365e46d86653a8d71a809485e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff500fa8000f26909bfa4fa3f6ae9d0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f4f758fe17b9d6b5b6c63fe96266e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8df5eab706728f4badd421e72e23f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba779512e70dac922bbfbfc488e492ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1501d94b0fdacbf32d740a3c847c39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf20683a87418adf36a4c943edfd5f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448c55aac1eb2a788da9614daf44300291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8dd6372e947ec6398f30711a608e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6f4d1c6e104b1b77806fc28ea3096293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d83f20ae4fa6ebb9268f405848bc27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41e859df3a6d2f278368edce485625295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fad796fa57217f10005c67513dce87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95660122594b4459f444f41729ddb97f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3d61f1902707420fbdaba7922ae86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edacddc7b22b38e16c3391086c6cf5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9211da42eaff895a9e294d8fec26896300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550d8b5097ec28ca7756761634285c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad7ace123f0a3498b18df8738e3308302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4fdb1ab2b14683dfa32f7bdc1e03d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec615f4e8c5e6fcf6218783b5b07a45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41386fb58dacbc215b861bb1d2ef3d68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a171a6c18d549ca1c670ef6e94af95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc787096477dcffb1bfaedab05ce68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231001bf99e7024118219bfde939f0ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91807402f2ec0f8563eff3be4c15a3a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da874dc06d3b9f38b24e58bc922f0c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45490749972713b5d1a1ace23c2536311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e80baacbfc02a62f28f26fd87d32f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11468c827fecb83e9f72bb660383af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023813fa356edb18691af3267485f2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dc25ac2209f5c8bd941ba9f70c040315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d809646175ece0e101e545b2842fd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3660692f882c695a37ca4b0961025317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c09365e3ae486321decba1a614f08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb31991c2c18e431e8923b8e2e24e55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8d888d3c03e225e6f858b2092a940320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb8cc45385f6115e5758129100e21f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdeebe5b1bb573a0f464f8762b8248322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf591071843e1a8edfda19d3bf4d1b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f1c0c0d44c234406909a4dcb1de92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dff896dd0b2aef775d1b98b592228325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1084278f5442f14699e727516a5b778326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d617475925765849ba25a81b4e171327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dce540d9f34a61247598f1ba712d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8aac2dbc1144e71a9064002ae9057329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024ccdbd6cc008d4d67510da39d5c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48b4b51b1da4707adbcfd10e335f9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beeffc026e7ce2e2ff11f1aa4f5c3aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc6b202afd75be1a03383cbbbe2a91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ef53d83e1c13dac990de836d87e78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36552432231920abdd782431a1fd4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3c37b8a51870420e33d0cc2151a9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c9deba74e50a2c811f065c69e696b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905850831676be8e0d8b16d030d60141338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00882529c0dcb798a9a670d3272396b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945143489dab8d1b55b726f0022ebfc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46c721fe302b603a8ecb974c00e481341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7377717fd7b256a8dcf8c45dee05e61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40aabca79451d6d82eda05fd18f518343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616add247d35eea276b795fef16a91de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664d135308a412e46d94232e5da3006345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704c7ffff514aad2e5704d3a2a7edd6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2142d68d1bf663e9f5ed15c2f88c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809553a7c1786481012baf3e4d14cb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ee2499aaa72f07138b1a3b85ada50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6490c710a022d9145290af485da01dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d84f95521786f874c95f5608ed9a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e1f175bc4b13b8aa1d72b70760a77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7423ea38e9d9f0dcb6d8f786a59fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f262fe6753376c9e0350a68367c2901354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2ea113e6087de9d9b29f532e040d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912555e1fe9d2f6cab7c7cf5d8dba3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144baed7fd4acdff258b46349eef71c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa9034ea17f04819663a7fea2c19b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff589c6aedae33f968bcf0765830923359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d6f18addab1bcbf72592dad4a31ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9988ae144de88ffa317b3a9cf248e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8502f0542a6d2e32c9dc7371d9e7145362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706ca7020153b54cfed85f0a3e16b66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b662d054abd1802c4484a38645de1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3d38b04ff58b6c6e0dee216558db3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f5f621f0bce1c46d37017351ab9ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024948c30cb35a1e6a0d124cf4dc9da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89ae1996d262105f0aca59926d553c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3af07dc50e6929dad78b1f0bc8f13d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee3a604326ff623d94ef90eec72594370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4e1014d9a9e693234db5739ca31db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b7961a862fbe017f7c09d37bfff81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e6b03246a10e6e325e71e56628016373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947023f09819dd90a9d400c262322549374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f316a5ad17bfe33de6b68e5be77a9a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6080b210c4b916a31e9dd7a373b0714376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae379139a4008ff41bdd3be46c3245377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2a2a579f48386a31d3d23c1e1f113378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdb25f7e975a5a2ac7591f1ba58c6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b989b2325e06ce532894ea1e03f7d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12ea355b72a64ec3022c8a420021a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f261e81c9f2b247a8baaf38148c3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83cca10dcf8ea7d01a42979435ee88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374f799f6f4c8eb430b58b9ef4cea14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd166ed60f50a1622828dd75289e094385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a10f4668ec3e81b9a89df674cb988386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db81d42d70b98cd51cc248d9508b66c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abd579c9ea2f303d218fcc5bb11e42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08379813eb316cf2eef5332bd022c2c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e29f8d26d1432d35c77a0ae7b198fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d43b6c8bf21d6e418e34c86678681c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d927d92fc833d16773ec3eada979e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e41e6c777a9799f9d21255b4b3c39b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f3048732adb555137484b71528ec2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b84326404ec129e6564edc0e33bb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b06375dc2f67bddd67d892d58c904396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc021c4dce48bf024f89f62d0930225e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659ac1af8d75ad7d0f76b3749f17f12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746f6cab130be6503caedd846d7b7af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaa42ddca40371c7d19d05299fc8ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9232f2f5301b25e43c6dab9e2080e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b5e311586756eabc18203e7ab2db2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d405916e64d640f180e504ddb956f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9171b2bfa2895b6f51ab8cbdf17f72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03f6349c72e7b854e6c2ec59d06937405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4b514009b1065d634f910fc6a869d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b2bfe24c2f3bb56a8027b0428a953407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbf4019c3945b32aa12a28c25b3b72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989a7672ad2ad55e1d87e9adda2ab1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744919ef3d67c23e86ca0f17da8e46c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ede6379708082e4e709c85b2d0683411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9d33bb389a6b2c76e890ca55fc6e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851a721e4b47ab6e5d2e58f03669402413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e272143dc6af9754d0c83333f11c62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a6f0f5b4717205a5756b546404926415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01898db29b48bcaff2ee68eee9289c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d8424a3ee8e68e79ca249ef98aac2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9c7d9eea88fe1a472d25fbecf330e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b147eafb10d0d2e984cec9633570502419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a08946b530ba49ba2aff49e8b5c45d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d414038e40a3fe2b1f9521bc9693a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaffe674cf1c7d4a950ea4da4ce022422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452853cd588a13d846a172d541274d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a6ba6c34cbba7a8c8e22edbfcb41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d5f53123ea3423190919cced937a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdebd908da172facd591b4ad0b00f15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721973d69feae95d6dd8db4bc5721e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a68db0b4eb0ac1f4e2e19bafdd67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba73e012c4d70c9b3597ade3ab65bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a81f4c7ee4a1890dc27e589f198f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61c54f22886923b96dc928edc637e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd498d8b29ed07437728525155954f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f59772f87560f7a2194cfb046e5e42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f1273d0dc133fcf436a2f74b88815434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f4502add0def354864bd9b4f0760435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6cf935c55144c4be1bda6c957e9d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dea605472d9e0d23861600cace9dc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835475fc6a20b5811476fd33fa7877e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f29c36288fe1db8ffd3421016feb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56377aac3cf6341ba17c97f2a1ed7fb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819a1ea992a4e4f8e97b444f5a1dc89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037a28450dfd1115f50f76e2190127a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61287c07bf3e89406fb7324c56c90386443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e752609a24ee569d7c557f02afd0fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de15cc44123d65ab24c9ced5802ce5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0776fa8eb3d05638d1d14ce0636c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042ef925c782370216ebb4428a6f58e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bffb23d650aff7f815e73c8b40c36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c299a6e1310b3ad2acbc71f208b47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e76dd5fa1f9908eda344d2cd65574450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc16f0464a85257eaa99b089b2127e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16545efcc979d28aa4731e21de74b07c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6eb43725eee3f9b4ea72b08a5a0a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a48c0a8137065403a72f5f59f6c152454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea784c229a2c446ab9067733513a83e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d2ac67ffb4faedd0f435137f9e1dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d9d7d095c02b174b7700eedb6854b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92651b2f62c31b246e7356991b482c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d02e1d728f752da8b3a8a0dfbe3fdd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e894c5f062db73a1c9ebbd5dfd876460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586ad413a1cdd095047e49ba9b691c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ca0a57f69c220abb983629e2b8c85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8daa51bd6f0f5c26c55cd78a7946d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e5eebadeb0f0a108a5a5f80cfd68b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480c6077abd0e9e8d9cf5e9645047bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587fd411ee52326252f1e6fa00817b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3f210bf4231e4f07d8a61962717f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baedc92f8ac4a36a0f56f278e2c6783468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0190b7e3e37f0738e67c0577f4fb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c392af2bc50e2addacab81147684405470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b14c435ac3daa155b14994a10e3d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020f0847ac88b1a4913a45deeb92667472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b8311c1fa5c447d7af57ef23764da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5342c8038390b3a876690aa0dd2bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c6883c239fddd2589d8a6560b17e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fccc6152e4a6854d7468e820e7b42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d645554d16338a12a6618238c61b62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7e87e39992f1236215fca66b686d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa4e1c9639196f795f7b3130aecd9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82577175affeb22756d9eb710ae7934f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92425221e6d5480b1f8c0c42b7aa60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863bd3f7602d7792bda34b4e47b98db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840d860ebca8ef6a88eb9133f6cd612483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f62de41c0858f9ff5154a70edc040484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badaad9cc2541d120835047dbd2f098485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5c243b0d0987e837a04376bbfeba5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64727275716a7eb902bd7f3da668659487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff46581f0ed287e746a0f430bc56c6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1878599e7cf658271e2abf3211358489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cd4945fac03dc4b32915552fa740c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a591a5a67611699043d4672bc4f59cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04a1c5f620e4d3e6f0a6b612b859fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b934232bc596ddb459c3d5d882919493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c8b1321843b299275f5f8096ae3c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c7818d56a7e6c5d9bba77ee594f0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c4979d2a12f253f3b9377289d173f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a608ecd52d5ece3deef651cd3d6a35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540a401b7d0a14c454ff0c345c1c44e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b37e92acc8a39b2af5a0cd1ba0009499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ec90d6cc1aa56f42cab79e822ff5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7b80b67c0e1db183359fef89e3177501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be66ea3d6484b38f0502866ad339123502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2ca275e092ea447792c24e30c1708503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d400ca477d42be6bfbf263fb5327d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc574933b2c9b0dd513dc45f21325685505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b55fff45aedb80160c9d7300fc04d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e0d581bb7aa4f3040a5376424409a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaac70d8c73f695e07150cb915dfa3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c593bc4fd85fe8347d1e5ef7d88add509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b202c26d214b392f31ddd0e8dcb893510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19c558a3c470f0a57d36e5f765409f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2b43eadbd794337c134569ba2c850512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245263b8e4964c183513f2a896b8c35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083836ea1f54371836e907bd3b9f2ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81da6aa5c085f6dc22bd2b621dbe3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e164fd13c3bd67c3603b6709ae05cb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80925f535cf7afe686eba5c0ab9f48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2bdd4f8199d678fa5073c1c862874518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea1a51e928a507e4f2bc39f05d4145519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3101a7be38e26c340d4bf633673cca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d669cb1b0b3c64834960079d3ff3609521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656abed9461268ec1c8683c6f5b6b80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7efc0705c1f9a2092d64147897100523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397b16b13e703c6e9b062994371e6dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eec4e38e38eed6ab9869db06aab6b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d55c45b27258e74bcd1367365f24bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df72ff67b220058721f22b9ecdec5ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d6b51a851ad28bf7b09d49d765e73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df487086b9c2fd486410327d1745ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a118135856e002c272e44eeab068b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d1644beba54953317f2d0e7b39217531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf9bfc5fca097acc3ac85f1d56f026532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e89b1ad595dd300971135a5befe9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489ff3e51fdcf0632ce69bc1f6954d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f452138d8dd8d7c4ba9ddaee29307b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356956c3f76e206d9eb375122ed249e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadca6dc43b6c02a77f8547f38e8751537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa97154dd82805782b76a1874099f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6611b6e39b43680941d19ce20c37b08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2a9136eb79ed06c9bfa00cb05032a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d838b3fcd7551f51b8fb5a0d93e80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1912a89f9110b3348f39805810ac5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746ad704a5b4118ce4d18d197d601b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6928cc9c495d4aea6a7f386af3d684544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a145b4636b49bf8c552440db72f3cfb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92c3277ecbcebb3271f8b79822d685546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220a4f682f0c5548315ead53a409668547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b977829317fb140b61f62d74bcf703548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e180fc2f2dee2405db58aab3865ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031205b0878dc34e3f579e40867470c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156b70b0104d05d49fcb2fd16856b09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42614aa1c1957ea0c0b50cf609cdd234552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c3f066f34de5723ddeafb81e72707553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482560f1d18a3fcf173f392939db8b76554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95c4dda90e3b1482cc069d54f799a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b1aa7eb67e22ca502ffd1d4745df0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b168456cd9de037d800f049d3f28883557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edac9f4f3703c221802d882eca793a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da23a4c49ab71e44be7c79d91d51bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009933b082c3e1f99573744fb9e2b801560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ff19f81670e65815a713aec804328561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85639e15b09a859c16d0070fde991756562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5dacdd9347c4f56c7cf6eaeeee772563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e737a3f9df729709a2b34f91498bc37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556445c02affa9f6b6bf29856b45741565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3a20ba7b9cb104c5d45b1a1ab0099566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae761d8d0d3aef485670a66c460a17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930ba098b7003785e26e2487e5b0d77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef680ec43bcbd35e3eb93ecdd620de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287e5bb5fdbfdcffacea5fbc89f027d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a84f11609afa78dcedad523c86bedc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c50f0e61f93722ff8deaeb7877e50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713cd3c0535da990bce2cfe740d1173573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e608e595d3ef5c996bc9522ba565f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422372e38433594e72826f65b4498388575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cad65eb8e3120b81db766e6d5571d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee4bc8f1e08dc856e14cbd479af0c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a1be4832aec915ac53aee3cc06133578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a8d41af134a2168ce9589afcfa08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57170a7ea2fff3dfcdd5f4d0ffa8cd58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb999d64ad0a487861accfaf5c08b96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f537e91f4e82fb4cabf89bb5ec0e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c678da04b35f12d673bc86ad658a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bb96d6bde2472331939820cdb82a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba92bf85912eec07e4c0cc6eddce26b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16363d32344168b7f26fcbba6789a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd24ee6dce6991082dbff50ed08baf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644531f4b7ab61624101db947d0046e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4836211fc712b562371336f0f46e5e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1ae07fe2bfa442f9e28d47a05eb1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7e8b2b6ea194004467fce18dbca14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4d203dbca40ce02ca68149d268af8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee286955968ca713972435adc0c0b5f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12d32a86900dd8198bead03315cb7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6455af54685edc30b825c2a6a9a8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963f78813121a658fde5b9f621ed3b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cfdcf0f8348dab712ba8308c2481f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92edc0760b508a97b544ab715f76f8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff73203e0859d887efb6b0c1fe1961599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7c63ee564098393b6481b195d438d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ef67888aca1402926d477e059080f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73377f18bda2b5ad542d53103125b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21492d952d8e34938ebf824a1c20d7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93558b9052a32bebaa409b1a985964604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157be5856b73507c5bd811c85d961dc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3629e028848fd063b28b1ea4ced99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093f8f62a5742042022ae4036072c6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7474f005f4c173edae29f347ae8e42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546eb36cc75fd700e14751b4dcd8783609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5390139ac9d1b43d90169cb5b06a10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692017e0a2cd6765c276fed0e25c7030611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ca3a8d9aa5a42ca530c4df13ae1b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e447cd46c9332ffae4af69d6bff7a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dad30560c8c837ab236784e98a2c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268513c6f764a04889e1294358429f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d22c6ba0cd01964407a0d276bc1bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ba9420467b473c4793d0fc16e09cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c029dd0bb2b2579efcb05478f51dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebb30feaedc009246c6f5f295a2279619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34655e9912becedae10f2dc615802a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7c35e534142e1272c6ab97ce193e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f558d9f8ecbc7303f6b46a6abb5c364622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe722b9299713142676c340fcfd6f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ab72f38c29da4be9c80fd77bdf014624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0c697e83018bb60cb9aa2c98cdff7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534a98ef13e3bcc6bf1c833037761f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c4a930ba31ac3eaa5c322b8560e62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc946f8306bc333c17b1760af8532f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db95557d44d953f1a76455fc2df1a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29031955b45370c6796210c70952f30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddefea432f50b1d3fb98138b87591f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66410be1f43e59b0eb8e5e94016c2e68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0d677b799004985f774145cbf0b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f736a7430309c19d6efc7195d2fe7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63974c01c66ee7b9e7418dad8460dfd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff78a4651586184949d4571e26f504a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900504e3e36ae52cbd3eb6d0c57c17f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271992bfe8b41a002cd8a357372f2578638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c54026edb3f27615fe0041e48caecb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f512344a60547720c0f66a68bbfbe4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93318423ec4657469eeac113eb317d81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e16514a545d35b37a47b76687524f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904cbeeaf875f6b66d6cb6f83aa7115643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631644d571943189ba997b04531b471644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25861b53871e1ac3389b7a29510175645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b447398524558056cb9d3bd53d9a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89c9041b8d872fa5d1ce10bc458403647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c087bf16d0690f96938705ba787a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f80a94a64c7ce8613a2e457c9b946e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb44e2ce07acfa61a97e165108baa0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8454695eef722ec5f6107319f942a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d048cde4736108a3a432516471626e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69903f668db4a9588388455dbb9ff3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e33f43d918d9e6a1b0ceb07f7f370654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28acde7ef332f6a6e411e5add75146c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dd36305dfb771b4988c97b568b077656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb23e46d2c7c140cbca7649cf3ad374657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf8a140b76ecf10a488581a3218176658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfba5aa8c5f83c4a94280f8a34cbb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1ddacbf366b09a65b02465cb2eba4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbb692d4cc272909cba0205f37d760661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6455f4d994632bd8ca46017b3050b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd282f18affe738194b882a85d0f14663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0e4688fc8c1fca945e6136b564e48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e76b86e2641a39e93c87add8a4c89b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496c22569f0de48b5482655cd144607666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8962f03cac62f7821174e007d9da7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf16b29b291af78ff66ec38d595b86668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4308b994d703443403617b9180bf58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d762743d03bd084a6e5e0660fbc96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fba95f34693f2cd534db072d3f252671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e18ddcbe2e88bdb8d9ac98ddcb40e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a813dc40eb2b7bd4a284bae223ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc99508b9cb690abcb9e363983bd04674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498fa2eb7a20e8ef08953750dd930b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a32610bb8a417d63929cc33e5b856e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacda6eb33c70a5dafadb64654e6062677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ee3b4679591f8ca3757db470d12ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab6c36e2f6f759a85885eaa0949ce8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafebd07ac31f09ed4a32c492423a03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506de65dde9dcb2afef1faa8de58e62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284dd80d72b55702d016c65716e0c18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90d8237be1a23b5d0cb3e6154936a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a8c680338c2cf1dcd844893d26210684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b7e40e82b0026e4f6e7dbc85ae81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25877809965233b26017f3934b50e70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbdfa7cae9836c207e5db124cb904c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23a48909689921fff661b8608cfde7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe579c7065ab734a62053abf16367e41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7f9adf03e736100940952dcf31845690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6dfac9c21407a32ec353f8d81abe8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea3bdc534c32e2f4e05934f3d37210692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe6c2477af88c0095572ac41477a38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d84f9255e073995fd76fbc0c88912694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b1983a060456d4c29567bb0cbc053695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98e1ff4ff21a742a307d1b9187ea11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899797cb357263692686a82066f55f3c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd05641393bbecfc6396d5cc0e6b96b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916873645c44615cee0d5cf0fbafd1b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff930a4f2fb5abcc63155bc81eb253b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdb7bf17cd776d0664328955432078701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a971d3ee8db88b4cf19b1b6f830b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e5a31cff840aeb25cd63a95a15312703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4264386bce2160e63889ef3cf0c94f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2121a0413fc826840a4c5630f023eeb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f73fc19adcc9be54c0981e95d0d19a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28609bd90be55c058b79701bef08c062707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace6872915b107d6d6c89166536d757708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8e66ee056ccce3b50c7f023076890709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad3639ba141a2758b9510e18e1bb82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe6af2c9d3771935ff7e3cc3c556b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c4e18d9c386f39cc79cc0856061bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc1c847975913399289f35e8ad2c09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a642c580af7fe23aab3db3c6743b619714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e98b311414bddc67a00320a2815bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14e31faf974f96dee4ff1b4a07a2aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a9af3b384030ea9af8dea162dafc0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce414c9e58b7d6a2ee200c09349d7f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267c54557bd64b404e0ee81773e0e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d91981f9f2632ce4ce6859de7c0c2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0a6cff68892f55d87900a2184d2e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54616243d96e9fa25fa011945646a531722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129b72810a3e6f6405f1ea19213fd1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f98150a3692097bb39eaed640906c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ac955ab16c320efe08864d845e60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1440078520e387bfbe4c87fe41dffe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb370d577df64f398e56eba5565aa5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d581a9e7a058b8a5a976e0a9855b66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ea2d31c8aef5426c81b3ecd6710a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833a656e0d083e1cb2eb1c3f7dfe709730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4318bcad6b98036a4b52609a4bf97731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a06716ec328b82afdf4090ae499a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a60d701b6036645248536758965275733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786626d80b582c5166f6183ef15b5d28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8aa77b72d7b562131a6affea7c6dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64ded7f3098ca4ce26d6559ebc56c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323590ca6245ca68bd8a02d26fb5b688737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00303ac659e7f75591ef1b98c12d07fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b9445efd799b793912600bff8d73c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041fca1b4167b7dc37d6bdc637df62e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0699df2bf878faf451ec53322a908741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbc43d8a6c1b704770e034d7dc967f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c0b1abff696837c559ab4c49cc290743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa66578caa9316bd4d2ce4b09d5d40744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabc40ae44b9c58a1da1e02d73f1d51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0664238235a033e8ac04ca7a0666a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50bba7389c936d0591c2fc0a915b50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44997be637ffbbef1c8d972f74ed58a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c92f5649b7aaada556dda7bae4d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e34ec1059c7e833d45465a15221630750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0420696bcc127f1f4ca502acbdd5bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076be17feaf6f68a6d9f01b2f94f947752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a3cf3c62b69f60844d036399ba9ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd61c6bd2cf1dbf2b6bf2b8b164c69754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16835831ae224dc1b59356f549fa25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a335954a1a2af5ab6f4704b27e17e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba1493852b3c6433368c6bbf57c8d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df00edfc9f67d59528312911e1d3a1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f058d8eb762579870c5a3609990bcc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bee8f1c6411b5db66c4ad59514bd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18a5089dc598cabe141d4a88401f222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3e2134c716c1097842e8ec83a49fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdce190f5cb6206054e5333e1700bdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a480aa1bebac0a681e39770cbd2be385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15036b9e5b7da125cde0b05bd506ca4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33269885b2870e2d4062fe49b890cfbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a721ba672bf7895ceff34a1811447f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede52219ff00d74ec5c7baed3cca52099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf02ca428358a05563242a2464bd48e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa10d6683bdc161727e413eb50638ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0dd23c5385cd3a50c513459613df112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb80fa2e3bbc88c9481661e8db097c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe39301dfddf71e9ac186eca53aaaee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505529a48461157a55c678c7102711e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f21ac4f9e50a12f9b19dcf9900c41116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a8c7293c68e00548907bef022499b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc29861864f3e39187dec0654976cf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29038fdccdcb717bbfe533892ceab1e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b76d20b4f2ec62d772ddbd8795de420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8154a831a0946d4691140e15aabd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4593df349197c78c310a4b7d9a13c7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1794ff4768f0fe87913135c185523923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e9e58ac149d158f68288b96b53a9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a982dbd0f85ebd827b7a4dd2a09500b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed2bd0ba9f78349670cb74e05fdf6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862768e2858694c330b7e96ab9e770e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf4f87d166e71e5f32df88a7b6f50e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1103120a7a0fa2c611c4f14190101729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30221e500d1a86988e4e9c323340aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46074ba39d55a6b89292a8f3d5eb60031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c964c05842da7028c84ca70c28efd0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81c476fead4e217be96db6f11ea6bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec865f5751306658325d99010101c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c136f18e350d31128cc34abd41efb7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90479d0f959c658f0b9aeb6bc54f7fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ec7a7cb32bad6dd9323d7ce3e55c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef6d7a6c9439d81bc9ab7faf71ea2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57081fe098dcc11d891a3caa8a312f1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9979e89583ce0d8d22c9f2e6c76c2a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b1b7b154c0b49ab81f3c4998af3d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee1a9916febc117810960473074a5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918c0f7e2f4d0c447e9653dc191cee443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4a1e8309a281e13d19d64f14feb6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c5d1edc17332e2e26dd6de76e909f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4437f32045eabecb13414f14707dda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bd5122015bf4182cd6db91937ddca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d9698db5c4ca461e91c86104301d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815df5735a74d6f8b73ca58370e23649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cb1184a2ee3f2f694ce5c94937c1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5376f7c2bb2818f5eec3025ca7c90c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dc79838b9ac1c09b08f4f6dc56a2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982a86d4b72d9e861a0fa9d23c818a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d99ec949975678bec83fa0c5427c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aa05f38399a94b2f34dd8801273bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9c03761f4c24c84490c4b56eb89ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b13dd430c8fdaab8450f95ce3fa6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7d14072664bd6741282d00eb7a0df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265640ba08f985e1141365e2458e63e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f01b2d5433d0fc5ee701514de700060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560164cb9f03a7537b0c5fa6b270d0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35287cb0af309d5ed7a1b28c0e8c9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb25748fb44b5aa6380f5b07f8013ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4426016c58c2d7c7396425482e4e8ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26711c50bcd0a4c068048bafc5ec61d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc05fc09a834d5a5f13a31a630b89866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7873bb67789bad960219ff7e2f153e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e253e1b58c3dfa697c390aa294d6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c642e7034f01eb9d098d7b9aa445d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef17eb8821b20dca4426111cbb073370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb54c181044fa46d2fb478f4e8ee8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e37337d86528b9d4c5719b7d02d12e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834eb7b12a9c64e252e2f271a99ab5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa40bfda551c19e560adbea249a8ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a85ffd6e1fc5eca058400234ba2a0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269360d36fea0e7bbffd2e4ac266364776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2ff253c142e9f0f5e564de296964977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81bb8a5d43f4b618e2ef514693fc8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560b1cf1072f07fef05924954e7ca2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4dfe792c114f1353f69d4bd78fb3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39be7bce71a7d82b5ab63c4ce35469681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b12edeb557b55d2a045d9559aee53982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc54476f64a4f10076b9cde772b9aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d214f29f9c16a7f66be31e093b7c2ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562035aa003bbf282ec061d95121a95085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9312d3aae6d32edba89e666c48fce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcfd3baaadce312290d4b23a537aca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd3fc03e86ee782be743c02762ffac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2dc0bf8095a67ff0f06dff79bcfac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37be6d01bb0ce41e51ead6dc0bd48b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627fd2e9b1763701db581af78e9287f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0c9699ecfd1362749eb2b7af87a6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ccf45e43c30b182e72a05b89f043993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fba7032d6441aca59e523c7c7dc9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700f426122e395ef9b28f604b8242ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2d58318f3c747d88f7ebe51eec0e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f71602c2879998cd945d70e93526897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863065b2b8cb7c3c0cbe9d044082d53098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a240f9dcb2a3c379a4d50a7556c7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b01200ad53c1da2253e1c5da75306100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae77f2c7ad8a0b1d997d7ba0c006711101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586ae6104e29eb31ce7d9fb0361c57e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dbd337ba32e13fb23bf5756ed10d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91cb4166326289dd5a68c7fa1cc5f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affee106d683c2728954d37ac8275f16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee7c88e7013820dfff899a78125437106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadd2ad13468dffe1f834c77c10bfae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132cfc93d29e1d27b071591e3f502dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be982c4381ad8814fd55903ffc9a5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdb844be4b9daba1896c3728da6a11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d731dd9875a1234a957ad0e953d09c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e6c2de64b45f19a96b8f279577a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16beca7aebd6dffe373d54e37dc89b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7b0a2dd06d45e84543a72e14c4c92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32773ed276223c8bddf146739171d0b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5c4b9bfa89f21f63c76d240dda640116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757eb9ef034be0c909abdc6b09d6d084117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3afa7506ce40affec86372052e7be1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019010304858ba8308869a2b5e22618119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffb2594bd1d0e9522c4a93c7ed6b3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adaa19fbbccf49c81fd89930e86f1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad9ceaf8bce81f95bd561db7dc74f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415c68ea3894f862aa371ae08f13912123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd0cd7a5ebe0e0d4b57f4915803feb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53537bc5600a0a60bf132a2234f0ed68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5864a9005b22dec22c10cac85623b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558158c51d0966989e03224621e8671127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bbb4a5d4e0427545ec110b985df3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8735a3da11b8f90062f3ead98c5d3b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c54fe36f8bb995a4a225e79a89e2ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228460eafa89a44e7c08573a39e73a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac461524f7b4d3578f68de40e3d231e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094a14fedcaa4bac1cbc35102603c27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef5514af1bdebcac9fdba9d2b10f3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f16c762a75b4706d4ef0982ae4000135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344f6709a2666497b22dadf0864bdff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269ccd45d8804c2bb4a0117e946ec44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b14d282b5a713354d0419e2e5b845138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e08fb1a1f84403ceac86f94deed9f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dbf3256907d871a22177333b3c08b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554145aacdef7f64ab3e38a506b57776141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eebd091333977b4a53b0c7f6ae84f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551363ae100005845ef359c15ad9410143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec811691fb06d7b04c1cd44f43e975144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73a2fa923b1ae1c196cef3f33a3036145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e931ae3ead8d74dbe8f2532920943146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103e02ded3563e0f089ee85034b8440147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b624c117e3497f5a68671dcf2190ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea293e03ecd9e69b0a452ad80053d25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2876cc75872dc858fa6a39eeb4b6c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710d05e257ee16b7961cc54fd2fcb64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785eba73dfde54a81acd47c4d9f01e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24b394330470603611203619dfcc20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9168c50a4c02c3a46b2036de57ae8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929474ab6b3b6108d0025bddaf1ff2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545981b7e26e6990f1c8331437699dae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330922e35e5643886fd443c841ea57f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7ceb1f7089160ca28892376df67c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9babd1edac0694192249b78f41d5a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288c6c7d8f6bfcb75c213229e0fac5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87042650ace79d282d034851179ab1bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29782eb6a559f65050adab62061fc72b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3938feadbe82393bf0627594fcf72d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b533fe42b3868746a14ca645df83fa5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d15496e0e97e8c7732d0fdf3f0fa2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ee8e47583e70cf298319c96d3bdcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c125c98b34ef788c92b39ed690d47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbbbacda38aba8a1eaeced82c97ccc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0c5ee1b46c58ce4d6f2d039e23d5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4254adf5b7995cb147b96a94db7431f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1190dbf691687d9941ee9b619bfe73b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67fb81142429a056843e79a5b7397f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f7d58881a1a5fbbe998b76ebbc858173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da7d2019ab9688d7386cf4f2756816174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9452822bd5d2629c97bf1df4b3278175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bd674ad3f0010fc9c0b457077b30c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638e8c610408bf49c166f20665e3120177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ac9ead4bb0da50063148a2d6d2ca4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cdd60ad8353401b5cf535b1de898b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171fc189d5d9a4891d5b0752ab8e80b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6a5c418c4d0dc16841ee868404a23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45c513e60987693ea43d2ed396ca36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7da8a6c803fcd0f1e70465cc0ea0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88466a31c92d93a92e1545d1c19cbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f52bdc2f88c8216a501f86cadd8c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31a8494fac96c260029678d0d2bd86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381da453aa9495c28a0cfda3b52c3d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40269ab444fd2912b594fd10e9e940188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bb865122e3dbe3f9368f4fa14fa22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ecd7443addd0f9cc1149c2f699d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db4454a39f4b815319d8b182ff64f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461af6a8d133460965ecf671a2eac22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99ceeff290575c316c4366da132f4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f2f7e24240f72d462c7b77cd4575a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b3a1b632627e1164f1a630ead1ef0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77788aa2e676aab1ec8c569baa1b5b51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d704b0afd80b4ec1cfb0d15db4c06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e98a14f4fb3c770598b3e344b74d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205455803bac0999c229c2c89116fa2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427e2795e7f25e909a48488c602c9fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157cdf802af4e362a3778c73a39da5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57835d6ae5fd6228db8a6564e70e042a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0c98cd0b4fe77965c38cb9eb9dfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214a314537a32bcf318dd642151866f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805e0475cb5f5aaf08d8335f9ec187a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2c03263743b37ad0db0c0957b3664206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0597c45bfafa4571970ed2dc0e7eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51f4b59090385c4b46393e8af50d09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58208ed65b87f9eb3e672d84881eaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2611066def848efec0d6e626f6830b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7527300aa9430abba17bc49a21ed7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce29d5391c27e8ce791f152caf2afe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d31a405d57a0baadd577b3fab945213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb40cad30f90fdbf2b0422b5f21e9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd9c419ed6d28b9bc21a7b336b9e3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24093beeb303956cbf6b0ac7127d4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c551d84bba6c1c1f43ea97877647e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f18dd4e135a7d8ebaff3d0dbe55e63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a04be6769f6be80bc9094f7e0de5a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b1d867a536da1d78626682f3707fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ac3a28a6042c88cf7845bb71b0349221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059bdbe997cd5226ae1a9152f96e68d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf819a65735d911dbdd8c8513e1a7e07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be871d248c337001aaba0c4f14cff01e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eac22d62f0f98271b28cdadddea90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d9866ed7113d88f917ed4a8e5ce1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2026ae62bcb040fefd692fb5efa465c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7765c2f73da8f2f355434f8cff7aa0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877065ae0a21a0decb7e4c38d72b2c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990213c3b450c832301138b55a65c47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4a14e443dad12b1138a25b61901e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebd9246a0edb47f9ea884a8067736e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb7aa599421d967124a8fa6b9840da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21ed8677e2ee9564f27947121ff706234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae3933a961062a3fe71f53e4ae5e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899bbaf370b4195dc5e2c6983b24789236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8dedb84d23206b3d8c2ebcfe1ad9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ea092542018c9a24f2ae5949b8c41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283bda071e8e0c587178c3dc7695e04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db233196d78ddc57c3daa7effd45eb4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4a5f8e255fbc0aff15e927c809423241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0b2ae1b2f5224b8feb88baedaf302242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aece8cb051a1a8495523c275cdef6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6504ebdf507a8b5166c4d23b338f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81436e7351462276743c55928aba0085245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147c3798026485ca146efc209584ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad73e553e5959d7cfab8e19532b970247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3a769a828d1fec3562fadfb3f2156248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000ab293a7b5b1ea98f2650c2f274c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad489be7fb6c04108201ca6672a3de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44684f6b5011587128272ff1b4748a8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36485231a4d8c10355e5567a7812815252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe715c938e156f933024b33fb85fac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114769eb1a107bfaace3fee79c8ac3a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b715a27e2163fd0c01c677dc1797e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330bf0c738922b9ceb83b9d72305236256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7eabb09138dfb5619116f630343494257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbd75b30fc8ce619699a925dcd959c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ba9fb7817d93a7e5a6b67e21b4a86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240389fe4bb1490de0c849800de2495260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08355d4b3ab84159f7c818aff0fc75a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af26b8ec3d5d47866a20cac6ac9863262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e1bd42a0fae03a8ba0879448906b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8c7bda9898644a1e109038a9a9652264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec68f5e22298a3e22d8544dcbd2561d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375270d93d890b9ec62e0716d50f99e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950dd0513d1b48da49e7b97b1133bb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b483d69540d5d08d562ce593c1c65b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6139099efab90df4a1281fbcb38f07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c97029317eb8143e1b99dd23b664c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a68f15c34c3e07ba506fdcd1c0cfcc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b47321088c50a2460883567d6be5f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496497534d57a18aaf1fff6960d0cce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaecdd916f7888903bb932147ae7a18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0f68b3bddb7f8dee793616a01ad8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845aa98feb98c9fa4f2b7057a59d95c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed81cf37df60cf4bed4a9febbe6763b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaf541c4a876ce4b0278b200da4e85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3a40adfb65e6a4f7974eca004d1d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238114f410a3c95d43bc0619f6341afd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fd8818af1e3db5f51f4db541c2f68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095731c7f069e7ea5423b0817937062d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77568a9b07a6892cee293cee34479bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8d53ecc20bffd03ab783b8a13f874284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950207388ea7b91ecc03a7fd76b0b0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4606dc2206c225404eb35c86a24146286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84beae2592f5e7e9d12c85d5266246d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609b147679edf87f58ab3a6ec2f65dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82061266864cb586cfb68e4b554635289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397b159ac1f9b581056624b45299d8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d3289db6f507366fff6bf1c912252291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212158df6ad10d2b8e9a6de2cc1459b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eae8d3097ebec73df70aa8125ba9de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5a28b6089ece7a180ad315dc52667294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3334fd654ec568f4691e55b314f437295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6eb42863e9c34d4f942c4f49da8941296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb266c9776edca50fae52a39f7a6872297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e57dd5f014fce25d7f314f156ae27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afedb6cc27dc3b856fe431985587af7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2795d009ca4a17aae87405bb774d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6de034d8e6f1a62d29c4afbba163c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf3354e385c4b68cda4e520fcb834d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71214af2337604f939b581a901bb89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6995adc2b6ccfb843424d5882c7427b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7e15fb17c21783e04476fdf61a97a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddda9984042272681d56b6a202836e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30250487c437756d468d4c834ea4976c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b35d571fe8cac27c26f4d72a9542bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d7f9735585c24c6fec8504767d752309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b1ee07a52a91c9450f5d457a0a498310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06ede639496fb9b7e6da26b4d0f245311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e7e31502bf5af03f99d375e71300a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53f724286c424ebc659ea9fad1e0be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470326f6dbf80bf6895f1dd433bf52a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2d00c838a2019e919004d7e3b8fad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b211e09f9dd7686a1158cec7d650fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ff9de4770dc4901ae5bd96bfa87b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e46be145bcb43b59e771cfa1b8c9dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb55aa3514e52e3aca4bee4e8b986c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7557b8b4cf3074b222c00f80427f53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca732bce2af3d068246ab474eaf9f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0c8e9ed21a2a030d9f6649547b8a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d7c2ee60449c0ed6b0e885c88d2ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b036bf90d99e6ba7cdcd2105bd3746324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d573a1f7ebeeb30804d0e3e63fb4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a141a8864cead8dbf0e175aa4ea9dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc934bfd15443bed2c10c05762cc5d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c2ce3f43855a5891702eb5d2c8497328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db07953cd1aa11700460f97042f42bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b1c776e4e90b03b2dc171510ae312330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37593ceb5b00262f74c62fc7c2ae3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e99646b688dc971bc2596fa7f13b14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f467ffd1c9edbdfadc899843d19dc03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b187510f325a374a7db29dc32dfe63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de34ef573085b2704356aaa6c7f863335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13fdfc58c1f511711560febf7326e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27a5572eca54cb3fce89da0a900908337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325202a353b32671267db9dca50576a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b27b4c01c00763daffee51da73cfb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca0ba5001e3c59a1a07d125584c83c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3882a7b5d2b7a3dba7a6f1c949806341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e81f1c33f179c658e8bf1f23c5d849342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26080ce480d2e50e1317085c3a51ba9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee1a7261745416382ff19b442eeb70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d2fc509caa9ebdf40579cd3cb404b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83286865b7f036ea9223d68532585e70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3b6cf3b55729e35117acbb68bac1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f042591b8d3b04981b0b597e6f987348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80fdf91b3d6f71382a1d7c14ff0d68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f0ea2532ef17b50f2561392e1a39f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df5cdfcf77c082883afd27a5e65e99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ee0b7a40b714f3fd863e5e064db37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d20d567682bda9db33dee66648c0b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37a1d7a9b59809e3346fd3fcd5f654354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1167a87efa86a0a17bcf8d20a70a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1d38b3e6d1f193abbaaa270e36a00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81777f9fdd2cbbd7037498ef88413948357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2f50605bb560193a10a17160358bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95047ef704f28c382c1727a7b60fba79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eb39c4c2aa6188df767e6ff6b6ba4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f3afa87c6d8b188746b8073f0c556361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ad54140e27cc339370a8e907a23ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd85e57e0e419efe5acb3c2295c057363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bc93d9f9d248d4bba6062071607f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6bb0bc4432740bc35efd259350428365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd367fa72b962ed3cdc9b870549bbb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02eb279e578af4fef231617f9b46a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb1ddf36ee66ad16ffa7c0fde07c80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71032b4d37de0c692686c22cc291799d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f51af6135b5e4e98092620d7593408370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d679925a7f3db8afa40500ab9f25e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26694fce64d0eedff2f8f7c251aaa0ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3219a91d7def48fb20504209bc15d55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ca7e42aa76b36a6c1d368e6880c29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18df0e6bb1fd2abf9158dd0ec5eb80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b17abe3d53566855bbb2d1d1404fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199ed720ff33a50a540c8626387cd13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac48cae27c731d6fd77b66f24e37c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad294a65904e8294bbbbc8b73a7483379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8a507f51c3cfa9c62e73769152830380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f9d7e91a741aec8df3aa76e391b7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3a723d1ce59e89e30311162d4ee71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c9d71acc5ad82d11ee59111f7bf60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb9acebfb2c67fe247259f45cc342a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb24e48bd5433428c63389d2f41412385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e1ca6e7597dccdecb8cde27c2827c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905bbada1de489c060829f2d667b60e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637bc6d2cd1dbbc6e32e2822071050f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87afce004e3083e8acf9ac84c9448c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6c3a9e87857589b6cd37d34360662390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ea9179529036f733665f0317735ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27504f432de208eb6dad8ab78ee42cd4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9fe5fd5481dfc32d53f0dc0d79bc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf580618eeaf7c19f1175b0e722995f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83489dc167843cea6af15b8781b3dfe9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528521ffd188864957def663cda82745396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250e3f04e025f21989751117b7449f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c64605594e3d5e92a01d31c27c7e26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086d4356fca336c9bff9ed16d3c27bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9493db4ba732b0391fbaa2335cdc9ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd6fce6bab635c9addc263464740f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57375ee6c8f4ad2943751b099b435f86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1ce91067d41230027f0a5e066dc92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284aff3cc86340dce58bbbc6b0e25b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686a2e69463be69523c527b61b86369405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1af748bcd181d4c074b1e1b273ee0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949f7ee726aa9e3adaabf75d9aff6a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305e4323aef6cf8b758d18a1ccb4790408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0abb6124d1fa0b4ff138db0eb2851409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358a9d9c21ef4c3688ecc0fa83173ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2708330b567928a5401554d7a5720d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6417fd55450965ecbbf6da3b9804a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7940a1a7d3731ef32056f54971eb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f048e1b45c57753e72588055a133b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b13e1aaed051dea62049136a24f14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aad655cd9159bd5754c5f03b09a85d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9033a9881a89ac8c96b836e8b476a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d43df0da023425a52dcf637f54593418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbb92b5946d6d29759c3d110a772e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11395a56a8ae014279a795abec18631420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc43081c7f68c591332f5ce0eb56a3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c08f224db34d7199fd1e5bd4509eb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d10da41289d7c5d3814dd5b26da93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e243d75c08c652f5fca7db325f98d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9c155ede36bc26ea18b9675a234a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b01c2bafca665eeb89037b7145dbf4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a61beadd5ce7bf8237fa497524eb2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86052af7f706ff2fb65422807df05c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1d92feaa6f00103ab213aec4ee9b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a148d7260c4d6cf05e10463a3dd5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda5b2b370703aed3fd6c5d18bbca2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c2a55d731b7797316eba489daaff1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79c916d8ab3acb9599475997c316e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c933aa58729b08908978727f47631f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0223b2d29fad9b2f0fb3748820dbc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fcb7fe5203a91c6f1f623d595b6e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a80a6a5c0b970e52a5de78e3877d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8b9adaabaf3771f643ca922667788438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cfbabc609f39b009412e9086130c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2197c6486c4fe0a690c968aa2d0fb67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b366721541256da51ebbd664c4d7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a851e9d2c205d6d6ac76fd8c15453ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676d1ba5e0e7acfbbe8864bef876344443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457595ab7b0dd0cea317c8cc6064a5f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440c94813872e010c4a9eeb539a0d01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f236db8256c4ebf750e3376fc3a82446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26adc06c4ac61051064ff98c8b0cc1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde44fed99b48134b2ee4050ec31f93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc48379ce06600fdeb7c1da3dbd04b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d3f462a30033468a4a539fbaf3dee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15696ddcb4e2aad69a1bc590e583719451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a6255a5a49dbe614372f8cfecba99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d20de6f5cf597904a6b05e6405c41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045109965a13a1e1347d4637e51123cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2eba4ea216a4c7bc259bdc4fa0b64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bed3cbc42a5fa280024c934634ec55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37933ae5d9d0a7d4d693342887e782a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee030fd2674fe9db283dfaa5723d102458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70ac88bbf95f022a925de5a0429472459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee74cc03e9a5dc571634a7f8bdb928460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652603534df2f0e306e1ba5b06c706c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5260a916d70f16a062564ea2cd804462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb567b545ab7245037199ec40883a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ebb43b21afbfb39079bd967b410bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d739d527c7f950e004d6b7c1964be6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b66efb2851e06ed3b8c608050dd4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898cdcd847537fff62a2f248151f4a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0cf2d31b8537f1dca25d748c40f3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6df8fc8477fe1d71d6ec3a8888e6b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a1613d81a2ae465de33f8aa67a3b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198ad0155814be6092e484bc0adf6ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a9ab7f692b6eea1d4fb01db8491a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991fcd9fb24917fffe3cc00974add9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b052d1b30d8d14ffc06d63ebcba886a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28d554d944bf43b99f3293e68cdbc8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2a3f0e09e88b4102b1e3c2522a895476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9de55a234032cffa76c0b4fef5f20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f344bd87ed8fff6672738c6ec9287b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff42c5bb9c2cd1bf3ec94bdf95fb15b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79d73e4123efc7d0f16e52159091b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a3624f01d5f07c08195581f01176f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db664a2726b90f45e01ff0363db9ff58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eec58d8c261c889b436b79c3513624483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d420649f0138758ba7b3d749651a23c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2adf932669763fdf999dc3414ebdf3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129c843553bd03805e5c21c1e7da7fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cd0f55d81c07cb9a337e626a46e61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc149576126a15303191839ca9e91b6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5f4b820cf8253f2bfcd47c9b8c0ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fed0e4ffe69ea4c72c595d960baec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cafbc4b495d898eca415cbcabf52d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fd9beab8047089fd2e51e47ce2e91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2820b9077a8f22ae6585b47722c03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c1ddda997f60d702572ebdf85a5f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d552163bc90e80e8b713cb983f861495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe182e5cb17166151c3e61faf1a0b8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00d6eb1478fe01c922938b024c6b18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e82db407cfd1231996904ba63b08b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3491faec2edfd0396b63b91f607a4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d89c284686f174467a207a6e00bbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc5222b91ca08ea8c874ad78b4be0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41792c39ca5113e4a8eb6fccd438caf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d59bca8bd46bcc61abea292d7e7bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e99bec60a4ee734fbc1d2d31b4129504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901faaa02d55e9ab776cdc8c3219e604505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5465ec16ddb98e4a95ab464ab510bec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d49495aaf5f15ff1cf7138217924f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b57821faddbbe4bf6290c926a06cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f563a61a04559af731901e711f50b51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912d0e5845fa9757c02f7cec2992daa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877177dc16a601a4feb26aeae5ac0f6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c02ff6b265134bb99baa706c941f9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5de227998b78a2fa95fd70e9a4e72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fa38c693750ed6ec61b77f79d0a4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e354216297a79590cdc47f63f97dda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bf5655b27a3b04cb0298c2a20d059516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d9e65363ad3b102dc9fdb6951d166517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb34e6f8f810a4151c338e18126569518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466dea39c73fafcb446679ca5b4fd46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc646cab2b07ca0163c10f6536c56c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3037098d381d16109c78e8bb04829b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f7ef0e1a9116b73c0ff75960d691f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942eeb06e7ff482e4f425c305c06336523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ae8431169e8aad01556ca5eb3c940524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639c519322fa0c43d0982e9ed786078525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a175a8cdbcd1ff086c985f1ce2e5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ab4ca823d500440a0ff87109f8172527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d56a041cce42bf3270aff02ccd6ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be385c1db740d8d7a059a3b2a17cfe5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c72e0847629a4d03f1be406bd78e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d42e543ab017249d93b9a90280153531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbe29e47a2da7658d73e4bb2de4e10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969f48a63d0d02da598463e1c53bc8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb45872187b1e506dfae1dddd80a2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d48d7f060977a0a3bb56235f63b32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a291762fc375e7645bd9339b98075a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9ffc99ba0420c0a7d8ef7c64b543a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4807c2dee7db757ded5b6b79db1cbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39575e678c1fb7444e5d42768ea2c3c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66279ef83a207f6d1426b43ebb20c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4309355192c6c0979ad5b4e5a14a6d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd81cadddd0e00d42a3246d51477b51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38fa50bc07c97860e2196a2d59f623543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d7870e00f10bfea9320cc4641e5f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7e08d5e1be096129efa10f922ce4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fa21c3e61f45904b904011363c7dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12313acab3247c008462bc52f3c18e66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6be44aedb28ba694eb9e8f7acff4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8705d66b60f9b3078692e05af22e0ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63983ed8b89078e788cba563d5940386550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b87f86ac2a5712dc1a9111c8930c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a717ae16bb746e60adf9a7c2fae9a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15374fb4b593cc3073cdb9661c3c81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8a946808ea7e9a0d8f34b2ece79a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4219f41136dc3d0dcf79463bb13db9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d655455f7ee5ae569a4133a9aa3d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e78b2da308c90a7599bb06777cc3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc51a240a6d40a0a380776a02ca7912558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c1e637dff85d10432b387682a8e6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380c3ef6bb7859ed7aaa51243c0ef6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccded2bfc94ad4b38133aa0e0fe09a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91d4922f2a78bb9073d2d23c9997f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c091d0d43561302188720f658f2ec56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19b35e4b1924677be61e4955db85d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2881a58add829333ea6f58315e6f9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70c865392762e67e08d9051859b57c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda47ff2f42ae06e1608dccb04e508d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30d1e935995146ceede7d75d85a661568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5de9999cb4cf4e702d0dc8d2715a49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a312b8db787932ccc3988e8753a9c17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82edf94f781e82cb77ba856ace71e6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613930382c0acdb78775c858735d3b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98dc9fb8dcb3473ce8dc9983752a8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738d140d459f5739808faa211aeb9e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dfe2ffe5af8996cc3fc3f728fc908575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a5d9357e7111621a04f4c17d44e47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e17e481fef39c4773bbc452172efc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bdace429bb5a921962570a1d204a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb820dd9a490e4065f6daf7ff45a941c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffbb9bcea42f50635429fd62a57b08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908297aa85533fce425c6b17584c2a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd3076a7bc5e46c90efce0efc596b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443e0bafd0eb18cb68e30fd67d1da98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c27793643e661d89a44c8893222fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013057e968925d3e6accca441b5b4f0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23ed4ced5844331216ad4cd4622868586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7925f8019b89558d538e1386d1674587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e589426974e6469f99f9e4ac29ebb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e40f330799c6da207ec422ac18f7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492c7ae565408f5c93424bbe65af556590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa638be795131504872d7aee5a3e74d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e74bc9b04c43b4ee4f16f12d0fd53b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3858bedecfa27d30898f187726b5e88593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea384f86ccb01e3499b2c5b5a1b232594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d95167604d99e05f3b589f2ddb7223595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f337fb98ed6498aa22e95ced064db0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653091edf7233e6b1e134b15c630643597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e32b9e7a072d2bd88e44117ac2ca3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eedff5527e39a9f8bc5e9045df1b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996327ce8d6de2355cd79b8a41b70522600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4336a11bf8a1e5a2e60226c71f036601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baff60ce78230b239525697080f18c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d89a6b4005f691e0bbbf14c429a3c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d15bddeb318902ca1affe8e0339be1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33259c32cad9a23bc08ac7e3c7a4ccf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b29f587cde7740a3173818835265dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781885ddc175a7c543aef6345d49d769607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf61db1383de156f023d300fcc86524608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd2279d7822238e1827ca1f8f288ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4b8726f4194e32e866adc7c1f0bb7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81a43e5296e503676545e059cf05d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478af728fba5c2bedfef61139a7b6f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77e54a9e135081ff1f5a489d6ad2d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a713dec1a417f2815ed6316834bd70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c22c4f6028161095721cdfa6ad8f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ca642446d9a41aeb72a14dae39e77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0014a4b74aba2bb96b858e970b82930617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7acd20ba866002650189e73bd8b15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383c998a862a325fc523f09004560dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac82a49914e4ca18e3904b0c16d5928620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b0778fc3258d5bdcd41b45e5818f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0195e139c934f8224a64761a0d67a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a017bf6493edd5bfdb09fa87187c0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb7e52b819e7f4d24aecd6849988b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866227fc5e97f1ebf93a93f9a258793625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f9b2f9bd6cf8c7cf0227401c29586626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f147d3f710a4c48496047788f1dc5bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1124b97a13c7517e7122b6f96f2dee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eb0316186bf348f48217149597ea5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0058bca5dea0db98259710d030124e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879481fd1d8674f89d8ef325c2d213c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec21152c40e0b603abf0574f15518f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35444dc51cd6f215ec3ba10ad67ae709633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297e69cd1e3c1952505d76965e2828d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185fc0a9bc8a4eb28e69e50df460c87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583e787f8dd2696f328c9981ea1c645636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00548004617ee7d78e70481820f292dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673ea41b30abba78a49b332eaa74980638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd57bab759d63136e180530d80cdfe1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dcc1dfa4ac1672315eff08b5679bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9778edbbe37e7f876d3493a2450e8fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49130ad1787ad375fe7f832bc56be55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57ddf89ac0d4108ce812c987deab89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23096b47cc3f81336ac17c5c43324cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1358519833d9885e1d8f2da29dd948645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dd06ce686beca66099b3d5101e690646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6329271d1870b94f77b9129e2607cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cffaa1aa91cb4dbca5246935adb56a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b21ab7f22cc2a6d981d81cb84ec78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59707b771618327cce68929d04387d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc928dec082322f0da34c43da61fc11c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506a2ba3c43544620528f98c0ee526d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989cd734d3c8caa325dd6d11b7f36a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f44610492806258e6176107cdacf1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a69081f6ced05c116d0c1e7b614c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5a1783833e7df4efcf7e38d6f8676656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb180be6c4a51e5e5013e299529d9588657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa871927ff8e2d0bbe082e565c8b14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e023906543fac4e9dcc00689a809d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660c44d74f18a8f783ef8c6dc95ec21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4c328e228502e9787cae47101fffb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a9c88589d6dcb3d43ca1c8293e5cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aae76d9be4729336d4c3c679e36436663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aacbd15c81b5e03f737e2e8ee8266664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f71444d1c03a6b70b81008c99e958665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148260c587e5456dba1a7f4ba5cfc4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec274f76a74efc994e7c3200e17cb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b923954b9bc97d70772f99ad6e8b244668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34711387e06e2a6b377066647023c331669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c373642ff458bb89887d43f98e1e2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5c9e3c971220312020a1c657304ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a34f984bd67b50279f346c1f09962c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b77fc5a4c0f2e3743b9187399d40c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea636e31c5f7ee847b7a81f631ce78e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb40f4f5284b7e5830321f8264b213675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232008e767e0aff94ba481ccee81a628676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d9704bc33c4f68dedd617ffd9d7a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78842e3ac3560934356a785ab3768653678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112b7dc647527ed70d1fe317fdc2e0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f156a486669853e19b896d908f232680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b211d14e298144b8ed9a8351cb24dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2128919b7ce52376f3203c85609b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49410bea4096c8f8fe2612643f59f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877febcc8eb9aedf0b222539d5b4a61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5544bcb72ec5f8ca735830dffdad414685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ff93c685987e7522259f0c9d6eade686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09932e1893288e003257d77b7a670c92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323e120502e3953b5edda2aa415124a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4a1b587f00d6f21c9241191be6f3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e26be205eed0cd7e0534ae494b2eee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d58bc02a8011461a30c51e67f12400691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f39d9363427ab450c257f26eb8e072692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe061a8716f0b46901d53fdd76d111a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c70b7a7b3c6c138e03e34372e1a90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd967a01621751a69eadc851576c87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2e28dff449e35f95e043b205c0a57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dad15fdfa71d9de4d0b74d839b48f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b105ff07872f5bc3af0a2db7063bee2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffead4bb45798dad5fbc726eeda61ca6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dc41d2ba29758762c8f1f77bc709f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fdd352b3adc688cbf4ac6c4cdb2c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c7767e1b66c763e2fc4760d9f790c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf3e50c7e7f6051a3cd802768601b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb096ae9ea519ec4c804767a7df015d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902be7852e47ddbc5e543b4602055584705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6944ddbdfe97628181117129d6317aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fc6a15b83005d47c5b01b04a6ecd6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079f140590ec2f1ef28d02abd383d1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe32e537b498e40102a821998f6545709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51876e12b0cf3b342a7f85988fd9f5ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57584616c0f87aea0c6e373a060933b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d57b3ac37fcce469aa18f9f2c8968712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd931b1bf9a96617f5fe013e313664f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5477093ddec3505a2202028fc2a580714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408673c0d7f3fd12acab1cfabe57a4c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b090cb3286ff2bc72982a40670c81f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446aed626b70b4ff1f4c7d93125c9ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd8ed3073f7609f5098b5b62cb2ddc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10532ff81ead373cef3ea701338a4683719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d824bd1a4d42ec74a3cf67b878e99cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127a7ca39b8e79b52eae42438d6cf2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4e75482965277f21a52993bbeda39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd15a05ac75c57c4173b78f9d368112723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de2c80a8b8e20cb302b2481dc00cbe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a56b131e93094dec8b0827e1e9dcac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728c8a16313fe3895ea5c917010fd8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4ec86730b31199080084c1bce29b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b5380964a496ac0470c9b8f7fd616728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52210ae1c6a904abd4aa08466703b73a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258f559858e45658ffc8b6e20b79a0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ea34044a6a3565797310cebf9b7c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43751ed66af2eacc93d86397bd6c05c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9e9cf4301772e7994e8fce960cc0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d052a6971f694a53ff64e9e874717734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9827c1947870bdf7ee264d9dbf1cb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2b55d9b511b2903e6219f89d5f0a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979deabd4aca1085962d0b835bc9b998737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920161a63b16a11c107de3384c9529c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afca647cc9c4cf919609572526aae9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe24bbad446e818d74f166c2a3f5b9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af297369716814491adb6770c1fd5dcc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40c863c717adf10adc30f1e7363db3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bad936c4b760721fd4bc3ee3b99c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab88072cff607099210de5674cdca9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087ab1b623e501a10de98e50ea14523745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7719ea9ec3486580a595474832567746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eb013fc62ae31ab69f12ced29396d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b84d7dc542b02b5ee03b495ffc2e2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f3143d69b8725546d18290ccffa42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ab3c940b5a056a4ea2f9a0ceb4961750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c993dc48bd9fe9785e442027d256852751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa029918d8aab67a00ed3ce94b48f669752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19c7b19c9ebfd7b10cdd764f0bb661753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97df82a0de16938b643f6b91429fa4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb709345b364cc173a649337f8ec7be3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546495fda0751bc2c214e4647d8e735756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217156fe35ccda51885942bed1d05b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0626311b92a73ad505816d84c707ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3891dd8036499370affe6db85ec71e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>