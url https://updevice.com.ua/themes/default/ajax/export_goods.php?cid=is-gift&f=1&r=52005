--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb5b87a7ce4139b5bd73dfbec666981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14253ea2e57dceb910fdf105773c0272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f2d739ed90668f76634f8ea4de9843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e1b1a70936fafa9c38c7adae11b4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ea6f0ef1367c7913685bb1e3df33a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c055098d1f4965e1c2c7f8d25056dfe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9b9743772a9c9d29314076114b5577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c629b7ae7bcfb22a87e62ca7ac58f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b75d3ec213f4c28e1bd60c526aa1709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cca3150f76a14eb34c4e011987f5aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750cd5c656a0f08c69135b67a35a0c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4398de383e294a8dced3548b6cc1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aac9e82dd8847fea05a055456e9db113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545406fa314b3d9b56658c415a8ccde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4103f56d4b40eb35bd9372e4c20139315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0907e8f49396ae7b0a0885d6aacc2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bacefcdceaa46d6a7662189a67599f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81fb5594641ee630d71b227e26979518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c973cbf44f937d2054ad8affd788619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc4580fbfff74e276c0f83bc8cad1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a3375de4a6b4dbe18a1d8ad8548d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6ec4df8dcb1a607c8f36aec975a6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfabf9303f7b6d48eb39248fb603b3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02598e2e4ddcaeb72f3d78ef5b6aa524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd4ee62edf15ea2826ab5c364fde6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb73c4b3d44be81871f7ce3eb8aee726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792730f8b275fdbac07a5894b5be86a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015a3d38345b0fd8a5dbe178bd9282528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebd419f12afef929d183a2a342a91c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392834aca079b84297d2834c90fb29630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e717e02f8e6ac7784f51016395c296431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054af73751fd6d7ec751d22cd37ac78532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049a529726c4dfedbaf1a38bb7db80933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844b66aaf976adba55393f0c6addbbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea799b0b6ae9a88d2332624820303e8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3cfda8a524ddb1056bbb09e8a6dc536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f90da3f2faebbc51e8aa0c314eb8ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fb2cec7a2f1572060a5d8487fd69938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83415ae881e4b3875039806de6cfab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5233eab239a4acf4d91757d6fc4ef6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7df78e55f01ce3666483a1cfcad1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1a46e99d30bb8e94ab8293221557942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a35131eacd2d755b20721e7b2917b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21e197542fc558e89d9cb5b331e1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e450ece8fedbd9451a3a1f941f57b8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcb64461867ebe71264644d112659946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa7347d0f8b45ca7da56e7c2642d3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aff39c91b25d76fe1484b1cb005f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f015b0a3b4987d8dd25a8ce3284b2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021dcec4e35cd4f48334d22bad97a8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f73953338b0dc37845f3210bc9370551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2081ab48e8d8125a83a3c3e9d549552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834de5a269a599ca19aa23bfb8481de353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eb71daebcd8e7f87feb061857f94554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e1e90f3d92d6c8486b4788ddfef5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e295091e51580b98f9b9ea08d9e4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d9747212a879949ebe1f42fa609aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea073b39fac2414a6cea670b8528f5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc031e4e2f2d37d401aad613d1d7b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde502d304c3616ce0ca738761cca8d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd44296d88c847359e7c52d226339161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb5ea8810ca2ee53f29899469f023a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b91f93a172ee69ce1e1285922a42b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d3c105aece97afb01cd2dd88dbcce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f228195c48bbe3034f6d617ebe83065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab99397d912df3bbcd0aef4002222966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388606c93144748d31f58890beecdeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8fd4f2bed75f3b8824f207049998a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a9c760f7df7366495aa529b35d3fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7fcea66b24b08ed108aecd96b8f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34119f1366b9e7d27d74de57bd821e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4676f131bff5494a33e6651b01aa6a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4148fb9047031746928c2997fbe5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14970d9e22f3d7efaff40702b7a275274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb586b4047a18dbc93e3dbe7375ccd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7297055e17cf894b29ffdda6c5f71a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdf58370a241c5fd96cc120c0d9cff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbadff65da8cc64a17dab1e383730b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a3e9b9a4d78e751ada8e8cd86458079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a98a47dd29cd31363cb0575b6cb8d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778417bf0b16ec206ea991288c84bfa981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab6daf0cb61884d0cf784832876c7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cbe6c16e423ca91a6cc875799bd6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52e81e332acef33f865c3b103e0b8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956ce82651eb8c705efb5f70e602ebe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56325f443156bb421473c37cb6f7940f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f725d4da964924cc459be3a768fae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130bcf830bf23f567753e0ab03eac4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27de61944d6253398b453add40793ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d970899271b9726a38785b7063f8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4bb01b99ea40eb4e5cfb8efac552391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984031c27090216dd759e567cb86882492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe3c435cf6e8ae7942ef0ef9f76a0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fec97d2bbd0a3574a5ac08330d023a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af6beb910e40aab74c39702f8d5bc995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db154a505d48ceffc23088d539c1dce996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff51c2e7e6f35b6f0592fd2bda2d3be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096ee95c020a0a110338b5febc8d26e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180989979f8b1a2e6ce850a25cd712899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ac33ddf50a6770974bec1e1ba19a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b523a3f02888ba8e427a27e48b800d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d60f74cd4d30a57d0d9074de401a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130916b960247613c99e7c8718dc78e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a42b48d3954578fa21e97d60b9cd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb1f4e64173e11edd8e97337b39b5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f16554bc9c10e3db19b2fd268c55e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e469f75e7798e0b9189d51e67a0c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45efcde609cb435c73589e2117ac16f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10ed868d412a6842520205b6fdbc3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532bf33f9c4d72be7bcac575a411a79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfe3b1b1ec4f65b37b6aa44160140b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628ac199aa19711fee8e94fbb645116112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1393cfeac889cc7c294115fac5aaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c496472650ba60e56b7ed0ca0fb00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8025e65a47a669770df84929baa7f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ae26fc16d30a0e40e04f22db8bdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfa0ee2b8e12bd2bb6c930330df36a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d1e6c38cee050d3b75870cd51e621118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eaf5e781f5377f5a284dd5dd5081b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54b95eff2e8dae28785dadc5c76870120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9de8b36d12cfb43e1be57c11bfd3d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033d051ebd9897d59aaa7f13928a4fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77744659172334e9baf0327778980db1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ebd7ce275285c8d1dafb05fdaa794124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d795d82f86aeeb57cd2c6aa675c3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f51458dda4825c262491ad0cebcd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7956e1e4abf0ff48b10277432a4007127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc3bdda2317b842e86e2604c837780128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f8f9f1b5da19070cc7a32086d811e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b29ce9d0270e53ca9f666df58758130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc1d9dd159e95076026abe31ede8d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdde09b861170de65821d84544f4406132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2adc13e8721f40690e8a1bbd7a58a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7948005d8817d2d3332289a6d2f95a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793758a9498b7dedbcc399a69d316496135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e4027ee1c3a71af8940c36b0f9ecd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3f550de52420e9d59d6b4ef97ca7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a375ba4b75f5f54f560b6ef4fdde526138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09739b811d2efaa57a3834fab5e042b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ed279ee08a7a01a2251289e51d971140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907536af2e04332c23347753ac0f3a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0665a3e43f4aac39173cf4bc81676d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0598bab388db8475faaf411b8e220a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636c42d22bdd353b1d35d38d4f99202144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca94868bb9e9b744028e15ee6138f05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2688a24f694742cafd40031c9cf41b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e170ab74dd749f8e081414c72d58c24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0747973db45005f23c1b211f463ec4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed4a01130ee0f818883726d2d32c93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69840b357c049af814a0546631e0c2c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b50d2c3a939cce345f9d2558d4c8c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afd92892fa05fe1b459a824d86d9ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c928b18bf94ac499f7f71f740cef42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636843d6a0326e8110560534e0bafb5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a755261c4d594004b4692e0a8b203155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ff80ba405c0024ccd8e5f2a3fea25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ac549901064e1b90a364870a233ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152de7f14d0ba4fdd52ba5e8cd2a6cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62185f74f3f1c758483633c8ee70c3c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a430c5692b2419a4c2bde303a51914160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6056ef7cdc5df35a2ebea913cb1f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fe8e32aecbc9a5f40c0983fe97be7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b642e90fb5b5cf47ae2c7f90e31ed17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62bacafd7c767cba67612f9d572395164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf8453338de73e7e61ca7e15c9b331165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71cec662c76741383d5880e953ffa5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f6475a17dfdfd446a77fd66e6ed99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958fc7453ea9df523810e05ba56877e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e1ba733ee86a217dcea4f17e8eb9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ea2ee83881ceeae1c2478efa8dfcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bfe570195bbab2b2f8e2b82983d01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9503bf6b1fceb91935128f7a7e06b79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d31c7e4340d3a3da349581a37354ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04962a5566c05d6a3b48aa864fdf4541174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e432e75d40357649ca2a2dee8d6de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae21f931c03685e6c5a3441b9532179176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749aad0d6ff3294af7eaeed087779da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00017dfb074a8390db5bfe9d11fa6a81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36414c5ace5ee781c294a49a78f1bad5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28881e6aa55758ed9b24fe3049ce4ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dedbdb9f6a3c7b461f74413c0a249181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ed6a56828bf3adfb4d69346de5d84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d180d5a1c085e69825c3b60b7e5c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915da66b4ac2fbd6e0b7bdaeae3e94e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ce761e87bd955d733bfdaed395f6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98fd77079d9f23bc3be9a9223d5072186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcfd920141c6c56283cc7ed692ca31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430626be6ebbd970a46e4e38a712bea3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3079e982f53240b73c2f7ecee069b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c55905b1372e557f74e637502de81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f41d53c6adc61a14b83f91f60bdf98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb5bf06b846f51f027901ef5483619192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a34657e1cbf101ac93d01ee051889d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55f65af0d23d80acfa36a0c7300160194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aee3471c7b87e877570ca78c3efb87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8df23113e663651d7ee6c4bf9e592196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39158949f766f964b431b67173b5284e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abb21e61946e617f74f68f997c9fb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c90e806577b914eae6786a0d23350199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b7fa08208a30781447ea38b4096d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55050170a04786c4c5b51368447d78ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723697128503a45ff2ad4e2246dd38b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52ce49dfbfe232eea45a165b0e5b71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb33d8eaf450e9c699b13bf858d8a6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425831412e519fc3fd1858eecf892186205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c117ba230fdb6bc8d91766243576c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3992614ef4e2359f188b26287b5dc58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc32ec0d8ad298e6ee8219f379f172208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292d1972b6b94f60b07870a3d2d7b6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870288a869a4e67ce750f6e75991371210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc5169e916efebed41e04db20dfc67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33c74882ce8f809968e6b5985bb7b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bebff1f974dcfb093af5f71abe9df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6303b388a4d0dd8426c90b5575e77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6e3b5dd49da4a2a84f37587b6322b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eb8d2a9a9bb99241f5bcbbfcb4e64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f0a4034924f3ed1319902a59a36f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2edf257ff07f4027124d400076bdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b6376440e6ee2a509ae4d500d46e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b4975ed694a324c8f435a57603534220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca804aefbe8745fe5b262f92a8d6939221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfc086d5cb035f6233cf6b24df264b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2708b6e53b32ee32082d57fec7dba1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a598783fe76e684deb190f531ccf5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468e4223f976c732985e93a89b00a9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92712562e363232c8bb7ce4e98f222e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b4cbb11660480aef5f625079206c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88594a32ee02b347148c7e5dcac04902228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969561160ac77e2e8e776aec90ec56e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b246a4d02fb76f3a01664ad5f8e30a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd70bbdf9eeece2828001e4fea7d0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a785353cf98afe0e94c44350920fb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487c80000114640ffc47dce82d9b7fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683e329515256eb0400794cc2ee443c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde33489adb51339c9a64cb84fe2cc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161207ec078a1e507cf12898c61b47a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78900ce28756f2f10c0d74c7c76a2a21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0557006efaae717480c7596010cfa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb8c1557826a99b941413b343fef47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be0b5b33a102faef648e23ee51c30d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf31e31b8502034433ceea588e976e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd39500c3113b31c3bccbc08611e2ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa787dedda8fcb7830b7a92f7c364b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08e2fd97152da53a57a1d1513ee337244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93917dae2ef2de02cf0203ffd27bc0e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b9510c14b22649430313d20764dc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2408329830eb3baf1069e81e1a1d9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6a9daead6e865f8676d5e0ca20d45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05558b65f3cf408f2792820640f73d14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f769e29d196a32a694732c233d19b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debffe4966936ad030b333b600f48941251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494778f446163ff90b335463bfe9906252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7d7cb9bcdb654fe1d7f661f2c7193253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c94be519c06162ab44541237ff27a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976fbee14ee01614e86259062a1ec9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac726f876e2c82a5e49b10671e6c9fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ec5d0cb3c24baf6ae4cb5fc053255257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f69a92f78c02decb7854c5ae075afe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb27a1932d65bad78c2aad230f66d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b3d091a043fd639df1ec61adc3954260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473d3eb3d810174ff34175fc7678f4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2ddcdd5430d2370292427a850b65c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44c157f73fd9fb111f7ae38261d738263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad5926d07941df512dab79a0f0c195264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7ae29e10dc37dc2548cd5f9d6bf4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a48d1a1c0549af8f178514369e68b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68450ef56a8e7ab3f15d57afa0d3fe2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b4b063726939e2dd8fb01c2815a12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65706856dabdb2321d9ecc6460fc5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef0638888a53d53ef4b3d3398ffb76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734178ea86e9f8cd216b4ce7ec311cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfc8a683061f19b9f81527e14ff9af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3fa1e90fd22e489b8164ab3f2986b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c887e4bea0219d6c091a256b3d06c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5f41f2660b5862f08fa6cd0a0223a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7b94eeb95c394c9aba10b98cdba66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdb9db277996feedc63299ae4717a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc28186f45d2ab48f9510a25b961ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb3efb8cae8ad4d45c47ad87bc47a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a6a32867c63e4caf7bf871cf4ebef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf775044a218ac66f4027b55749fd065281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3ac4be9bb697f5842cc8d2837e00b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e80cddc02601011391368c5c409425283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f83c3232fbdcd58f3da6616a921de0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25283d9babfab1b4efe82fe7492af4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff7805e81298de2ca6e1710ac46491286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aa6280bb840536d6ce26bc18695bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3a3df01442ae94dde7ebe205141b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf0970dcd4d5237e4f0b57a02ee4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5da26c5825d78034e6b1189a02b624290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9de8983e2ff5f9abb5478001def15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933a413c7a34d4c30b1745d76a8a172292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9a4d5215ac35b3c385759644dc3a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bab83e76c266fc792724693a107a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13132cfcd90c48f121183460d814186295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192caa7446f5471f9460022daf6e6c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d739ecd80d97e1708880b84a7ba0db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98982ac382a0a805638d1c5ba2fff318298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4aff258863532148c2517df7340e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dc0adcbe780e27c23655859cb0244300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43fd1fcd27a4438ba2097cdb9d0821301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19125973733f9f5529ea616d5029f0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719102afaee02f6be4a8e8a850dbecf2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf3385f857e5ff4970f4f4c402d38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e8bc249cfa0f70fe9472a5cfab32e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb50b2f10a6047ff6723c702811209306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63509db053d26c247f001464eb9b91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d79f7b1cbc31d1f905e9d909957418308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fa53563388f25131f198369563981309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c66aec596be8519e2b850d506f0c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7b42f25e25060289024a624ed1416311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96611ed4fa24d7d7ab59889c88b6a20f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79a33b999abee229cbf4ec548c0672313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89041c1ee9cdfeba12e366d76651b93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8099d97d2359eaa15cc5929e849f33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a57da88bd3ecfc4d4f7062437fab06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4273f3760e458fe0d815c671bf73df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a905a4dbdb0a1e48f4fd0ce7d7522318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecc1bbfd04f8f92015471b6e920d4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cd499259bb01b542f0fbfd550a612320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e264b9e92bc5d7e0412875e0877ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5604a877aa1184f84188295034b0998322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d7defb5c8a6b7de0e6ca585c34ef4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc08d16637283a00fdc4cf8947ee5af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b800ae744a2b0952f2fefda4eab3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b123a693b76500115a416a87350b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6350408976a6953a0ac7ffc33c166e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a207960f3e6b7a00a568a83ff14c70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ee5aa3d0aff082c5c26d22412357329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e97c83fdd2c34e645c2c608d84776330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306207e33c34df0beaceafe745d0a85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38658b343a252fd31f8422ac43c856c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4bf1156d0e3592645948fd082fb73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71874a509a7403cccb05cdc6373b63b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa6b839f357ce31547aa8d31818a54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66311578b17e85220cce9959508d7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934bab4d851762f393f3bcc229ef166337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f57fe13bfde787959759618e99d4e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00bd4c62a521c3c37206057bb9f71e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a154424bea4128f2e32d010dea43cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fb63573499fdeaa165548e508e100341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2fac0cb9b69d4c0879595a3a9ac0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0435cb21f6bfeebe9ab22be502b8c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ff8e5330236975a8a3370d7f79dc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabaf57c1eb0a41b12c3fb8175219da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8ee2d043d4b4bf91cfa43e13b2d42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ef3f14ad37c5eceb67fc7fa161741347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09488a5441f41a20d34b4922db708f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e261c063f2ca182b0268d642a3338349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c1631c74516cb0b259e30f144af80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763401078658a6c5437c552dcd47f13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2c3908e30bcdf7e4c2ece8f243b86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da8c64fcd73a5e67b8195888a785ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd2a06c97dcb30ec26b180f5172378354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c39f438f33dcad66cbc57d221f61d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01679369f3b26588218ffe662c78e74d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b01e5f88d977eab607bb5c0ce54f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d11f8925e3508a0bd923176d08ca1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dff457cc100fa6e9f191b195a8df4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0cd6c268fb1c13ecb40ff8793679c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228a2bf63775d0955b0c6f62271747c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb4c6a333c58e65010dc32ce770e87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e070021f3eca4c519a0021f772c762363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb678f9f8ea63513471f5112dd3d05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3a37c481744a1d21150cf07b81610365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6171c4726a1acbaa6af5cc7b76b3cd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fbc354901782e6e3feb042ec17c0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628bd2750585b7a91add2e6bf4cacc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbfc6a30c61cae210eb554dd60d6a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d106b124bf88f3e6667e1754dbdf589370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ec8a728499ffbfe3c79a260c6a824371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072449f0d4cf50d667184eee3519e296372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169120c845ce5c5c2f0d21ddd9d3809373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87425bc3a80193eced3490c1362afdec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74a2e54ecad308e16f3454fd2bda08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14669fce807d4318c3e295292f331fcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d38e1b10cbe841bd7338c328f4bceb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfbdf91af57ba2790e8f31e59d36d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1074734a3def37ebe50e42df2d64a6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb1bcbfd5eb45a948732f9c663be84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85917414a50503aec9a940f46f221e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f130f17e79b8a91e48296a2bf3cef65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef1a96cf53e3c6d6ceaa40fa69f1a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f1a9626aa8319bdbc49b8104df14c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bc78f3168a717debc59c3e396d0b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb06d100bb4225fb59aed3ac8c082b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547e31cf7518331b64af1f70a0af816387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b32ec7e049c91805360249c28cbbbb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0061288f42eec6d07808d8541a555389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e9aa59a09a0384f807df507b4c78d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd38e2919d7c491f5bb4c178982828391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215d4baaa2a50d92d4e7b9ed10f03e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83e78c13fe8434e12dc22aca349ba3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888141e03fc4bbae23d7b59cb710762f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85141daa66f25bf13b18f9f9d7b51e12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40691e8eac2689366d39f693ee5d1e08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d689d2511f8efa69bcdfa6e03a0b7de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42f959ccf688d90f4475211b7bd83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dee1c04e34964a921f25e390ec3c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085873d83c54f489a80b3cd0d0b61010400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224062bbc6b931fb812e9bb4a1ae2117401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a13f159459f12e79b72c440d51c5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6628f90a418f3a05cddfaafacdf95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5221bae70294eda36a635feb67692404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87518358098f08f53cdd903f541c56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250382d0bd58bc65750ac870768089eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bc4d5c182ed2518bd85d41086d77c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2310474af092d10ef1ac56183f1fe91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a5c5b9a9c1ad71ee95945752b56f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f87a58ce42e929c1470ddc19319f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb847d7f01089a565e3a7227998308411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0f9a75a01948d869798dc2d69830d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c3bf695a8d3b970f05904a7dcadc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d1ae8ae8fa032cc84f6c64367e4f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4145bc1bae6a8b7a90c8b8e2999dd31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56b74b840304fb2a6972479feb6a35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3c721acc9af29051cd5a4d9ce8028417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b1a3563be5d28dfeee19d6b0b64b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcad3d2416138ab6ede1336fa37647f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623bf2a1c3092c07973b07ea2df464f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc4820b61004f41f4fc13cbba5dd13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a040f8c6a6dac675cd52f8df004f12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003e9144642e939efb047ddba3ed88e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07123d8be1e332b8e531f15d811b4cf0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884f5c523c07594101f4e81e5b97eeb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b2cfbfb60d01fb7ea7ceb6c7f4a39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5dc4eb6ff00f24b14d0a7bb25f833427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef351be9c4983240b971257c7f26990428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60248ae8896daecce97218c983d50c7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02ca0885ddd8a1bd2460d203866285430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520673814c8c401185d5c8e12ca7da36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090287ee5734fe3477f83c74c42e3faa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f4f50e7e2dd157fe29875a32c6774433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a813c29e1b46a2fdd7b59f08d695e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882c8714b3c38b89b6490dc2f696974435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42140bfa36ff67996ac7f4d8fccf21b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d55b7676e09484e26375d55ca462bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847de69b70d2239aa09435a70e2cc21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e87c90ebdf15b7d8d595d8030ceeb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f63afc986e0162a09fdefba67dd1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc20d048d61682af6ec0f83e3e516a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435f6188ad6d6b03c5b8f02daed8abb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaf0f1031e8b7b8f8957bad89c4e39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e678fe32bf92cbdbe25cf84cccbcf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d211b2c2b3b2c76559cebe9b9d8637445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931340a523a53ef870ab4fd3b28903c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5917e921b32fe0cd73da93f40b30ae7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f84b193f61b9ba2937f28e7c6707f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967e5b8e2ae0b9e37947e1ff83cfb6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c5b60ad5c43607fc5d71ba54d501c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cff0f5cc9d5cf1d391d09a8169cade451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085969f23cc334bfe91221ac9486ff9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0120e464a85d483a0e1cee450c17e90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eea5a30c34c61635a1b54aaa3de60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690d03de97a63dcdb256067bd737a98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de673e4dca4de301103a74f6f3097166456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e5d1fa4fc4acfd58423bcc55ef47d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f890df35cf7bbe82eccf8ab1153b37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28d401fe4a225a41ba41022b259fc5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0892ff9975e260059f60c943ad7ca5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df696fb2bff2a3d07f071bd9fb46e30b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9e5731c619a6d9f82b3558155c9ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406d960c5e2e71752275b71bbdf1709463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e75c83468eaf64aa4dc45b81699177464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719de7b9f27cd05f6e55420f493ad2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61c4162ea42dde573ba58e3056107e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa741a93d731e7897def4cff5353407467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f7763138d9bab6fe1b158adc4efb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5f3ee529db350aa6c617efc5262e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22308136f506db8dc9d3f90d099f303b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5ff678638f14e46360fdd1b535bd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b936767bf716128002ed4fadeec0d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4e781fc9277aef56e5d0f04f4c964473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d7c69962e1e91fc16f2f9d50a5d96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05b23a7f11de39b85d34958717d04c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62117912e7212aae78c62060b1dc864c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e457197c3cfd6be499ee08c572d64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428215e78d6edd5d558e2f89cea48f5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20d490f33613789e1e7f0eb45f0e9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050ff1e19ed53b12e7148d0377c1d95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0850362b84152a300b0c02190b9299481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05466c637807cc180f3741764f033026482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88453e71ac4fc6438b3a12af607f98e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfceda1702c3d8c118313086ed86749484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e02455fc6906df97204f31d7b9e1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cd5e7fc686881604ddba6e562576d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadc16ce9fe6ebabfceed6d5f09866e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20122d1c4dc0bc1c2e18b459bb824b02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68c929db10e431c6d1139eb9a08486489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399a31e7420e3965e65df8b33f1445c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879117cad8e4fe7606fad0e4079d04d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd8bc843d90296a6835c5555e24d01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48c0a27d0732c3cb4287a6bf247763493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4e2dc73b69ba047ae28c100750419494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ac3ef11c748d023330941b37835f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499dd29f7780a06ed2fc42489c18ddf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730abbdfe52a8681cc74c608dffbfae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb9f5cecf1f97e3afc04ed4b73aa26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a31c42a088b82ea94c536c9ca9166499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3397987f5b480ec64d744983fbb4a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f3541e444edf52b4da88182874563501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1343e92697e0fa26f604e625a898747502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9c91acc45d54f27c926b746d68e75503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748319770913a300a91b9aeef4040638504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234e6a24d128ca55f4ed8007a5d70c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd05c9cb476be6deb04019d0ddfaff0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7efa3ea7f7c2c99db995181ed29f8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377faf0f5b7d39d4d32f3630ce366e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bff86211abe65e663d2996d559ae61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e5f9fec3ac9f1b9a92eec22e65e93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948f644807fb81298f992e039e26ef5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96da4fdd68487f915809442b57e706f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccef85ffebdaef9d6dac9f64998f3a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b53ba4d5d21b3f638aafc99c10cba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c77eab396f6a6003e3d50d83b5cde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4d74f16e0d36cba96387eba722234516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee603b0734fae0d8200bb86cf3939b1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8d1efaa9a98320151e32de8d0e053518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990400b6bebd68f77cc4295b68a63064519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b47eabfaad4f4cfc05f7ea991eea47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882b23f54ce20c92cd77ec96df09fb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407ccffa182ba135966c78867a43092522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61962482f062104bf792360f0d86537b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624d491c7e93c47d9b6e6d7dff334d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8200b27f5eab59f974d59410531ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d2ca2d5c612cf0e83564635a41b21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1c518da81dda4dbf34a63fcb35ebd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be9716b2ff79e5473890334420aba1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff4f5bdef594e36923a4f4ecaf2daa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1d3a0305f3364b730e5f921f4a2b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ea102f7ce9e34a29a9a0b79d40fca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e09508338c51449fa3a145397d5311532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f20478701c1b2f67322932758b437533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143f7b671ce8d78bd7de01377a3ac76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6f45ca3388bb8e4db84f7363a1360535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01d243fe3a8e7d7f2da6a629734044536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f504ae94a4934c8496be090f56fb94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c3e7970c81d50cc756da4f4d9696f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c7b80ece9f4a2147c84e115eea12f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d691558aca9a15bd3b75f3225bf9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae10b1865b27ad2085be0a235d7046e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b52eb903dba2f43cb1e82baeff42fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed35856f503425981c286387a28bc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476dde04cf5d7f3f2e2a7c0ee082738544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e749e27c2e574248e825b11c07db263545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6729dbbddb1d30ffb59058dd85e7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4b4a22ebf6b64cb270b17f02daf25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9109ffb3268af5a8293e9e1704877548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d045d59591d03238cffdf89b80ec8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed320c01b72b789af8ec4411b722f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e767e87d6bc9847092d8903b9e0156551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddeee2386052d1aad63b60e3b393b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d77563754bdad4ed2afc348628f5f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ae0a93c367b2c81d2fba5aebca314554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601239231a992e29cf7994c4846dcc3f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3aa923b51d610aa532d6a5a04b219556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415f2743b8570f2b8a026795e50c00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96f816ff73b74f16ca62b364bae94f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db064949a8608046ac8e7c302d1002b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89339a6f55557267f58656a12f70ca98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcab361341649cbcde2526c8071a679561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c075ae99da90985b64d02bc0ad5c7da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6bc8868f05e1238343d20befdca36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be01d9b09b36a609e29659ee9155aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12175bc9108ad92bb6a5b0545c19f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203affbdacdf8a00c2023dc06014ec5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5a312fff870978be7bcc86f07a53c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47e5b812a9bdf2f65068a6aa805be9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b5ebc65f749d22368b4e720bb116e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323acf002a1bfc24de1d5c2e4cfa542570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35de2cafb3be223432c908103d81233571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7082d5dae00859f8e1960577bb217572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d096895e7d3141611b43222d2c03ba6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1cda2e92f8897d045eeecdd6fe334574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861971cf6efc63c855d3ee133d622291575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb77c0abc4c8da50e7cedfad238a0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dcf0bb51124fb8511e3021326712d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c751b4fa9c615aa1129b2ec8f5ded578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554b3fceaa5fab6727ffebd3f72cfe4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aca7b76fc32ec7b870d4764eb506d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf43b32db715ae469b60915dd0ff0f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96567729df5b741a98494c493d343c09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf840d155c6b462d7d390947cec21b4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d8962ff77c78e074b8a34a9dc2826584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b59af488689eb0428391b4f60da2a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bba8ac625cc21961e82b95a35eaaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2612ebff23952fcd955e10c0b1b81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e36dd134038ee6718c53a3468d249588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d236e3bf2af44fa407556b2daba9f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f4ba007ec6670c63dfab26247fd68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d4b8e13a02d072aa6a7bed5a4f2f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93e86c98399508e304ae64c4493563592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900382d43d8aa3e97be0f8b444c06b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e34eea36a5967f9cdcdbf33f4827594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0042cd83ac3e354e65ac4e53e25b5e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da092ac9eb56cc2d686acff83d187c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916424d4c1afb31c5405e9651074680597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdbdc330aa918478600f423a773a94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a769f7270ad40da4b4860544379aa6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8534e324fdb75364ccac06276abe5d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a80bc051e8031cad9a06b1266a0aba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68df440a5656684dee8f48fb30320f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483947e32611ebe317f52fa99ebb75ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f75c68f815787ffb5cc0ed6170cf7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64f16c7fae2de7e1aa536348290ae7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490f38a19d1abbf7f8e420c67f5ee6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6079a09c77ac8b305411329c87dbe3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302afecc0a3998da5961f884d34bd8cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1f40f8a4bf9cefded74470d82883a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c750e67117ddd47c98166ceafb295d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813c575a776cb06ab7aa73c145c2c0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505012abce4141041bf9578b77c1dd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95948fcb77de0a4527a1b9a529f2c748613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c2e61ed1908831419d251360e8771614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e682321cfdfa68ceabc78cd424bc458615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae7c0982a58555104d7235c65f20ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e737a0a373916db2403ff43d1ce1bf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e149efaaa5c97c6acc0e514ed8052618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbba34adabadb674cc696c1c1d63c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2997aeea555ff99da3f1ccef1980620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780e68a04923a8bc21759904757352d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33512a888720130ffd8c878742c6e73f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341747015a9d15b7ea2608d8b332758623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f191b7cd9cd6dc659c04b2d2a4b603624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bc2c7061b654141627feaa8221f77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d09e69ce2d83d44e05b9c00ce2c4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0681456be0209625b4318e75b8afe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34943802ad33c3f131d5b971c00b6745628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0732ad8a4c5efe288f8d2cc485a16629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6909aecd2b4e205d9be32bcbeb399630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545172a13997d5abc94d0ccbff94000631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af827a17b746b326ab58fe800b907212632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68fc5e10f87a5a7f694683d9da4a4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a7089963b8e63f3e6a068bdda4b47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c44e6b0a5c4a39a12a3948932b04d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749268ddd21d1be794fd3e22e3eacef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105cd6f0abb50150ce9b67a3d9deb64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed9db9fbc11bf38936bb42e6571e59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a791abf512e2bbfa0f431a214f1353639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543beae5f8335a75040c4aa63a3af1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39f851cdd42e6248b5d8bb1fe3ed37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a944e922abb11659d66cee2053c58d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d179475e54238e371fc92720df18ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c35a00466a34f14c10973c165eec0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36093396b17abcf4d210eb317416949645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fa2c8da58a752a4593afe213c60ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1592752f65df7eb49dac12ba637be2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28965ac253cc996cb318a8a7d0b87d2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d16504c6fb6a3171150c8df4261d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44938659c64335f246b684a635a5b098650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665fb5e9d74e010fa5f68be54a55b35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14105c5485b1da893240497e5f2122a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f46b756a21b48e95552bcdd64a5a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fac73b56cf499b8b33ee811b89353c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d67b2011a04e3781b7d13195ad241655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fa416d015547aad2b12a6a3950dff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a59c007360e5cd75d0251dbd4bfeac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e143a893b5991b31c92db5501a63fc7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441942df7fb1aeaa6827413a0b5caf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca7b5ca486dcef91d57dcbdfb37cba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a60e602425181dcde916f312557f57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ac4a2752cbc445d8946d6c21af968662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da265bcacf6bf924e0d0881ae39da39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faca2c9746d5e38393baaca0c306f91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fc67e388383543c1b42af7eb3a2fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf24f05ffe1e9aad22ef73b52981c80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bf153a873cdfae7c8258b761b62b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04670300aac2bff5e46daa14cd78ce5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5b7586d020c82e793a81fc05c1d29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c667efd684ce4ed241942d21ecc5ee2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8af31c7309c3e7007a560471ee9a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc950878d2039805e11b34ad9e0ad79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b12db75d76a38faff5e30b195cf1a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d1090b9eea8d4ede1cc8bf5189fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9b691bd14eb498e431f059b86f7d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eb6d77bea7581e3fdb07f8e5050d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b85ff47821c70775648ab20008ff3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e2c30d72874da9d0420c175dab951678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fe9b9f4d92f60167b6ece65209919679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885474cf278490f44e063ee25601b98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205fa24878c4dca5209dc5c378c1dee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31228098a864764d4893273da9e94e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7526791fb482774dbc76e41787af4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9262c950103dcdcc0347fb853ec27684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a882849c0cbbb3ccd194f514b3d77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac92e42a98fdfd8acc1e34f53064e43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6af857c8b7785b47de7486bc667d10687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed495318a4c6e80664e54b9e9512fcad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf440f3c7c00ef6cfd04ea59f3bea98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b878991df52d2601eaefcce2d62d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acba3ab0faffaa8e65378ae17a0ef37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554adb3d92a68d3446f8e71ffbae7e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef52688e3b24d079d613cecd5687359693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7634ec841348fa35b26cb37b54793694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e3f4c29a53dad637e1835d828bcb4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36284074e7dde959bc782394f43b10696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba45ba9bcc6900f4cf48e768fde12d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835d2763a69a3fa7bdd9eae959465a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c925a6a89531337c4ea7ea8ae5ad9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8cfa7eda99c033b529f625dc6e0ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc75561ec70079077dfe3af4735459701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eaf1712c473ea0396e9a3a5937cbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932dabd2dfd4029699dc15cc21f5549703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f8138e1a58b5dc15d39107b9408ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa8588f546c0b241862c70fba5fd80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e5b3ef3ce8e8d61be46edd86ae491706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33f3a2d36ad6489e4611761ced5da6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbbbd32fb0bb84c6562b49214014ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef2c013710c2822da39cc3ec1b2949709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b5926ebe9eda5e75743e48f990620710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd156cb2fdd174af0cf1bcd01d0142c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faad49074c395bd6406cc035fee5505712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f04ba563f1ae30d5f205f35e542dd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf2be6be968b804ca0ce6bbc3b19c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0036e6a1b65ca569681dd829f69d65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ad90ab84a69656a51267fd039cbe8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301a28c42dabaf8d8b82bb58867f484717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c389a1c46b95936f314fedbd4c5692718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f981cf20b18e8ecc683475a57ba8da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c363ddbd8ee77f8782b8eb4249653f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1061ff11bf01ca3f7bc81727e7dd8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e25567cf4fbc5f40979288e98355c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5be8de470b135c76710d095bea32a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601cbae0b4fc6324706ce2c7f1486f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ce5a4e415e672eea364360d1297f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420cd4271e266a758c711a283879c07726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa26580a2e0da1b2df1a0924208fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139de8e562ecef9da07183233b73c18c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573757ea4d9345a7a3a91f6244f8ebc9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e712dd27db618063306590bf64c534730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927d83f88a309507691c8887e4f0fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de9c0c567c4c566a670ec2ac0a8034732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663f928fc086ae41eba4db56d6794af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecc599220b971f4042032ace6486c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec7421ce498cc71a7d094b8a6b11d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0149f6e1cdafb1574c9e008ed14d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f5aebab030fadd409336d3f8b1824737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a909eb7e99789e294dd4752e3d7c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdcc67a5e1c56d9676498fecdea3aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f32f1589b1c0b1225a262fcc961712740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc920f18c0899aa90a8be4f176c722741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de548811d1869dc68175d48e1631e91c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50571c3177987226695bf2f11d37df84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657968cfe2c22a9c81ad20f20bb8114744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4b612bee1e4d37f9318849282cc8e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911ce513492ba1080f87806477b1a8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b752ce3479e6bc6fa719458dec21100747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e464338c4c7d5297025264973bbec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac143038ccabdb7df51af6ccbcee03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd87d0700c632cf63623aa979e84693750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa194bf3868b1dc38c48847971977751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45c3992f13405222e3850ededf6eb9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391b29fe037093cab14293ce23fe6f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020500d0babecae6a5134ad1c7c080ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d16efdc1f26f8002ae765574a05326755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bf7f13771e8eec9b76bce8a7bd540756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90ffe190c360fdebac951c855b83c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a437eee9693e58de7cfb1d07f398b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dce0a29762e0cde03c5422cabdbdf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339cadfa91f139faab2c0c1307325b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcf51181a301461cfa28bcdc2056f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75d8019ae153d7d8b6a35f1b115d443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a782aa482d28c57f709aa596a9c7194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b910a1b802287111ec8142b231dfeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340ad212631e97eb5fbfaa825d177746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a258f3c26b040fb5241904678f5d35c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52bab0b86163fd665da3a2100f3e0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881b99ec1b8c8fb8eac497f4091eb479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff4099371c6752fe0659d8e01d187d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72ac671f1cea6f6f187c5c7a8c6ad911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8c6a61e94f0cbf8d50450b74b9a6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f5b573d7fca0158bd7a5344b1080813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087680c31faef6cb2ae359c6dcf9824d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed87f42918af4c186f191e15e2715715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e877dda664a17c831f45b12d43cc37616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb300f1ed22ec53ea3615cd1e4570d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79321a484f523e0b583e7dd8abf359718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2540d341c51eb7b708446fb7e36e8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6b3df930d590a48774567e11666ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02997424ac0f9c9c9dfc0469efd492a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9867bac0f2dbf1837698b6cf7c1f6c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aab977102dfa787df97f068e2afbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c448471eb9fe19244f46cfab8d7e7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297c82abeb69ede6cc8ff90e3b151c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88452bed466a3f295b0ea134936d2bde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43f88491b9d7575c111438675bbee527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaeb127e62702fe5c2f4efa801f0ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3c569e0c59bc90375cadcc6be4d0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559f0181eb565281b2878e4a4ea5e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fc42cda9107ff54fdc198946127ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c70830e02d401a139e9aa7655a6f2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca5229f4ebf3de4ba62b331c0800a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854338a5ee4b229b37fa75b1c67613634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b18ce2f17c83b31ca53b2b9eeaffe635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c2af61c604b8c9cd65dc132e0504236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3730f704a5f41f5b598606f316616b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e29e1c6c8c44dd87afe54eb65214dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2497a73cefda95c0667284d2733ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a813b1955eed68302ed638e12f39a3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2ab628c96452ef5b5c52243abcca641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22389e7a1c826441236a0a64fd66224042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580a360c5f08ec8322481e4b4c588f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddc076cb016993c36e0e9282fca71e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38b5b159fe0548d187fb7d7b5cb52b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c55001ad2a36d79b73e74cd2e4f2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241284fcb1b8546c7c26d0de3cec06747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcfb24cd275d917b47b0de448913c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ecf8bff7b31d297bd1de4c1b31c6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a709c51b0bd7f18a125ef4ebf8b8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38824ec64a0f1f6fb50dd62e30cf14ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcda846f0dce6298bbe26483492d15952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a477c4924eaa3c67f37e4924879e8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cb10676ecc80c126746288dba772254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556d096339369d85b80007f44978d3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e32a8e331e0977036e0f72ebffeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408921b15fd398ffba10d23f2d83199057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ae2bfdecc9b07617a3f25f5abe6ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1fbb43ce720791d9baa35fe3a19e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2017d32409d4a8e01831fe153aee760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca527527facf2983e897967c33af136461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faca9526c67f90da34925b6afa46df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a067d63c1a113ab3e8b64e88ec3ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee373b5add1384271bd0f6968b725d2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ca7513014fec0e4b31e12d0013a5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06957c104bf611ef6c66ac7c748962166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acead6783260645e684d13896df2caf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1595e61e03d42d3c24279f1f10e0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b3064a49cea22da7820d1cdb1687d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b111f0230cf227a01ea6ff1fcaabe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa17b02a9c0d2a5d314d0a2f9c9325d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3a43ab8edf2451fc060b771214d1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3ec314e1c5b4fed3f18dc916fa03a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df60a1edfe0c225ff46b6d9912733374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538a7146b374a3d7059061b18b602ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dd8b3b34c87321f08893fecd70d1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba1420ad68fd233f4f9164696fbf9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b9f78e4f50f447490b4bfbe26680b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddf159b8492e6754900f1426b288ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db80ac2eb39c834127c7be2ed14906080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154eaf3f8e585a082e985302d61a40381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad507bf1cc022419562e7c8d9c1751a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942e603038f36359f17f068be248e2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15dfee7a6741627a5f11d3996ba78384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779668475670172023fc3fc126ffee4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad17e15c43fc57727018a0ab480d99a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce962638547d3801737741fed943a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca298b7ca126baf0d6a34cc528f304d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6960dc3cb4f6f7982f13fd9e33514e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d499abf554b10c12ace360e3011feaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476f2c10f9ea6b82c2e54b220f64ffe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c62c9a381b0dad16af3399bf2cabdf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4db69335f637b68411fdd4a0b714193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ee22cf23860ca1e8906c54290d77094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2567a4b274da17ae6dfcf0675aa35b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddbaa2d773c408caff57080334b79c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46165c30163b222f0dde47ea3b96959397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecc560b17253fa67359eb8f00a2b1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315b97ab9be7db993741e3defe6a31b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd4a77b7068127473005aae56aea4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb65424ef4f82fdfa9b571a2bca2cb4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab826a303aa764da8690360b4f8918d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968cff93b1abd01426b27e4677f96db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ca74cd6d473049f8736c6bc40b459104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9fbb72e04ba2aa8b7b0eb4c34ebf9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a96a525bfab4edf394cac0c0dd38c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dd079d190cd8b2be8d3d6fb76689f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c000b9da037ce3c2d2ad7d3c136ed7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2768704efcc86f6990f35307fbef00c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cb29ccd99df07d8ba51abf64420af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2beda948a987e073557be0e80ad853111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4400c0b6fb3413a1e989bb63430623112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c90c977769d6b4e4fbb1bcce8bdb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5bcdfa44ae0e8b3516eb0c695b570114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda87b37957d787d6636a0ebda7cb27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302bc1bf810ff9dfd4f91b7bc615cfe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735b7c5644257e7a40516df135adfc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ca4370e6d6956efc4dcd78d73ebc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29d4f5007216263e1632492f26b6ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1876bfd05cad6f626ea44fcc19c0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03587f86a3786421ed87da43ce63074121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6139d5d5130d7527d4534407e24dd3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59435e67c857297fa7db723829fb799d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fc442fefffee1a63a17d75c3ebf89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72e70d14f17880bf8731d05824f35d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab4f96e79033b4cf2768394a927568126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f742d1fff78631d12f2d07fccde44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff15866ee40686a8fcf54ed5cd9d3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b342830b13686ed050c5088cddd46a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64f58d4d06b5d06eaf0f2539000235130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdc3ad5491aebcfabddb3691337601131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524036ac8508083c00f860adecd127a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5895a3cda5c3952b8aea40233480500133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20101730935aacddf22181ed134a9725134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbb14eb1ad576285b8add422894075135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97b00862c91c9df7ec7be2e67de9f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48d1da1429d83aabe36f4bc65a0147137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb08ebd73f2d049d04c09bf8fcd5d89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f7c0dc550933c2a92640d8dea7851139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbd2e3084b56cebf3c840221b69b37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bfd60d51ced7f9276f5f5d869faea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621ec9763b31fd44fa787174f07f07c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de89b6ba3ebe04b89be0d4db80b5e0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305f32b3f5a30edf412f3ab89bf1849144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c293a5822789f844d46134e65a75a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5073279dff10ddbea6f10694168a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7dd1250279a5c4a76b64354ab9557147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb553309ac31867b140bf9888cc0fcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac18832dc8e89ee5878e5ac423208a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10810fa96445b6157e2dd422a6f3b453150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773638261f977eabb5fdf4cc7b294ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e76643bff639391ca02f1591856b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a71ddc55e9ec2871744b846535069153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ef793f38b970660d09ff0ead01c79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b518c2d353e40befab151ff6185ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7a167027dd179e3d0958a840d4ea2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baff4d0f5e38f33ad994786c185d38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2876ef289436b4c52fb239dc6c75ba6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee1a4625793e5857092cfbd42d0754159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09e1fbb82c04ee079fd5d5a44709fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbe55c37f0c6db952896348b226fe3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad36a1d746d482f26f42cf98638db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c4fbc15256fcbc8a5d365a79c410b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5755434858b266b021f42ae4157339164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53407209ddf2e023f606731352702124165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b9700e1f71426b50f3e49b598eb70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc10dea2145d36d888cfcd1fd3509c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a150bd1e4598796f78807bf78606d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab00e4011410eaabcd37da8d90e1b6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec6413073155e333c7b0d46255fdc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6289d6aa6950ec52b9b39ac1afe5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6edd4c962e3935d0278a09146f8a04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0adf1d6bfe2b34e098871b5a47bd7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fbbcc32ecd132203ae983f20a4b11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfb54667afad6351d93a7221bb2f8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd6b69d2c348f960fb20d5cec61c8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63e4d2ebbe5fc7eb29b128463b95e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a3f0431a3d9e812314cebf2d69508178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571ddceacee4947d9e9eb9b66ee1223179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fc597c9015f9a080e78488e68b675180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15be5fd578213e0f9ad9c0632b13b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b90f382e93abe114f641e61280b78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f417e15c6bbaa618d55d0f205b12a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd80b75a29797c9f581938368d8b67e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa4b81e5c2f4b8ab1ba8c0cbb27d3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6934f2d66a0b152be28ee1de01d640186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fec3752c138f972c30b3a3b143e0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eb72430701d739a6a053031a92b21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15e7c95fddc23054206663505f16ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6662399cd3dec9791dd4cc9d17827190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39813b58d624e3d9cb4de4f5bad5cf9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a2635f17e0497c2b4d4fc95af63f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80225f917fe3d540c05dfea43adb93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cf88bb47c0ab50d199d6d92e4aa61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cfad0a0282b74432e57bd9f3795f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dff92fd81688e36b4e3dbb436c95d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87008db06b914aca375d9fc10191ffa0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814462883a1708310a0beda53a34561198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516a7b7d98441e4c4ac2a68a2644193199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef9a26d8a8073e6a64fe8a7f86f862200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69599221fbe6ba236de0ce0da1da8c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612584e6bb5ca2b58fdd6faebdd0ee5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a34ecaeafae1deb4e8f84732df59f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de3e57e25b38d100a71334c54bd16d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653c61d7c0ab0505e231e371c9eb5a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7c3e1e1376cacdccb39a22742390c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda4141414adac00429f8f036978721207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90461b8327b139e0ec3ce4684266adb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc314557d493a7bb0cf860f4d3199f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ae6bb59cef2815911d3a2e8256490210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7b4396d0757991bb5ac1564a4e45d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0813cdc3b0a7220dc3d9175f0254ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667165ddf0e47475aac5c6c0d5c83bb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3546af614c766494c9a756c99b6b10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21374cf637fb908063ab2561e933fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437864b1ca8450dea07f6a63818924bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f00ab150cd3955a16b30c87a130dd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ac6f811ab887485cb0ac56536ddf8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed052587b082ea27148daf11e1a023ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bef43145f6df718ca037656cbe5c6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695620537ba4648317f1ead4db087d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c630eb750a6a70f6d4b5e2e58060222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6790337f7d9a5d3c7218e7ba0f04eed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713f1361d4b5214e249e9cbd240c6ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c855cbdf30eb13062ca596a47a0ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049e832b852b1fc504b46e5b3c05c13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba7f41086597ecd2a6bee513b262f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21f872a838faf2f9c763bd67529691228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3cc5323bf3241f426fe46b2ed60b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d205d915dd6fa910289b03b54da85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340786ab5995e14a7712b55c5235305231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb2e8c2021f81f923a849fd7e5efc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912e20b7b46eeb1e8e4c381174d2d68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b086c58f1338cc1664373864b29eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8053ec52a7a29e4b0b13ee662505ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573247e9c7d2d8f85b7da08f69f4b86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692228fbe6fb6e0610a26ab8f79594e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49eb8928cc254f88ba02aef7e651e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea84f76dca3266602cf805afd924b76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c2e6393a1c81e8f506d4c222511d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad1920b8a40805d1b98afe0fadd3e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4012c445aa5d95e50e47d489599a68b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c0a169b53495d68373b05fb010feb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e38e7bfab1054ecf0ce84784d8899244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295bae3b1a96c561ec563b291b7326b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59313dcfd91755ac652476d4fffd9b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdbc0ce3e5df4b16fa05e0465551fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07115b40bfaaae2c34736a6b46d9acb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bbb071da48dab5d2d1a1dbce59683249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da531b6ac33fbb7ce8be99312e40038b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2ddee0846304d7209ff8ec3294ede251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad51076efdc24ab8db3187fd7718154252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c853ca5bfe68a951ed733d068ad0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038892b9569e10a0f4a3ced7165e279f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5affc357ddc9310e9fd0fca4e4fe91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a33c312cc23de682c09f2193a7c8bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bb364d66fe539ec3cde52ef70e8c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4d5d3362e5863a3f55ee661012c03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10c6ade44ee1e8faf759b7bcfdfc26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81b0e2f2eeec9430f73cc59e299fb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce62ac1fe6b09228771ded87a89a28d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b857d20965f2065fe3a561f299f55a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231f842da370f7422079299a89a29b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0c31e89ee46ed61b0f671cd679c1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeac2750e50fbe39b77e83183c2490c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7a0d7271f7e8174e8a514acc6b607266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96afcd18837cffd5635ef8c067f1a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccf269ec5af9c5754409f2448d5525268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef674942e889100c26abc9813cef3b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c355f7e82160d4e9e99cdb2197dbb86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a2f753c4cd5cabd76a4d74cd47ba1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94a4a618f4f13271095c660f449ad5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc7dfcbc50f2941f18e6d7c3c4f64c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7620499a6a0afd77a80d275ca06edc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23f5a1b90c40848c2bc75e93d20326275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763a723a3730a3fc1ae18f8c5c1fe10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427e9ed580d02d581c35fd5e408c1ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dea9623f8715916cc41e88f31cef12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8df3fd25f38924efbbe856ab83886d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d5425ed75d51740b22f454294e3c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e3c625a0c237454b517238843f81b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27b3166296ba723cc9fd599cbe1a37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943166f76c098f04dc896e82ff4c8af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b44909d867ebc04b119f3e90e1ead284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14870c50e2bbbb2631e41f8a9c2027b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e1e3cfcb7274d0b8ce0a80cfb12a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fecba2b104c51100129689e0de3b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe20cf887831aabea6b469e7555d408288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9a394808c183344fec2053cc23baa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae06ab117cc49e77d098dde43f6116290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc630a4f16178e15eef71c67545ccae1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e316276fac9f8ad13f3606c30f9b023292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e19ed56e28d27641e7c4f9963c50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5094bd237b28db0c613b1f60c3063294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d9d8d8fe6b9c5a562a15a636808ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb804f166307933499c6ad711c3229296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805411ba5b24df26f0be4c981b607fa3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bffe288cfea3db56c1a8392fd5bcd4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0671e37d4fe6e1dbd6c9916a5a6b5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aae3385430e758372d21fb82ed0be1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19244e3bc9a77a99eedd9c413dc2b765301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af73fe065bb12d72132d94cdb1b81b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d3439938ee58be4c1b3ec0ae3f6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95024120b52cdcd9c615a317a7972f17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e6d0ede765eba97a70085e99029e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fb3324d2959e14c893c78d77ee1d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbf44479e684b8ef8add29498bb321307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e30d7a790b12daa801c7de39e0214308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599fc9d72cf8486d5c0fa0acf7370ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb0f862d2f4f41bb6266f65dac76d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b97dbdbca58f76d976f9e73f867949311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b835b27908e1c822b4c4be20bb87d81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d82b88032ca5b0f95fd254be8cdfbd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc239ad0e1a3407dd38f86222492ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5289b23cc8dccb58157b8159656ad2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79909f949a2d0607ab0e7457e3b95975316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dd6c22621dd77a019edbac1c8d9a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac1316f547b3a54faec9992abbc633318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c60f374e46e08c56f3b3410d72da3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423849c98883c07a6ecfe3d861ded2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ec12adfe0e1e0e21c90a4d04be71b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cededb7de4e0f970cf42fb3dec5bb32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad26391919d674131ff61043e68d1a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175119d15e88c2d6ac16c66b98fd3d3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e7c460c8d5767e8a13bda206da19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99a30ade6d52465bfaaa060c5d772a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35897375aefc6c0f9fb0e56227ab9095327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8fbe40ae80984c94996076895a4cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d1b1c7b6f670548d37cb0e0f72260329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363b7bf667f8baac6ac763b01217916330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa18506e7809add0fd02da95260af62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5475ffbe69dfd131385677df5a232332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db380b443077a1adfd717f3f9c009c9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae03abf67c4f4d5f859b1e93689dcf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6a79096d14d46b09988b9b4a269a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b47ae7411acf2753a685da3d36503d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355038cd3c316b9f8fd2630162c02525337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750336550849ddd07fa3706da9d98bc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119d28d57c7d4f13d67cfc188c45ac2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24d8cc1de778deed0f0249d5498acd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27362a16e327d85b837ff14688f3f34a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171f1fc48fa5b848cc594e7499ab4e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bd611d984e4021c9a61141c373f62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7b3e4dec5a3ca8333e49742d9d2fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3e96c303ab3a7f4527e8221e2e2a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54105cfb85e70806946c657a1dba9d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5699fcbaaa5fad265a0f09acb9374347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a415ac528431f627a035d55706190a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a907465f7793354fde933d402f9969b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8df76e2dd8b04f91841a5f928c435350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ff2eec58916ec48bcd969694a28f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d91b44c2d5465ec71aae553dbb21a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518886f6989fdf550ece4c44d38ba347353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316e3b20f6abbb5d727b987a17a6ee0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147596b47a6ba3cc8494807388e55e1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dca9f9ec2ac6de45aea5d592272f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e3cee3a93fd9d1793ffb39db567f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64dfbee613f134b6341b5a66260387358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484670789c05e9322302a7512ae3d91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8515c4bb272e6b055d276314307b9e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91031e441d9049e51349dda82167b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6da08077d6d28ae4ebf9a588bbc78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2df2598de4df8b5b37f555b98c2616363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745e446a6996859b3ecaeeb159f03ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799285fd4aca21c74c89c4f74a05c808365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed900d42e46869563718caf7e04bb75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e3cac69a89eb58fe7c8de99012a83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893626347f9648527baeaeb659709a68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffaadcf4c4d0b53e3496e646fb0952369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3919452bcf87d3349cda29b4dad5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb663ccd3fea50b45c8ac740538b5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423f6ef648c700fbd285436af1133cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb91d246648d0827ce73d0115f6ca4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3560a8165adaf6d4be3e24c9e5d3346374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffd32f02b8ade052a99bdca246400b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106fc1a8b5c9241769a1541542e9b88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6c3e28e419c9dba33f186a54c3b13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4d7f4075f841033fcd3144bcf9b9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e4ee259e226b39186423137d07f4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b4a66ab9604681f6a72f13641c7d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c8cd2f8f5e8b0d1587af4793b7da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45122853cb551a0676a2989999908e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f48a1dce557f613f590ac62dccb8c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23641cead488edb747c8094c5d802454384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3693513541fed179bcd27ac7e3c4b82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd9920bf0bf179b9fd0ac7eba42610386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3eb4b2381b0ea948a5c5fa8077072387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2de360c3e60efce06628264b55b53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17898323d2049913dcae42a8e3f5ff1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3559b8550bac5514034a92842873ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1af0a9a672debcf7c16a63be94b27e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75540bde7c2eeb16e1534ce2395402e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23868e891f2f462f2235ca144fc91240393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c61d503313df228a3d68132e1259f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ebf8539004170c3ea4b032ab551b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02e86e535e37b3eb3291504595f10e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600badcedc12174c721d014aee1ec3e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0c7d01af15b3dd6be293b553c49a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a26ba3244fe0d93b282b26ad01fd7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ae0ff0d0928557ff3ad0e8f4f7697400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7954b3df5f747f78e5dd4f29e07d32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcac9632d607f394e4b88f3760569d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9ff3bb4caa1c92cbfcd65b3195b32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b256b7da6c8bdae57d81a16f9b1e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c541f1ebb28f0a9aa9c5b2f50a0f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552d6d0c0bfb321a4441662b1a0d618406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f99ac24ec7ce002fda6657c7096b63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cd0cf68540e578293193fc8e3af24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fa59cb602ab91bc61ae830fba754b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a933ba94e77b7ee07d2372b94bae21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4a5b627b511dc1b9976cb80a1c98c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786083cec851306b18fdd72ce60f237e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42167dd122f4c1aefb036bef9cd78d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ec4b6add0296999b5bd54d4fc478f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3de91350164f4c4f92cd346dca166c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7971c3b7c8b4924610c0275ad9ae4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95490981b1d041356580c9686d2f46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d48d17c6f7275929f6c2635afc83d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a74d0f76d8a636f5ca6e2523fbc3ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4dad6687cf9b72731d450abd22fa5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768411655345aaa1ebcde2fba0718e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddf4df503a3adcf48b08c7095b381b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f258feb584dcdaf76145ecf5178a5be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a1bd7ad2ed58327ac078199d71a35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9343eb45b6f94df74d04df09bfb73e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109eb83029351448fe35f6a6871b26d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704dae37f58961f329d98b65c0f5618427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86a83b5b4c05dab24041ce5f249e51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e12c0576ebfc62552dea05d40aeed1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f66047780e4944291963c94bc51ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3534ab3b03211fdfc22d41f2640224431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc7dae945e5833af3ec7829c4899e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb0d8db5807b4e37b85ae3b0d7c824433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2bee098d8d2926fe5c2afb6fff642434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ae8e5a95ca3f6e4b27c6a68354b02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ca1b6cc08c42209f9e8dcecad97e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3de9a90778d6c0bf66fa70db46867b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ec2259a04c420895f937352fb6cd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d032593c9784519a621c4b949f43032439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c231a4425bea220ca42cb810141fe7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcedadb24ea6485442c1a56f3bff91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9897a4603243e9e7895538747525e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7becd0a4ba23a0d23848e5cfbf6436f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b366bb2d2ee9f19fd753d1490001329444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af4c798f165efc0664b99d60898673445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12024a6762319277d13ae69af32dff08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffc5646379b82badae64d5c0fa5a96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafe715a4cabbba735f3d81ca19e0a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7537730cffa3836879cb6990b127f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e6c69aa48a6dceb4edf9dbfc0061450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a053ee4cb2c1060bf4780cbca63dc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed50b07fd3872d59c7074b826aba53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f74924f63c0700ad22bb5ccd891d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b426b1b79e0db643b28a84bf23baefa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a541879e891d97699ed624902322c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a836a3a0db5a61f5d433a26d540a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9407f421e5c816d426de6314fb32ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29903acb55599a46769d500b233819458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2b24866ac72ce385e5c0839563f07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a3cd7678c3cb0e61f5cdb77717e80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199c08c508b0523fa822710a9c40504461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a645cb55bdec9561990aa4307516e59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef17133df640562dd5d774266b560e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3d5b4a3fe7d30b0e3985ee6355028464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350b0ae84f4f733c36c35a735f93926465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d5fd4c4f928dadfbd84c4b0e5c0c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af81f09e473ac0cf9867153feee1b06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1342f0de9c7cb530563cd01e94cda7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8098d197e034e0d3470ee2f50a52b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf891c6b816ee956355b49aa703c849470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee69f9585057fb0fc468a30de564c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2486b29ef25d851e98d09a14aef45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3009de23f0208e41d59e80fa8bf11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cdfb3a9aca5363f14bb9d6b0c97ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef774184a9668110515a06f5f92c0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec758be8d7c867e531b5108220da36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93398ae9fd920d2c0707c5214a024fe9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2239974fad86268b91e242af737ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1d8c110b0458ceab74fa2216fdf9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f2e9c89e5b7f0b50f44dc1d33fe71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e3b1a8e9223c4f1d3f67e3ebf44d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d88d6550f962429e9199b897759877482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970811a7c3e8c99b9f4faf84a5507105483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61d34a31572437b8e1ce6b01a2526e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b63be03f9b9bb36ea4c162c5214aa1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef8d3b499197714d74db6690484874486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d78c2bdedd2fe6a6820343e7428f56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d1d3584dc383c3a3b7eadc8bdd859488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897dac5ed7deb665ed45069d638f2ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91534be5cfaeb014833977b3aba03efb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb68a7e7536945933002ddd7ebb811491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cac13b28bf010b0f52137e63c316f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ddd3fa7170110b7ca703d07187ca2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97945d984274c4bc4fee3873c043014494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e76c3e8bc911fae8db02ae581d65ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbc6899cbf6bb4210fe12522cd5523496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524879f336255faae7ffb0170a3ed97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe2f38b03e43d605af39f365e3e420498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731cfed3fd2971579a1a6cf99e74224499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8568246b311ab6946e3ab4899de819d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241883d5cb7623981cd5b352bd441066501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c112116709c72276859707e54a1d38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5f9c7ffde2a273a4ec46e494eb893503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2f938ffacc57ed74edd010fb1ff44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a2ee6b16018f6af2e7ffc6be065c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc6a8cd3b1e3dcee68c093f36db4eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b1b5a6e4b506e03d72e1028d0f11a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc36ee40f1661d8acbab13e0f83cd90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4693d94b714516529b9938e64cd84f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0558e8f8e6d8d281a4a84b07f70dec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c681783424d8fbb45de186d662729511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bdb2e448ff2e425796bd1f820cc4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38d80b922bb27f53cb71d10c9e1fab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0adf375297674af623cbe3dd8ab623514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba361c90cc6566c13106578f49b82c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d5475e998e474919395d44fb6adc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35300364f337d1df2451dc2c6c2a935a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd0b54851a52da862db92dbae49967518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd825690d1395cec829b0691b7aa70b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b4b27526a67fff93cb5ce50b71817520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38ea29c44989d71846e2bff8648f7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d6d284b6453da4f0c18f4f2d6fddc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc359f2f669689a448bb2963aefd255523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ca9cb926a610d5bcf57574d81b438524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3e0d0739aec98410517abd8f1d351525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2c62431d5b4b33fd2a6def523142d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328f835d7273ace5954bc6cfb125a29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bb0cb5c92d9b07b3b95254d5dea22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8de90e3c61eda826aebe67a684169529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ffb97e09350b8752ce6a29a9c6fcc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15884be1a583dae70542925ec9af0776531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29df32860b3bca3dd6a3e8ab5ccf4fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbed4fd133ee03f785a3e190c7357a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663102cc2923a16459312695557abad7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd9c371766baf00904f1ac63691511535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da58d79e87568b643c0cf54f08bdd2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5408972623d28cf7498c13b7c1b73d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c672a0a42160bb5d304928a142011538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862e7ed46adfcdeeedef6d117d46f48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c298b1fb0bfad5940c9384c16473b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331237cac200a907eac4963dfaf587d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bdf9b3f7720769758d3ca748ab6be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74408af36f0be88c0164969040d15df5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0de02f94b469687b7a0e95b2c8511544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44291d5b392eb8bf7925b16a43c902cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb34c09238e3ac69b043ab6c3d885a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5592acf1a1255fbb7df0cbe2a7078547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fc33cc72228be176dc605eb774447548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472b28d2d96c42db1aa2d307a7c7eca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29507f68081b307b5aca9349580c2ec2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6a5a9e196b31fcf7027cf3746485e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864113ffd24b01ff8d7643f414850db1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c79c40b104f61a72988a879f2a1b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02182d28e430b6efef945d061692a453554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6ffb8bd3c7537b46aa25db003b778555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d686a175e65abb3d130262b722b17c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9ff98beaa714e3a1f1289ce843265557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888f9c472aaf97d65ea383afddcf30c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7612ef7ed1a1c8215e0cddf707a2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038372c6eaf7cb538bf11323f82f089560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc52d091065092ad86fbd2942ed717b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da54632afcc597c546a2e0726939ace562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b667d6278b30aecedde43fa3424a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eeae92fcd5e1662d5e3e9d1865f01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ecbcfd6f8dbb5ce71b740b35cd2e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c045670be0e8b87ea10ed0b195cf6a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17007993c70f29e2f5b120b1f28eaad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f573bf14d91151c78819125186f4d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66f301b2371a364dc71ab623cdbb0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0ac78542ba8867791b8dd89f91b12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0793409ed1985e2fb8643e93518a674571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220223a8d375c4343fe46ea1029fb170572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a96a1654bbc65103628a9ef13c9fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056983bb228592dddfc8219ceb89453c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c21f43cc7064c308e400d9eac5d79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae33498e7acd27ce1398b1c55e5e395576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca4b51beb169da0c8b71057e05875e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62336a5c81f3060eaa0e4adf9c9ce8c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e69e02e65fc6db31bdf1afa76e1ddd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff622b881d549312a9a07519bc1133580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21811d383f61d32cce4c08bc576e3ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c194a7b90f54d16bc184aaf849bab5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af139e74f9c03d074d67bf5d8d882454583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cae7fa35e6139a85e8c96c33fc462584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b91e1f482fe3ae2947bbd1fbfb93a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0bcf00c6e2ebef1cc2692365fdfc5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43b1591cdbecd755c6f4a8dec7f34f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5e88c811cec7bbc49a43e42ee6af5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0316d40719de64ad957ef22ebb8703589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f06bc2f19e3937d6a3341d26dcb6f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded00aa6c3a86a7c522ea821a4d77749591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1e5cd4eeb79dee4861d413b379ce8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952cd41fe7510c0ca657b216ed0b828593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97269a5b2e3dfc471c6bc2386c8d270594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc0d94010535c8fbe4bc8e80947f9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74086416d3fd7905af2a427e6ba9b7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcaf63bcfa6e6197a00d422ae8f3b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad09d7b761ca9df87ae063d5301e36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eee2378affe13c333cf5b6b70485eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340c32838f9f82f19128b2343a29ab8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84ff62932cde9c0e8b7fe5d1daa4a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea814dcbe227c003fe83eac5560219602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb66ea1182da9e8b866a7e26eaefdae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da75d6d9298cb36370076ee5776dfb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3fb8a683e3f29babc036529d38ab8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9a8c87c4dd227a63f07bb5042c98a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f73b12ef022af1e131afd6d01393b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201991eaed93bc30509900969fa529a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a18e29febdc51b345e2de4bddd2c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc000c0392a61fdc7e0dad409bd6bb09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0119d3af51bb60e8d0faa4276b7e8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1e2a3aa3f5db4e3ba1026f87151cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aca737cff1a742407396e285e2eed1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5463d681c6cbfb62726fb34061ff9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2f0074844ab81daaef85d20454afb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff464ee92fc8d924ea61cf5ee89371616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef36ce22e65428f10a7cb68d0eaa57617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d3a8b76f218415884859535c9a518618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0507ee8200e3b3155fc884d201a75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621d24b8d2550c93de1bc7a2975c48b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29474e796db83fb4818ad8bda29eda75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136a1f87a0c920fc6ca14940d3d5c66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536318501617751ce7744bfd50d5e5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfb5533defaa9cd043fe9d4827ac68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6be9357884eea1836aa80bb445a60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff311fbcb9bfcab6a8c2c991de48b17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3606f3ac3bd58dac6cfd833a0272aa3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c526b6c7d70d59f11d2a5f0e5ce888628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88b003513b4cffbf5b57f3cb78607a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d3834061339689ecbe1c38c63a8c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f5c52ce18b9dbb68c4814cca33b75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbaf1b234e3af9688383bb08e21d0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11b248c5650d9f263ccbc7df1cc183633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413ffa14579c1e03283242fe05e008f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235eaa66112675b703eabaf04a2e68d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8badba4eb9ca79ba5513278ca17beed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89a29d7e3288d45dfb31786121b7e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea284f8bb0dd82f8148064016a9da57f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ffe467bb6ca43cd6d6e3570562625639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8662494d1524d3bbcc8e995b187de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36018932b9d66e16ccafd2bd8fdf7240641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef080224327909d822f06b47da4511642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f093855a4e3b2319834a68c0668b1e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011124c463edc701bc574af2c9be4481644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42bf7087e69b451b5735e87d7fcb88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369b019870862692f7396b3c7f26d88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb7733f6c280e3f9172721e12e1a9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c26fac8e43414c7da225cb05c0a67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0897ff190507602690791336e85f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49334c70d0cad4ce81329893aa5f05da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a097381db08d7ada994576514e39a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aeca67392756bdf9a89fa62019346652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd7ddebb82921e09c214712c6bd2e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab7c1bae1e870fe6a9285f75701e7a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49395a09bcfd92c34c3c38696a8f8564655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866712cb5ede175f1bca6d19478655c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66c5c793eaca99e2ba1d51260782a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30746b5f0e6fae5b3ef89561f13efcde658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a239fad5d7d25f2d64cbcc53d2519b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3914978a752a74165388c6b6955387660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c0d75adf52206cfdeda20739a022c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae074b39530ef42f337ab0d460d222662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aeb4847c5e317b306f1cadc0184de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89a06652e9e8750a9760d886c37342664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ee68363c21f43fd9c5c54e39c7783665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adff085390955c41fb99554bf44cd0d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60b1f6f843ed1e8f69bed49b05fd5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96fd2c3ff407ef725e96deef8a3a0c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0be692fd494c6f101335c76dbdce8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8011b39922fdc5777d9e193136ba1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050f21b2b36f6065b7f4cbe6631a8f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c083fbb68b98f4ec68d910d066e7e42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea50243ed1d4706753d1f23c294e179673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcaeebd72542d2031a0154eefe1591674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b243f03574f8942d331dd53263b01c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50061bba4a5a3f6677cb38bdab08c410676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6659c0add1fcfaeb72d3941289ba56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d135c6710916ae5a0d3557f97a8ec75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d571e176d6b7279ef7eb548a995678679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662812211df346abb251d5cb0be09edd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf795565c94bf0f6aba66b696a48f19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb5f0a83123a6902b21b5ebd2c701a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b955d3b630f5e7676bcf93824e6e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081de1e93cf4a13faebf12c84afabc9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c5f92e85c12bdbe9731c6f21eeae8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26141a41a78023231cf01efe89eece7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecb59f5aab8a031d2d915cfb4ffd3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd2b406aed5ed5120cb90064f85e53688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f7b8d8b881015c7c11124025ce329689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6621ee40095746be9c07720563b16e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ac4160cfbd02fe3a38a475df5f60a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74449dbc7b1495ae570557ed9de035fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb476194682fc76af558876037081723693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d3f173a299c1d529040298aa0a4e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec050cb1d3b5a94aebd273a36809515695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb3ec8037ea02e50a31618a50c2880696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9613bc262f60d11109a8bfea44cb89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abd78a13e39cc237ca9632c4e98999698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40588f838b70df7702135db2ac169caa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e2aa38c9e8c100e9be28ac47f1932700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850e7fa53e6c768f9c1238c0253e66a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46a255fe1d3b90267fbad0988d074e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2589f8102f70917a9f4a86e31ec896f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ccad0651ec46934ba14afbbc5d32c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af025b6c83626b256fe0be4454a3078a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2a16e001295c46c9810e07f6f831c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e38fd94a573944d4e1c9186c15c1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7f57413f0d41fde692778f0585f4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64941d92861b69c766d9cba406dbfe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b8408573486eded4f354eea7aefa0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4eb02630dd93117d0b3a66ee19181711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6d9db6160a77cd6a5c354a125e708712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf9dbb797115826e4d10d1c01d2a9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40622515b765df255b54380d10abdd1c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c799eda1a84a9e947e38aefe433c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4c23d7008587c3c2878bdbaa51858716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015167d2eafc97d2a03fff5fb7d11a24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f495d2890acf8d4cc4822c260c65d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb2c211d4d3750fae4d2643462717b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5dfd40dfc2e18404b59000a0c92e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dd922e2c71e809f74f5997e56c885721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5b6babfe7da0a0048773245d4b1e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337156f646869e4628f6fb06b057c51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccfad45335e8b4b8fdb9764d0ffeea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0dd1f3ecc7ffc541ffb6907930490725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c7619c8acaadd30767a623afa9e07726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad1c75e2ca850b17dfa0240a15bb17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5695d058b532b07bc1289fbdbe033728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3d0e4f8b521cc3405cb0f22bc217d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813f2f17ceea427f9335beaa93ac5e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b6c7f516f12aeaef5f95f2fbac65b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a317900dde96b894a73226859b4293732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a365ae1eb59fdabb4a94c2a8ba9137a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27712b8e5b404c956625defe2388e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c17f30b21c2a253a24ce4a7f17ea45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572bb4fbb3fc9bc829eafe05d0c411a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660f39845d2d66dd94e176f72b05ed3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f51b21030607af137da0bf334c993e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a8ac5d04250df877bd5b09f04b3e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fda43cf8f1f536f514c0f3c357286740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b425e2edd5ae5d926eec3966a0253f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af976ffc02476ac74d4f5336cda01c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d55d209257f4e49f5c7d0fd9319ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103a994a585570fc64aba29007aa7a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb63e07e080d37ebc831b2c5802cd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d3d663ef1e3cfbbc34b8e7ea0cec8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeb7630c2445da4f1b829c9f84d511747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46809950c17d7366900a0c2ddf56b45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c72d4c3db1221b01fc37571468669749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b69d2e70401bf50f807f08d17e592750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e26461e2ce0d6c8e8b9fa099f2915751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b325182d1c08cdb81631cab0ec1689752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bf02eb65b209f1b0762cc4d69e121753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05a6cb594b254a021491e3620acc2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abc0bcdbf44f28cf3df98eb8070356755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31773148f23c9d9cff449d5332a1262756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d0681621fb1e023673c1d2c0c6bbb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b4e12696970e386dd70edb1178e69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fbb27d0ea7c3cf0893b97b19f30fb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>