--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2cc7fb5f5e77020713230886c24251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd67025f6bccf6cfaf1920eb1001ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e48bb2a88671519f769ffec909fee13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b095c16ac81180e339c50134c941cac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a699692b2d5e9c76e9035973fd32a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ffb37417845a1e920b0496a6712b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57fab723728d15487b4545598d558e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd7fffe30b88b303a6dd8e0f7322dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bee05beb9b339d203bda2722fb75b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d88166d99d5a50fc3bdfa1e71e0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28731ced8717b5f8638186302be433a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee56deade0d45b0d7721350139521b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaadaa82ea0c55f72bf1a633d303cfb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef4b5b9dc53c261377fb26d5f49d2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d550906a5dd09e5d3794165b0812b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeec506980392d5c0ced00f22e101316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ea5763c94f749ecdf4bd8dd77449717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17c22d139ecaf23faa1ea4b7cf703b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91ade939c2171b4fbe5b9caa589c0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61989dd1601b18d944f17ebbb1cfd9a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459e3a9620d17a730e103969748cc4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aab88875317babf1087326ed0146222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3b2ab320a869d91b01199d8adfe5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7027af6f0f68dfbdf75b9dd1c61f3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111f04d5b8a66621cc7ddfe2cca848d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffbe76f401ad0436d57c84634250f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50d2ab3f80af93681102451c051b4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543d76d67bbba05976eee4a65cf6aed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d21b23f56cfefd43b1d03cd1272a3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7577782b4db5337f9c3634020926b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d25da476a1d120eddcb979228f957931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835354ab00d9c957272e55f5e32db97532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a040a02d4719b1bfafc40f5d34aeb6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecaaa6a2b0aaafeac63bd089165d0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e585df4c7437bf0d2675fe0318f2f0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea3c17e860200c70a207c6d0591b4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e85c1079ed3d2ee7b250d0dd57cf0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4df9be739e864b4dc7028ca986bf538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c21a9b6ce72f2b5ad90888921155839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908f1d261fda12caeff97b4e27337fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8e263485304a92ca22e75a1b9068741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e87231f3130856b6e73d3a4770853942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9715ded9fc52c8216910d7b8f129643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a5c6f06001377fe520ee2fb75dcef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4589b886a271a19bf3c3c15d8d5b0a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00563e6590a8f1d770602030064d6bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cf88f3a30c1f5d480df7981c7b34f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554357d7304752549113aabd1c3d9ae548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed158d3a3cf8903008fdfb002b3a3ec249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a2c66c30ad6c048951a3bd77b86c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6656d25076d0bb04868a5b805fae151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc644dd4525d3520196c433bd633ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4dc3df9b0989f12afe7580593bd7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722cc3e5f9dc4a022d2d7d9d392defb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c5948cfb67fd3c0e90626b2d20ebc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0a0aa8cdd10d6e01e79144b3004d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742640d76250b4a0cad4fbcda50ca5ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c13c84cf3ea64847c75e35a29fcd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f47df55546e9dea3d983d7ee622e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f71e51bd3f9a808ea5573174cc98a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f6a0b6f43c63cf35779d7ea85302161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f55a5fcae091ba3535185bc0dad07b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95d1712e978e080182497d17f6c52c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c104331fdc4784b857c4aac541dc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d58d6eb4c35b57dfcabd9ad77cc75e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514fbae71267c22f8a963df7bd26d2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d884e7ad58431a69883acec3a05ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6c6de4e5e1a1dbeb226346719f82b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8638b7dc8af2c341e8f66068a76a89269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3757a01e375c05332899e49ba347c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933c035ff5976cfc707c8c5b26c2cf771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae6e42d13526a2fa5c8861931ac0a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cca42aea263bcf0ebd3ddb767817b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47196326866e8099c30bb30f7a35d58474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d36e67c918d7d667a6dc9b7c9354075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0edd495c17ce16ddee36d81f64112f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ec9b698c904a39de367c15b0e7c3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374f1b7099326573a0f96c885567c1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e191ecc2a3a82accdf1ff619a4b49179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb33eefec34628314a25a7d8e2fc7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca7812ebf7c284ed100cb81d2bc00f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013b23f6b70d99e727ad6ba2cf2475782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051dafbae723b68e487998791980ade83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d967b75ed91ae26a1fdfde4fc9b918a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b9ddec7822de10961c046eb9c90ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8a1217883b6cf260668d99e78ef9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d77dde51e0b437b7690885e9ed94387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ed935d3c2cacf88eca3748e078ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162a63e84b03967e8b2c34c20afb33389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee8f9c69174f6bb9b270846ada4fa090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85281c661cc42391bc63abf9c2b80c9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b909d5d99ccdde222a58da6912af592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61898d721df91e402010bb6a9abd9c8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c88c28071120558a3a2a8743c564494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ecf5d3ea7fe10c60d4b488317048795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6d55f3f83370d8f3168dee1ff2f2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad474df31b74015ae740587054cce2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a592d50b1cdb7bc51bf05d23fd87fcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c854408d41dc4529c03aed295d3fb0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491307cdfadf65e624a0e8c3d7b1092100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd01760da0b288c9c46b39f6553af5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c528e6c6eb1bbeb95fc3f12085be932102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26078b7be5c5245f2fd2fe93c2f93d43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94979feae36a8387a2c591d03d22077104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5e2231ed7c465e496ac1e5375bfe4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b62362e63ab3af81116a1a4e8e951106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c7d1d4598c1c2288bd9371818bba4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccea69fce4247d94828456ff0e4354108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478bd44625f6d6ed263dc61077c93f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54876a30ad2882c53e102f511b600629110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f789907b3bf7398a3cfda729c73b45c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8323a2e10511f72d56d96117047367112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aeda7dec476d350a2f58be693ae3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b0e579fa7fc62054c7245cc1810e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185882a141ee3f6494c01cdf2eb81da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476e94ef6c578548c64de4c9237f81e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439190214888e4e089618bbfd1822c99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa83040c8642419f6bcbc5074ccac4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478306a14b5eaea515584a65d7cf54cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf09264c5e3941777347773be78f8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39971d9626ec76815c7765e2198e7045121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ffa47409cba3ac1785c55182651b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1d0d20b1eed297bc73d0667021496123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f167e9af19a93e659a89d95df6beec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d7f002cf7e054d850e32996810c09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d53b67a58aed742fd23c38ef2f4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f1abe05764e97f251c971ec80231b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47274e809f4d5c024a16a6f9a3a05a72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f689c9ff32962d690ef34d0eb151e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c22bcc60b966efc00c0ace350eb7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b495ef6357048b708285a9ed62fafde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff60f9628b11cc2e0bd188e3040a56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39fe064d5eb71e28965ea6cbbb5822133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1e41e8823cedd0c29e2aad829668a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c296c429ffb72f70da65c1a067c509135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225213310a32683b89fb6878111198ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a45786acd314e537ac7229cff8f4ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7efbbb55bd628a5df5f9103cfac734138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a2f46cecaedc581184c312d210959139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db41795a84f87dc73a1654613fac8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43307f33855cfdd927b00649a7a018141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeebbae19e4bb87f42be05e51ba13f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576d9d8c141f0abfe0fae72a1627eb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273e2122b775199d2861a0b8d674214144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265080c1ee717ec74f51c379a4d923b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143d69ad8a917bff33d59c12d1bd984146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2f73ce93d4ba14ffc26d2d80d007c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7091cd70e1080faf8c97ae2a5df73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c789b85f491cdd6785b689f2b8f55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24817743e60fa37a648c6765b1607790150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf80a86758115ff6d4303f5bf27e5e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df281893e9df6e270bd8217db45a8ca2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc5098f64ac1e1f632b20de4233f42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f9e6d3b374e825d895ddc35b07426154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151e94207461c162ba444e6aa6df24a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b71b81a5bf5a5ce61c9388578c004a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b27fbb254baa6bf0c0699c798c8ebe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd81e874625ed9a529ba93e8593075f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a698ab23d2cf7eb2a4360cab0afcb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923f5afd5fe59df4ebb1732d3f32f1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9212a1bf8c0b171c0d45c6eb6ee7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9414f85fb9498f69fae4a10c7cb047162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f791dccb2e73e7ac83591649c5ced0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415364d01ec1003882581de984e50a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87380a3260829a330d1d5d41ebde7b7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3311e2eb255b894543dfdd54896eb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58b218ed9486e809774882eb914c23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01ac9cea8d8d2c6f8b4a64bc3b9dd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bce7063a5f5daba022fdbc9f48976169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55766b067424fd3c1824504d8d45ad2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5828a354f80f160d49f3b461d8959171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a980631e27eaf6e55519e77ef5733ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1113778a0b2fa1714cdd7de600ece173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cdc61e973b9108e6cdfe7fc841b4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823031d3cd5e5634839fed2f02358a4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292300d7ff5d1de09786540b7cd6e441176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4966937c5f12716c9d90e49dec548f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593821422abe1d42353ae669f15eb32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815e0d3a1a9e4765b984a6e42d1c7c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e495ce9bda2ff0890ca5abd03959a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fea054f9d22d44a7e00257c1c6018181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e346479293be5ef29b6f4070a3818182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dea39d40b5110b9ca5d082abe5bd75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc61ae77e93492283518fac05358ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdb63ed40a13117ec93e25d8e8187f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704820d9199ede2c16631f2ecc4392d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eb7e8930b5e8295a8d1dcf812de02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89cad50eda9681d92010c3f6d29fca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001459a6cddfe70f3b8bb2e2a2e8d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c727838ee78bd137d62826317ec18c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8f40bc3c95293d549f0cf1ca88437191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be7b9f837121cf472223214798d2c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7430c74a81006042bfeab1e4b1d3668193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f42545dcb684d4b33ce9f1bc59314194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbdeb1d1d6ac4b2ce1f84f7d9c3b9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d8b04369a761fbaeb92f66b7c7654196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ca08d5edea115e34d5958d6475518197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2abd3a124825faab07a87aca3df8cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c9eb8f0e04fd4e099028ceafaecc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd255ff539ce1309e61965c84f82a8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4d1fb5664d3beb3ef0179153a463f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e845b4f3a1eb66b68f80c8d4de4a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcebc2d263d8e84756dbbedb39e069c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07050f1298f7c0be60265d7d43c1ea2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45b835d6c21ed8937022e2de201472205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f84d9ac5b29ea505781ba6e6d3583206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589044dd30ec70ba1d064a54e97ea940207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41951042a4ff66852dd02b8f9c9443208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47440d99ceffa644dae64b8c902bb7a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4ba68bd65cf957c2c6f4bc11dd179210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba43b28aebf0ebb7f4bb6737492b9fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee63de13ae7a4a2741d3e90f754f46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1ff3577d73b1b29bbea4ba6d3a40f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce630e9a8c773710bde3f17281f8db89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9250cd8a84da9369f77964e0ac4ab6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85782c35d3828d1bcd995e4b4e014ccf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427093a4297bf67df7c5c0f9f05072b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dafe098f201adf82ba72d6d19d955218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e9c1ccd0ce0bc6693806fe548a5c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45deff3f011ba3202355de5739aa4ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471eb25d9c09bc86fc46bed9f879c01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b12df5846f6e984f947d3fc4368471222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28580662884601bc5f3716725215327223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a6083750674defbbad6c87b55ac48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956922ca57126c4b378b8e46a2e81225225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49112a923abecb0bbbfc55120d5cf1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72875080d7a36ad9a68b1d98100c56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559f10c21e3272c66983d867060392b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ce090ebac3a93310b286340bdebc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e590cc1ce2730694c7862f02d4ce13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e27a09f9dcd802f8d17a09563c1a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889a84178b28cd6dfc83ffa995b5777232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c081a3f7071ee4cc4b6d0306c1a0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0faa7523ab20d08891347881f3643234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27931febbfea9a6436e11010f0a93c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a92b9375085682678436ae0590d59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04113028f79964d4a3464d046ef2fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d42b1924790ef15d088f5c00cf435238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec682a598f5e02c7413e3e637764990239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae107a6ca27604b8ea15365bf5b9695240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf85cf1100b376bde280e083a43694241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383b56d1107e3c754796cd740421019242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7b2dc54467ed87af972c7ec70be9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bc91441f7fcdba12d55475b58d766244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7aeeca719de16fe8aabb362939af3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4e5e0bb19e34f76ae04f7407faa9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45362c5debf71b491fdfab96aa8238e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0970bd36dcc86c15a93e829f5f818c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2aa55e6d270fcef91a8313734c3d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d163951544fa302dd78cb9a2ee73826250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35963bbad515d4dcbe1c1cfe84419bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a08954ac531b07c88b386344e750ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e410f7073f2c1e5936bf5f7a549a68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da002bbfd5a8b62ae4cb9fd796a23c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f990647ab0ed5d69f741c1511465b7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53f815efa706cbdfbc9ea08b0a4089256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340a9385a0f35f8304fbecb846d9a9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d92f4f7b138ec6f92098c181cb9e76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9156432eff0ae579e29f5cddb3a16fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaf7434b0e2001bc892e96b63119eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60edd6bee9eb4b76eb4bd1c0b4bee2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8ee03ecaddfee6542a564dc4a2b48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72505ca703980f9a396d3ba678ce6b60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa5f0af9f07481ec9fb9d4bf5d44a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891932b298a0a0e66e0987ea3b368c6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847f97170d1a8864287c44b2180c82f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0966b8479cf3c1a2f35e342a3a192267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270aa879335f33151e2cd724dd135a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdebb44b86ddd935d6a69222d75c957269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f5d18e0bb42870a130d785098baa9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967bb81dee8fe89186cf8c8971834d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41e93e8d05871df09a94427141f996272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76cd528e7f7da35ee73702e80b3a50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9416862824a8ce884e22c1580b9576274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1375cf7dd4d6dfd8fec9abf1cd432b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac757ec1b9cacd1c31ddeabed2c5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b505bc1e89089a903cad0e97b4e65bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a35a11049db6f07622878213719ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24d1e387534513c4be47d2585ff3b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d936cef2aaabeb29a0a2212c884eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62240ca2fb1863d3d56017bbfbc364e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f5a68762b552eccdb8a00fb88fed6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1613ec1d1c118456affe1dba80eb0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7194f15497301ef3dab5d8f8fce71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab8611dfdc95aa4410bda62279bc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830447c97081b858fe6037e4d0fe67fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fe7476771712ad1a4dec60e1dedaf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d8ea54379c9ca6a84e3053db8a2ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725677305b111a21d057f4f54b5c8af2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa70bf4b5642428b9e7980c4870d66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb5464ee0c768dd3d8d21e7cb96d75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517aed62f426c4ee8d62f8ee877b928292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49f40cc57eec557247ca290f73b393293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29980b7baf8accb254072f891834ba3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b3e9647b9f0565de831d75931cd67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea7e9911c8cc75191444fe10040f01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a35540baa7fe8b7160a113ef235584297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a194acfbbbb173ed10139e79205a7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bd90935be777cd455ab716c94f512299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893544e6b88cec750b95eae91bc305c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a209d644079d2b4b46d8b2ec774d7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6463470d227bd4f5b3ed9c4aeca8493302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df584af3be9a557ba68957d247e79815303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfae56a7d58b1e289775e505e2c1bf0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e1756c750ffac15acfda1fe626ea4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304a2e599d6b41702fd78bdbbf78a5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10146b50c4f8d922396c86249af50d47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08620eeb2463fe620916b20abbf9acde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bba5ad7e4f6e8f18f5faa2f2fc8388309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66fd2f555ae8bbc4ae50386bd0fbd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b04d3b6de086e34dc4d92bd1e4eb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb683a3a5174f51a75a52bc49daaf81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca685bef8847ac6c9125d252f3dab7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cdfc9b3cbcc8bbded4d7813267d68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8ad6d502415facee30c20c84e18e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f262745daa4055d2b2281a1fbe53d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0fb10182ab87d648aad5ab605bf0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75727441a62012c3ebc1260c1eb9de05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732f64375cde3d75f161cf7a6658ccd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344185f20133d4a184a83e2d2ed77f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd694a9935d9e0e288068fd5900cc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb3df84e549b63600ea6861e80b504322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64b17b3ca6653ee0ff9675f1f77811323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5b5df2dfa495ae05436f60de70e4a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa5a2200f3a4eb4a2d8917945fcea9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd91e9407850626537d17a1e714ee27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0865a04ddd4e1c80775f4c6017ca5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc83cf3b86540fd2379a8e5e30fb941328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4a5389a52eeb076ec2fa0a6470dea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a70524b8a30b3712cdd64471047cc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021dc2f830520bf6da6368457d5dcfa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e315dccad54cb09966c28c468b38fb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed12930c10c64c48432c18bc5ec502333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02334e971329b7d9d3b03bea89f281334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3c04041e35fb9878ed902fa32a792335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddc25730c594bf38b5419d4875feab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804d845e632897a625ed4c1f89c0f11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a162c1f2e9ccf780c5ea0486358687d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051760521586d03d9eb6f5f25592ede339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86636df65b5a98582ae31642ca19fd15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a4c6531b4683ae13f6dd5ea0a4f4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0598fe21aa1ffdccf98d1cd34d296342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e86b6f58c3124e9d0d62366756f58e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720ed5dae51b6b5dd0e2efb2cb1ed5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608bbf915ec4e57904df97e19651c58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611c7e8559b46a33831b47f2e8ea8bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca3ba12ddcb490567d5de03ffd6fac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221b869287cc07935509340cea49056348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4477ce842be6907c4645051fd0147349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027040ceea03d155fa54b93e67bac599350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68e39addb3cee61370d925f39d6d8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b3fda2c10590b0427badd665b9786352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4487bb28ae487e37a4edc0525b7991353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aafa988d7a8d8ec59e3c39dac99089354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324356c0295f8089377ba5f7a53ad99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7072c4d92d3ee2834db698b32bbfe0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d203e8304ef821d54471eeceb47ffe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786969accb5f72f56973679642869f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175f0970dadfc725dabc4e68b24e66b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e1ef07544321bcdd9fe03a81d5a5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd47e8c8cf1a99df881dd4c128d1b67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74034b44bd687534e603bbdd8683438b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38fd278bf9957fe303874b2633fd5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf18a7b6f002e49f7960792e3d0dc0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf576e6bcf7857cfdf797d33874457365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c6d52fd56184c621014d4d995eacd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306b5b1276b9f2e95970ef21be583b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009db14b633a4891f39a42d47156d40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5285d19d1d812e3ede792825b699916369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027b187ae8bc612bc828c4db48434f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a88fafe1fec80b6268cb16203d0f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afab288c49280f58e7567c458737ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c1ab0537743250ad4c3b82a53dfa1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41dad5dc5f5e8c5959a1f682b072c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48070b82c6f5b9edc59f8e3f501eda9a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ed0283d8dae4e169da3d7a520f03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069737ff7e18e703129127e7e2e530f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac1a95cef8395ba6c42da4a793947a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf9270973bbc6f75afdd8184980a9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70095477e5810a48a76f92afe28f61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dafc6dc2257d0653f9f4183cf3a519381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7c94e06c0e086688ab809aaf1ffa4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c3ec875b9471226b6378c7f8f59f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df339d9ac71bb1e2a728e40639d0a0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f32b39f7c5e42c55b2f8140e3c8dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaaed441fef5c38b3ef9d1e9212f98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcdd88d6d9233a63fc2484a23179cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37edfe9db60d03cba3e96dc0ccad59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8ac3d8409588a7bc68700385e4d0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5050272f3ce4506939bd802bd07fe19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93da1dfc1825b930b6d9d922f05fc7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e6142fab69785ebfb3580366f0595392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4193d3461b0f8bccf669093eb0817393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e267c119b3540a97b3ebb1e230fb3fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e9ad05874cbd13b10ced0f053efa4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd530d6e9997a1d7637fc54779eb83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2392e27986f0880918e5f98be227ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd63f902f067c6d3aa82eceb74a2b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65408b45226d410a6cbdbf159f215f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e96a247cfe13f59dbcb44db47f311400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3cc88ea02928f8e9ff24de205a4d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399da087850649d5376aa61a868d39f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a44597d9fc5d982770af28c59edad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71048b929c4011b0865b0c3474f18bb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9673d13b71ba7fcd509d18bebbd223405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf6c4ea35071c888fa23c14580c680406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c1b9d1e1c37433fde2fdd997719ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef67151bad0e338a0e94d0555e21426408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5b18ee69ac1ac02345bc40a92fbd1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a132586b751b48a4ada68f6c21ba23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb52fae2ee1f9c7da58aac54abc9d5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63b9bd5931a342659f196e61316582412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0326a4b070a406eaeb4c5b266d280413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcc5f2942fb4631d5abda15d9ea4d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecfb021056ac6fe779e07a29fad8db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1124b1dd06aeafcbdd02b961ca923416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c846ec607a2c107c96e049b589b542e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fb252a2e74d8ebc51167bd8390597418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0fa4323b2d167241b68547031a461419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a63079c9cd251c7c9318a85d8f7d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb8e1bb74ddd15bee079a4cad7836d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f442163bb5202c2bf56c6710dc730a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fa5ab85ea149a1fa27f130310f4a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3a82b6cb8f384eee0567a78366a1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af99fff220b4db50d2c893465fbe29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcebedbff0dbbc7b4d0aec2b6293bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f686ad17b49d99c16bb578b1677c209427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd43e9f000ebf2b48d17b8ed2ecea72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0837e58fbe918da26e1f0754133750e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78aeaddf50ac9cc98074b5ad1566e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00510dc3f958763a7272495815156ddc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd49228b73648b78f1c02818a1cb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffb745f06f39916d5ea34e2ce7190f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d028e4b9eafebc54be6ebec372f6d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad58e5975f3a85ceacb58cf66a3ed44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4941fe5e32f67e5371a8c4e458d372436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7080b30a431176e26bd6821012d724f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46015a6a88075fe352bf65658a09a68b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc57a1ffc2664c8344834e4349bfe3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f10d4ea75e43ab8fdff0e0eee4b54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2408c162b78802b57f6cd8717f644441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df44a645a59dfcaa814da9ad8372012442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcde88ffa99d6583296f88e7230a37f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ed839cd0b675bf07b056cbb65a188444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b76e9182e9e71cef869f7ea20cfdcc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8523599ce90aaa8d509f90d24e7a607446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde28f9ff980f923761960b799e6d80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f993da19978228ce2939b72892dad42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bbaf5fd1ab3b737546730f9b6c098449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6f7619d67bc5418109c270e05bc39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfe29faf9dc14b2f1d6616dd06bdfe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72da915770fb9123b7c6a77e10e6d67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cd0943e8dcc9041291ccb29acca57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67348e6235d05c682a03d7ebc9e9c23a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66879be07990faa522fb133cc044431455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe235530843cab82db186d37d6adaba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4610943a647520cbd3bca147fcf55d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204f917412669122ca06a4a9497a4d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcd4d12f8c72edb1f59ab5057c7a1c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ec9087a6129dda1840de2c9c7e02e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97621618854cac799c99ea92d805d486461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5d22da1907a78f675713637557c53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d00ec6aad2e606ffffe9a45754c23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdc3c85e543ea64d6af7fbf7c69f41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e96fae8aae90f5d68a954576192f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f0eb41777d1b2010b74a0bb11fb6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8c49fd0fa621f78e98b3ca62560a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461088fc14446249fbf6570bbc233b1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0a20e6fae997e0e3086ac3474d49d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3275f2782db2e5638751c00b8f9f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad3d28ecf95f4c4b9910d5e9ea6a37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5e3e9b55e81d9904880b0d7703d29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b97f90db53816c02afce4f603e60f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d338cb3e3a595d2c6c9e3a667f1e95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f1b43bf6fb39d5918e23ab254dc43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faab8e9ed8c49b18d2f57abd2285e18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340082405954b7d9bd8b87a5908ff10a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c39c7bbe566970f8995310fc1e33a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafa3cb2059ad7665e0fe3c6af0d685479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30665c484e946cc018e9c60996cb645c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0355252cdc1cb1351fee4eca4b80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3047e8794e22baf9b49b717e3f77d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778364dad98e54019407f60aebdf04b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbf86a7c6fa4dba4002cfac636a92b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ffe4bd67b36278d9f7a2cdcb6e0a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454379dd9c368d0295b5488b1aa5add2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6cf6b615f63e0416649257c5fa9df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12652bd4e7c89cec3b390a2ffbd7d800488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0a08f2aff17767930c05bcfc289a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cf90d3e85fa9b6a383f2ced76cbbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe9293872282d5c3c2de85aaf9002c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca7771f992fb414ce1748dfe19f54b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab6d7308ec70b0927303ebe167740b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fb92f7fbfe976a64090fdaf80e1cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc74950c09a6833f8179ae279f722c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040776a526cafee1e587901b39883c4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efe9a0ec944e4c83a4e2c7ace4d349497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8ee31bfc2195a6a82eb7c9e2d76e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300abbd7b6d31411a6d16913c774765499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed5ad5e0f870a9dd8afb39940532a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4b9eec62f4af0921a842b92a9f1c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1d4d46bdeba9013c1390b1f7751e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a1dcddcbe14aa16bd6f813452d2e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900194812f05abc222da68f64e3774c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca70b1d95e970e8ed7e2cca5012167d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a5fa8240449bd7f67c42deddfcc15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad6e1fc280c0357c3b70086d043bac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6939704f4137b87dec8e13516efd4f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b93a58bfc3ea2027feadebbacc46d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c556bedd4413e1f8954f8da33d6ca69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0563a2150c54d3065b3945cbcdd9dd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7cbec14984d33e45d93d23afb2d58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e0bfcf79403de14586b155d85153e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45f170ce04d23005901cf6b540938e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055be3a4535ebecca24691c77ad7300515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da111bfc978304aac36fa7e3f0591e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b359a9411480d03d06a30dd1b8ee8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3c1b163a413b70ea7dc2190368a99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5715bff72bbee4c983a2a79d9845c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106814ffa12d3936a132530b8935e23b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf54a777c1444394a87fa6b9322c2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52bb0ee1e79ec6dd1a9d2c37ff476e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da799bb32ae6814353f6957ae0d51465523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee323e402129631474e57fa3706b92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdd1aebc57e17f0b347e90d2e6c4ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8d96dd80ae6cf2440f5e2e8063eac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12499644f3bc8e8d24cfc87c74e2658c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f250b6c1a6e1b74f5d7510d10e890a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1981de6ffaf808b735b099bc4cc3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d21153713b98c0bd3f9d5d1ba6c39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a162a03de6d1fc2088e7cac2c45a713531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c296246acf41a5d452619a023d08f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08479cbb69369e049bd41973713a4d52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181dffb89986f22010817ec4f43ffed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d3003ba02ba10a88e034563c9f504535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758070e3bf53cb011d3d180768eaf6a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537309ce53867f16c8924ac49f9e8a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765da767c1ea8b65e511d67288684b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a2347d8e3397f8866251b5a123d6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c5053809eff4a12afd9283d4042e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b44a0a739edd8c858097d612e6e6d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59929d06dcb893c531b4ddfe0fa4e74e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce6d5a68b8ee3aaad49fa1550b62ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2133a22914ba924c58db508fd0b152544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da6c26b9a8b04256eb4b18ad1a4166545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c140d94df3b9da35e9a6e784ee5b202546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc339b54a92a6d3bca163234d836919547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5d86f5a10089298dea668de6a190a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01989cabd20d5dd1ee0e60a291ccef6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b902145a96889a85b06b8269ef523ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3937a228acaba77415d5efafa9d4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c9cc9951ca3d78047f8465efba4e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47a5537c86f86341229d646daec80f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1175b0c8872de3eb921f2e86b59da9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef4f2d7b872cb0d94cc82341b66a88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9e3b1adedaf4a391f1b711c8d7910556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea2db9e2965a5cd6f7207ff5a95106557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19daaaaec378d1053b7f68635bdb0de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f2ea11e3929528981d3bbd16c16f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3a341054a50f65997afc6a7b647c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c4c1e049859dc625628400e9ae5ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5985ea42bde640087410ffd011738562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03ed3d473610cf46130e8a38707588563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd51ebbe0fa646e7bdb1bd91fdb7e2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f770fc0514e166e87c22eac98aae2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a31c25fa5c8d9398c05a2e527d7bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da4565f9b7126b6a9c488fa38110e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba87e68f378c6eee18e26682f59755568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b4b9a44b19b5a5298ee600d223a89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01869cdd487fd2e0483b86d8b1b951dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3532b1cffdd8d3e7dff827da761e49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd629d3344937b1470204b4dd83661572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9076fe15d2d1880ad8dd563b5dc02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15e5ad020d9510e3baf78c4fce7885574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b639697384fcc5402179205b7d2776575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e95a2b3a92be11442f7734ed6e89f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695b1c3daa0f6c3711966afd31b8d33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de2d2c4fa4192aac38067acb457ca9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3c2afd6ad1eed089145ff1d3da2c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c855dd808ecc5f2ec30f192683cb328580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c2aefaba139bba1122cad0fa59a08581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206029639678aa8158bfee7cc6e0793582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524f51cdcb182af0767b0e76a855de3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab611b4dac9926d201ea0fc697369e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60f71b543ad87fbb50ec77ccbcfcab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda0c2458d695ee320b1c548dca1834586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750ac473d8f651a31396b802aa5aa16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd6d469f7eb6e4dbf02f3bf5f68e14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da317d7d39df67461edcebc4e3a39248589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204c43222a4e72fff8b08b234fe2f3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc1cb37c5cea61f5be38440d222ce4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9624ee268611cb709673fcfef3b99d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd08659ba1aca87408ca2a6575394e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f840953f4fbac834a12532d29dcde1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55790689e540ea5694b7e0a2e2d3a7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ec9ae16a8a0d78799ff9a3db3597b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a5e84de38cc58469b96d2d21b1974597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655b65bd14367152e2359022a6a1a97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df742d62c955cd30a74abfa85fefb4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44a6f0ca4978022ae04beb37aa6d6d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628454c019df464860b75329871f1b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85034dc5fb106d6155d561c5b47cd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e09cb1f07b75778a57b4b50c95fb82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd1c23352d5d97e16a2325cc7c1e2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da350d6899f2f0e3c50b59db68395919605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19804e1645305f1427c9fe1204fb3d09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a775331a4c5d556875c2dcc83baf5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c285bd9fc8b9bccf611e8089d60f85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ad833086f2c4d1fcba245ece2907c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601fb158a1e59b3e5cd729e95cc673a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5b531f58d369694e6e415c2202dd4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efb196193e4be2551a525b674deb85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07812ba32301670f4445411089061fce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfd15e0a05a564ec3b2448f6d92370614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b1e1964c722517d0090d5183f79af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208ace3e403333cfce79159c595f225616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d74f7559f85fd23e0f5005e417141617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ce591dc85b9c868cb7c12cac8242a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2b4cb9badba1ad54618f3d5c6585d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09245183ae63bb913f307c24e3d7a3ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391411033302264af6e6ae37f294db5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afc80415bd6bef162c08b9ccacef0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07557f6fa1307fbdfce2268ea67c11e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58697ef79626699e4ba0cecacf502f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b2bdc6a4e95ae6d90be90f5cba9c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b55fbf0d95637375331eca59b08c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810175870ddc099e26be95b45f26507b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b4ddfec936ab58c76398ea28e722f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baf4a31d46ceee793c26207173a1a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ef238cc914d447e011402a943843630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ab65cd8897eb935baa47329e6ae7c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d182220a9c009833639f41c67179ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d6afe5aed198a4e9c190b7ae9d6ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cb2b6a66ae9b549769d3327dc8862634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811608dd66fd875082c8ca62731b19e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25a47bb72c9b21e9046bf02018e93a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5361a2a1cf73078c96ddf387e2101f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d235620bfe4e2b7f2a9de0ca3b201638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022636a0198ce16b71ea4b0364430f64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab56aca229a72246957df9ee78dfff5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064dbaddda1dfb4cbf097cc58a14e1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80608265b3e6b4d26edf1b95d115fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9b03a016f7de01d4a664d4746e1bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67fceba4156593f6394ae5c2911aae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9229cc7fc7a1dd604ba2605fcc15359645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100d4ece8cf794cdc63d22ecf6b0fe6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b84a6cee33fa3142bac1121ab513ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a153f277bf713ee54aa2f7146c28807648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145867ebd4993af9d8c2237e31aa58f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4df0127e3a9d8ad4e97277a1bee8b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf77c480c31554e66b23e384124a36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e316f38f7569b7be24b9b73b9188ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81b36eed395cef150cbd70f7cade59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85e1a4c0635fcf8dabf977cacc72af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e714b087611cf552a33fc17556903655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ad73081d26b36d6d5162e8edd641b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614520f57f4e6c9171c9f77224b78d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713f8ead52b7cbf5014a984a5a5212c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629972cc4c4edf2be904ae5180f536f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f6824ead497af590cca3ffa3296e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb5ea81692a7b872422a64dbc4c008661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357b2bd6126b79810efc08c36901729662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bb1b64f2d414592a4f66bb3077732663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e79689a9d39690dc4408fc6b48332664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a7bf07beaa8ed4e56a64825a1be63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12942453f5f023a12f55fa9e4eb02ca4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37b7196b9483ca1a0c892fa04dfcaa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e19d0e722ece91f52f3caac87823b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892c41ad397bb2596754a81f87a748c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23dee2fe83cbc1dc5856b2b0c80dfb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7416a6d9f3094e32723973a4ae62d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaafc7e0347401e6110bfa655c1e07f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e421537f0ea083d7b0b21b192eb763673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af573ccfcc971a79aabc8e21d12d294674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20337cbfc4b23824cd3f5f1d44079a1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51920cfd2758bfded30d12ea6367c29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918561f54bc164774b8e7a07028697b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7959a559217a09b9d2467dd97a1333678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725567caa25a46912f96b7d1d8757f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68626880cf35af3adf3818e2dd1cef43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b99c7f06b4d946a6daa243d5d923681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a930e41e4984272ea2667f58173832682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9316fee325fb54da6343a3c600c03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e06721368c7439b2b339451f443d5c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10549261d71ba4028cdeacb3413d66ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a069ff99320b7a39fcdb0c7110332686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7da8e8e13b35c06718a43ee2c370ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e40e9fb8c6c23fb17ef743344d5fe7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ae27cbdeebda72c4e03a6558278f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1082fdee1299f97d650ad93aaa7d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab3c1d8c532f31d73b7fd2f38f18dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c2882500f0a5f6b651bbe28bd2355692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c926d28a2fa3dfcf776e5058132f25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b49fab80fe43e14ef547aa10e72d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eda91bec3abaadc194abf62bd3a5b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48420dd763c272d33c299ab8d0c7e4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626da5f093b19f813a79dd2b2c66168697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a80db8c85b971388b197024390339e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9808b62dd119d0640b45da2eb82082e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d174af14043c1e36dc448dac6e12614700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08351a8b94ab43ae938469289806fb38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9a20bb7da721d2636d88a34404cfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9ae25e78d5ad349c44ab4bfad5b8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a9732717f0c382c4d02397d64c029704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83fb6aa1006439aee37180370f9bc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a16c00b577dee7a64a41f38a174eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2c7ae565d9e4a2959f2a9256d431c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197afc99b7f9e7decd9f889610176dc9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87ede1a3b8bc70a190e7be91caab62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f765252598cec9bf625fdf73a5b25d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5323704dfef155073ee154ea9fe42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704657a8cca1dc45b597d90bd4c588b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834917f674d0aa0776fea604f638f170713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e65392a7f17a3fd7c909ff2488547714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5da1648be90be8b96be7a3349d2d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1de87e2f93cd75513320ca08c256e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ca27b2d41179c690283bdfe4e1cd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ff39c831fbab4a53cdf5523199828718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87973afcc5fe61d31b8f8f0dc57ecd7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f54e2d8db005c3c6f709f572d11cfb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a682bf296d6cd4885c93e0d3f8c03c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412cb51f8b5d121b72f6bcfe89ce90b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6724f7150485ced68c2395e56bbbc3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21f93e7f14bbe308533c806845551e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67494ca50cf3e92d2c37b519d5aaa1f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce3345ec8ec8ed822b8396cab41d3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf220529ad05240d2f8f3e9bdc825808727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86189fa39710594e1dd4bb9814b549728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e491fd2394d5ba223c13f8653308557729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b0e1ea1f18475b3d8fd4044ab1693730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64678926250eb53a7396a2834bba9e2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436cd78e5d9bede57ca56df1ce1caf0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1c5c9cc5fc7cf79b7068bf1649381733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800eed6c1f20359eb7631aa01dc9872734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac66c541387b6edca25b3c3a3c2707735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a65d58a579f2f36df0eb6b43362946736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f1d8970bb0c9752530b7f1d2dc068737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308a3af808f7c6547a55463f704d0ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da245fa330f5e82f237c3c415ad9c16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7a9e4657468d275ee143b9597ae42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5882855455fce35555fcc90c4f51c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698908de4bd96a30b7ab4b4f5c21783f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03381d37e64e8b34f315bf4a4faf520743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d9804c2e757d7b3eb0373afcb863c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f81cb183c09b6860e3c201629c990b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba34b2c86e4875363a12c77b5b2717746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ca3601eab14905e0c0e91a0407f69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c56d39cb9b49f0777f5a3a3c12f0e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512859ebdfc92c0a27bd73b08542437749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e8d35692ef2061d56d8fbb779e52e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad807b481262bfc67b093238bc51684751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082067ff0001be5370af2abed6b621ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da796af9fb6caf361fbcf44808131e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f448c5c9c5460cdfa77bc6993fad2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e0918a0e410c38497f31e5729dc2e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f40e60a845245f4f7a11cb0fe221b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146c8293c2ffac14f5668fc4de16ba7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7be84f97b736f5920a9bbb836a06c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f15ab9a4861057fc276f797fa03f54759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beb55fbb221c89f7908957687a1e6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4581c715069f2d32457c8990a6bc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526b0bf67b22f6f116119e67cb58f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c20712b99307891b7434c155927424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25554ddf20c89809c8548708176a46555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552c78ca38a9f05f0400e1cbb1c634d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62c10e736bafbd291905290c4d9e7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f55fab8d7f6911e0705b9e5bbc9cfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ad389b47aef6e983d6b756efebaeb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8cf2c502f6c3b13a740ba82cd592710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a527756871c2c843262547863ff611b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdb73bd2982299e9c6c7e713f6d89912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41d7a813050d8343ec86673b6e956c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0ee01be295e5ddaa8c99ab4f24e1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e9845049fc4dd51fde53d23f8843915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a98f20fc108521883328f9a8b6149f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd890a51edb502911a1071f69b8bcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d38989e06d6fb21b658a2a72eee41318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222bbcf04ffec077ef0ed7a47263ceb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70305c4ad383f1e81a2077164172e35d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751be37ed582fc61663696b084c298c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ff9bf1dedfdc6f8db640c52622d3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489a852534ddd2bbce37bb0aca84a8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ffd12d52a5aef57367c4a1f4e1dcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34970866eb22158e8652dd54a8f92e9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7864ed0b8669e26891ab119a1884b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d394917a7c5ecfaa034e6b8a1c1c1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75213f274f49f90e785b919345f6460c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11271d0eefaa5d1615430caf9f6519a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0111fc92384f30006af41f293802a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03517d9b67478734485f3766f70bb6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b0928fcb06c37d4f54247b55f4ff432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de785c5df8c6d4108902b3c98f37dc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeafa6e9be013fd6e56d7b997baf8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff39c3246147a11a16ba1cff78ab48135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05b4ee4130553d4ffa922214164e9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929d9ec163399b709c0939a922fc9a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44c5048e730dc5f479b5e3766cdbff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d9d506d0f708ffdfd671fcd3301f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9591b494101c15c1072566d4bfdb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d51f62fd7905f4dc6c716148b86c2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619a93e9d5cbd5981e89b273b84a89442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbf6b2abe956cf3ced3baddab9868943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50734597f9a1d2b275a98a20dff74744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989972e1094c966284b6ee51ea2481cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda313e55dec71cf7efc3e6c855f481646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6542cee88ade6a40a477d79381b2a1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe38c2f61a6957a38ca2846f77bfc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725ae2caff0c28f6e1956725b79762349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa65697158dca5c81acb297a3d5bd7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca45be21d35e72568347916df290f9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94307e374645b5d8bb5941b2bb8c0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d7c35300410c0a04a5ff4c772472f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf09542aa58402c9a3195bb9bfc39b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eceb65cec8237e3bd269177999327255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a469e7b196fddbc6dd584b2c1d1b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5145b330a6136ed9087d40b296c71457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0776170e1976aad8ff518ff303fe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe79283fce817aa3165261e791ff2de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b488703bcf1337683979ca328652560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b83294c2aacc7a60bb332397e5bda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81f6919e602d7ff2d33e8ff4e6de8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a68e046936b777d4fddd22b9f8e50963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06c9fe7f62b5b6ba18aa3746f50ef964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0e61496b804f5867e19a616e795e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0172a556fec66c3d68acacccd41f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b129f4c1985dba1c7704844f4ba9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d31a5abb79092fc1c11fd310460dac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b053b20ad5b6611b98d952c8f512dae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9e64798d59777286e7cff9741cf0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2551d80477d11192d451d2529113771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620b9ddd842ff61d9ea6f0618923aff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5183555ebd7ff5b45744efa07a48fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d51cb5fb391f008bf3854f9ed477974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d82c447bead730e186dcac84e3e83a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea478f369a1cd8b3828c31361c71bb5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecccaa95bb3c9741a3e933a79bdee5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8887fe38cb28fbc129aa5d316d94c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9efda72c37bd9f1a1ad801131ed7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d00f0e57fcf16d5747fc887a9e9c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701179f13bf05b5b4fcea8a617b993b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5d01394df03d1ed171af22639ac1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe59b776dd19e1373953a17499ec48683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c433877764a7e438c3a19bbc35ceb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcf4919aa86692278325923607fdc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd546c4530eea426b2fee87138407886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322349288070b93ce517ef1e520f5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb6711860b500e547dbf2302f5fdb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef01155ebe542e4aee09ac4926f553389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16484e83c1282cc128c5216fc54c5a6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93ac54fdfabcbd96ac95a42c63162f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e39eda20f12f6f0afcbcc366e4e2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f655424a5c5a825165b9d59166158093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14435fbfca065b4057d1bdc66d95c7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6625dec162d755022deda15be3ac495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda0cde016026506981e8b6720435ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285627c1d0ecdbc94580edff69c2aaf297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb73b023863f0f2c0d74818c1d04d7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1ee984dc213e614b4b3845f5ec28799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69537ab3066577e5f385b9fed968e5b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160cd562c5f9464501346355d07ed8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b67efc001a9cf9e8c0045888a7896c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1accc2979fa279e99434bcd84149f0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42a7cb0fa832c9ebfa9a0d3c385680104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae174ec96952d8a5d3fd392b21957062105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3224376662c3033e5f26fe366e752106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281401900960873c966f558ee2c017107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4a98e33339927f4f477e9bd2a896b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b2c0ec649e94041134987cd94a0cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0124d300ebc159ff5a8b2c6e2a06e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e73b63f01c0cf40b44497fd50247111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34bba138ab331d29ace1c4f6b3e0a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd263b76ec253ec608d724f52a8aadac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d670f2c41ae43b038bd4d910ce5e198114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28e1be59d9a29800fc20ce002f0919115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018824183a0cc0b4cd3b01362604f6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd25d7833147ba76cf17120c23c2126117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075dd5dd997b9fd7b6fe6a2e94a1202118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdb5bef9f7ca9f3a345865a55d4ae0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf66f9da08a1632048ee1d9675edd3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fa1410bc55d1c3b20d95b17844b0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac000122799b71a3024bb7208c48e80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0f23ff9941d472a457ade3a96da8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8004e7d27d766f48e4c2f1b3f3671124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660d58ecec84a57962d12997e75f57f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cd61c9a6596396481ad74354ffba0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c92712f3e7b7056b2150e7c7c4b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7764e9fdfc0943cfaf3773883edd59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e436c0d001078bec0f298a226626b6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff595521253cd358a47528dd8ddfcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc999b64d4b97582c31b10c697a7533131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7816a322ee24a2a30784c98a19ae5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8966d9e9eee7163719d9698aed442c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc78b2da49c464f0e1b260523828da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5ba5aadaf619e5dddfc55103d3a89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578c4a951649c4ca12aedb57995c9ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ab6da3265eb1cdfa6d813b3fb8998137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2941efc5bda0d9cd6947e996119e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d5158a513744ab3dc62329e2ac8ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edbe92220454429e199fae6da516b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ae9021409f53254714fd6843fe162141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bc61f386a0a1b7c875e5b8a2cbf2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fea2a697dfb555afa64067e6ece19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42385282e6c8e5f44c6fcd294387eecc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df78bb0e7f9aab25946e7be7b6f0a47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75737aa782418466dbbce63d3d2691146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60954990faed8a26650675307a405791147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65301ef50b0c289b4dedea74f8c652cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a042ccb8cf9e2c4a4e00409239b32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b66147e4edde57f1747467d55d918d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dd7405707273fce400e111ff967da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888827e13f56afb89c1215b19eb2b61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75500fa845ca5ed67b2b1df549d2ffa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052a76441b3f033fcf0b02360006f6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35d12a29f92a331df190897f334764155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13e69b6538319351f3423b6fb28e62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a118a83cba79b75712ba53ea4942b5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3a70ca71cca45b99ddf7925e9ce28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487ebde2f6b70a9389b555739889b5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d8c031292db54b0c5717ac57478dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e36c8f7c4e159bb07f79487b08dcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a1ef9c04f2dccaf1b46b5c8180696162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6200f4975c388cd4f022798c30fd449163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04422d4db1c85f76751751357ad05f84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7286bcbd9bc0618f6c54533f002ffc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435611672135231fac0f6ce6df6b4345166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4db4b7ff46938a110e5b15fbcd0fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a293dd417cab9b894496431ce76ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba97ee8a41299cec660e014123a35d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fb0ae3e27f1db9e0b83d0a0720004170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc49eb3e1399b54f4964eae73ef0cc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a5be39b2eb40f12ad313ae14903e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e471b7ce3ec0e87e1a34d99d893725e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58892e6a500ed8d70c6f815f8610296174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a77f55759c98da472d2fb75f007ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e40eaaef90f32da7236b12b99867d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e2f34d9065be452a8adcae4028192177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f42752ee5162bf175d79d1d4bf877178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abb49d14eb9e2334b1b0024821d6d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b51e0b4542a7185c988655615fcbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489114a8908675b183e80fbaf56dd02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a899acc9f2b39c352bfafc575f9551182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b961151f97c729760e24f13ffe2cb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed0d3ed8daf8a488f4c1960ab62029184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08335fe1a866693d8ddf3110b757f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da718259717cda226ccc86e5d8ec0344186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb4b9310f267bda37d781898fc8991187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f5cd410857e6c5c8d3faa0aa22705188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb5b7a96c55228ca86a883878429a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022f642268e4ffe65059add50fe69b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e354b5699ae82a353cf2ca47b3f21b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1d0d027848a7bc9e58490bc47d4c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfb4ec6f06eab91477ebf9418ca603193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae6cb03ca5ee294ce039d068ddc5c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eafb1382f04719e90f12df0c3c63e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05beb7272c5c135d81c042a2cdbe9b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35b018d3ce90bc84bca66815f7dbf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d74b7981f2535274aea3f8c9a5546c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ede620e6f4361a12a9bd91576788199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f67c69fcb89d29c59d26f5f6aea67a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccde6383c88cfd3ce160bf7ce848c29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fa50e5e17fd45eeb24f5656b68473202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289f430362561ae34799ec8de2700f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5a95cf4ad4d89c7f702190c21d587204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d285e97f4e95610bc164af8a0b4c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5003ccb673a1311742925bea3dfd6cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85820bdf9ab45f1a94d38bceb3c28f64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc29a645951f4c27c43f53c2df0080208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b26495931cecc54b04d509aff02019209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883789b2bfa3d38396f853fb269ae2e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a9ec26d1445e87c5bbf38ce42e776211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beb202c2f928370c418dc263d87d09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc2f6073a3aa9b3d7e6202d5f63882213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985668d7d03c23cca0ee7b6e493ca43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c620305ebda817d9d2c764a548ef9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b35dfc45eaa2e208659cdae4f51ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751b6b2de58c2d0f1f36a477a353ecf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e0438de025eb98f123089af2bd20c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd3ab2e2390317bb5a8962865f4a71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ced8dcefa1070784e6354548ee2fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fd1901764714fb391b5431abd97d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809e0cd4c52b6cfdc85b5e0fd988d62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530040088e784aa96bf7b1aa91161a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ada9e5fc764868f3830c9c898d583224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb775f704d6b2d8911867124b6ed6984225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbf82fbfc9ba864ee18e59115b8f63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f19f7c6e9555e73a435577c9eb8af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70421e06e5d02740f9d85b37628d3ffd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550659345747ab1c1c483e57668339e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6954da38dc9db34e7b2a264458fe6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc8f55110c71d4d6916f990cdf811a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0ce18e146714535b5f436e0106258232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384f770533771fcba66798ad8f2de08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa92fe98384c47fe26c2a977c1c65b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2717cf46ac630e769cf2b498112fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d7433c140851b8c10295752d4d31c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad781c5bdc9173a4d7c8035ba19577e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673a81b0e98d00c51deb873a182ea50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebdf8c4c80b0b7acaaf3d2913f6f00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18292c4faf9ea183f9897375ad0c6586240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19658411bbecb7c872feefadfed196241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d52002968bac153050adf81a4e1ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88deec8684648fb3736362a37ca16734243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88ebf05b37c97e8c4266d23e154159244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e3f2b1ed78a7603d41970c75991c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0588b98a2db31544144c60e88546e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe7daf3eafc8e8a5def21da982660f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723ee79302a14bf202b765f74a365ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb8bfbbe708211a9e9b24cd2130ea6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced73d190f889c7770d47d216c82db6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ede748e6d031c9368cbfbb6a78cc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef923efe2e5a61d87ff23409101a17e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d566e34221161e91bb9a205e36a3c06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427fc4572d96e6a66101a63de62214c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd258184f372021b7bcd44c1280f044255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951367c817bd54791ffde01a3784666256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f3dd2602b72a4ce666557e564128257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510554cc747b2706dea190f857527cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526b8762382ba5848d60353f4d47bce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897ed4b0ef3a4fd10927b4092b9b58b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e4119bba40c30d65b33ebb9765ae6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f830f4e8d54a009b8d122291f8f2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0de6cb1ccef019224e70cbc3379389263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3298ee9c02c69e7d8196c2c673a70e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134079ed1385e1b7ca5d0700245992a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2de2df9a631437586a282bcac4881c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961564e21c40f4fb530fdfcb0107735267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff531cf81bae4667edc3c656a69a43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bd9f02690ae36c24ee135eb1b63a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6001bc279513941eaf97a1ba70ccb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80d0b16d811264027412ce0efdd390271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f90cede81ef67166c2144b672ba2b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ec1c50104d0314557e04b2f9df54c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d6fbd570d2f3d1494bf288392b3f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9a57984f455e372469151c9055f63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded03e25dd8c92e5fb63e0b514df4d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784b45da9540f1da78e61db14aad446277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a79be096214f0de68bf7891342b32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a6b6c9f51ea73b4c6c7daca073271279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ce7461858654ef4c8dfa7c072ab37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b16b5defd13eebddd33983e6c5464281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea5e94558ef4839449224d2378fe96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac210a0b27147866583ddf2876a018283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49118a591f62141229c97ae236b77db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98aa59719a1166665173e5e178f13f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05927d547fec67b92957d9690f0982f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b4eaf94198dc385e148c31f52dea5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b9401116f46458a94396e492d4b7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5945b1e71d894a3c0a98d9def7ff134289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25117f715d4ecd7e277f595799572c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b676b952ac79b1f50a3fcd9fdff619291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b781c5ddf2ffbccacfaf5c66350779292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2d3f2987a84248bd85fc86fd8f74a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4021b655b3a2b3b9074068a92608a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9f665825d150119a9e8741803fbb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2e33a938a05d9720c2627b217a754296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da046bec42cf99482438c6473c1ece8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c21a9bcef2c9275b21944e6b6e0794298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a648f33a7e0834884466dd7ecc2d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fb092753ca8eee4f7fe0955293c90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea297b75f34a4e8e598aba5b5b1f7f63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfa76cc045c49be08612ab17493b9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff8e7c360706d0f255b0bb7c5727fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c71285ad1499e94162653404005ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08edd905744223abb45a80998932d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5518ed5b0ccf0c2584f150bd42400d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f2dfc184a7a6d83443692c9042bc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133e8bca18932ff6eaa48cd8ad0da02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a4bfae05ba3a602a24166ef72ddf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05307564cafeec4e82ba1043b73a618310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1418273052ed71658098777fe98a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7c92fa61147df96c2fe016a283b57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fe74ab1903f95769c91385077e40c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70298467951f649564b675f91c424110314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdc4fea0f6ecc6697d026fdcac41dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644717ae37f612a1cc322f05ab6cefcd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e2389632086f36f88fce9fe8d3ad5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e697a9291831ec73858bff59c296694318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a68a935c3577cbf22a3e9caccc440319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cebb20ca0f8ebb9a2b5733e562ed1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109d1fc33c5a8085fb7804ea0bd03c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55eaad5136b9c093ba6225161c6b51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597340065509853c73e4c313733077e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1ccbbce98fd3b3514aa085ef28807324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5b1a2d4573b5e3a092f0b4ffd50bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73501e16aceb6bab98992148cf5d2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce18deb6e5467ee3f7ef92b6b57488a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6220f6dce45101d834a665ebb6c3bcc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521f6032c853f9f56aa90b8ce118332329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1a96261f46dc089ef90510beb3f00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa03ffd1ef401041f44a832eb8153b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ab9c1269bcbe2df8671a282aa716f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe0966af967d5d2f9b2bb34eeaa3c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4249facb6cfae5fe758d7e0d25cd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e9af5168778c841d35af4bb4e7291335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e92cf7765e8d8375f150d94d3ae680336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e015e5a17c5019ecbcb64c6a57284b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b00c04921d3f74a291cd521c04221338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae9725418d0940e14c2ccda184c0c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4e0df55bf2f3e511e145610d21bc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f71e010b117916376ed28f417ade341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ac30e33a399714ded78d004715ea9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba799a3250c68d07bbbb6f979b0057343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a44acc86698adce22e49a0d1acfa9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458a4a09b1a2a1b72ed9e2dfebee693345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9064739782a52894e5bc0d7530f06f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87657110a81cb3709eed7092aac312c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba505adf6afe52173f135144b46163348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782916f61c5cb2f14761bd6464eb6dee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692bf792c701a3ce2e2b2aa7344d599350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482414eb2bcd9ba78e7c8f1f27deb31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34728f6f58b38ac87664aca9e7c3277352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381c98ca3ad36e840ff4fe1f66e6773353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2494071a3ea1f2723c5b994d157910354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80699a733e8710ce666526ec8181b69f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197594a057cc579927641ff4f7e82419356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8961dd2ad2f5f2aac18aff880fdb71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b77fcfd640ca60a58a4e99a875febd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcc1519d6a1e1b2f62c9453ed4f7ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b84b80fb332a2e8363816eb21a6f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5d0382c71ea3bbe36654d63dc6c45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac87ed8862eedfdef98501ed86e234362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9b998073cfb247a6a72fd66b91e86363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7f30e506677f163a8fe352c56665f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede25a5fbd410b61141416843dc1b70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e933453eace25e608e852322d4aa9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d928f03d3c63bbaecd6abed5ce990367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60728cc627a8a958a1c493105c0e6afc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6d0d2ed597e45da05821ed08616d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d247855795c0cf78c0b13d2f36592f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cd2544d85a10ce4b2e616a1934cc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145039e108ca3cb95387cfd4322e1aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca7c26dbfd782133baa3af3f4a1e27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce727385169b204d294f8f7e69e593a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aa1d51f86333b3862489f8a22753f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2fa58f47fda9f51e13070cd49914f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298a14ba86947f0db707340ca49ce50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e90718d29741802d110e269f5d9eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf50ef58b5e02a1374b62a8b5a5de27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c980c416d55b6a319c4ff2cac3781380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894052ded3794f8a3e66d33fcdfdade381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e75463d21a68bdded93213e0642f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980441476745f1473d30f83ed4895a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb280d5a6f343e13ef6284fc0a110395384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ee5b337f74aa6929f8e14bfe08309385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c42946d0ed9733e9c07ce936d57871386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220479c6b617c19b9aafdfdc6ae6282387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259da8c41ba494f1579f70c18c7a74d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404f499079dab3aedf882edd7787a8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ec0f2201a2e834afd0a1c85949a7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341c4040fb9d2c1c4601fdd0ad0758e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e44103ec406f6830940c711a1fffd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee882674efab96a0d8e2ff0e8bf749393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f013adf41be8bf18f61320b22f499394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688f4ad77b4416580d4ea203fd80723395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f16bf0295095879332fd617ec9c7e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68938f96dbefd7015bf251560dbb70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d705415cd4e1be57e5f23ca461264398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dc392398e8e0639924f138069e673399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f45bdf9b664284074db01713d5c6d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243f0575fbd71a207b638e1a663da54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3e47b4f94b767a8f07cea6309de0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93579ef9cb8eb985b4309ae2c92375a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b19e25b8d6a17f5886eb10691fa945404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aac3968a59c7bd02aec3bc2de9cbbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01b3d8b6716267d6fbb80e98454f74406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb52941cbca0faa3c9d2142a3ef002407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e827739bbf1bf5070b5e109ef06bf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682ef132dbc9e1d2f8696c65f860a6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42850db0990e918ded28a565e1f1a081410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415b66c074fccf51e25c9fddc7f2107411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248061ac70f9a0cd859cd55f4ad0d48d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049237fab48bb9a7d8332a368b48338413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310585ec2e03234b8e1ad6f51a65800414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9839afdf4e2517c2e1115ddf422154415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de8728bc0b650ff49ec3de6b6f004e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b6864740b0bd8e749aba666cfc9a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400abe751154d642f68694869d2313a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c7d681d79efcd99efb25ad0c9b655419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9027648650fbf932a806c92f567cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ba54d46258d2a4563ca281c3597f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223dcf22a20d5c930dd88370883ad74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5585239064d6518a452e040a65278423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d336b5075811c4d013ceda591bd8fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602fd64bfc03a3bd0d253e9c8bea3f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63c4862972b0554b13ea06e4f25488426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204e2dfe6148d039a896836308a1310427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd01c09aec2b847e87cf2c56059f58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb0171c08a88f34e345a68d16dfe41429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb5b740143021ddda13db6c7b2b431430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44282f5c80ff1add8e3f2fe6c7e8085e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c88172c51af5b17393608f3663c6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd72af3a8f270f37f9daa5618a262e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a8c7bc19e4bf8549c28fff7874d5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d144e09d91305485593fa095533301b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039fe3d708fa36f35bb6d83d5f41ab1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d249dfe017e58678c71c97b916e013437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1dceda2e0308697280d49a33546c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e1eaf18da89bf399126c12f68f9db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f92b7f00f2ae9faa882943d82bb74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b49c8dbca9b75d3c3357fcb1650ed8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d760889423f30d87ee38992741e765442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fd47164a97ffa698dafb1f1b66bb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab36f469cb807f762fba2d573ae266444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47397e5b85737a153177ef993e84b687445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adfbe5360dc87543fe5597423ff62b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165bf7ce3f66a15b29062d2dbdcefde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc45e1ac811504f0cc269ff1e1e944448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc09f9d7ad04579c2516aae1c34255449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487bcf2aa85fab7d4ceb03746e74c15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731abc0b4cd5e6ccf4746a9e4758acfe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a900082c5d56d9696e6875d4c7a0faf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6080ab0e8f1db746596ccd534c5730453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b30517f730faaf7805ea03f844a16b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462bdad14979e83937731ee133f53f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c2cb932fbe0725a560836f2646396456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075ab94cae8d289deb6462aa9107a4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cab97a634114119146c68156e150f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ede117118826434c1de43d88a0222f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e46c433e56058225ab579f452f4981460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fae4b56e905cd89162676881f59422461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a02ff5fec6403f6cd5b16b529ccf74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884684b59a7722125406adb19e883c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417589c4f71c77a8021fce01cd49e4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a51f0ea4c64348085a642ddc66aa90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1cad97437fb9afd7d4dd63521a227466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e891f7057ce5b9b8fd53ccc2023668b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d731e308e9989f58dc40476248ad15b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9ce063bfd9350374a3594f11b3c78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38c0e75d7d67ea78a3e12ab3864e09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9614f9da89c8581905892a2c4385cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34faa5a0a4ec6044a732e520d873c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96219e8042cdad946b242786c3843fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5252d017aeac12c5524db288dbfd36e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e45bd86edd77c54afe1f6dd5065fcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c309502f69ae74e3e2a6e4dc856723476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f5357e4e49528819add78d659e1a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefa7930831039406beffa2b54a7142478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca123e76f1779d71a39f3fd21b55397479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063f0604e599ae4f12ec42047960c6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a595e8c62e9bbb7d9092726288e3168481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f03e70786610baadf5a5a5e9a8a3f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6518d00d2fb00b3947d08a4d800db0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2816286a612bad909fd8b804911289484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff921ebfca4eb080d51c4df3a7c5e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1c36bdd1f6a2648d591b49d891a9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6fdb0c096b23c80983e55ba8db450487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676765fb4a031916edcdc45f5cf11125488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6cee331160e003d56a509c24733e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2f76f2be1060abe3d56093e982453490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982910c164ce1176c945b8866934ef39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb893b8bae3137eb17eac7f01653085492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37a7685740d8fc1f44a42f7fa7ef8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a3c77d845c69d9b8c576cf1c0979b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f32025e7123e8358d37d9380150e32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b25f6f4810756d0caea9c09981080496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8c53d5f0a77bca687c61af0c2731b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448407a2b9bc8aebdc9b4796600f4baf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf671bcdbeaa7028692e85daba5203499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2038c4cfc79f3137a72292aeaade21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949ff9b1017a0e2195780fdf0a6cffd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705e25601d0375b76c25b219f1f01a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3069da9df211e5cad2ad096b671c29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd1fc4c2ddb7ef3da2b61ded44a38d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48c8d18d6b84679d16ce29eefb6259505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9e973447bdad1d561471c55717605506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955cc6a576e8bd73e3a7623ed0c28a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66eb6674a93691a8ebcece1e36eb6fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597a669bb49f835791c1a2381e1840f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a2284c4f3af4d900d0834c2c9d4b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbb78908b2ae41b1692aa60f1282d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd0f56fec32aa51deecb51cbe2591f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e8157347df5c35da595d6fb5e396e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a35aa0c7be171bf905d268c742899d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba021057ba8d1d3ac3a3aad8c975889515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318e213dceb91281afd626832a7dda1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9279fdb13629e19a39f3dec536d97fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828484dfd72438608f228b8cb5fdf31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c270c3ac4cf8eb1a22237c411431c2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa325ff3c3645a54fdd61fb76dd76d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bf30b9e077fe875aa21d6016bf042521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c5bed68681f4eeea15385c45df447522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf104c5090cd4910d0c2509826e3e89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf685188cb94b1dc592a9e5776970fe5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7191d45e41048a9defb42241e2f3acc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e31f71ad779db701696791f925343b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac24ae14eb1840b360b47bee8f7f7a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416dab5a0e96dcbf6bf97d227cc6054528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb482cbb3ef953ae0a208d6f5e8796c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a780d01e1fd8556b5102e5c194f2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc729d247d3f03d1c552a07f6b780fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1da91b7ebd81b18ec8c917fde2e4fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e910a9dbb12c8567c68c5425cebec64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2abe0fb1a122047837dce711725eff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d40de52956f925aa265fa84342875535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342617ead3d88229cd42d4a632d1c302536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ee0bff9df3755d840c0d8eca84916537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e232d28179978b9ca5dd569a751030538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116a67753adf5196560b817071be9f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9941362b80bf0501ad024368056960540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685318d43b53d5124bec19f5c0615d4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92859ece2b5420f6d033cb34c85ef04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510a786e8cca6b18e25c466c8ca5e12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6ac861805ed85250cbc4607989190544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afcfe25a0bb1b1179d7bd26cc59d0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dc40a4bb4c82eb71cbdb8ec644b07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cc90798c72a0e5e280f4e52d42d99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e99c8cbe962b374ecbf984b0695ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9867130867d9c4a63990552075a2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed5b8cd0ad5ba48347415086a95304550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656dde8f65b230b7a04196322c079d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc720ca5bd1dd294e5dd3ed54331b66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088754774cdc274c5968c87fcdfa113553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aea58adab978fb5aa24f9197734d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c56bd3102f14079458a66aaf9c83e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5c0fc04024f5c071df41d7f6d9a3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd715c1516ced66333b22eb49a606052557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055ea130ad53db58d42f62125d4877a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a74b8118903628b34d559c57bf8f20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eb4a0678acedf6cde76962ba097b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fcbf3c797ba3afde0a7d9f89bd94c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9e02be0ad674cc0a10f2d40ab1ecf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294b67bb542e42ac6b805f86a035ab8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c416d539b4071965d2457bd04e523564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef711b72270cca28357e1ddf854ddb0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286657148d77add35e0af7f8d13f0fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183edc65a3f9ac5c6d241ff29c4ccd5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5717fd4f42565452e2b4edc6ef3a980568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c306eccacd8798e3dfccc1d9dc3920569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665e5c5287daac4d86b9ef74f1dac65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84a794ebeacf26bcc674b1dcb829bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b784b62a6dc74cc1827b6e88c72248572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc4cf8f1c6328a9f19c974e1d15f3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c14c7bf7885c96b74168da37c9f01b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8a19b590a613b74cf8e329538e5ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f527ba9c563c89999dc7a8954dd2e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58711d7cdc952c376064a6825ee1e3c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112a5b7843d19e24eca53c9a8a07e15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcfc5f51cbbf895ef554a2f0fed77d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1571bcc3725d0178459f592797f1e11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc10117d865725caf55190023d19fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0338863d069875a143220e287eff5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86899b90202cbc96a27de6bcb610e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4f6f182b36548f8ea5ea23db4bf31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbece26c5265d5e1f04e74eebe8142d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49755a23b8a2b53233bcad25c25c6659586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44438585f5b8771051c6388bd1f3c9ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d282ea6146a655859b23b1eed04e490588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073c3859b31b945cebf76081afe3128589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cbc0942fb573b5c97c1043721e8d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c80855b12ec7bc911500050709847e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92518c5e72cacc66d11ea7e46063ff60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c4fc3a43b89a0d0abdb005e028c32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f4503b0781f58f40e37cffdabcd68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f20284b5fe81708a8cf89af9a3938595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c1e2e88a87ec8e479fe7d22fb59ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8806328689795080845adbfe43c15c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d6ce8155d6fdbce3eee8adcefec37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799fdcddba3a86fe5765e14511525e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05332ec285b17d48fd3870365b83425600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd252d59fbd7983e511a2c7e42ade02a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164ab4a23626015f531277b73c45cca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918b0cfccef97adf3cedcf0bad0bee6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff2fd56275cf66029a89cf9d8d562d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72522f8dac899f484c332e9fdf8e8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd5a4ad8ec6cfceabb6b2522f8495b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57cc0b905069807cbf56b00cd355c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ac05de8103e7be67ee34da6913c96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbea80102a881749182787f03fc0c1a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc899c20ffe430378f1064cabe0e3e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b60196aa50db6ea0a7e1162db44ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55a1a9ac55a1572744f36ea49fda22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb8fc5e3ae1a84990660265bdecac9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d2f87d157eb512f1a793148b7bfd3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acab31d9dea23a2f0acc53dcd6e478615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effaf59b6964b2ba851fe5940de5298616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e50482e87af5eb80f2ff415cf231e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f407effd389f054705e549ea649985618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02592d1aa6056bb3bd2b69a236be5e0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f29e93024749d481aa78a3ad91b6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93107457234b02cdd71f3b3226454ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f228dd055e88c6798147564f3ab34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a570f87c4ad3c53e40b4513b92a93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042853e2d5fbac03b730827dc0535000624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ada07221d15b4e46176ce50546578625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136705ae7d412315d32f45e4ee6e7cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346327777767b1fa6e8ff2d7cde04b28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc9a36430c8a7809f2575a410725b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faac0fea1f1cf6c8d6c7760030f807c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5d29263561b6be713f9a8bba4ac91630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9404bc83b4f698db8f859f2e2a61518631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4b484454d98b9806374602a98671c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c3e0d316dc1a6f6de3fb3d6908ab7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857e16544b992b707184d39a2fbfa13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67096f43fbfdfd1fc38976b17732277635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5a55e0070777a043dd60e20310b0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7f338e0664408f255ced83f1c778c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4a1a96e787d028ef8699270ed473c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef16b1719fafb4cae726cdd36aab6c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cba38d994096645851900e0450fb3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0036dd207fe4b7b994803159207fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d1eb3d74a50af50cf74b1c1a0490d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40f6ae01dcbdb699ee1c383bf4c5cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a130671df569909eb45332a5903ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c125f7c579705c0100d3617b0315c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaa4345d58d766dbd9fbf4c43c3059646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4a67439028386e989e752607d40ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938356121d88d758f162a91d23d3706f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b3a4296ccdf31f04eecf347e6972d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7cd503be6c79f5d1f5bdd4953eb60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9053a0a31f06d06dd4282d9bc4be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69af9c99d9b889635b37caeac63845652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017648a17c53a695a994b755b87b0e6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7f9145fea3a235584664107417035654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009afcd666ee716278dcbdd92abd2de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76106a3eeb879dc0abcebde48e096fed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5b847630a378e618c3b45790531cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccef1fac398d79e59512c975fa352e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a72d5681fd84338d6f71f180e408a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab4de8b43eac6e1f4ef694c8f5b32a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b507c5ab30b02827753d8c573697a39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c73223652e10a9c28f251fd2a90493662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6b51dfeb98af35851c9b1256eb82e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38d59274a089f089c30dff0fcf6b55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0234ea216c887f3a9a17652ba9304665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb2b668d6870c122432381f2616769666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b391b76041dd44617d29484905d152f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47c48cec5fd84088354021f61ca230668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5a74a50d25bf0148bea180f0e7dca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e27484412f976524d36af574ebaf32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bdacf0dc59959dc7bc20db6c59275671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95348371a21878ebbdba47a2800934672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b543ee9ba75e341236ab3ccd48fe5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113775a19a9f82f7560b079294c37c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3405e27edf1a6b7f8db5588bf80e28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20edb2a289918a09a169889b1ff370676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2e4e29c81149a9311d85b32634df7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a409d60508c53d4e649fd2e8abc97e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be48d7efe0feecdb51845f3014cebfb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4630b52c7645b1a9f2e8b508cfcdd9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdd04aaf8dbf2997aa2fb5528130b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21d3a1fa9f82c03340d1bb05c99b9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bed8c6585129efaa5e9d934a680c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b14786fffe219aac1e8f751bd131b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517514d6be3b66b8a321445ad3da2eac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd31198839188f5616b0cbf1d2a755686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e9d93e7c92022a4202db048672126687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a11e3d8acda80720aac220c1fff34a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd635e2adac54bfea01af04a63e2d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231acf63446ae3c48b8407dea95ac6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7a52b90a0e5f7284a02bbff5f89af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7847085eb276415e3ae86311792ff9b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb2a1505a7a36b004da68cde0bcb4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3978fe6fd6b18eddb6eb3d552c2192694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67222ba4de341b390721eb92948df44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37beeeb401455240f7571f6a250512696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be78ea5ecc2d9b39565a5ac208edda697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8992ad2537e4ff4507d702f17860f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c83d9ba6f4b1700e85cbbfdbd1881699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde29649f1d0ea937a76b3b120a524e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7624d44cffdfcab03a516d5b7f533701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b98c25e75ca5dc9c05583a786badd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c248a7a37c7a5275c13198764edc52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22a961b91faa159cd7f13e2c642faa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42754581ad4810ba54fbba01f4298c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede01640c0971b2f6c4f543aff9d95d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b870868b3f82a86f3471cd6d325c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5a6da2811d1b6aba772666e9514d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88899ba93d2ab87b4121caba62885943709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2385f45ea7370dc106030a98375981710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2124bc5ae61e88eab7b7fc76fc1ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb395d47f018950faf5f1195574fab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176457a285a5f6eb96d428a49b9f4bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a8d2af0bbca30edc5a00a72d7273c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14913b870c191c0b5a9a5bc77eaf922e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf69ce307ad8251c98b8c8f5336d62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925ef8ce1e6f4399fbf4ed6478c917d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649094e34b295f945fb53e739b8b9eb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c99f9f9389ce54ba04884c433f385719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682420c04d478094f868cf3058cc533b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75d2f34282ac468b4497f8b0e3f7b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6b765360ac41051be206675fd0fa5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072a5a2655e8e984760e433695b2e93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1af01305a6712775788c31cb98098724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ad6fcbb7890304d1f9311bae15c32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53206e04108603047591086a0e511b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d168affb8c08522329050e060a772c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcb3a21c7e1bbc357f65d99c151f0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0900ce1f909c959acc060bae7e55f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2508d49f90d6c70420f2885fe2030f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7147d0ea28165b88b1add04b0bb06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f76d9b9bd5f557143f961938c751f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416a3c4e9cac723eff800ca3e09f24a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d794e6f91cbce6b42581c7901b44615734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cedda88945317eaefa6391378e827e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e862ced41da260ced3f0972612675736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a26fc9c3de0555e829817e9e4983a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9e00ab9b422b4f53612254efe52d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cb5374eb811d600edf26cde8470ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01de496c4d95a390c2cc587673542e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77c2bd2a52a819dc8c3ac79fdd7078741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb52488cfb68671471b17c29f2c70a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949818df115bb7107f84c96ec5d53f07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5556b614431c39c8aedff5352965d4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59dfe8d4f5c5acca05e9a7d0c4eb92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1536c90ad3eed05429957fe6e5af5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f8458cff70421d1290d57ef593dc9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974512a8d7ebfe1112e21c36b5329235748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee0ab1f843a31f9c435e26e5827ebc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bf718161071c6b5a6e392106c79d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9063c9bf7022ee38ff2659d695b4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1441a847b714f44b3fb416ce080e7bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19c2fefc2bb4cb79cb70878ab8df3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ee8b0aed374d4f158cd27c49f5485754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77921f8ad675c2e41357ae98c915e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6099fa99422bea0bcceba4e18a26bcf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5281ca30e324f158fa14011dfaf2d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dd75e452da82c987ced352fe25b1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35847289384518f554f527204b4a0a0e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>