--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20437a1eb928ed7dde8160e815097a1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1a218274b5146f2d5d7b08f76925f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d232c04519bfaf74c8c3bc33e94f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee0998d7cf20fb3e669c2bbca3e524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663c29890df4589446ea9e0a4bf0f625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d5aeb392f342aa810e33fcdc5d74a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2433040fb84b83ff86b73c8d2cab95f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20830bfa36b46c9b7a7e2a60eb08498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cedf44314e17f5743e03c912366209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d35c591d8aa9288fd6323207273e5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a273a61848f745da1f44d970ae3192511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b8812ed8c23d7b308eec7774f47a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ebaf8add7862c8e1b650a8a5da53213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1638f3da5a1c9e16a6170ea9a3460cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66b893d71ab57b90b5afeb9717101215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef237467d341cc44adad0ea097bbda816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3606bde9fa9e592c4384990b3d5c0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee1e381e250ed4031625d835dbadb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6998a4ef8f253ebc507e590e3ed68419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afcbc9836975e398dfbb4b82f887f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124bc6b4faab007835f0315b5e2e74c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653af5debdff64d2dd8b8dbe8146e6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7973f9969446a16b67088301ecb3b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4691fb20135d9516e705958dcf62924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb62dd443134db13c14ed335c1645a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441880267a16105c9f6770508e023fa326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c713bc459fe8b84e5ec6e3be4512a1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b7f63793f039ba68a405070e944f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c368f476077199b6b3d80fc172f6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491b4c89659545de9d60f901de430b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59af94e1741decf827ac2b9ab0f4e8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47376cc297ca66f3f97e041d00d11b7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a3ebff1466d6d9994880c0cf0a53d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff107958b91782c6276c78cb3af1a5f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d5610323ae69217a4aa7459a908a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa523706c0bc02646f76f668c6f52a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6afe1f4416f055f6ac070e6661bc7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942bcb2023ea94c92dd3124220042e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d088b9b64d5340d3ea2df845d942339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7be75f1805802d1b3d467b62323ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f666d50e320b58ba09bcf47f4732e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5936a919b916e44a0ddff8af38ed3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e7467bbd350388316ac29824d9c0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82775bdf95fcef66c1421853eb5778844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d8400eae150b9e860304c2e28259645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7dbe1afcb0f5b691ce61f91f2fb5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152402a20f03e066811530faa89c00247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6032741be086627e1645021e89b3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4043ac8cd3f36216672d38bae2f3dc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a4dd17bbd8c5cd584062bae0b396e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fe44cf639e145949dd92543c27a8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c6d7c363d46d2e806016d3d19ffa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce2d7d36e0e4ea8b8c7fcc903b9cfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784974568cc0c297642794979ee3f7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c97efe14309328de9666451b62aa255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e7ead323ddb1e51e781914fd89e5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c280753b058f326e167e694c2e8d2b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4c939dc2d1f60ec44e5433517363b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24bd5913a17ff9e6955d0bec5adc0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59c177cb7b5e1b107656c8a259c2e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f218af4d7436bca30babacfe440861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169e937f899fcce95aebf648466a97a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583ef227924ab185a5f814f479ac86863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5532275ca197cd6c3b43f4a1d2665464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce900ef6fddd5df910d54d4c1451e47a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ad2a548217ac65d1b4d67935c0b5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c72e2598bc4335e411ae56e7ed32a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4c48e12a266d32791bce264ff331068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c9dfdb39ad23b89fd9d261f34649369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d694d7f515588c6c6d46a07ec77e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aabe909f8720767a33369b6ff6c20171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb95d5863beb95e2e002e45ac235d4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77a07cdd889e3e66d89eaed6a728d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a09ec230176616c12c4ee9a69166774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940697dfbffab97842a4812ec0524bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039e1aeef52928986df067f1eafb4e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ed8d56ae386512dc5a3042938bb4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bb633038aa689b99e51fa1db18f5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc3d429b46d810c4d05e454c0a5ccb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf8bb15f6cf620cbfd7a1792cfc0b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0d65c89c3c3b38a6d8a0b1dbbc6ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352819c8a85a78f164380da563c124b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6e1d9845eaef4904827dea9b412d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8422de1f1992e027b500d28f251af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684a6433309b8235720c76cf6083b9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c744fafd9e4e8ac377a0a935f307b9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750277ed44727c0f795c0a9e749998e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b121aca822fba6a6bcaa75aed7fb5c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47143138b4a644bc515dfa769d7c3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea46e1b9a5510246cc61ede81ef12690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb84c5df4693ee14cb41f4d9c8a552591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e80420d1f98486a9aeb35d30edeb8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08179b2b5038ae4af7a42f1dd23583c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bc34cb6bc284ef7f00ff0a1541b9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b7e361a89f6067125c385b4543f6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0df98bf84405d0e9433ced002a71b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfff886072bbf6a2d819455a15acd2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831b276b59dc9ea70cba5e479713d4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d07cce65e27d4af513d579c14e29999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b71412b955a84619408db015ddebb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b965c7b5a6fe5a691332dd9854a18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d59f497fd9fc7ce41ff6cd0c300b83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f586fdaca20482ab9ffbd5ec8e0a6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dc14639966efb62a0eb7247163360104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c8a292edf6159fcfce12f19d087d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef30c243616ae8d13726c08929ef97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac30c877ba3dcd4a887bdb0c435e4c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a867e47b014add8dca864c41ff30bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e5e61d1e1826e1264c40b2a782e78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554d955d0898d262b92ed76bd4aba1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454b6752d6d5ceae7309bc0eed73934111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8388b79b8b43c41c10ddd7910167ac2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736660689e32d9a58a1e3aa26cd7c414113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276d20703ea857207a808232fe88fb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bc8e341429936916ce426d8526cdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29797b22106d48c9a059bf15ccee0989116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db2d526c5c430e66627870cb841a27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ff6035252bc9aa01f8518860084d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317770ed26f5b0a74f155e8d8248ccf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860653e33e883dc586e7f0cad83a1f37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad360314a9f61259bf9895fae584b86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a91b9ab16eb6f42af8aa6c26106b8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427b96de6dfc9d4528193fc55ec4bab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3d83c5b15b81d878f64e5042dcb9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccade972fa54a1fe63627016a97334f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e7722a224ea39f8b1ae78103e4a77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab03803d406d267a645d22f0544ca4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0caa763903d12677de634a549b06bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ad2f1bc6af95b7c79589857fb746a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90147fb76a69a0adca75304dd14ff917130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bc75aab9a2696172c7859e52689ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10888b4b6e59b5770d6d6de1b78e082b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5e3c1429ffcff14512c2f65ae25de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0e16874aa70f03636a7de5024de2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1601f471be395a0ad7bc8fd265afd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f14674c1f029f35555fbac682124c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612855c59fc29a5594dc44ac4b936a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d02e942f5d8bed435ab1d853854ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b44602b4f8d256a68dafee99162a34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b896b17672d46ad0a56e8e998b48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67c5f7930842e66cf2b657db325fd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477338fe7de5e9661c884ab32eb240b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e961d264d39c328d6f5e3761bf00b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f9a76e320649503d740c61e8ad93a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2fce98cdd75794bc3d3c4bdd4b1e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f84ac23ae9780e0ccb64f9ddbf18e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ca2871968c7c4ec4f6567901f7ffe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc85801b4db504bd92af84ce9a23a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c294e7e938bae88915c00ae524f7bbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec6fa16c0e58dc26f30d2abad364db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4831fbfe1453fe3fa6ae132d4353bb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e85cf5cf8bb57edd92fbf3a31ce905152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14d78decc807718e209f985b51d64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6de11aaee7d85473d44c8a49042c42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c325762eddbfc4a664b1470c7a76a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58119b94b050ccd1e6c5cdf1224484156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0b31bd0f4d0d184b9f4155cfe0705157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd99a1f7db157f66b640d10e55da813158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b411004bdce21dde6d956eb25924d90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ec589d35682d93ba020f0db839b3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa713b84fa63f3b1767b856c374debc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfe130b09c08e7cf68710e519d616a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9da109fb934803b99ac6f41c461f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fa64240dcc0ff796e9e51357da5c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2924bf2ca65eaccb767078e712281f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd246bcb009e589eb0f2fc79ba01f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b54148df390cc5eb93c897fd6707a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5613773b2d9c832db4995cffff5498168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd87eefa87a682e6023f88ea41d7847169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1a69e9e9748cc983262731bf71837170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabd202ea159c0b2773bd36d52ae7fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff89c2614be371b497ed29371d2a1c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566855e539024ac30269964a53b437f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ddc4c0175e7bdbe9be1c018e2551d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c10a999bdf0ff9f86b61a2f3cd3c3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8600306721a88d0e90772777be74935176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2faa4d59959e65e1690d06191b7c4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9f25ed595ddd1b78691191da51919178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b274ba14f94fd28f19bfbd75d623895179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a15d743b4725ee29842059084209e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d19d6c481937b3aac46bd58ce12da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025287304ffc198e882883c8f0937bd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce74933f024bc97f31bda62b1a031f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72846b483b5a8b034b3cd57ae8630ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb84bdcfb3fbf7c022fcac3a94ce279185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e76c72cbc2baa6c9a9f88ed700d36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced44d0d01b9044f1c8bebac148f05c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e78af88bd4fb42d2cdc8a72bf464c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5894696618f5127f9e18e248c0b712b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2642070f8f00af86ef86c2cdafa081190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce63bbafdb972f1b70dbd1a545c9c73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9839c71cbd4ee245f604fe606b18c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebcc89f3a6fbf10224d0267096add6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846350a8114c975d69ebe15951eabb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d524c9c0bef51444b07b3fce635858195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dca79843d6734ef71cc9e773bf811196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fb72b8c0c59a9ec41171653411d7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b28bbfe1547cb729d16583973e7b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbebc60822bcf5c075269366b4b6dee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fc339a56f15c9d5be8412fa3d1941200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4327d5808279c5a5307b1526a6f8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fe7c1703cda459d26e4fb4d8d82da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac0d21f1d66525d75e8b669d2bf8b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663efc45e46480f74d424ab8c60659204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8128457ddc730d4ff6f9754c1e0f6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ae7e12455bad3fd41116d69737b9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd106c3ab3765613ae3757cfaf8fd2ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816d82bb54730998c5f782e8fedcd5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ab876b05ad9cd42083a88214bf4dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727806f40777e87167e433868d65f59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb512231f948f464701e8ee731fae85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b384f01a4340a76211d11f213f89aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5872490908ee888b25ce12bf078bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda32f26853eef78f5e2701166a84ae1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77745e8e8a12fabe5f762905b867a059215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf2eba79e2a118c4a109d77a8c3103216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de1cf7988eef6f8a2ebf8782c6b506217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002825494fb465dd7b9512bc36cb22f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4159d2a7c854db132eeb45e827feda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0a2fc9333ab7eba4a8a25f7e5be15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a20b9f76f5b1957f7502b40008ecbf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be45b730a82596b671786df5ed6ddad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89eab6fb99472f6bb837c80b14362a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6454dadcdcf189a86661bf9757d953224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57e6370b1878ebd63f603174965abf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6395a26f3e75171680aae5b8e8687226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcb7b17ca03fc51ee3a9aecfe3dff5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252501bcd26cc2986fae29569d1e18f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80801aa1d01896232b5f3987d8bba532229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc39b3ecb150d44efe573c1b307f1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26752ce067731adda5533b1b1feab4ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d36e58de705f7ad120c88041a33bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7c6771b13326ce36e205733c0294f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979dbd3040ee79949949527a7f06f97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bed64d06c0965f1c22768f81b1037c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f34c4f9bc6d7ad99f8ee4dfd9af82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0cb01025b2913eb85ab500f1db187237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2cc0227700e7875806bd41c1567dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec37a1c2444ba52d6522330133bab11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cce8eeedbb0e6ca941a6cb0a0aeb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd01894c30fb057513430911ac11a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd500aead61d4b05cdd5e9f35f71f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd6a76b63cf78f6aa3e81dbbe91c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b530a22948778e1010d78830d3805244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a308fbc451ec68b0f6fbe14bf434b81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed66d0be9186edb9f4e3e0b6959ff20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7a90da04c1109a5df12decd86c4b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c5e5bea67797b70d65358ca67d753248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4161c07c61d3a2278b7b021d8fa05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d09bfef6a45cd4c38a65636e1664b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aee743265743f77d42690de9d246ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a666def91c5c476f7e7162fa6717d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd4e8eb762c1180d33d22470a3a4cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bbca89aaec85ee1a545b77053de9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a4624db895a4cd33be1e80bbfb81d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeb82476ae912882fd3de87167b0a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f6e959afd65d5dd571a6735397ce3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7110db8fc129a5e25db068975497df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4c788d04b6dac3a120fc8a4796078259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ce19266035af4ca5d9bca7be57f31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfac87695c62a51a7a06947f7a644a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d62bff062b58fee6bdf90ef9eb64b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5db56b84c2440acaa893d3520d477263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b712c0aacba531087b1435e6c941096264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fceb1175b1fa933f6f16a25fe5944265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129598090dff8d7b319dc2c785ca487d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63bb014c84d11e6a8d410f4be2a093267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f88504bf1826f6f50a020d11db90c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4a397e741a37feb79740c01dfc808269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52149d00781e4311380d9882d5074d87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dc21011bcb0be87d4af8983571e96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070ed638900915ec686c5ea6c4ced90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45f3ce693b9e7d795924c54b61a43f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585173022fb68341af495f2b4a7bb960274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a21c1fa2dbbfb6c5f7076cf937449275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040fc040914de07497c7f6ddf61832c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fe6049847400cdaead5925ff642cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ed31a7fbef4301f457790c253108f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad7c53e6cd4c845cbedd25f5673204279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df2d463df8b64f130bde7439ce785f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1571341fed8e2b35f829d5a2820259281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a88ed8ceaa322712d600d1ad9dd7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1c48121d5b396d4e91964b5ddf6e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8d34093fb00449614635ab477c38c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb46aaeadabe3ed05a4d3a3838f5dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e9bc71d879d1066e18cefd701ed68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba816d3c7e3be359392887737044c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbccd1f934738fd7b82fa15e6298ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a779dc57ef3af01c9954e097059feeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca42bff45505dcdf43fd19bc757cb93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42290dc846abaac1d8e5934dfac57f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4b8c0053a3eeb9e9077b5f7b3cb66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a40b171b0ca879ad436cecc9ae945293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c1e0dee094ba35d1f3d602fe83c13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3d654e0961c04b65c4365ae2b79da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3418ddaa4bc5efdfe48ba7389e60619296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a958a5f5b3a4ab2eddecbc0046cb5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad12f2ab0f59de24354e786ce81482298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0be604b6c47abbb9c19dd03cda0b2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1eea099dcc30ba55825ba9f69350b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b4176d753e0b90d856d9bf656bbba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc082e33b0cd7f0c73c5a4ccd677f0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761492911f84cf5b4c7bcafcc040d5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa7ee2f72c626033b08a145d30903f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629973d7e1a66029410b751b20b08d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73b77d66fdb0d900cb7f69aba64c94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ad5f873085fbef828b6ec2d945b83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22347776171abe7f13da8740bcc8dc81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7674b9504a04f6ac75cad91f5b1c3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d374ad163e4430bcc0ed9d4fa9080f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ff3fc543d820e5ab5191790fbfbde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb02e5e68edf19509ca9c0fd811f49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32091f95805c38ba88dc8d65c638fab9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a029d330b6a39cd73ef72a94e61d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78e83beffd2cc8a1949e4b99c0a562315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20c796be0e1d4d611268062599bce8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4d655758ee50f2f2550aec6cd06f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b90f88b4038521033ea947e0d7de97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df378106ccd1150b665d0cc4516f58e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e61a7bbfb72fc04803903811b7b557320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96a88cdc8a0d2dfc7e7a96ad1cb2aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d12a1c772d98502984cbc786eb9bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77d90f6bfdbd2a07f524f16e460f56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a15f20778d44a8302d709501aa7fe1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f63fadd7fd58199d2ea9b9e224144325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa47684f2441b6ada1446194f2d67cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a2387ec00773ffeeafa89459c04fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9384e5dccbc0516fb5481a92fe411328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669ceeb24a49177e4c7f4a8f8c90e5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396529d0427259d0ce7b099f2eedbfd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d583322b986963850538bfd83b1735331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7c79318615b8dc6174dc81d25c5c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e2976cd1d80095fa6a8a528004c57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677d670f0b3c1dfe6fc30e22d2bea3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701542749e6df25489e89b74e03862ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7096ca250ce2810f2f1dc1c349c60c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ca4f7baf4f3b57a05010237cb5faa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ec33e897ee1ddf8db419656169411338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28148f43b264b0717d4198f4c9b93b9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c064df7d2ef49b602ba750c1b394d15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a8f61533659abe2343ac1698db9e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481630f8902b0a799227d2f7145c80ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6774502db968138ed3cc3ae7b2a1be3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39084abdbb40b6c018a618fa2c5d0048344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3d8a8ff09a82afe122a611b91e1e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b207bcca8566f59a740e4c373d35694346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f29ea9949c7a158ef07044f20ba073347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff787e5dd044bbaafb1826018068d28d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0002b119dca100d9a4eb3410eccf8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e75b2e3ee0807816285e8b05da4f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d6de27df9f530bac52433c0abee15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc17361436cb4567ac70f688196c707352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c16fc60e449d34d2b54a817f62bd3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53027c82bd085a01c8ced7c7996c5622354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab8bf873bb5691b3c8a1aa9c60099c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90978ff5ab5a24dec0bf5a59a50ed6b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360feca636000dc73e9c9fe275a8dc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f53e929ef98a8b870f00bfe1df96e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c312081f897673b6bab56af5564fc64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44011c4679fe08fcbd81d6561a7e0cf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897e1a2af92018fbbef7242b4120621361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752185abe42c00b64e87558744f5977362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753826f7ec3517b8097a56a39fd02c7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e585d063fb391e3ba0f13ccb5dcd98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcc87bf63a0d79c4dd70658d67b7aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e5a64f190be8dd0d4b149b9450a99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000d2f1137e4259c54ff83ab7c7686d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe2f73ba878948353e2e24881ccf7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc61aeddd9a448a1d82439b8d74617f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed55b78a0f7abce265ea28fac2cbb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3310e7e4d78d642ce21027d10293a9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d466646401e1267888acfbc7c83ef5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5e0464a525e1df602dfd943b59cb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeddec0958b214637d316ff57aee26b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cf6ba6d529ee948c308fcc7077d1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b62625c05f89faee48232e333691fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae467b03a0108aea47774ac0c2f9be9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b816adf935ca5e3b9f2f5a946050e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7d80d8a4f3669655c88f31d6f10d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2257625a0be73e9306f8ad6dcb010a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54939814b7cf1f07ee4fda8a862c57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69576a89ffed191fb0383f4820a8a331382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e5e090c9eeafe2d520a7fa93ced4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43591a8efd62b99165bc387d342bf221384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f566caaf6a6908430976257285bf4ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e168ca43cd05ca40feaa0d7058123386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77666bdd08003ea13d9c4879d9532215387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678d3286b3a06c64ca5248856bc332d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceae30fee3bb8d88a88c144130aef36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e402514a76b4eb10c52eff7667af50a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959cc974f400d5b82025240d477fdf9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993032bd504d491248db085d978f5124392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f21729ee24701df235335d6258381393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a30b966a9145b9380f68d69f7fb46d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897db90878bb830b73ef6c5b682148f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf9765cb026afc8543ffc23f75187d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef9e2a177145c4418a1423d18f2882397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71b9d74443e7b8d8928cfd9a17d3f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60895816e99ad986cf24eae8b0b8e6a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea49ffc25bff9817f675734c7f64972400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7a3694bee9131e76bc6022c0bc5b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029d49a8032526021b4a43841d85409402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff36119fecf031510354e524d70406e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33639b2af0a54cfc6cf73a5f5acfefbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a32ce2b2226bd8e2644a5facffbeac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd322b6af14cda1fe2579e9847c02f95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec823593586f6ccc16b73462f2d4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886a8791e0db98d4ddd86dc579d4a61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80440c1e6e2d4c28ef2fedf82e1f43d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd21e55fef0292cacb1ed8561343c0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771f7023ce3cc98a284dcb52dfdf0b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fdb636025f34d5ec8dc734f809923412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44da076272570462e75ebb0156300d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13fe55425073ff888a12081264f03c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae0e06ca60800b29d0ece24df0d7cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47808415ec5261abc96774883f8b0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4e924a4ecfc71fcea87d4c4401f43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d939b1c0b70a438b74824834ac9f7a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281af9a9d69cd2e2aed228507e886053419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed4c932443eb2b3fc37cbc825c24f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d0c16f3e2343e6266d814c4287d1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47837db8646c2101673324cdd19845db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffffe0c284144366503892b2124c812423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88841c76359290761a02bb2d4dfdc1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aa518c3bdafa63b957f0e5eaf7fc7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eb0366da0ed7794ae8a26fd3354c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e30d20338c817911e03cf799a02215427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29b60e1d14d5ff4c4a739d63e351d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393b86c80e1a54e914c562cd0e97a86429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ee56fc10907d5564e5284e66b20be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bb0e8081cfb922f6fb1938c277944431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9f954fe1244206f40c05914c483d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf66356d0d5c4dfae00973c7404bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d618bf07a6a9b6bed57a25b6da69bc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a486607d738618e45ea3e0c4d3c9ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fa30a2022161d8ebee8caf5010bfd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf827eac17e85d002d89a37ead0c4d17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd065505a2feb8684112b2eae91c5c54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32789b56faa05257b598c7239a230f42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272de8a15a0cf5e0797a8378068031d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ba399bcd5addab9dea1d421394c2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea3ab089f446fff93218b45f7d4eae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1af613dafa6b2b8b1856c178b55d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2af0fdc6a16362c57ddf6ac203202444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf741a5691f34a27204e1fe5fbd88a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1be4625c0c09284e19ee01f44a9541446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38199cce0a9cb637997bbd52cc23283447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746acd6247645496d45663c84aec0483448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4279f1f5364f4f52c3c52eeffdfd8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3324683858090d8f4e66434f4fda4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cfe813e740bc3a75187f25921bc4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf052fee1264f26388614477c1d12f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948b9224a191a0006fadbc0e4f66cce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caf9671a0a447f0c60f8a30eb45175454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ad2ec029f7c2abd834b15373dc94f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc557035712c8e7d1cfab77da4ac12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e82c33672fd168208033d87015cb1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98821c5759f4a10e473e11eca2ad857458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb4de5545aae8d2c4d09aaf210b296459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c273fdb44d58da0cdf160d76a4e2e3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d8d2c0085e0ea4ff063e95356750a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d2bfbf407458b8a90d9c15c28fcb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602849fd2ab551501317ac6964a76ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4182d24891efc778529f4d5dd1ceb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c14ac7b19fd099cf7ce182ab413ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c58c8eadd998ca4455d789baf1784466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7b66503924b6579e914677ea98bab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df144180f02d6566e6f39de94ea72d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9508bbc1abeda434e3630137ff42d8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa99f8f519ab2fa637e831763a53623470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055c8efd5f55c2a85e1574b1edef71e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c10ebd6c0f2ce9960269119eee2135472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935682192063658523f502e7a1478a4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4ff701680c8c26b75fff82d6c54e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654cd0a16d11c36d482c0a1bce3bfe8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114c4bfd7f2ae358e1fe0724320ccb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6653ab9a445563694beca0204a4704477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107d87f7b9fc42772eec904267ab081478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9b30549bdae293b847f6f2282c6cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f99fef7016ab47bba4192b5f717be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dfbafdf52d6cf254b41ca1c46cf58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44320147e6edd557db27449db25716482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df68f1b46d7c305002073e9db2d413f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb45f6bfa5a8b75d56d4f544c0da8c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032bfa6fd8434c105aafa88da8efee5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26953e9fe8ea80ad6ea9ca15dce3e83d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145f1c55fbee7e640044e5dccb40b70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce38d2b6c4c21859526c753a64bbe0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf27ee24b62b7f65ec0c0f25ff416e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa16ac2fad1baeb6e799923be7bce3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1af9a1016c3381d6cd0373d762457491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b1b3d750a6e121848e0cdc0529d52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a90d6b0eb82bf75be56b743b15912493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bed253bdcf4bfd2468284e9bf34571494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f70555779c6c480b6ce5b5daf8ae99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7578be9b4c602fff7177033f5c3fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235ae64ee088c23604d7350800d744f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffeb564f86c2249a6dfb92b30bd1e0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32a5828c81b50d5c664a6c195eb610499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089c366b307393b796eeec720bb65f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc729da295d4646425053a894d10185e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4655389b1ebc7d2f2751a436dfe5da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a342f702eb9f7763608880c3897f11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d503b0268fc2342c11dbd2e7136ede504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c8846e91ad2020e35659d26dc1e15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6438a6cac8e3ef73ba4052484f11cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea69b9931e7dbbf002e58b47a7da946507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2209e89764ec2a4f11a7ae320a7bd36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cd087862ca34c8f28afe4ea28426d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4c44a21c1566e5458b1c7ac5cf346510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ee2649c6feba7654f9cd884c0178f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f266acd263f25381d3eda5335ef25c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ae61eedfdcbf7f87b91105a59caa7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65af9f59ad30ccf4facffcc2d40ae5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed7cbe19c8945980319f566008a034515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc721c2770f10e20aad41e4ee7d6e7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c691c5e36d553db7f119ff83eb9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b7a76a93be1c4e80c9cdafe3c9939518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568145c4a5f520c38836da0f50790b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587e71c5c914beeed5f238427a97faa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557005545490f1a23c507f1ddaac718521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b8677dac5733977f7c211053158e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d81562bb18c3724cf03148c45d6640523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b3f1a66861e94f4765f6be2a5724a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cebb9363102a6224c06501d8959f47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce44aa632fb6119d5448a6823394724526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0679487d2aa7e81d6c9d8e6e89367527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff527bc0beef563f6613001986187fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97c49a6e1802fadff2c3d8338ce2f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467ac0433ed2139b32fed0003d184f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71425e0c012ecb84e6ce7f743717815531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b275a32e68a58015ca5d4e4c7debf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a73855fbb773890e94f0247403602533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add4a59c39066b2313db3b146768975534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353edb5a0f144006561bf7a57f7f2cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded80e6974e151d167a026d0a6a03f88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b29c4736d3a853307e3d2534fa9d6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288e89422d21074eec1a797a7204a42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b58910dabbdbcb952e5087108de5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f56bcbee89abf4b0efadc61f808d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d19d63465cead0ad194649ce9b8cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5745ade48e2da49ef8eee5be7fc13a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738edfbaddd01c002a4b5314596ee81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b83947bfdeae35da773a7aa9f97673544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90d3d0de7a33ba6a839cd345cba2d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd07d5faae50d6ee3611afaefe7c190546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b838daca673682b501da6ec1856c4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f67d936f8ed83beaa82b0accf5c2d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b010c95aaebd1617c513afc1e7cbab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcd13bcce7cd00885633be3406e4e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48490996f7c235532d49a0efef5837551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a224f9e5dc6149cb61857a061c422e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea55a94cf53e9ba7f9e09706f4a17e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47219a5aec8de8aab7c334102b60367e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9172d0f02ea91f71965cf5067c82a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3557e40b195b62c7cba8e41746b5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25570c6e7ebe212224e83073f5f390cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ddb3bdda4b0db13f779dc8d626a18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0c3c0cf6411d4ebbc66f87aeb085f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50902c2ea0bebd1cdccc6a66ecfa6565560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc2d8c19529afe1f5d72ddbd28dd40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1c389adc6d93abd743c0a0802da6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0968edf410fd8858f80a0550f5a9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ccd36d6ca2bbca8a10676671185bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81129be8e5913d48b92b1081886d4ff2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f46b121b55385b87ea36c47c8ccb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc614081da405429e66ad64517253a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7399b8b5b96a18e2f74fb432c376d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c03edab41f5b98f2af9078dd2bcdda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44bd405d4693baa1e76c098353d570570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581bb56711307f2d4d2b28e70efb6cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb18a76d62a1720a6ac57e3e5433829572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de796b03f00779e1aa4ff3ef86205c99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8664153ba4dd016a623f378d14f829574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d76e207712e400ed66d95bb94dd60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b9d6e9f60288a16eeb7ff5396bd68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6da5c3a1c9d474f201437648917bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b4ebd342ebbda5ba2ff3a1ba725cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b35991738abe00518b0bca7d97ae9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604715b8d07bea0ab4fcfaf55b5c34b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f8b65255b1dbe25f301d50e3be4c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff4b2b19e05c2dbd71f7c973d9c76e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc5d89e85ebdd527084138b3e88277583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b417121ebee96f4eb1bd93d02b8222a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b96279cb48bc6d5ffb9aa6a734e5f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5041cb89679124e3150bb538db7ee53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aa381073c92b8b4ca193cf8d3dda3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608d12b0568765a6a9bbcca544a6f5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffec6ff54bee806e9b0d8c7f7f53db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b07d1f1fe0b99156fe8bdaf36e278590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41046b455b702989711d28ae29a6988b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff88ef090ffb595397120704ab6684592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d480aea5d00c9f66121e736ba1a414593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d65675960c977deda76505f8d1d44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f6504580ba1d229b77a3f151e045b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424d3ff5669e284babcf53c8908736a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce4914be34dad28231d881ac668f45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039684f1c8a770f0e520a75438727ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1152be18ea9de966927b5027f15ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adc9920c2ffcea5c5bd63964397945600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab061affa0bdc0629f6229c0c851d1a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613ba9b17dd8a91b914bc301c48048d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8421c4e81afd04d3f90ce5e2aabc3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b523541cae6fc3ad184122d5d0c33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e23bc9bc3d454eb0186fbe24448f13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978a1362e3a25f138b5e665b74f542b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d306d82c1b0bc87e19d7fc94523139607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b341c9b256dca7ca98e0c4c6a03530608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e1296d468a4f996aaf0c96ce80667609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c50f7e40cafdc4f4d9ee9d4f68a8ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eb5eb486fe846b046e038421674c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44e1d2c4e824a0f76c05dec80abfd3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7c82ef83b69cb10e1aed3ad9416be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd068da2372dca20569bb58e3958e50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2d4de1db8102ae94dd4d25499c388615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5f28c4f4d3a71cebe60eb270162be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060150f1f3099ce02bd90d90af6d38fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5f0861fb8fc66b10df25e6014ac3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b36681a95669acce5d807294ab04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751837181ad6a444c521b4755794c4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be052ce838198c58c63e0f36254426621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d947f89e740427169b402785bfbb60b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc98be343f4dc77e7b3ac661b8ecf5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464f14564e450bf3bc9a4660f6d2e4a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452a90d274c1635e06b9866f848f430625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b59780bf8218bb9fb19da55a7f2d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74298a67d81ed66dd07bca241336094627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa601c4e7f00729a9e3b190d66501cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81846a0f911857757f9ca7aacd83227d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c98ffdff2b159bc91371286930ebc3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25aebeaf479b2e75346e8bafba4235631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea9589870b1947f24e34779e5202dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be396440468b1f8ef4ef34146e6f21b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536beb57e84e08554b2f4595d0fb7b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770a1ae884d4b9db62b3ecb8147cbb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abf0137e7c0af2b032bc26334c729b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f427ad6153d29df9a4b046f231baafd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe442e5d21dbfb8ecc8c6ff3ee81146638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49831796f702a9601ee37811064e5d8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd075a66bb629b268350429a9d06a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac848cbbc1980de8d723e2f3dcc8e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2aeee2c4b57bc6d4f177ad52e90acf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772f44af2ea68162f1e945fc54db8df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969edc48789cec5383623791b47d7397644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beea94a06b8cf7525772f8141cf3dff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896a28c077e9200bacf93454ff57722646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93871457f464042887d92b77e9e14bd3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0882669ac1633cee4da2233c16d64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb46bcacdefe4888dd90a19590f196d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76878354dff2c83f9fa2a8ba682263c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce09d2cf1fa91b23c1773b0a8c93ada651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214210423168930f85ac76020510db63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b16394f50894084372aba6538cb41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31718bd1fe6e83aa84065d99abe6f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac125a5cb2f94c074d94fef6fede7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a22fd7a3e0402f986a86605fd7e006656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c99066cac8c2e240e42bca4d8ea41d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a8d999dcf1198fb9172af185f0d94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf971c43b8d1ed77b99d05e53b400a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c37b1cff88694e318e9a72ecf1654660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383b36de0226f5ae24986718b47ef94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083516401d435dcc6ac1993cd1dd9fe2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ea5f8bb53e45b5f3cb04bdb63f57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64fe59f39d71d4a15b518b2a693770664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aa12ea4414c34a037e31ecab84de5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cade3f7368d362823be07eca6d8f9e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f39c387549557dfd434f52510caf16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d92a18b2f43158c0cb3c3e212befe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93066ab4aaf48ef7c62ca45c945382f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242077bf3b5950f2578b9ba509db046f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28698d9a8451fba04a84d003cfb6bcf1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e6dbc88649e4f40c9a52ee4fb8617672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa9295072ce4d451695e8b9d5cbbe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84e554e1f3d40f278d9665a2579d7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb17b50a840f7d59b280e1840f16d82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790daafc400cf62c7cd60078adece70b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615bc105d8d10573906a4acf9fdd3de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388e161dc0b82511196edf8623c7c6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7583dc64a6c94f7bd99f2c4bb4ecbc3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a88f367806b52a396e741b4b27083b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d68d50d1ddf18d0a27674f761a9c4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af45f5ea74b256919b56004fa757279682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ed5c39468d3aa917eec1d7eef99a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b92c2be6a01c5837d7b5a6755989de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564ea911b9e321dafe5997409580dc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe53bbce94eaf8f7d82e6d10f811b03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d25d17e7dba1392e923d2045fd770687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730612bb8441d0084164bdaae273df3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f78d0f18b91fbc6d7e2a69173d9d02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5bbb29edf00424f40cc5b92afd912690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eb03fa9db3070b3f2cb06650e67c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f0382966504fce88efe4f24dad3d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b3d6b6eef7e1d1f4e85f275811b31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9432e07e9029e657ba96d900bf09837694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e56da7263ed023c57e430bc5e55bbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e6ca01cd45556e82caafce99f13c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cb4e41571362b93d1e85a51c77bab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddbbfb741d508d4abb58b9ca0ef9e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118340a11130569136c9bcfe850469be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13a70c68369109ddff430baf5e6d29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ffc6af85bd608b85bb1bc3c89209701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c29b1ea9a854367fb45b9f7b0e5d43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8a9a1ded35c37d09a458e1eafac2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1309ebcb88931e999fc431d37714fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244c7afd1b5242fd269ae42816b90a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899c38238ba62ec4523b742f2d2953a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4549a61e0bbf9623c75d215699a34af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e2555833c783e776b5d21aae76102708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a515c23dce6529287db02399dcb58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18dbe9aaa12ca9e4bb5319a77af97a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdbd1dcf643f5fb753062500a1dd05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c44459f43ecebdae3be4402702ece712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da7d64aac3fcf35ca253ed581098aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08821120f0d30994558d08a91f4845714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecfa1388d6a2230e07edff9f930057715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40cdc9a45404f0379f44406769fe0c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ea3e4b42d065b3f28e840c9b5c803717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077e40d217268231d47da572f09c0b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5135d0ec41a349348bef6df714a715719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa650c6a661ea4527907d61ff056c35a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39179a8ab6591129242d5036d96d8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a97f117e492561f81900265ff7dc5d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2b52b482458da145650659c92f7bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233970c026514f4e0241bf7fb4395e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30036c3b5b629ccb3845128246af4585725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f65a321d445c1b1dfeeb4ab39a78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdf59550601c0059939612d2654319727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cc9d848afcc795498308a073ed8e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d6afa5b9fe780fad05da4cb36f52e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87de36338d86faba76b32cd484d550730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905f53bbb19d789bf9ac759eb8afbce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8895c3afc879a6f1910682f2f7f03af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be88142b5a24e5db64fe8c2dd3cfbe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e51b090e33624ce224f9d31e7a0e24734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea8be9fd5440bb398892e5ebcc3dcd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979ac992020105f180892ff69374ecb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa84531940543789d949bd9c8eea8a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba4b74aaf5233367c82cd1f498b009738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfca0741551a5feb845c35163c10b81739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9f95692d0c8d11c4dac74326c2163740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2055ddbd59e61e3e528d7a77af6bd8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e02c33ff93f9f65d0dc3c0c28db3fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2274c4876014f630978290caf56d323743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79a7bf17c822f4e4551f7b48e300f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8726109f085997512fe273c644ea3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea328841a011cf1f186b23a7298313746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31f308886402cab9666d660b232c4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829a7bf278907b44cf5452ff9923990748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43474543412892de1a3a9b0c0e7bf202749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7aa56b032719b0c5c3088ca66bcf2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73beb6c7f1fb357988f529cc0829bff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089417d31fbf9d8c4fd2a42e071a1d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520001746c9d25ed7d032a305f6d0e6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a016480015cf83b694351d41240a2d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6a6686114d22fbfb75ee52c0acb90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bae541cda9952798f65274387c777b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5c9d3a9cf9dfdd6a8fce2ebcf24f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb40cec9ba71695431c747e5c0afe8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2ff4b02b1e772d109744b6b90f259759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770b36785463fa75edf4d1373786c311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501bafe806711ce5918e3ba871452932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f5b893c461fe100324be0a169c1ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5840e2b895b745acef9aa1317ba4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f22d0f74dc6317b4e80fc206232d165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef7f9dfe379d8ca30cc10f6fea363f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c7d86c478dac0b07602cf9b93527a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36851d8e252031743487dbd71af6238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f25520fdab14b98f71a11a9921ddf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9b3a74ef259a774db4311abc3744610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9af1dde92a27a9913688c9f6be96e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeef08582d48f4fe8a7eac051aec9cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a833d271e537d153b302c7d55941c2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608767edbc579ffd1a6be1a773dcae7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ea685587b4a0db7be974b4efc443915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce9fbe2f2479c9f9710ad4538ee48a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e454d169ed1a288b86ae24edd899217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55590c7f4819c9c71afafd5251656018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6e9ae2f2ee9dbc0d8f54d8fc360d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68056af8ce1b8653b3752f7c10d34020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38089a9ffb3525ca6af798f1d58f16ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13464ed97d3f6eeb0d71e184c505e57922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4361592d16708cd884bdbfa3fb1c99823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aba2699aa6e369f4baf2cd3a7e88124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816666529735c163ee8960aae840790125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db562616525d15ae0fb8303813cc63b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19393e9f838aabf13230857f2098dfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de592debac1e675a0ae9659d45d1e4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694f5036a193db85f7dbb53e2d3b40d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e79e1210c42ac7a03aba52d663e0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8ae4afe3ce4935fca343761ba16f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a02a8f35518dd8634adf5eef07fe132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3ba2cc89496951c31db31ffcd86f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33783c403e1e1495ce239e583e4a2da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26508c8c2d19b8ef9e9d27431ee81bfd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709080c194c2d8d61c5844ded1fa9d3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b04b1cec268a7406ace63c1b8ce737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838871c24f501426278f5860b7cb36338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e828e4dd6f1cb12c3baf0c5b99a12439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7eefad11adda71b62b4e1b4a3b7ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800d4e1a5db49a4c87983861a899a7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0d613cf9836df5209ceb578b9dbc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869b5ef02876cfb0c067247f412f11643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640f7fc82bbef8f5d56a159d73eb53444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0728e31617bdb8b3f3f128e8c98772745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0943a238b0e29c14a9693dd731e44be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323e1e04ed6ca9b82de2f563359379647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55ecd0c0ae5f2b2c7b53139f69733948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e742f07e440b99b4e22f26d89d38749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4de711a522af5770569f1361fdaa6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624a0e6b4edd5b636bfdda8e322837551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c52239e58e497ac065986dc969f2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2906cce2a2504c2a9b29951bbc93b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee9ed2194c073c8a79c271fd790b2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ae946e565e133dc27c46dd24393b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6333538849e30a9aaa69874c402cb7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425a58dc2e495461793ce630e1925bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93bcd0b52620a48519b0fe1cd0c8a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda8bdbc23520a6d6e74fb9a218869a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad5267c5bb9a666858a3f35d8af6da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb1fb016d5d01887fe87c8ca3c3c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6eed6b861db5fa612ed58aba0870a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1f31bd483f2a0e24e8643aeab0a7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccafaef6810258e5144b65fe0acd1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a36a0f64a9fb71e6f5fa789e4db3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb88fce240200a8fe71b0132a3686ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d651d97c4500f1fad7a8ba2e3771b3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac82942427776f43ead2ad47c631a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b3882d5470313d0d9c3219bdb06f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373faab19b9dc5ac8b541e7b483c30c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def56a9ecd049d2f2581c8560917e0c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464f77d76c9bdd752d803bc366d855572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645196e997d26812f04ee16b8f423e2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcd419bf13a96dcf327cd7968526e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775f6b03b59da0dfba1d4825854015175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da040d6b68043d0e942e22d94e710776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4b8b16eb20a756f1050d9e862034a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb5becd7edf23c703cc08978a5f32f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e53d621a6151ee15e4b01380eca37f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f3795b33bf695d4870f3f8ebeb77180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c937a1b21cb45db7c04a7e306aa0bdf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0359c2bb0dfb8b7e588368420b6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd4d5e93b2f70d8517dd3aae7fcff083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87747b534b0a54d897861611def7da0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8f20ccd3fc617c800f167c593c5ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6a235655d699316d0a1f701877b0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713cab6cd156ec509be410436a76d5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca28133884a8df7e79678eded5d80388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb26e412a5cf853c6ecd683b7c0252889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c676f93b4c33b8e7d7bf58451616990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01192d9fd1ae30a9f9f1b472da85f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b5be21d7b5d717bfaa9e569bad46592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b0744299de00947d78fdfb3b30eca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79132d2d8d518f761e9a0041f2fb7c3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2576d7b7ca6445cc33474debccc51c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05468777b25a50d3c94560272eba4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d562f5a1963419504a27965473ef797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2653dbe549575e20b3943759fa01e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5206c5d7693f8816055d636a3c697799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49f07ee4f809531b9123d62359011c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f560c810866a7d80801fa05acb48a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc57a547fd9e2cf3ec05bfc3287743102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb19cca4fbe21054fd8d3df51ed9dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88243a6bac4393bf80e3c949785daa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d30beeb8e62ca91e1f29aa233b590105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cc5f7498de2e4ccca345906e0e2bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c8f2a34d2f27dd0d1e3b58d1d46f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15ce54df8c7f8f39ef6f9621c80145108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa547b534610b2827c4b0e25e3f0fb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1b952b66add4e98cc780b20e97ff2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bf9be5b98f04b92400b1decc28d1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aeea2c71c65ce4b65365cda6c2892112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6560bae9ac3ba54a78b74c16fe7d7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da870da56375a54a9ada989a9bbfc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31487eee19d99d2a479ac986ada2a081115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ea7c27f931da6da957808951ad30b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29454ecda57a07afbe422e573cb933e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf7928b9d9e6d7a4723a1508063992118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4744c0805dc9f1b9c653977cdb4b880119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7d2dd9b9cfc798d85fbf448f416cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ee9751ce0e4e0e7e8b2635e6fc3d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4511db593d9e373b2cafe6961a209f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a110de9d06dcc9f1b6ef2f8498acc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4ddb341aa70aa4434fb9159351bd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0b30b36336c5020e5a5faae66ff46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5d1d2b0b19caae9f0a6a069937f31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91d9b70a65b3ae79b4f4e5d4a3b52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184831588d4d46fd5dd46931f27e04c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf920b01c2efe2b9fd885f4a0481617129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2707e4da54d112e9d82c637ade5cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2e240759618e8c5c9e552ebfb9a85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88b0781a9afb44e1beb7dcec4c13da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1b99ad4f3f981a1cdfd80e3f76b8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8e2e8ed72f8b1d625681c332304ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034efb1153c319105579518917373cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824f0a822706a0e7344c730d689726b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb02d3b0f7bee6030099c03d0a348fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316a323977a82c2e453822e05b42061138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236f3c2d3e3d4489950a987e3cf99f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f932550d3b16d10e69293c26850e44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85603aef7a3f989b608612a35b7257cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0847542ca03d25afb0dd7265d062554142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1be957aaab4000d63a21de05c4911143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012323369e0df10d09d454c3b79f801144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e790bf228c071c199594d357d83c54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c610db8854351bdf725b060610659146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13d9768de390768b0d5bc158d22ee9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51fd8e34bd22346ba43481fa23209c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547c57554f6ebf3e7d149b316532b27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43aa6e9cb909d915571192eed6291b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9640012b8f65b300f81ff9e041fa156151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4ffe8676863ecd939a8590cf3eb05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5500efcce5210c1601ce497867e8bea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b4d7a73e20257b7cd36896fd29f1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa57d88090932e2cc0ee3e922d876ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa11e6385235e52703af7d26d9d3898156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f2fafb16f83d8306a7762be06ae95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed2b1e59c8ab00e920832cdd66be4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626ffc0f84b174132003bd4fc51673c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04a2c08921868680539d7d08b924e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690be3f1adcca90172b3a32b803a23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfde612a6336d9f24c535c8dad845e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50780f75e45aa307f05fb04b02099c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf8e88baa6bb6d79c13ab4f6582544164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41deddce9b0292f466d85fc0d646bc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c120ada7fce48b0f39a80dd1a005b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea531b39529315a0e922d82464cb821167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19311a285982d19ce5622ff0e99f4d96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648920befa5719b8b065b2b6194ef20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c3518c01fe976c8c6cda87b154f62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290010295c29cb31b90658c5cf87bb20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c5df4f42beb8550254b67913ce3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9af3fbfd1b6a46c68478e3c82e5f61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69221426b42a3eda191256377dc75651174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24074431b87cec964062cb48b7183508175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55443f51e45bd1c74f0e4080002004db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52935fcb640fe0a13b5be704eed81d82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb056ef8fa1e68bb191773eeb4171be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c8f8ff388bc3fec335d94567af595179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1558cf70cfeee4a819c1adbc594ba1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6069c036c882b082a4bacfb4db903b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6bd4a8a54d952374ad85856cb6d5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83941a46f118f892307fc502fe6c787f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca3386a1516fe8e6ea6256cca0a945184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34802c9aa781682bb512b741865a131185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b1ec294df42bb1923763277589bee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f48170ebdceaf09bbbe43f795cbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db42c1a3c20833ca24921898127bf8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fcca0fde880780fa88678a81b7f3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d48b76c7f15ae04e3ccd80d75d254d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4621281eb70a102b626afea0cd5d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16436409d5692b448c27f76464e1d178192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bf44400072ea759fd3d0a06dbe6fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3111a23d27f680e149125e7cece8cc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec44c3980e054b03bebe2d3f7b86223195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a30a1714f6e2bb5c15ecb6d715c431196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10240bab4033c7128158443088cd11f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f7f116ea228799ff6710ced2af590198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2618808c4eaa30284a6c739b05370c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088190f33fc8efe8e7e4ea97d6cbb3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb216669f3ad209933709381a8c454a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7d4a7a7bff7ae65311b2b9aafbfe3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bba2b2bfe94d753a25c8551bb2ee08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbad2ed5257a370d3521ee1e0a3c4de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6266d9af3014ed5281384c766a6974c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e31f5b80a0965b0df5daf03292f8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2803f0d328905eaec771adc046db1b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b99e273df6d63f6fe6ca7f74a5579208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce6b29ea59f2f751040a5368ca72dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2b3d187f1c331eb38d178f5ce42f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ffb673eec5b07c3073156f635d7b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500e7958d26f2768bd938e6d30504a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c9acbeec03b64df216a3fef7ccdf8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1049248f3ecf2e47a1dccaca3df913214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6722e1f610e6b2b372b482903ae0226215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6d138e15ad75aabfed414e45b04e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539755b51fe899a0d8a90d85cebc893d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903bd72e8d8ac54e6b27a273c8fa9da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ad372faf31553a8841957aed6319d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3be6a8cb18c785781cbf162e14a06e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ecd80a58a8f45e3f80f9d13cbe00e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0869b7a418d2852901646b18d6be1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080415daf06813e88b1e4f9be327106223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56879ed8748872fdbbdcf4ee25b6a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b627575a8fc2f03f21f436eb02a77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eb5c2bbdd042d35c128ba7b39e1d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fddfac76aed2fa682bd6b7e1d5789227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0dac0c7b4ac48a011aee8f6bcb2a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4111ff1a15ae54bca3d28afd58b6755229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75241cf6713cf7275b4213bc496434de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbe07a7a5cb5afbd5098f3099fbada231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72995fb23ecbe80dfa670f5e982676232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeddf00f2c3cdb975b169a3fd89bb81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88934c4c8cbe6dd2560023e5f36c26e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc1ba36aa8637e83bdf3f2e17c5803235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b672bfcaeb50a15bdec16070add5d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e32d25916b17a533b83d57dfeddfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4763f23975aabe36cc4528ecf0dd62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34077a3b322845b5116dc07186e9c603239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cca204665a95d91f0aca3aad0ea12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312918c5d723f058e4f1e543ebd65e48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5e9fb16cc41f606cd3930e15e9aba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccf4f020f6955f6cc7763c4dce0428243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa962c15e6cf74d8a4e65ad47e29775244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a413d754c2db010771f84f90ab560245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad49688c888e83b81adc45aaa3f33d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b62385a80539661ffb9eae4f9b6f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a09842caf58529b205db245b92327248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa35bb6272592940bec9d500234f941249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3e8b6ab02f39c2d891dc4d410158d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb2a7803dbf31fd212c1f49ead44ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc024711a2aa763ec87e28ee5c8d390252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5263352f758e846863402cb5266e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b67495a4042bef9d07992deef1946254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447b5041b02d9248c91b32ea893bbff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd73d2e87ab87be0ceecac7da9c2ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19302804605bf1299542827e597c7320257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301290f378a7507f90e985ac5e0339b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f2f3024483e1753881fb34d7b0c36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eefa4348090e99613b81488738f2e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daf67bb320577a03e835208f71ac49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89bd0d226a68f98a67cec41882e81e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2213794530d393877df1a34ef9707263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20125e9da2961a11ccb5b7ce7c2fb8e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29a76f42302a23f23a03ee45b6a134265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7c192373cfa711e392265f3161798266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec11913e9f9b05c518250edeb562b02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d231cf2a167cb29d54a9b891146525268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83b529a7a1ff48186cb9195b77e2e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc8ce45b6455db4c559e9fa2629599270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7e42ac93d35b65af81de6ab72221c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca36f547b41691b271a43280e1bea6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0617c94f89906ed7cf6f69c47f6f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd49eea7836a9086da8b7cfae336c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7afe5245eb03d5496c75d25c953d8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434a47538412cee8b5765f97caa7be9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99077dbe0ca78e9049561be0a524564e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dff9649bbeb5dd888aa24c18045628278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19666d41f0bb2871d79b9c2df31a911279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30559d049266c60618e75cf79e37ed96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce99ec9aa08c4752545cbc08bb990da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d1b800cfd7cb2576538bdda7e1070282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb118841bd98f31811a8480b98fca0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3c0a9a0fa7c101fa51d5d40d6f438284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37b17e648fb0211c6271d0377ec8cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14080788ff312ab3ae0f77b3aec61e7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec25fa294718e21309dd9a417da3b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d04b2c217148b7615121ef695a349288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0742df2aa24acaf012222b004bef338289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56130f26b240c3fe73b6618e966e37d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dee8e7b8f460f5936103b87986e21e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bd6f3ea92e3ef098542a9b05601f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a655681e0c66621621d303f056919293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1d5f6bc751d377d41cdccaf5a180f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aad967b8a806e15e812fc8f5f04f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874aa0d4c6d7efbffcaab009e4ed55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c24484bcdc397af51f6d134f6540297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c7e084ba276869eb232d7bc3a4ffa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51bdaab1ff10ee59ed4ceb129bc484299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79e2be08c40bb291fe98c28e836acf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b3797437c4ed8945a7b9f2b5edf42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b31d30577bae98cd071799f7f195af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a1ffb0624089e63ae16a56a9970d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecae1d0686f531627a5e8641d58f721304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81609adb29f02269ae641107c3fb406c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a5b04514ba612029bdbd5f68f1727306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a04e4e3cd2bc5240c952f788d5f9ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a11fdd6230ecb883d7eec79df82ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e96739bc799ad6da07f0f014d3327309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869df0731b1113aa9971e5ed6bc459f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd832c350bbc8c4356c027acdb9c80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e65838581147f577522db2dcf700dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8f686bfa06ce8c25265b361142ee0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff112221e2068ae5dc526a448c4449e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054437a859fc184b75294765366e06e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76331eeaead9d028ae90da405efa971316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a19682d5e28469156be4adbba9258317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd9de934e1b8889133a97010d0ad71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaecc5ced0e55b0fae3c8447ac11d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b85e6ff2626741e25828f593a6d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b36ed577bbd94d722cf622d2fbdfd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecc5c8c70521bcb08701d880f359fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c07135fc6873794a2bade58400d647323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9a7a0cad4b7f807e033bdc0df80f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a076aa070c5b415036e88eda51624325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d888df3bb912e51d121e12a5a64186c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf2f9c0bfcaf84fc3f27d77f389f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed121e8da8a5ff477ae148eda25520328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f38b368062568c80ce3a20973a90ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6897f634db85953b8045e625140b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed76aab685397f2bc2940064042bac9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d703a23305bf7a3e057f2a715ffe8f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4caec86916440e561a870380567c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7ee872e18f457e042e9abe5bb8f21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6182db71376317976437fa697ca59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6c62e1c2095ef6e5c649ad7e79238336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e74fb9d8e6e3ff4553042f7a3a248337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379ef6d468c474c465731fdb844755a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ae896d7aede60a895a93fcfadd5b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c919de26c47c4bb19be34068b1d9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f710e9bf5730218afecab10a8ebda341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba1e69ff3aaf0393993a3f46cd80ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c47611133c8deba09e27abd54d7917343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb5f9d99ed1d59a0331b555e651498344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc1f307f2c0b3c29bcb7778ae7af7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e328c13865f7b61af9045022326f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5cf915a2f8bb9e95d8baaf36c666a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b714c4396ab073a3e93bf978cac40d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a83f58002d86a2c281bd5e572c8439349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037aa0ccb7e9356b9c2a262d3cb0365350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b213b546df1cec6ac8e520b861aba82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f8db6a1c9ca5d787835574397f7f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564b0af897a2ff2c813204d756c7c43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8a81c426af705f3f30c12b7a140f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fb2a6ff888c043bff4ab3af85c195355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ee3616e3442eab38d90b4756b7b92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fa18a896e6e1f27a3bb194e004668357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4dd7542f2b66e7186d8eb0f9f911c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e54e20cd8ff5cb7bdf5c164738b8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67f801561365d81ff900288b6d6fcf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35ffe8ffbd12b27319d594f012003e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0842ae3bd4b77d6dc41c724cadb03d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc1989a0c384fb38dfbf37729dfd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9260eedb6e2ca947686df396aa4ae2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9ea0e86d3cd0184d56f0d660f3cd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36dd48d6dcb35c13a5437424170161366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a25713d7ce5f9303247aeb2cee2bb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17467bab1e7a98f8896b04619076ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11615d8f05d76e051fa37c53d4ce38e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1695bd023e8cc7f2a12bdccb1f8ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd0a637497448b2cb95ec26e761030371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ba1ad017a08725f84981e0a0700c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf28ca6ee24885cde9adbd26976c84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c05cb7afbd21466609d5be06201b87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4daaea7ffb988c8285afafe08a3e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1f35f96dfb08c5e39e14e9dc22fc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340b14bd429df0a516fad2397b8a0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360f6b4a4038ae818d24883a02e0fc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a9ad947765eb50fd9db602d9ac067379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac620fbe84dcd4aa95d9761abcfc3144380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1258da64299fadfe82241743b1357381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2d86ed1d06e10e89815bb64a232ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37057574bd58637d677677a79039556a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114a1a5a92e1987b7010717cc576e62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d0861c2d0f883813dcb8578820ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed8d0e0bb6129b0d7e032eecc7071d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b26eaed8f83c561b9c7fd382ebc78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e45e5d77e23d87c77b44cc25204237388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07a23c9c6c3935fa04007b0dd17941389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814aea59821a1abf19436e71c7433c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b471214f11a37b85dec72a3edb82f8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc26353f0f4ff7476ad498aefd62e98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863c1b0f38544e2800b21709bcff4cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdee54a94a3b512ea17ed5b6f7dd7c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60504a57421c0d65f0c38e88f4fff6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0d21c4d30d8390d8ee7c3c0e19fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c444ce402c7aee853691b92d5bc373397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e206917a959d90bc8d5f1fe2d58aa6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3df2cbb6b194ebdc2db60ec600561399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda93dddaf806e8032b40e1f23cec044400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa359825ab7522ab7830568a206d25c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e087c4bfdeb461de03654daf9d6f7dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2affeaf9ece5a87860f77884fe26268403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6e0125894c29d0c1db69476b5df00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec838f28c016e4a9783abf089381b4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592284a5d59e772fb35e1949ea3ebc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc93d4ee3edbf1067a5b5a4407bbee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65470cf79807ad1c3fd10103cebfecd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74383dde07614c3033baf513b82e020e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3e3ad139e414a0cc8dfaa2a748e29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c48d6f202031dca1d2511d48be1cc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a87304eb4a67e1c76bf2bb173dc24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eb4d4d7b0d1a660e0ccedc82f49bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc99c1e8eb8bc82434d87a07fdc301414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d3aa000956c374a02b7c5fec32dda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d3214f0292298e34c978f613d2b6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703544c6db2b2bb7fe055a79ddc676f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f3515933df7fad93a30283b05e492418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e9df0ed00f365efd18a859d47b11f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3bd2c689433efbbcbed045daa6c44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9856271e81e1114cffb4a433fe33ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243fccb34864b55c3d43c4fa2ed0815422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32713d2dd9379feeb3f02b0ea9e6b787423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b250848911b73aaae9fc00a9823251424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac5aadc7f5252697bc0fff8ade637425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a699292e6bc64f4a1e91de3694c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f6c2d235faf5e759d95ddd959f2db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bb685e1b87f0338f4b75da442d2f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d7be6f5835ed4a09b0d1d3aefaf31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a4caaf5f10a4450eb19eb337412ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad27db337b76d3539e2bdd1102dc99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b91ae656601fbd87670fa579904cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed03c2dde62e0f4f95b73ac5ee44cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474c85d8195cb4ff3278b84adcbd344434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced239c81d4f732f4348d82ae485d3ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870dce4ed1e561b2498d37f9f886d49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3928fef18924e081ed639c8f62a930c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ace3a4b317a114d7ac25a42f17888438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96432c9873a46cdb8712253f05b683439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da768a748e35dcfc7b748ea370bd09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402394a892c436f38556465b3acff86f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0f1240e5bd294cae163593b271365442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2cfecc9d6aaac1c5d0f3a3fca7a84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66740ac963dd24d15ee02fae9fdb7098444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159ebd63e44f23d36bc4d7dd40c99e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82734061ced4a711b6afb4318090fd5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee789b9f633be836574fd70b89932b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da03d4d120804015407600ffec80e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df229d1a7ff426f17f6683c68f9fef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4f3ef57210b04234cb774377cda1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88801f98031fc0f384de8ea5b6e7c8ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccbd45102864e5f4e076d710aa072e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6506f443282c107f15b71fe856088b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e5ea0a7fa97785a1244a222dfef4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83c11480166f8aaf05eaa19384e9d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32181d62a2eaff73f00e1341d61c7f65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f776bc11f938399c483f4c873cf39b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee23e0ee31a00b74fb35bba9e3c51d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62676c7800b7b0f96f9e2002ea1b7871459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891e7f454eb030139f7004c6938afda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c6de67f21b39da69bb78142fe4279461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d5116ef73b9220eb9caaccb2e535462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d46e7de44f509f09a814eb69d068b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778ffdfc6aa8e84ec5e3f3abd876463464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f699e8faf3384da5772678706280e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fefb4f9ac65834ed06d606f863e084466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9c28d3ab3a992911d6c4fa9ce3e35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b0cf06c5414041348b02f567464db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abf8e1c10fa92fba3337896e3d2dda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab79c7243eb9c894b9bd3a01961488470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c89f87b18a1ac3bcd8fa2c4f25423471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f96471d8c54fca2a9a1b76412761f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f109142ccbb63cb038cb7bdaf6640473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bffa0c4252e99698be64c0873c074474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58720b1eb5495a1e9ffd05998a565a68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919daa18251426e657b863320abd88a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa5d28f273ea1fa2616d47f958ba2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dfd88b8432a09968e0f8949686d1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695deac3d92e1a7f5863fd80135e7d50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17b47794d03e1c1a2f3641720533d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941bdc28fcde06741ee1a637a80ce53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c2ad9c22e5aeb6339203c9618d834482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4832c3c738544c7bb15a3a76bf8dc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb12c17fa30f3203f52dbdb2d72416484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec7f9d7639230aae8e48d72bcff40f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad51aecef470cb938b9a7883b6cb61f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c3d4ff0e9819b3178f960809e14df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01487b35271dcae87713b68c2b580fd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47df1406264a41c1f5fdd39bb15b4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20698908ee97e44a60b89b05d62c6007490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e63b91218e720b66c2ef5e0df2da2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e27e362f9762901d095f5c28b3695492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642be6add0fab9bd5480d8116d6e6de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb06fee8b0d41149a846c2a8a57162494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7741c675f7f7b13d81fadc48edc145495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed55cdd1156432349d82189d45ce205496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364ac62b6e5fd7726ea77a66ee1045a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832f019dc353d015637c34eee9f728f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8362cdaf02394728ce9854b6d3b5ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d8b483ff9533018087fa2e3b246b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a391110a7dc74227275810f254146c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b2d027d172ac05c92b5c5396d53d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67170b16e825a680504f5ae778ec872c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11648d9e59043dba8f1568d59ef1341d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fa5d3af32e06c7e8eb0b42bc2f08e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2f782dee1c9f2ca295354c135bb78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77453c0388c6b268b7c8a3f4cf3613507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea595000100b08cb64a608f494cbf3cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900fa7cd2e390dc64870d822a9022eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2c79685b8e63778fcac523e6657dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5300bd88d8c033328e5560afc6b807511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61686b19292777ab74faf46b5f250ced512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a55c589b19e8f055680fcd788a6007513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01edfcdfed557e9c50ca5e2479f5755514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b844a6e65eaf4597d6b947e05d31d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf70f70645522e19f8074ea5aebe490516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae79b9f404413ba89d282a503fa7eaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff29ac68c49d30437f066b016c8fc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4562142fa8b5841b88df4a69ce43dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41475ac62e8cf764692c7608c66cd7c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5978109f96aafe159b94501108da9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cb1d2758badfefa48ab9982ee9fe6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc87bd96a93c0679a22b14d8012d3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd7c385eb761777c39b9fc8ca25970524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c050eea246cf839f18059ac8b4c15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedd79b42354fad4e2885365629ab10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a9b00fc6b0c0604e6be9b6715fd4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0bb2675805cdce39f9895027dec88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37123ac05f92fe1149e5da85613ded7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd6dddf03a237999ea60f3cd5d14ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0259c5698e80009e98a58432f66e96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ed08e8a87e8826e1dd3d23295ef15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a49b6d2347212eff1297db171f8fc8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2e33bd48138f8debc69a086e3564c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44146061eef6ec43c878afa16b21312535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b528827b189cc61356510287ecc8cc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfd3c3f4630edd29efb6120cabd8e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417061e8b66464ca46be56ad18dd1be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cad6fb3a9e09dad47f9ae940c37e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396bad9a347897571b5d344d8006a3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35e31865be78c81ec360557cadf40c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2ba69567bc407eec2ec569479b40f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e868e3a5281dc8a0d73e6aea83aa425543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a70e8e84d4ba34109c2b1727472c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a63c60e584169da3ddc9a7ab23679545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4e23d921804d8e309e83c11f30622546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ec79feaec384a8b8169a6ce717e70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fb690ecb038d461f1eaac63e31912548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1caf8c7ee370edf19cfd2eacfb3ac9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af4771f9381e2a2915d526d33614eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96ad43876010b8b57e65b4368eb3fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7b7986c32f39469a69e5cfd7726ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269c41005b80890f0e5ac238a1cbb0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2215b012cfdd7b8c1233690fa8f8b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb8499d2fe19df7f819463be8bd63b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5396f05b96d01a1a027f22f8624e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d64f4a48bb4c10c65e4363559c473557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaabc5b17de7758c4da29cf0411038558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2290e2241c785a37203fd9c2600cb1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e63578e554f4f682c03bfacbbedbec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe840af9ff9abf5b50316de4534f60e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce494b9e476219123b1d2466e59235fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99bf0aac241e724c0f1e501fa2452b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cc990a2f2f6afe2dd3fb389b1d4cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7837f23892fcd02be2e10ef25072ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb08986072b449bfb0f837142732ff2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f350a583cfde2777de3826fb29f55d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1fa42122bd2fda6b52b0171a36010568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b72d0e1299ef0d663e5ccc3c85989b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e695c9ff37b839807017f93958f7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc4f6809f05d46aefcc176ac8c296f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43f2972920a2ec00a5dc66da2f8fce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382b833676899ea6352e4c751a02ed0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffa9b0e37411db98741fb5fba91a8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337832dd3977bf03720db141c01c75c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945513d1b229f5ce1a48a2813b14f32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733d7b0fd0bf0322eedcf2781b1351b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390c9d58b84fd78e1d94d995f688cf1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42665463de5b54fede4d42829841c3b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572552b260d8a14739b15ebb16019dd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592e82e22f583e46619bcdd1dd55879581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd60c84fd0a075e72dbd580329ed38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf26935088f39acc672d140a0db0764583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884873799e76c9433d7a2ba80a425e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1ee57c91506508f67d43e60d4065a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20f1a3dd53d68fe55d7f843bf5a097586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcd3ac370a87545d09817182b1ebed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4420cc057087c091a6a98f63bb1ff6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc8a5e3ce9c2daa6a2d490d264934c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a9edb477de01eeb9942eabb59916f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3ca20f368c195a7e1133869a26ff8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa012e41acc0297ddc2371f4f1dc8676592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6422248982cbd54b507ff2f293152a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6702837a8f34d55550e148f0df1801594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f87d32ae5fb0346adcd76a95131479595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0bdb7a69a9eb023df24ed57a3ba6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea734df07b317716692d38d2167f0b6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ec002749c74e6a514aaa768f6a7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c41352487e62caa0ec509e6b27e6a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334140585fb316af02f27937b979d329600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0559564151d3120e6093b6e2e21511601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0327322c87af9bd9f9f698cbffa272602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741408bc9502aca0faa7ba6724ef68da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72c39f6ddf65ea53157ac29829e7b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8a4ec373d5e532600df7c2efb6cdb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9980f1c7ce183030968f8fcdb334bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d3f0a8c59a32ea6b23d1d676ea81e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d742514905879e7ec6e44e2131bef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1180b1b562ed017af28d67ad382a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99285c4a4849c6a88df05be76e420c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48fa048d5fafcd78659de61f08915a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde979231d4cce15019f47f3b74c7c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527047221eaf599e5d24c1da15da708613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199b1cb4f8daa3d5518043ef4a659c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b696dc9ef38732faac2d8e1144c61a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece9d2939710c3656da112bbba09de4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e37023f066796b50f836159414e50d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0520afb7e5ccb6faad889f0b24169eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d655bcccca51b684e8d3eb8f616f7ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff621bcf8a72818be0b4acaee32904620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886da4bd931eb5dc5eeb77f8fe1d3645621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c90e22d0976f4203528e66e6e121ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7430316d474cbd89ca4721452dba067623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e46a31ce672f33daceec1908e5043624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99f69c5e981c168498b4d7c02a5829625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9775dc279c80f637e4a82d2f5131e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39366c03c5aa2b84846a687fe26798f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff13bfc840f458392c0c94d61ee0088628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b79567f2b9057f1611d4ba1652ede629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9dacf33ae23e75655693074d986e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a297cc3f0c5eec4bda4d54f8078e15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43575c7fc3fb7c001ff2c8aacada10e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fe43f5196b1ea274e46592a55b0aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0049a2261f186235d4e880bc158933634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111191f622d9133378bb7bb4af0e366635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97217e57dbf0b24dd726e7c4b7a62a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742979aa89970d2059e37a0f053e711b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c5d6644f20db5dba180ce4e978ccc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39058b00e1d0d3b16d2943bcefb1a578639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f3c6eeff202f3fbfa9caf70a4727e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c13c8a8b0b3f48f15c97cff3a7faf7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe01cede0db9bc9a03026c597237fff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f1a745e1db18b240c909e05c44d7b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dc162ae749a47f091dd902f952039644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c536c0c1a935d1a24ff8dfdd907ff5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d413a68e859a6288ef2c4cb5210f1d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31495c7b4a9bbe5b2cb92f2b8f4f7a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83145130ab1784c10f6f1cd9ccd42c85648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6f5bbf0feb001b2e02451d5e9bac6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28ad57bee4cb3513c31c00eadd4401650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03b5051ac2fd2792bb80f5fb51475b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d914492a094d2f13d5973520a6e55a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f5da3760cdf199fb2f1b3954932f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a22054a1165806772f744f8bd569d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b001f770de00cfbf4c9cc6d53516bdb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e63da97d198000e1ea3e89011e26a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f666e0b43dc56f06b074222217626f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca619b6e2edc123277ff9cc3da769c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9ef2cee5cb73bb97e72d03dbdb0d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daca9010b152af181f4241214d786f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa01a2671157ac430d3675126265433661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add28950a0cfed4513181f841d57d413662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fedec59e1e5d3e6f90db986c195751663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615eaa48463836c388cf98cdda4caa0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc00eed7a8d0d0b1512119e050cef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdea284dc7e1c5638a33b1a9b786214666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eefb24b5c25df7e8fe5d15ca44b26e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f95ef0d53259dc9dfd24c5fa9262f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e146285c21deba4e2daa93c55333934669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cbcde74eb53742a5131c43d60b145670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814da3e80c36f3100f1cfbc3f0c0863671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbb7c210a231fdc185d3d4e57e8127672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e4e23cbcc73c8601e5e694b28c981673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa01a656872e60dd92df2dc3b1c512674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f141ee88d4a95b5ec5adccfabade9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f3811feb939781da70fa224765e85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6547934f35d68709d86cfdff6240e8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739729d526c29190799cd92f26e7a65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d059c3fe00a6cd1ea76d2e2a1218fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bb0ffa825da064fd2536a50fdf898680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5dadf1ff91a2da716fecde465000e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821eec7aba82cc4511c97112fd7221d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea94d09da800733f34f350e1d2022d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ae8c3824f1e30302781532a1b7b43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9b8d212f21eb7bbd42a6833ad11c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdbc267440784e75320b56a2476c40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c583217f0ede9fd818be4bac323d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9626492b571b47d3bf484c63a542b86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b91079aca7751ace4d244f123bd32689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce522006df7281c060275dd7d5332c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3110de47cf7360ab034826f4937e65b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f98dd8422e7ad2a99b5b64f0437b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f3daf4b35af29b40deb32929e6335693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c887cb626653f4b4d7bc3b79ecaf9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f08a21305d1fb0b3d0e76ae54a19d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09f7e374256f5234e108eaa403acb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dcea94cd4762e4eccec212a638389697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eaadb2e165f78f8e8950e3555c8dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853548a132cb1ffb5a4df7b5e5cf1d6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df78371e3aacb0695dabb517a35b122700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc5683e4d5f13edeb217a6434a1015701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a34464769881ce5bbc2f12575c3e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f8f25a1c220dfa1428d6e1223f899703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faa175ce23b678f1bc473b9cba5cb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50ea50a1f8d2a597e8aff1424a174f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fede4488a5448b7902fc883b7edb2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd26cf9a4ca115a5b1076a380a1fabd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a14d8301fd1dc41e470f0b2d62131708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fec08a62d32f3c35772c179b7dea1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac12d80ae07e00432313ec8db143d2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c31ed9a7b5be38b6ebb93510a464d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad583ce096371340495f72ae6567599712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01481aaccf24359e178f0a0245a7ce39713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1b0129ae2c08a179d5f2b0ff98aa0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca788b6727ee087c6a294da0903e2c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d78e9dfc40a02a54cd0d89dbc3c74e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970979a3a0b60aef36e9d84a99b61816717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf095a3d68125ddb21745e2516a60d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d6e6970f9b5b873887b509e8cb219719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f04e38e5b63f02fbc8b66e7dde150720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02134604b37870b9f03d761c50a9f318721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a00f3f43acb386bfd5b2b498a67b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64588c8dcdee9a8974b4370c8f00be3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08d9a6096d3d8be8359ebef4d4ce8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3146d477475c4d85469aafc4fdf86725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ade028e1cbbe5e4582ea28f0ec7839726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5269e3ad8fdb85b4008c2d0273168fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e256fe1bd9e92b4eb7b78c6913154a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c381dd439d5952b67f8c4cb623163ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe082a67fd406ee425e2685c847024730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bc8f1982f019ae9a1bd5515d826b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b2a4ee3be9cca882919efd695f450732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed9ce68f6cd2c4ed1048ec34307e64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f970c7839272ace3a872da1bb71c76e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beca1071fba9f2e677b0ce29eacb331735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1fed6fc4bed83ad397aefe0d2cbfe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c701d8c428d0bdf314aa2d9c94214f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39c54aa47dd8d7d028421a52624d0e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd4a648a56f3ddf233df5ad7b76e23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433a29122d64478d7fe4d41bce5208c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caa0c3046813f4ba2c20c3ed479c80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f664dbb8fb0fa961452ab46402cfa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5de8ff4b0027acdcccaf778bf376f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025fc5cfcc153a4750c9e486a088471744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2872d1405b1a2576eccec6e1354b281745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87689c8999a4d71bb94baeb6717411d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49291e849ebcaab04e9e7376222961747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97f38028181dda04cbd526cc8ad898748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ee31c8bfe1f64a46c2d9b780d57b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205a319dafbb58e6a24234b086842d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821cf43defde9006822e0a318f46fbe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf5f3731ea494f5ac36356faad5550752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d82b42822aa6be2beaa10443f3a35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16714f53653fc66f9cbbf0b78341d07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229435f8bbcce5c7318a5b5cd224070755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad6412303def37af08f59d891eea7c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fc4d851f479844cf3f95e8611299b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5313cabbbde5520641e22f2f01b2bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c92a35c250ee4c4a574ca5b8fbe8e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>