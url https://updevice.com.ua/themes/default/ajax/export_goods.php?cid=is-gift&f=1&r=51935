--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d83ef33479588099a665dd79a35d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e7fb203f39e2b845c3bf6662e7fdc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706aa53616b412f6278990fd0a9f2c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485724fbe63067c8cee4bb4f8537c7e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31291ae0b28f970df58d01a6eee28e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cb2f245fc5e1671ad85f6ca823cf96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104498a514415e79c99f95b0e9da0e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6e8e1c28e58bcccc09f3ab70fdcc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a1ac793e68ab6b0f7db17a4de57e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ed9df14097a1f6796f396bd3b483710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad1a40bd3e9bf3896dd30621cd608611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994626592cbaf9dcb35dddca287dd74512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484f1bb9f801d3136071d635d6a25e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c35c51ab729e10a7b7d3d23dabb9ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3c5f6dc841c63fa16a46f5c1a51b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009d2544189604e687238b56c68832216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32037a0b139163838e6fcb9fa053375c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbf3bb1a253805e2a53b1080b7b06b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa87f00a2203c1ebee5097860e4858d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ca530e9be5a859075b297b8bf5a5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1638be5065f27cbe39bcd5f4fe41421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e3182c9e369c1cfdfa24e28d18d2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45af153e8430107f6b9ea41f3ab34423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d42da53d7c7687260070d9bd7d66cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca5d840984061f6529adddb21a9c2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c3bf7033276f730be7b778eac02f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626df55f5d02beaa4830d5cdc35021927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb4f0f95b6e8b560f1971380efd7ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac4bd142f6d608c4debff018332d4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1466dc4671a4f9b198c4d88b11157830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2b2e7e8421f317f170b576fefc06a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225e6604b4f2c18a8a565acd1802d9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6b9fd3929ad886f7389f5708cbc7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341cfd0186c1c5d0325d6c62024c69a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe340a2e98e636235e979797e15e6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d7be95dcfe53406da075f4c52590b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5214b34853bb999efc230f3beb2e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48ebebd8af4db61b45399b9a2cfbe238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa1855294a8ee81996611e0551823a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079129a0725d820f059631f95fc38d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57cbdf8d6c4d26ecc9f9129001eaf441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bb61dd0cb83bfc3be818740d8470742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d046923fef0557329de6b7032fc6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20b8ddb7345b2633ebc634720eba4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456ae7ab1343f40cf496a7b534de77d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041c1ed35d76ae97ce709c07391eed046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819315f001fed741f274c4a4cbb9300147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d81473bed63682790fb3bbf4ded37d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7122f37705e705f5f4dbe6176192d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2c48cd73cf1a94091a692ca83e6f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947361d8b1f2a54bbd9f4f5146f449551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e239ed360f92d0200d46625faa997f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f8a82a49ae6f85632e5fe1a3b422a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eacd9cd7188568f128f6313a983db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c79025f9f5e76577b165793ba2b30555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bfa88766421791adbf54961470d0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adbcff74748c5d8c54318ed409092357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148534e6c305db3a794e589ae94d469d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fab161363a7eb1394c5b7ed05de2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f9b73677ce010725b4c754d66d17e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8b0f1cd847a452a98475bf02dba1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b229c2d000f48169e74d9a46cc236fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed91cf4d0be72cf24e7bea1f19c9cd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6936147e6d0e816c8213445f6d63a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93a5a0a722094229a9a79e27f4a04f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce157e00322040344dfce4d3fcb43166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b32270d0ac4ffcda06f1c681d7135e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bb4c993f4ac49fcb7a7cfb583fe9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcc1c992cbad76de2a3eb1280d1b0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d9ec6573ef594ce05af94a651035b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1b341a3e27b1c53fddedb8a6f2fba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dd91a75de49d2423de824d89f540672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcba1a511f7ee362d2ed0fbbf59a9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999d50666bf61fc1f55311f9a88406474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d72c0cac1d52bd915d2a84ce61cae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854369d519983f32b33f0fe118e3882c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b345f8a5834dc6ad72a870aa7f64b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf35e02467594ab1d18c7d96200a2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b15a3ddc9806f7ab424bb5332bfc6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432340a967743da4bbf1117bc93dc9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd81d3cfac6f704ac0f4cebcb960b4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6ecc96e9af404aa31248c1ce5f5b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6df000fea15770f90a94dfb05f8e5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fcc4de7213f939b050f0698f3a84d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378ebc102d1b21f4f510fa6e76191bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170b0a47f964196350f456cc298614986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f303023fcbf2d4f28e8bfc106cb5cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aecef383059c59fabbf351948070288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26824200f59fcc9665b71e951372173c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f117f0478fe1470e41722211db83590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485e3c7dd37cced24a0e0ccb565bf5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619267c303a1cecf99cac2393af9a4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eb2ab2e5d340228f83c5b875670fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764bc0f06a0de5c3d206d71c6e4cd6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d4f9818b91c85d5dcf5abf40a7a8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d3e27253492a487afbb9022d3dacd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf59636bc1f4cbbf4b3f31107d5b86497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0a4203915fa4716b207061bdf8de998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018892aaff9f9aa350dab4faa7d033c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e00f19f1f242a4572f9d3fe3c67288100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d70b4a3a012768729dfd76319ecc03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de322c1338f2813d7f9f6a9bf72bfb77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345968e21552f1544e23563839bd29b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a01ad7ac342bdd3a2c053c1943d5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c43e1ca20999a609edbaa25a1588b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da8a313ee5d178217b14aa3735e018106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91776256e32cdc3a55d5916a9a69b9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c01e22222c09daed43a485a1612ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba91cc33c5e2d40576896775758677109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a55faab399f421b6ad5399c33f51fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e313a3dfe83ed1ad4d6af1757e74f43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f202ce97bb31a1cead67b9fe5b426112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eef543f3a58f179b5f96ab137c65b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e5baffad8b90a8925ea2c079fbabf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54921aa652399a7c85b7f64cc6cf5c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf532cb24b1de687c983b2de465d48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af915ec16e8c2e8cc0b0e06fb0a40e17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc99de3793439d765603627363e9e04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aebbbeb415f853080ed9214ccd118119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415369a5c4cd905378baabb2969a117f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21088b93811b5ef94f13dfb9587b2c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b083beabd29ce47320a11e9ae4ce74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c520a56eb192f7f8bf71cf8ce8c111123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe792f834f4446fa3732ba4398a069d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9e78e767542ba0e1c75a9120936f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302c3a7f4a95428469e5217db73ae92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646ac3ac490b5160076227ef62323f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5999911251774324f854ef8151ced84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc3838a2d135d495e4a948faab06b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7150d70b9b47c1165777f4c6927b4e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6061defc32579700bda7e6fa860e03c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c90ff61455294ce598db4793b4eb02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e8f1c8de5142d9cc1f35b34032179133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a44f632e7d47ce8dbb551540083dba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b512171af2fb9b2329166ee78bd64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b120885fe1fdaa0d00ebf2183289cb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e4fa7df80f87008e717c41f860a1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce914e80f0562b9366debbfbfa3e16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d0a0c7aa95de7956125589e3be91a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e3ed8e97a8148fa345f6ee29f3697140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd17967908a3978d1a25f49b284fd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33877da6663343e6263987ba2ab0da08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14288673cb5e5a373c9d00f2e2aa0fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad89e420879a9feadbc6e6870e03cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a72a6fe1f72e7448549269429898d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7765c69371d407f47b4ab7be84c02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b72051b2571084ba4c90111d921d47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42367d58d32994aac96e340976e5d6a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc8cca28d670727d0f3a78cc9cc449149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a81ab982f75c1c97115409b61dd401150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53222beb99740f136995b727fce2fb93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ea601a0c9572d04719071fc3141c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e0e59180c9b91b4777af97bc58d82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9266400ab665746d214cfb7c1afa98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba605ce45b19cc1ffe36248129e2d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827abce283cb821408a5586e5fd3eccc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39244e1438599fa84e793f5ba15fbb60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8bb127311c7889484da3f47425955158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e10efb19fa850b07b8388410f5178159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb5389e2fa2516ea9f29ae4da9d191160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae3335b727074353216c021115a7cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abdb60db3ee6fcbca5c2224523fbf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6c36109990f868a23857f8ec58f13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba094f738a5365b4f8035088378ff4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a42852422c970a6fce92205c4105c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a25f6ffcc30f44e9b49493f829dc9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ab80ebea3f1df87b7521d658c6be2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77038e9443abb997ff4e020837584836168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9431586dd9e92fd622c2980eb90ebcc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd79ac49c31c00877f6745370d0a164170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861243bb56e60f59c28c86a626d4c55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225fec07ec1344d9bbd1200460d656d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e9e0550521ad662d6ab5717a42994173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf8aea5b38632ed9e68f36c1afd185174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491d00d2f6ea378efc1a7a3c2eff9a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c23b4c5ed6f4fc9b61fbec4075120e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148148bbbb864926369babff96bd880177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d91f7ffc7fe9b68061c6a1206a93b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195f6b6ffa48d51035f39c93add6449179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d170f6d9e39290714992ef9de552be9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21010a7382760b524751e19c85c61358181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e6f074cb368bce4368596135e680b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed874a2b703ecd2938f86ac69842f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0f4ebaf48cbd09a2456b5238fca6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c992638d6dd0dddad8b07c76cd76baf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8284fb5767686bab4e1d52fa9f51009186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02029b72bb296abe1af5c988de025f3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a49e3e89d11d4931538d05a12fe664188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fd2e94d2aa31765d0348cecb11fb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb20843fbf15dd9bb84377b414e016190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d480b85deee15eb45b2aeb6c600ec6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc3a0d7863698d19653ef8b28aaab5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0c0e16f3e43e13ce04768f9444cb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa2f0b53868b4984313dbf22f05d01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e180ec4a2133ee8d0fcfaf949988d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05eb32208ed2bdf65a753f6d7edb7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6fd2a1913429650be84eb8290f532197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aa26e5e8d283d0b5d5b8eb33214b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43c3e982c1d74fcc053a65dda77022199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dfd5e18ed3f48c4fbc23a4d627c04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa873483f5b7482b9a3b0850986dd6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216efac75ced47a6ca8b5c0b62567bbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585ee4a98bc3ed77cb08ea28ac6c3b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ba305a5b95e0517e177bfeefccae9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b0e73e6dafb487b07378940df6ef5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610c5ae012b878d2c3bc7a7565750f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f24fe049dfe184bf634388a91ec9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de1b55b5eac76b200ff12409a3114f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dd7498d4dfca38720733718b7e8d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69d541c59eeeef887f4370a10e80b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78803dd1a5723b14c4c2f65b1239b6b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250595d245bf8f86b72ecad421c721e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc600d05345a60f054896ea37acd9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173687f5d62d61ea2e3e420c6257561214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48c3dba2c662b457ddf9d58922117b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf96c5b28d08276b323354e7dc3574f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977957712dded270d6325e9fe7fa52bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc946652f385203e826471b44bc875218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae410143d7cd67398abc32f5cf8eaabf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd3d30d39c741cd53fe38d8f6a38ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78e6a4854337953bbfd179a16bec6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97399536b564bc849aa4d0284c249a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc0e5277182892a9708c81349b920c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf414c3aba33dc2f76afd02f07293ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76490781bf82082fb9c8e9c4a5bf673d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081f0a4e4537673ec51beeba05e07f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56556bf5b48ef7f61be5439118fb6fe8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3410449da0cbb08ebd898809e1b8d9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d978838b7df39b2c6644caceb431d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685ca6ded2d258357e461992ee34806230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a226726e06a62374168ffbd8b312231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ac7a60353e00005180e68c680ec68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c3a81c2c5d97a1f60a8d2cbf2c79b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de93033db27f1e44ee0f1ff9e8586ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bc4470115847ce310c11b93ca3e70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a213950ee88b3b6859168f3b5357a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854be3eef2a3445761b39669348a12d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34bc739baf098a49690d560393f4f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62cdb0b30eb17daabbed594b35217d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5ea09d64b8610f5a47e6d84f3b989240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb5e2bf3e95f7d2e4a1b73745de3af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863ba1c02548ccb911a7be9493a0004242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d924d26625390ac6197971bf106bb24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038b50872a3a501874632e5b07bd36a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa257416e626dad6fe5dde2de0b10b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086d2f3c072acfd00a18ea86775cf7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7812f24d6cea8475dd91bbc8e39b765247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9fccae204f251c1919c4d23689c6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6deec06270cfa43857f88fae114913249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e69abb4db2dc5764d0f098a083c3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cf676575b265e9413e9adbd808708251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9502902035029adc52b1e6cdbe8d252252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc3acde9404f80acbe63e282c7e13b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bb31f0481e786df61f288d87ad1d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483399e83b069ab8e40b41c5f37a0c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93140ae1f07f8cd15cce9ae8a366a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af12ae81d10469fa8435cb2da750a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8cd5d33a45e5036d618deb0e2a959258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974709c5f66453b388579abcb165cabc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241280b92746ffca234b6c714c674ddc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b6c3b38213fcf3ec035da4cc2eab4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fce65ead7a59fd8bbf198c92ca5c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a106dc6835becc5e40767ec346a469a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa65ac46688f82e296e3b9904ae7a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a610fad2a98d2dfce5964847dcc64c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9efcef2abc575a5b193418a44746f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d3a0c510f76580196ca4ca55027c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67618ec18288c0ef30d0a8bff21769ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422a447ff9092545dfe547aa2091c88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97416467a7999daf3275ee280c386819270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc0f705c48a58e5397df5f43a0f79e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a0e7afba308a9b852f2a211f7a5f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282a4990c030b805a262294bfed2863273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd252de5582e589f945fd5733ec4742274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d44ffb23c4bf7a485d8cb923e165d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd819d582a1fef9ec83f31189ad468e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce4da5e44739817003681b3fc7769f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbab47351f5a4faabee4785d5884ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989bdccf42149445ddf30845bc841d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb40ee386cd35893f31c065694bf8f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cf9798c397cba1dfb04c9e25e8117281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18c003c8cdb31bd77f5e22c2157020282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e939c075dbc7a85b910e2d5f07b29f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793dc25ca9f2ca69b3eac050d9749aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434805209e8bf0980fd10f03f80c90da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd696e8e743ec0e89142c83f07a577286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9d11faa6fe366b40d62f3e9afac15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b636958341290755af03771ea2c924c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4364220d427f9b174d608890fb83a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc668faab1d94ce88ceac3afb5c1999290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa8384eea6bb5e49f77e28219cd5c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218cd5538979a07905e67f5b3298e25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b2f884c6f22f0884259f051e43afe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a50f299ac4dd358c2f68eb8718234294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816c2987ebca90e658f1a42907e66a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f546078f8fa1d602ce1fafaccebdb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512a7399f4118bcd0bac8bda378943f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26ef3681994bbd3e6d030ab8ed3c16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d302f9bb290976f344a715169d8c8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4c1b4f0d4805ba225a38a97cd5a2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b286ff0e93daeea43dcd9f15b16c994301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b66770191f63c61a58e8c9bf0d773302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d92731241bb5ede480a4e4c8a5c390303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caec8e8b54af30707b0518434904d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac546d5d6595e7fb31c2a4683a10e56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6d596a225f19d1b1a8af7a9aa0a98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20180839877474a1bf46707524168a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977347bc83644be5f7a1136b17d5019308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278dbcf5e7549e4806b57ecd2248fb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae51412326a09dcd0fb231bb152b134310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05560c63125ed366a7756c533b3c944a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d813cb1d352d0941f46f67d0f44a424312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aa291019a1233086bfa078f772c83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971bf2e744997645b6127f47ff7d028314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5caa1cab8fa6ff6b9d2fce357f9939315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10220b1664e0ac8da747e9c47cc0c75b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98db67b9411869414316635abf98f7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2402d5945e3c9531611c3294c6ede2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84d6896a201f5a537b43f082014be4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3dda1a3584b491c4745ca424b35a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d662fef3c3b56e9d80a9103a28d8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c0a4d143b54142ec6b34a4b952bd0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8764766c858c59861c78d0655d991a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393df35f655647be0de178677d573355324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904babd9de7ed1eabcd94664f18b854325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d51d45c8cf43a9163cf4af4569dd06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d11ea21377697356b9aa097e22c22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3a4c1e2c3e0fba8c144c3221221a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b9fd0755a7fa659ffe75ef0818657329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda84719c066edf08b71e7cc0235ae6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb0406aa59f288318504edf5714829331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f558185ec5a9e408674c27e7ae022332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8661498a9a7a8f08f6d40c6703df8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ca70357170b16206c7645ec9bf345334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01939d6aeb52b96841fafe1c9006e2d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431040af314e82a72c717a07d87cd1ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af5a101d4ed30065e2809b48dd4a0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca282ec0c1aac1e736ea76b018b8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e820699bc47b2c56acf2e2b2cb3ef11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e39fc3ff198da69aec04805a4cbcb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211df13fd04fbc3bdca9a0f9c5943c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766643396ae9ea32791d264fed11adc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ba8d1770bdf60366854c82b66257b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb583f6ca39ca8fda32fc356591b8aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5586c388c5eb29ff98608c1ec531b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5cba1b0dbaae33ee10f99aa526f91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de363cb691c3a5f49cde7f1fdfbeb10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8111c5c80b5896d5193b969d11f7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb010a73fc0760a549ab0b7586db767349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028f5d665f12c4eff43be486ffa503d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5380aaf35af8f10e1b4e5e5873d284351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec85620dfe1427b874327e51d61bb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93030903d6cb0a15d5b4bda33980d5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e336f85028e3654dc7ab5d42e068e85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518c0c28a3eaeed4cd2e589c5d6cccb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3793592bca1356c866f3615604c94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fb5f30616da9c7bcb33c162c48d7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4244cb5d46b7c76dcf97b37568405358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62ced8ee71e6efd7dfe5713308fc46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f6a42c0fbe3abdba8664df2158bf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a29fd7357864ef0d82c029f42c8c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5228d138f0f4a86b680dda099fa75362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f105c7efbd1382e93f1247c18ef5e55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974433dd4928dcec05f261820e20f5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae7de9d809174211a8ce595881cc2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8347aaa6cae8df9da3a17ae00715da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd8c67b9a1c5ea5069dc3f8e5bebe9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45930de57852e23946673a1cb816e6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95e662667ad2d2764207a71f7fd92a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f12646fec776a50838947d0e091f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644f1df88936dc0a9c2f8cf31ca5320371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5429bdac02b9f43731f54e3fdcf5e2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da986a80d08dc3419bf9e79391974a54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bc7646bbf00f96e6abae60eb6a1a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038546fa2df2775c525bd54b82b5daed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2625295ad236e0ffe94ab7f7b7802376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c9668710a08f3787a7b25e38263cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b83db1f5d2ae0654013be3cfdebf49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71799f59517d11b4b0e562243e0c712a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944642feeee2468b6c8e436baf16d631380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf368796dfe4874ee80294b629cfb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe27f9883f81d47d900f4f870cdd003382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb67c2a3d68f34b792feb14ab910c33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf82a2ee224d8271c13fc0a42ac3d63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf337b8ad25d62e991f990d0a2181248385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4af0ba54bf9ccb7dc91156d51ac33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b7d57da4d37fe56929e61d30cb2fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba0c4d96ac5d2e2184575555d4eb80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eb9957997edff87a0930a4ea1625a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccc5ab05c05fdebfc3418f19d316e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a395cf66cda8de116b44f15fd55dafc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d449962be08c2f2e346a8a7b7e1137392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9a3852be53b93bda214ed2c599c1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0b1439a2b565acfdaecd1f31f278e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cb32593b01f010fb10a83596aa8fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6717f481725788a9f2571616a13e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ea650f46f67d11fdf4ff31a527435397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba91f434d89ac4dcb619435b1764b77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f5f3b145fb9455d7f576436e14521399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9a31d668ee9cd9ff793dccb134ee0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5f86866bf485bfae317ac6d14614e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ec37dc61ad5417b2bdfda6f3ec44e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d946f510a541db0eeb92939f1a0d6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbe125cc7d00e9a64b63c6b3f21b03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120343e96ba78e5d7473be95adc1e4d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ebd774ff1c45529cec4bfc2d6214e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e9280408913a44c147261df8c513e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a15d1c9eb86cc2e4f1053450ab1b31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91ce5fc3e856f34ab780240f776ad0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12001b9c0e45b780e6917d5919f2d4eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8657b559d1fb6a5b508796240e215411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794cec705963b380f6cee8544e5ff36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0989420dcdf1e8e94bd82c31907e1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e020756b0c9e80de6a727da9692346f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449132f873b001e8cc0ebd4d9e82b11d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8fc9dfecc80dd65656a42062380d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8af7e1cde1c6ffbb6af87e2628780417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f7afb838aa00cf7b1a9d5d0cbd035418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f380ef809b3ef347d59a3b0d108e51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda61c0ffc8bbb21b6fcbba0ca809c46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8935b37683dabd9f807ce605c4b519421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4774fd0a16328e6086f0c611561a760422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1adcc5970af0635d44fb239d4c81a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00608b0c04c45395e96a39019d2b631b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99bad54856ace702cf1d65f5d8c25e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0836618df88db71f02922ed616b28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a0f4801d1b7be4e5c8b43f3f6e8f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806bfc8301e258eac717c976219f316428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976b9e922dcda6a4bf0ba37e3ce2689429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee86458ca58f4234192653c2819fe2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ca23115b34233cff831997ba26572431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5becd66227f08f5afb0100e6a78a4e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cf1c39f9dd6418902755218db3ead433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce7cfb81eeea28bb5d421b7ac29f98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb1f9a0a8c508d764e126b569f2aaf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec73b60d9f6c7269fadd367b03fdc7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457ecc41cc95350e960b949502fae1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2d3bdb0cf11367e6b5c775a38f418438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2ea3c9b7157b8cb101651e53f4c3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf48858873f4c8c56ee00658d335c2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22a1afc8585d580409c61fa2e3e518441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dda106f95d63e91bf7eea8783b16e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e685cd4c5b32ca47aca80fb149694a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fd997332f7aaa3f420c1728476dd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07962e804b36a17a1750ed2be10437e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb325b2e39bb529ea761d6c80a34d20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd488056d36db45353758e32325d7fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76016a515c866327f8f3f1e5078a656448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ae6f72fb686332b15adc566f11486449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42e351e48f818bff8b021d9e9c26f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286d7088f77bfb152620b9e3489725e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc87d3f06e2dadbc6f204fa7d7ec7f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a5bbe431b5b1dcedbe2dd0dd9fe2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba3339ed465b70713ffdfa9671321e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f201934bcbbbe16c71811de91ad32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dbf98265fd03099aa4c3da3871175456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83672ac8c4f1157063b4bf40e2cde438457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7a6ab0be689d2e355ccd5ccfa11f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0620115ca7c8ec7d6814f1ea23e7a14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada17a5703bf0c58edc7773746f4a91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ee4355a92bff48d2e828469b75ab8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fe2bbcbac78d1d5e4f029f34ba99f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716284873f1c286198f47bba6e8b895463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f0e0ffff4c27b7a5889f024fb24c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4de569c83721b5c7cb2a35cf659057465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60eb3906983784d4744f2c5cff2ca0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fcb431eaf912c789741856c60dbe7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009a1073628e099cb86f54a95bcd2f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb70810faa7f82b890fcb07e0636ac4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455c0d2c8628cfc659012bac144870f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908aa29ad3d67619122c94854f29587471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e0731ea25685b007e4c88acafc892472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60da8da0c9c1d5e5a7d172ee357ccdb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7fe0aa01608febae6a591a602a74e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad3d97b3c92e1342c1b7d21ed468de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80ec1673602ef7e5a14c9404293070476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaebecab4c6834f8770de155895ab2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ce77260792f898d69a1cf00733177478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34c33b99ac1cf33996666e4aeb06c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd59359a441121a63987d2236857e55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7663f424c50120ed955d97bf60aa55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3154c2b47bb2ae2de77754d6e3714482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7af0e810b6d76a70f18b69f3d1d41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61418b7cbf82f56436b1e73d582e8fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30eca78265d696fc4e8e59d272cffc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b558c44746d948fe44bb1862808d89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa6e0ead966daa544052fe72340ce9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61335305fc94d76d9b427a599604322e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965996b8363f5e5c4658846dc7a91ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb22e1d2fdac0412db6dbc606f995fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031bc5958b3ef54a594e3592329e5a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c37c90a3fe7ca25b7809e044284697492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e3d639a70b0f05b3b0d1d3a134bed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aec6f4e225d630cd84bdaca35dfda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792172c12d592e9999a0888b4e7dd28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7323b8c26d11eddaee5302bd01687b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2dca506ca62429ee579326b79d804497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffecdc5ac05db33d00d215dc0701ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b48ad732acdebca6c5bfb8296a93c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ed93bc1c68b71e32fdf14c6d8b6b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dec1d88832528d14e82d62b34b0cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd26bf2c449bdbe45bd0372b5385e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a7a2d99bc74a29fc26aaf132f4fb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d618726a150b46bec015af95c9146504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece530f4fc39909b31ad9b01b612654505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fa758b33b73f37acd72eb84b6a47d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae49ca4bf99fe98abe04bab5bb1dc61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbda1c7101a32b2c78a79bd375a8eb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeeb54eb4a7d7a5ffba2c91707b470509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100132b6642581fce9ed6e921af3ab9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f7105bab2c447ccfda8f173d51b46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eaf4c6f70c1cb005a3978c84a2a6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa935cc6990f1a8803759692cc3ca49e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25ba0768468f87d973017f7e3a7439514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41199981247192f7c1cfbe506ad69a17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08995bc964836eb50571fa9cb432ee6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c4b3c4499c7cf68de57024bd85b9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f632e9ce8ffffc07ac4355b82f3df9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b28b86d8ddde54db15f2ceaa549d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb2209b249901654bf72edbf3bdf34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c535649afbc829ae90e2ae151acd31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ad583e54c283d2f83dd3b5e6a7697522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd0ffb77bb9d57f09455e8ca500ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8dfc440791cdcef9bbcb5d880a09a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8942367716f9cecbbadf6dc4f64de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d5ac0001db37371470b76f4315ee0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541ad92b6d315324f1d9e2860b5a7e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce82b1e11c3edceb9553aaa21be86ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d357b5a0b523aea38fb482673fb3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e61ae7ca3522e9b8ff7512d5aea23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31b91d77e1d30ce3721f473dce0d11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797839b6070b8d6480f929f519cb567532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9719657f3f53707dce01d851acafb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abbf81e7424f3a3425245dea1b1ac4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148c8c9aeea837182817fc448b2ad1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d170f311dbba5b65e241ff01c7dda98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6161b1a7354c5dee793b20e82e5bb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bd2c9095662c2d4647dd77a43771c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf14eb714b89ceb5a0012e66b0a2f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f06fd38ddc87fa8bce82d004ce18ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545febfa728cb1ce25f9c88b7f4d115a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eac2e13c1accf7e33508976281b05f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291b74dc95099b25c60f4d0b653a619543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf216bdf5a7b3c2a2bda5c719f59938544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eca2049dc134779d6b942f700d0bf1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90634ac7c1c5a28867658092ca6fb81f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21987a7ad1d29a61b2c1bed6dfccdd5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae064ece39da56fbe8c575150628c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62497f29b4d0fb198edb85ea27bd5ecd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7402052c14b77926a372160c2880a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128ca82cfada842f5110949f9e29ced551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7c596bbfb12c65a8ffd8343c40ce6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408ce2101e5b90d6308708109f89ae4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221a9e8a3ce1d1b2bd92bddaadcfa92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4538d248158bfb1900aa104e2bea957555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427791019599c081decce53b6d6b5ae8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95014c336b43aeb1d8995bf5bb02bd40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f007dba7e0249a098cbebff1cc645558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175dbfa943c02144b847951962ce2f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd87925e3d8140805fd8127fe3af2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610aa8ab28de8540a39642f2cb49e96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e76579572180686b053eadc229b55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ff9c5cbad34a57b87b135abdb65d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19a055822aa106f23959cbdc5749cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81683a915fbc5d9293a89cef16f04c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6954319e49d17b432d886123eef1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23783f3871cc5b363d47dbf9cfd16f92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69a6a394f2bb2a3ce4f0527b883173568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdeb42ffc158f5274ab3cf36b5302a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f39569c8f977a4bcaa35e65d0375a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d0a71452eaec2e0527aca2cda16a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc7e7fa7151473326c3030c4167218572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778addebbf61ef93b408c33b3195fa7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172a7c9bd30a9e9df78ff8772b95cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28525f58d27dcce05b6f2208be03e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83d0e0d1ee47343a58c74b67027df5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a5e9092d4e7f8bc1fa19e1aab67ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37751cbc2ea899f0269de2dce45b3ab9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e90fecb5af3b94fb04622f054495579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2e206b1a654510486e470fe65712a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d900089027a46677a1fca65326133581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1183e819a1597ce3d5b4515847214582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19457a66cf9e971fd4bc6ac241a2a281583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795ca6e072e4496daba5df9a9970572584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a5fb52466ab549ef686f48a694575585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e00c4cf8971cb74e32469cd5cb983586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e13e9b107396b778f2f753d6e0883587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911fea01b1405a6ebb46312ffd5cb1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1f67b101f27ff9b3e6caeeda88aba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2823db31d8dba0885a5afaa1112c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bb3bd46f293a18867f49268b02b67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ea53ed28a2a2badeac3fbf1f9d5c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f03991f38d5ab1604e8813d2af2ea2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61752cb42001590512c7b6785c0b1a1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edefd697bc209a90dcbf5e702bef83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2b1c04da8b25f79b9c9651c6782e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0af9f8c4facb3a45543c5909329da0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2320d6415e115e4a8af78f232da21ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c0e7f412a9864620c45f0c92a60e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f1ea3ccbfff7de4994acc9bccb980600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b318f1ca3f98a3ad88f790fdcd9b4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48b86d11a531f3e4fe145ebed1ab7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f70ab947bc740c677772b4e202163f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e22508b9de9f21e9ab3f039bf1551d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c76724ac5f932a1a55b924fd0e531c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf69882d07030f610be1b616aa4cfa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8734872c6ba34392ee361673574298607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f36807b7d49469f8a59feff671695b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8129e8693049a1e1a13a3210bb978f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29610769f6dd5ed7e55f49d9a8e1da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa143fdac524be7176e893697fa2b52611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f13f730398e8c7b62b3bfd46d9eef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd185b9dfc3034f1cc6d61ec0a5bc0e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029140fb3618d9d197c011b71d0af6b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30fd2ccc9e5949d0ac1d1570549533615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba48bc44e1bb3b9c8070d93854753c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ac7d72a96cd3c136f573133763a66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232608414740ab3f82089c275862c1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdc8e157f6f9b13a690c6b03e1ae41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cac09c259e274aba98deccddb5b17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d8bb4f7b66da4d674c2f1b73821f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfb83ac24a8be44d9167637dfc6d87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b8289941b5199bfac471454fc1c66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d5b4dd23d71b8919fe859df1dbdae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ec820826b8aac0d8a2da5c681dc9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dc7c5cb5f09f284508239164eee23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5a687d84cfd8f546070fb3092bbbc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf706cc2fba77afa1179a9388307a789628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926366d7cea91f9bdc5571d8e713cc6f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ba62c4223b9c3d5f9add2ffc76caa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c6a60dca6a00d3455df4ac1119f8f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e06433a59a6a1b6bf6eddf0941490632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07073263a9d187df85f2b4b01585eb53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9626ab905520abf0c03b5e63980d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae0a2997944c7a99dc365d639280ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b4ab35c5b9df883d73a4955785dc8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df950c8a7ffb68d2ddd132a70996c71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cc7e4599e22d037ecf0931d363650638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e697dc82e3201a9dccb422f48d125f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b511886bae00c03041ec6399ae302640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48740671f736833f811c99b0a9ca42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa1f8275caf6c418c6e12eb842576c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bcb9e71ee63a89f4905d548c1c931643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867c102243d31f8bef0ea8cb9f9a390644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97047ba02e56ffebfa9beccf62665b79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a6702b6739fd1fd1d3ef9a01897d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e14bfdb316a05683866fc3a3d8f63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00640bc4ab1c67579b6db4b0aab9466648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2679033c9682b2e249987807455a46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194d9c7f919347ea5942e6bd4647b60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218acdd8b1dda1e1e585f446dd36afa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700d4ff6534f4253df36a5757c5a10e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c801e765bfdf9189f0b4f21a0c776653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a3ce411ed3c84257fa04341e5a52b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e022033650bb6815d9c654e06876b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673679619c181f107a1fe4d5e61424b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54050d3bd6dd06877a20d4f4e31ac3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f50f6ed1b68875b499fb0989658c5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667e8ee0ab8afabc442ce477f9a51b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738e58d65f5f3c13a626e4bc1c65091660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f169d8a59f65184bca078ed53df18e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214244baaadda8fd25fa608e6bbfb5f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3702ee98d2880ba64009f876252c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ab1215d411361582a07e2af4c98f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6952cea7f8cfe7ed93c8a608023f49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85498621ed29548bed85378c8c89a934666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f76df9c83ad74f84560091deaea72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4007bbd41bfbec14431493196b0b26f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c3d6c41f696b066a581f7d63bca7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5e6423b22dd1818938160850bcadc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7df5cc32669a815ce1bcf45c6bbead671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c925b71b4e460935629be6e72b29625672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab723961148e9707beccf5808e5a430673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2d19b28672b288fdbcc6ad6425891674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0498f2906c90edcdd2e7f8c42f214675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef341183c06f11ae029a0663f1a94e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0494091bc0d3c5682623936d107d5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d7f814b0509c697c2b0913ebcf245678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966b88f397eb41d82415f555514cb03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c740395657ef4dae08f20a8a6f824680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c9816bbf90f860469a8146ac2dd2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81d6e22b4afe3cb5610f0d6bac4bbe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbaad48e8df00993fb979e6bd076f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f55858e98a6e6d6bc8990a4936ca6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751327822726b3f8cb9fd6ac6b06d005685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab3d6ca24974086f21bbdaacd5de12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebd62938e8f5b9eeaf6099d0ac1e87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac1699905e2d3c8103d21554398926688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666373fc0fdaff1833676118243449b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a96a74df9e16ab2519d9834ed30ef0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acd25c1c52cc0d1345fe19fdb42403691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743b5b5523b0922bd79e8ee74ab03f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907ed45147933e5ffc4bf90ecfe9559693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c49001ea9abdcb3aa757f3afde7742694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474795047922182f5465f63feceb858a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853988b9bb06a13a26c22abf20734a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa68a3923f8631455c968bae9ee9152697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1231fd7b1e81b03db8acb2691fdcca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c83d6ba1980ed83e53b35bd5033cc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4735c041c80434debf0f0d1024a37a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf191299ee83e58e7615b69e5c2e35c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ca6e3b6bac92984a8f7b9e90518a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a86fcc55b39f35fd6f1ff381d01e8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298b7113d6bb486c7a0424f216327a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af03dae88a2152c54ebdc05d7b13cbb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd61cd8db3b4b9c2bb7b1a8bc12cbd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca2755831f065d3d3692ec07743ea5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f412a87193de49de2059af6a42a9bf1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3e5500e6acd625aa0fcb44402039a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d0602c3afdfdaf8549da2b775f525710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e13363d6b012fe27b2a784145ecd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a55f81e0be56b7c908afda4ee5f640712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ad3521d7ae0cbec0580a409c784c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d24b30dbae465698a0bcec5157016c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06bcb11a2a2deaffe0c19223c180e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3ad42619f2a57af132ae663b7a765716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0343962ef0d3b7502b968876bc18b3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fcf4f750779160860d618fb19d59a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254ead525df86a2045d04a11fc53f55719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f216514390deb0bffcab55525814192720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248ec59048c46f9be2e3af7e50f4218721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf21a9a03d7ca4230a5d63c7f5d648722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b58386e297aa1fe1842b0863cc1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c02562a744e4daf1a28872be0ca37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bd39ebd7d8527424ed8a97d14ec61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c0008c0dad3e9d6f5a283f3620696726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e07a5926a5462a4dc60942093300cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25534f0deb616b828be141c713b9e203728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645ffcd6b0849bfa074e5b150a71e2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f4b2559be549197ede8d53be46434730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902f8aa34ffb377adae4568d52af9fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c09951583ec04f80859d472f006405732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245544086cf9d583f9c295f8700f341733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7380162792cc55964d06c47753cdd21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e457b7efcffe693ef0e6f586469a62b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42566910402be4f6e403ec8e6dffcdbc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc467358d3f0d7215393373f29b09a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d72095c0f40105fc3ffef4c90f369738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b463f719964ce023c666e08a88bbb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378622f7a69461e531b3be650d24ac3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa662bbd9c83bf1f12d73f99007bcb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22865a0aa0dbe105ea1f476dcff2ec62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c6066d12356b2867719621b917797743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e04c7d93e50bb0df67d7ad047f5443744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a71a92873b3d2e8e667b6692ed453745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02271e9a02c3aaa73b94733d9def3709746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b20c97ede33a324ecefeff6e7eb9be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cf95665c4da62268a930f4f03e244748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba000b7f2d78c8df6f709b29f37c5461749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a64d7bd5934b7e07f096eb7460ddc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd7f9fa1ef007aeb3a11fd13267651751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f72f04b93aab2c432ea8f26aaeebe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9883d7275194c27857817e092604d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa886f29e456d5b4762837a24904e001754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54af3808d8cc0c69248e0d3637fe96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf36262f62ced18fca792a67b0006b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf12f673085c04d356981b98c0d82f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1e8200136aabe7fef1cf652d4f86e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b675a826d934ede619ef02393f3950759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6e8314ff0a248d0caf3f4cfc76cb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56633a86b6e8727d9b6a5d3464d757262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d4f631a455204200fed9244ae12e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143376f51c4f4bc164cfa250e6945414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838e1cf664744a4b7feb0b5930517855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6117ce5430c638727331c34f22f0a3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cdc9162a02c32148fa8ce84a2ce7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64720afe972a53dce901d5976e4dea2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2bfe86855a7a48b2b23693f87accd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616e624d6b694d5977ea6776b457b8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ff9ed60346322677ad5f027916b2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aca81c03f0419780bc6464f6635dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc0307f351325316ee8bc8281af4f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070df1f45743cb8c75f2bf0e06c27f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d852ebb73dbda72c4b16fb27f09596c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e7ddeba2fe703e81aaf8cd6776eb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626b47a49086db999d147ed236cf42d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea22742364434ddcf097d7b9bf3c52118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9550f31b9b2404b2ca8c97e91bc0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6302ae1e35f1f0147df2900f051858620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa026c1f6e492bf0b8f93f5113fd270421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1521e517ff63ea33aedfbae944c61122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6eb358fd0a857250552186b4dfe4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0d236031caac0245f3a8751ddf2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ceb4ac7ded0a392054a6151cc78b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04956cc9d2e4efba4b98a74354980aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1acf24d1ba777a668575139ae3589027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54dbddb3082d67d8b635e82d97a04728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef74b57bcde706a416b578799f51a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af66d82a64ba7165af4a205863440430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fed8c79a7d8b8fcb820ccbcf92db531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f28a20942fd35defb40683bf42456032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f2375bbbc96ff0c6302b2f08728a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935b847e99757d5ca46fc599f0857a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d390e6d854a29c024b45a5d4ef2a4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fa410f58940ac9bee74f353d2499936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63187041986b83a3d401ac0afb70a34837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940124da42e3a8c83bd0b8e05ec3836838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03426d75b8cabd74edc014d86303faaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b879852cc34c20f5872fcba9384ee3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e444c65f40218ad1d35fd302cabda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3339cdd918bfce20ec8ff8f1c23b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cba77b5e51ce06a7d47875201435a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc485c5ed02932cf8e613484794163f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99298f18fbcb1f7aeff54ba04de5f6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44220418775a3d4910f4aaf5920fd98346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a6c95879a99b7e49a6eb03031175747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321ee4e5ef70b80eb241ea81f32931b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a61d49b7f8c91b028cb6caa4522a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdde98d5c57f759f56c6cce2e1073b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9bf1482dd507b4864713d176cdfef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029449d1fb804394a13d3001869448e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95f329802c90039b064e571b8e221b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a55d4e1fd58833cb2dc9e427bf3cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac640bca7c5fd1dd697dfd9cb6841e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cb4b5f133082cc3f30392e3549d8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bcd674235533688354dc4f559657b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e6726fb9b7d89bfe2d19af8a8b57258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d9b7be31a7065ab972a45baa5e1b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3e93cb3adc994f3e82a94a56b9c4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c4fcea0af1fbc759839c51f6fe2c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e13975da96c7748799259985bbc96762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27a0cf3e0aff1d030e99dc49565d0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91824dc28d46d07faafd1a532c901e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca854e89149b7fe2f9f405e6e32114065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8c9c20bbca423b5fb16b48995a69066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b7df551fbda056dd42073803bd4e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591490677f39829b357e94ab6ec163d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc564807ec4ee01ede1562b864737a5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483a717e66931bc8bedc5b01e65888a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1950c4b6d554dd50029ab070c1a2f3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd454eee2e990073211a63b71e4a5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e7db31f62fe6550366d4b077df34873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b67e1cc429606dae5f7e4e926ce15674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242103ab93b5aa802b14c193377f01db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ea67b254be4ceef89a135201899eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761703631d573a301247b97e4e637b7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae530b342791b352b00b3c18f2a67778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007efdfde967f7344863848c4f8963ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc57329edfb15593e846023ee3c17b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d659f7ab342f4e99bec3b8f4c886e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97ea2a65ae9da1a3d0fc85a5cdbbd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cdcf85c4ba41be0e805b1227e881d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b06a247514ad5b709d1e74fe035ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c23cf9104d25eb1bca0a82131536df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf5600bb1bac7584e2379132e53cc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0313a89fb43349a5a5ec9433dcea99987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2bc9419f66355e0db5036c94e100688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb09cfcd3339514f33ae6e22d0de0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15fc64ed998ad7b022ec96f880c04390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51424966b0ac85d0096cdbcf194476e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0049f078bd60f2f83558e5d864989692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141d6b5912883bb8326646297924d4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb3bdbf63716816aa010ee1328d2b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece976c0d8751815587d1948075624ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c4bda15f6cb0b7dbd34b73b51331796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82b3eef7553d0ecfe856ca309d766d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2814b50bfc38517ecb8f300122b1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1b8a22f748c609362fa3d79c01e7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f6d2c483fc14b4ffc75e7f39ebed4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7e07bb2bb606c6ad769149ef2a7c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ce9200b1f2fec1e451db207c28200102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926192caa9482a2a3dd6e7460da80d09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16925680d46a2e90e0d9ad50d8c118104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6b60aa87fb4a98f2ae85de7528f80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618710853b18ec9272328807500ec72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce73bf9c1aa066e44503faa17f7ace107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0522b695d617d5b37483d47548dbf4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f48445cd332cfdf3beb0a40e364c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249fd1379f1fee480826068b7e2e03f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148d80ebaee19d341b5cc616fb8b914111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae2d86d16d5e2cf2df58bd58f86e53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62eb48a89182164f5c839ce5649335113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7799f37d882ed64894fe6bd6c34469114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22078958b9cfbe4c7324bebdf2dfddd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc516e618eaef0e2db40abb73f03c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4955fa40dd6a60bb98a4c81e471db0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665aea45f248659384c14b7ff487431118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009da85ec22cf1d7dd5e0665100ac237119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea7320a598bbee7d73847ebe53bc81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa38395da1abb261b0a06f64791deec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db69be2420e86bd98849d4890319097122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72417ff454f0c6b52bea0df90d25621123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15c1e86d4c7a2324415d93be431431124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172347c476f7c4d061297ff47c43de6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a019c9819a41b4c1b43bdbaf8e29d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85744f0e80a8b8d8e7e8f9d87b50d9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd75f12a78c0faee274571ba3ea180128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d4a173ff2db0e34c0dd5ece8c1ce9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fdd13438e4909d04d0373dd32e11b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88962b3879cb367a508bfad3bf0b0be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c129613ef3ccd77802709a5b476de0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b755e7093a0482e8d56802f1fe09e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14fb138fa12e726a42a548cb20ec02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac5d5904ec3eb8437b23f7506166a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a68a2763eeaad5a342e8c679703cdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d9673572435bc6cef3d6cd9967a30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630aaa21cda3f69d92ec0b8e3fda9b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461027f751e48279a45f857c362559e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e9b91090c7cca0cd4cfa2cf20f509140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aef480df70222fb5b95962669bfab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b43c308fee1cf2398ab4098d11386142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259835906ffc6dff28a8d8f6e802c905143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb414743c043c790eba9a4e22cbe72ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44e3fed2b94f9858573cb1e0466493145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5b1d122157e47044a4237bfd0c96d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbead6900767dedb68eb7cd69b7842147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ecf82ef9555f8bec71016d808d27a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1278075aeab8ec917c28bf9716285d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84576eaaad6f934d6cac310d14c76a2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ea9533cf5f90102955c394f0486f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6ce0e0259bcbd4f58e2a231786253152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0d649f9bb9801985f17d88617015a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cce26d47f3c4f70a51f7515f26c60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad29b65803348004ad77a6689c5671155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19827d96317fde9309dff35adff4efb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d32a3b9879ee0820ec8675072c74fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea18647bd0770468e5bd3ba657cd87e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2567bb335a99e8e191411c66747e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f873663f21f590fe3b4ffefdb5187160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5253ca688b36f93c1ac2ef032a20970161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d999c51c1d353549e832db47c178b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce814c12b584ea289993d957e6ef691163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee4c8d3ae9f8fcb600ca5e345b659164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d324e1e35a2cea002e48dc28e1ab897165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3dfac9471bc94845fb1efb1236a2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143542b723dfab632b1aa4bd58ec430167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bf88c1a8e6fdebca4ee1ce82bfa82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ab527a9682742d5ddeaa6a1ad450c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ed2987ff413f8ab64134e6587393170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef19f34048d03aec62739305b8b7bbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48851e7a997b7ee9e0839051258069172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbb47a33f7bc4fe9c4651594f11665173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1964042a67e40b436600229768dba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3927443e6597b4abb01079d2e94f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe471a8e99ffeccdfde0d1c8aae5825176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab736446914e8c890aa6e5790359a5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45f980c44e0d3be5865fec1f49b038178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57a8824e7c050a6b3717cb1af8095a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05fb9b160ab34984204b90750d71c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4fc9948b6414f0dc0a008984b38a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3c84c7c677cdb96234c0d6bd06958182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635771d121d1c941330100ee2dc5f2a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acb7d1b2151fa128ee7f2ac0e2056f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37679034a9438a389ae134580002f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21dee8a63c224916b5ee42a6ed4b12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b84cff202e593c6a81f432eba3e515187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48819c4668378fb24699c588133e167a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc48c7912f0239358ad8b95f08a6c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeace8097cdfb0cfe0e9e130999367b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626bea7c09b13c8d1a3bf2af6eb4816191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa072950bfbd7cbec48d5d35fdecb868192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4886b71d3b7db70c6c4d36c12d3fda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30d0ff848998cd4f91df700c698255194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e8496f934931285ec4ad11a538543195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f373188f2748d015d5193b445a0a4a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d815d2d46a8625dc33edebdce4b8ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cf5280ca96d0a23f6cb3a87f472fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3741079b18c5004cd6d8286a21a901199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7de9287242ac2768812bf1abe539d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f377214c2bc445dd2e76732dedccd04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93431148910991c20eadabf7d3bfed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac65f2fea7d3649f5f33b97d6683dbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710ca5d99542edd3e1c53396736aefa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb778ba68c81d3b3e02e944606f66b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802f6c0f71d34d6c18eec270c2159eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf26e857dc2124986d7f4224866245207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c7c32bd99a738f2d456f0ff780094208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc8377f281fd6a88a69c5b6aa3ec6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c96b61fb72977be0e59d5876d0ef53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c242f20f948a70b81c5ae2661423ec9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405abf1c894ac037a03031a164ad7fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6414102a365237760e04e69714734e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b0a596b39bb165f14dd3ad0fb23b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b3b7ed830c310feab8dd6c6226234215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef54cf75975285863063d27251735eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe7ce4b7b29d965c39aa8e7ccc6a41217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308880fe476bd1b73dff46a703ef954218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fe1df659c70558896783141d41bb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9216fc6ae37657cbe37b26e35e86e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020fd40fb5ae7d9ece8e69f94f71138221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42b2155680e7a258b51fbbc56b734a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d2bbe14ef42761295143a3ddb1787223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499d767345774a26f23b8c0c9b2baa8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6765a97c60ea2852bb44630500b3ec0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2663b5f0e00a594d477ee5fd8ae9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b43ddc8a1dae6fbae43f54fcd46796227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e3d09eda2dd76b8204ba5c4eb6f15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8930c40ccad8405761d93f4dd4fdd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715652f2fad7e1238d63f02a2a5ecaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e79f2ac72b817e6879691d1ff89f0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be6d846f4f00ca709b5c0e875f9c3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375c93691d5a3c93e353b76e7826764233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e2283fe483818a4342adea3cfcf93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e8cec0e8a768c34ca01406dd63cb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ee630de3f8330e6c36e46c6d3d156236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13df28b0b68caff85acb24bdd58d53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d34585bfe36611064988ec9fca65a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df80950c1d92c756d043488a427c589239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3448ad947fe2135a96691a2f540ed2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f044a409dd9b1c165dab56c04499d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8862f4d80d7ac03a106078769b1fdcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d116a4ec00eef452f1479e539b5c0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d01903f97abac96434ff2075b73778244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d49acef07caf91b54f7b1784fe65b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c262bd85f5d875dd5d027ecebe79bd2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b105e5be0d2c725f5930b8d4c49355a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5232a22a2cf9d4def453cb4ed4cdf73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e01909d60eebe0782f3f16609f62ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f6a4bd201fa140fb5f5c0650769ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce4a63d9ce79669e8e050f30fb3e1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e02674f33bbf37b2396c4ed220044252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571dc87ae515c87007c735e98c73b7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e6cdae77deceb4050c0a622c3bc25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99a11ec50b3a07168e4a88407497bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8387689a61bf421b8d4973db91e6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2603cad5d8de5f58b5b90711f9d134b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b6b5a82c023cbcf3778d4e24aecd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b876551cbf2fb9c8b382df2c515adb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26ce2087755c8102bcd117c6e28d9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444225118002e93c1ccf9e61c300ec4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251da1e3beed60a8b00d5777a1a6633262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e02e1d671bd28b05414496b0eeeb45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567aba9e0a3bdee8388cab39e4fc4a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19621dc1b1aa01544f8ca57bf48fe9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79d9e7ef52f7569b46bcd465118ec5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6103d8821f354c25390e3fbe0cbd8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b1edec95fa4b90099735697050893268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a0c8252f5e4080849867361c0f598269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e6539b66275ad249e778cac026245270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df47852d861fe83186c8b8f81d8caf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887c44975bc93ed8d74162355814bda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab9edcc4f682ffc1ebd4e2c25b92a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dd68fe4f07103558f987828234fde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad27fdb5e17ca8b5c78ca835d0685e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529963ee68bdd8aa22bf6ee1a00d2e39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928c0f95ae77e2046bb0f76f518c86c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844246b62501171cee82fa56a91ea55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d96f96200920b799c8ec7779edd020279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb92389bf3eb7c55d86e03758e27608280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088bd474c7c72e3cd2344cf19419011281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efdbdd79342d677fb59e79b9f0ab1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b90b95ad8a9bfc937b0a98573cd83f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b610cff5d534fd48b5f32b027f3548c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe436b136f69316010ab27fdbbb774285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a0bcbfc1b2889138a2cd34f7c4b49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ac0fbf41a939292aee897d1797c30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b92f43ea9b81eefe162a01250d1477288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e378e41e50703b8312fca85871d6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b90941c0134dc685ec3f1af33849c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635be4d0e9c3363c91202771244994c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5689e6e683cc223d977bda94992f45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19215274a96489353d487ecd203e1fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b09ad430f175019d85465c0d3b5ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca377e1a5218844a64452ec03e8809295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cee88da406f068dd02a8a3262c861296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e838f045e08e52acccdf74c16eb48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9643c3025a4be70b9180c5a679b3ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e78ae7def6ef944da8d92babf9c7c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c8329fc523450d7e97401d3388973300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a57d1e1f50268782c9a97555c2130c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e826b3ecbf54cd3a9bdfe204a9c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0679ea5e288191f904bddbe0b99981303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c865204a70144d53c63902753d87f09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff5cd4d21c7cac2a5554ace692bb9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38155cff72878e6f2cfbbb34342ed05b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375d22385268da8bcf42088bd62ec77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a318da16a68fdd26a0a4cfb325dc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8592a98a6c816e31864a69934c67f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff023b19c9b552476e28d104358617310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321ddc4e342fccf0b55814b5d8396d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc546187b95f599adda181a4cf7d3b04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1dfd0d5bb67f8c288adaf8ff18599313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43855fdd7e5a42b4c6b434e31b5734cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c55439b54db90190a9d9972496bf8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb060d8447f5d2d0cca37f39a6249f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fcffe7cf73f6888cb99825fd0515a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a6a0a75641e94c0c377b4d85312b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a3d75bd0850f5da3fafb14ce64d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ac8bfe5686000a125043a989bdb7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8812b737b7fbdb7e6cb6e184f7fd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267485dbd3551e2968e8ee97175e4109322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc640a0476acbdc2f4a0cadbb553e444323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1bb8702a69f231b3b73964bf41855324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe3bb9eb7769de532461e12175687d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57fe681015bfc258d261dab9b6855c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e98046dc78de267a90f3c54378bc1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab85fa32417c5fbbd769440467ab97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff5109a2034bec29224a2636391b10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c02f3004c922a3fe29797d3fa1286330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed54705885297af57be34b37b0ac1e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247b77059a8ba9f88d3de5b2a9c55f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4691513d5f016a56014db57ef2aa3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35952ab7b7b8be4d09ff788ee5ce368334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385216567edcbc7b61e975978f28967335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d2c7a6bc98667deab3da27c9936b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9a7885570565304edfd004690d7d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a4c49c5bc84b0bfea74285c15b0e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ddd3a441c98af7477823e9836f1b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32a675157879c9cd51810c891e6fd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267c2d53be012d5a479e269bf6865b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaaf9b798d4ce403a7ceb473f8c719342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3e0ae9a187a70e5fb4289c0c42c74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa434e365c5d8217e94207fdd54f97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50874d7295ff6488b4bb6f284f577bc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d3297065ade9690d4dd7973f52352346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b258a1ff1eefb29961448c993460f4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcc93d7fda37b638505c36229bab66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30148f8dc08ecf5d049da07b4874d73b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b1db37a06e071a2c848f12b01d198350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a0fcfb9d7067a3c7218a418acff20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8666cc693f8a27ee80b8e2dfd02fa7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef82aeaaaba8fd6290974baaf8d3bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbc6e4a7d17f842fdd62da9358d5b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f50b9d3b6f2e05b96eb27b946ea2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b5c5453690520cefd6a1f33f998fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93890b10afac6e6d333cc1fdd70057f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae7c9b25ff272f2f7a2c4ce9a75ce2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aab2046c3cb00014f5a38843b1b12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804963cc3529d034654bf4694f6eef3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69d840ba05809c321ca890101fc7c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b912c34aadd0884504ca3a47434dff1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e37b38edc7c5cf16c275231d16f75a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4a59a43a8334b5932d650cbda1911364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0cbee9f71e4170c024b7170c3c4bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f573308f26510c3aede29c87aba401366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfce85236c9e67152f8fd2d7f24a686367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1853c5f787dc216fb055192a324c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52355ad33f43f5dbb1a44afaf9ce89e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb18c6b0ebedcc12e8c249eded4f9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f40a802bc2c72400fadc6427101ada371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7bdbf17974ec7a881b481baddf3f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e6c67e5f22a48ce830400911a0f42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c3496a0bca19fbe506f72bbc09480374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dc0189ac6a8c72416390cdb2766de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72f1cf88b5d7735a84b36f9c561ce4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ffa3c3d4e83d30392236a26afba24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ad7faa45913ba63e417ba42b26026378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ef3732129a789aa78e90146b0d797379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70738fdd01e013cdb1edeb63f387d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7596550ef2f1a78a78965c22bdb4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f143105b3b2772169cef7f21c4684382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9ea17a151cb6eb3adb54e695dfeb9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21ccbfa0399af39084e73e278f8d3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dab5d616653971968bf9768eb97bc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3eff8c0dcf3ef3f3bdd2187c01f50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933f85bf40dca88e67b2a4f8d01e510387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e289527e5ff214531b9280d1886792388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67282413479e1b1ad31191805c50478389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eff0d72c806d7b00e321323bb1aae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240860085c510ac111966f157aed934391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7912ea66f82f86333eb42ca55ed140392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49e7c06ad24e62e370eb9eb524e8c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b54999d19ab48fc9756672e4b8730394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35e16ceb2cef4d3c49f7c133cc2a02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb295e0a1e482401d89cc1aa72cb2aca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e86cab700ac7f045219e047418a38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b37b0f8a4a7a5510231478216c7777398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bcadfefb63af2004f6c1e3cc2a6cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeced5520cb98a2fafa9f7fdebcf879400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544c93ab929915423507e8bfa328cd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e99617d0a34064e64ee9d62400215f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a15d313566d7cee8260333be62658403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6926895f6acbbbeadcd826fa7ad2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2c38020105f4e3745df6d5c98bde2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce7c3a79aa7b1b6e8d100af41067e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45d867bb7f9bdafd4c83667068d799407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85611dafa8cfad9f97e4910f3045fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d847ee5c0e5557b9644b1a7d0e848ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af876821426681a263cab9a25e993d37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5d10d2aa4bb91889caf4f65b45efc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe035a8b658bf49bae767759841b784c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99f98427e215a475eed3fc2f65ce8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab598e4caed924a25291e8521080dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fa9b50f36181402bdb0f967add209415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc71e18ca8903816fafdc7120598b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf42161e849e1f067f415569e5cde17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a514c90e55182776b7ab6b0558e6f80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27112eb53d9e52a73026a983d05bb9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5f1f559ed69f1b4914065c4a25ad8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229eaea35f1f0901bd793908547582a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4a79e7511e0c056f66bbb205171fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189a2727948cc29a7d67dfb3e4b9daf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73924e77c73006015a31f7c575268b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a423b682df1057cf2b973d2dab79217425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c24337f5ea33e0ff5c18978f22a5dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891676fce35c7279e7d2a2d3f3848017427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22756aed260bfb9e15406687e897b2d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a71b5ba424161fed8c1c61ee20f3a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea00be77b3cfd32bcb03af327bea2b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b1450bf0d00a178f83f75dc5a395b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25902ea434003ebd85c32296080b484432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1a284cfb24b68fe500db1aa3f206c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99505b042f54154f8eb075058508351434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dd8f1a94ee5b16ee697f0d4a8e59a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d588ceb1023c56a2b109f54586029436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b643e7b49d8522fcaf5b7aae2fa8199437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd2ceaa77979d1adfd33021784aa53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c032ebcf1dc528b27ef9bef72976d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7234c78d03884f7436e50e83ab196e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef601680a213ff748f087eeaec810c90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3179c895dbd8671b18135030dccebc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ca1369ee50d27a31e337b8d878181443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ddff26b58fdd560c98125666ef9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b66aa6667fb2fe3d1a2b610c65def445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615bde670f41d5174b433643e9e5e08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d723c346bba3f00444e1e8b1128c5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682a9fe9c9073664252cd281297dd4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badc3c7b5f70e0c938f49c985803968449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cabc67e11fda5484dbcebdc9635b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7004cb0779a0306f9bed36e53898284451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62811a43de5a5a31655961b6c1152139452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6468339ddb686f281bec80355cc0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95642757b9f1ad7276cd08e2b82d9cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fc00c63e26c35a95b080fd687f3c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ab7ce0d431799f34cbb7145c0321456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aae6a336cc770f59d9007d07232a39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e6228740e6b6211576ed43d287195458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f487a9bc5779147f01e4f53f8cac6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cd54e54cea601c72d3e026bb02731460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afef510eda11da248071b945757200461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf25403fc1a001b27c02f31238105c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d4b76b08c7c318f6d992d51692f48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fd430a792b908de7ed9f8a72a6922464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ede625ee6d5a86b0f7d3d31702409b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94929bb2c867772b26ef3639d233ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570415443480ad27cc27a7db514c8904467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a508dd0d1068a2a0f84c67c52214469468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd6264e9b6869370fb0b1d635772fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366f1f6a0127c1febacbbe527811d82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126891581937ee78ccd0f97efcd1594471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cb86a6f24779160b68bbf3cd432a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6002edf6ec28c278fbdd9c77431e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ba3ec7bf4496d59031804ec70cb13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77372920020119bf7a20393d8ee737475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b04d83c6ca5c0bae509465076163c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e653bc2de1cf0be48e499ea9aba846477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478620ebfcf11b818e89fb5c623db89f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19619f5e1b0eaea3626596446025d54d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6892aceb6486ea4f87ab26006692562480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c06dcde0b821947b85f21ce596498481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d1bd838db1fed949f19ac26d0c8ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e95d0819b9de3783d2b1daa3f8f85d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2c2489e55ad57606f860a2bc25df4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f04559736eea20697a91b5ed0b694485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7179efa4a74c99de882afb82f32f42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdaaf2a70715a80b05d33c28af2537487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f370d9323844b696ae9606ee06610488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3ace7f4619a2a00fff8d8e178e034489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be8688423a699ed58ec2aa2e60f711490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000069812bf3ff87d0763bf97540e788491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce700b0c9257009080e2b6a3bbe2b74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc37831fc73aca7a13a72045be0ebf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cc7998879f10360adc6e8be9bb641494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2cf8d92ed88862d5001eea22aec3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5d4bc0a0d3e24af5510aa4db19ae5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0818c66bc658c0c4628fadbaab03c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3e8d8a9459302069b945fca19b5ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcd68f3b5e73c366d4d39df3c4a14b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75145377d404a9af801e01e666e88742500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3549ac9a968d6571250c32c7f62a7eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c301ce2cc474b22a6485abfc9ff3ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e893b48c39c02e6d49b002773ca41f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c1249b543c3cbd973a96e9f8bd7f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d91d89aa02a123697a3fba7901df6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce454997052c5a2b358b99e9d6e6820506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff7a888e9161e185af676d4836799b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebce5201cced7118f5ad88f2e1e7b17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f22c368579806f2ca59e2f69b1ee63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a4d8936009222755919c392216cc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5855fd9ff96cb3230c28d5a57d60d5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b2f9139d4130da6f1fa92dd49ae2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28ac73a8797955045be232dac6cf35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa97f8617fd6bd3a30a20797e94eafa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610452bec7bb25bc9550ce1893afbea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b404c0b84077643e42978db5291f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e845b5c2f232e0bd69f1ea7d00273517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ed5f5f0b1ded3af10cbea3ddadc41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a38865fec1ccc0d9d1790956b0139519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716b7daeab837cf63e3a420ecf25ed9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816d6fc2660316e547ae149ae8f6ee8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042cd2d2e35f7b78262da3f1bf1385d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c56b332a53be3bece4eb08bce679f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef99441213547172392d10b3f7406f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa9355ff12840f274a26f9d88db73c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb0804ac456876ac9ff3e221df16d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9ef043a21410b1aa85e0769fb7b6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21922c5e89673860f929297ad29b9c09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51234eec88ed086989c8855866de4fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db16139d464aa6ec6dc877f9f0769af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481a12fb3803f2c7f487407f4ee7648531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804b736383957c5fb55d20cf17d563a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874c4e8cbb0be26fd15168647035091533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f30e1e557e96b2c0fdba5134b80642534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e3e3529aeed25546c334bae0b0746535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06639aa02624183a12194738107a3aff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497a8087218591262857076e002049c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5312964cc105449997082649ac870c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a443543f7a5e5b167a62a6abcf8a83f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa51037e80dbd80de2cbed3134515a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccbb15364329fd236657686b081e0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccda6d99fa75b0c8a654ef3c73a659542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6ff81d96a57352dbb13ee7f21194e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c74b7ea317e65072e50bc015ee355544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f06a9e94592257db6c2d17716ed5e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fa06a35fa2d477608c22cedaacc9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a477ff2ffaab6fd8d5769fff4741eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80700aab1a25abf10c8f099eb92ba449548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36e9bcf2dad58518d48a8f229a7ce4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8736660fb5442e0153e6d7d824ff2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a9b53e1f15a23e6cc9e40d63f4f22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06cb4485f43570f14bd4153dcc9e49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee37a9217704315cc482412c103385553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a8219da4e69c3747c16d36885ce10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99923969acab38da45e2f20381469a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc236980fc976b58b453008a512011e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f55044a08094364ff9d0c39e3602ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd53cb00ecca0d32fda5a39d8705f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbe83d2217680ca78fe23edf579195559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70f28593ff37e1c6a13abf4833a6cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff804c95f8e0f22bb83cd07b10225a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34c06b8f8f0d68daf0af8afeb950e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6154bd92a42b130819dde8fb6a55de6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660badff41d164d26c9541d57b5cb2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5c94af70edc1669f282dcaa5e210e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d7407fd2bf0075586b86bfb64d345566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6148cda2586b2494b105e88f2f08f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8d9caeef04b772ae5a0af2aa1fe43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4d77ab981ddcb80896e8923fc2f99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4574cacc57d9757b3d1c11e9361b47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6d880b50769a351240538a41706c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602c045c50794096ca1aaa60450b2a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754152cf8ef1b23c622002c373bfd27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386913e04c114d67abb676a4a9dc8349574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516718213e69df48688ed1cf67f38dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9a3980ed224188b2348b26aacebcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965f87e7967b92b76ddb68f7d579657577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48e36cef6f859aa26d9d38aa46f66d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edbd84e1fd9c9b62d63d379df089b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e9851f48f80418ef7f4ab6b6843e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f845cb9ab7854a93b0f34f6637d2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928365fcede51b2ab35a31f6d08b913582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666c926a2a1ac883b039e830a01163d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10783a2d4ccdd7c61498872a496cd903584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47724c1b38d130b6824da0a8735a467f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c4e13eb20b54f2652ee2bb786e764586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc77c6dcff07a89e28366af12771dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68f0c09b43efa43911e56f804cd62e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fc16243c14d6d99f695747eef38b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81cc14638cdb178b8cb1b1abc36ddf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311948f261ea3953b9c73d18d419f9a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282200f9ead0547b452d1516e58da74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e215bdc0c8e60df2c40226dee18b414593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2451a24e9bd23b039818e64ee6bc906594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc688d1d8b088d42082d51bdd39245595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef2baf583502ff4f3d684a397dfcc8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5ce2b9402d607d9195c7e667ed118597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae93847b4a3ac7cb3d5ed2a14b87d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa0f6e75a0bdf65e8d47ece0497890599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaac352ada494016511658ba1e0342600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8e5b03f984ff17f34861d8b1b8618601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e2d922e0f2689f7338b9f624b7c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d346ed572085b2a0ddbe12dc63f7a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796cae02e48c8057645512d77b1ac20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa118abbf7a58362b05056289b6613605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894858ac21c6db32e49b49be7ad879e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812449cdf68dd5df998fe0e92950c75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef717b042cad4c194d0e4e8ff17b96fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2948c1de110b8135fbc8a603d77d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53926f84fc9100ac7d6cdd731908a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc46f6392f362383d1988c01376f065611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b938812b2fe19a8c270f81a5f44e6b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fee83c310d6a79d87f1e21ec96c17c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd684029d626660b027a3aad80db9b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83214cae7644f210b7fbdc8aee317c1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2312d41a5197817d96c483a277356e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3691516d4d91fd5d267bd1e72e8f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dccb2d5f2ada7d0c0c8174fa45c1eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8f50f376a454d1e8bc1d577c3b8ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96945f8c0122c8522acd4ebd8dc2a8e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53e1935adcf71d0d51183161b5cc36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf7a32496c3f5c108bc0529d6b1961622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1697284ab2df483574ce41347cee1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a485eb70a9f8b3b7a92b9c38088d2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b722b5f8c4f83182eb48cea1fab2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cad7f95c2a86375d062c6e556c261626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c3e692f72fc293f835656f6f24769627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffe1b10ebaaa29af6fecde837219cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f8052e3974bca687a8101401fca7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3757342dc1088ce51675514b64eaeb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a87cff6c0993a3089c59b5237dc25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001426b73cdde356ca45df7263d0f1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e266300a3b1a26d294c882f3dd21f7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801a6ca1b686d4ad1a366584a120b6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c1e56a864ae3c8b66e35c7710653a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44292c1bd5ab0e1f0698071f3a97e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411e47b3340f4ca8bed4696963370bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cceac67647cdfe4ad335efc9925b560638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe850179d01f6814b74cb4c53103ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade2bb7ab59f56ecf461746f6a42be2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db341bb8e11b58abc8018e79a9f1ffa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b1eb35f306b0aec2ba4af7b3fea6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7e6c4964e381288787d10b2f11407643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d65a4551ed7cfa10e6f82d1a506f7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dc1408ac228cbba002ca7850ee54c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ff251dfb02d1d88ae6eb9823c60e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb5301d38d8dbc2deca94fc4a88883647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d519696e5cb63c6354f115c29ac38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6ecc6dfcedc8715aad0155c36e1fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db446785ae5f48ef2cf04df96fab9da5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815acc3c0b90df9966f94a642357b49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964cdd5764030a8f176bbd1af16f578652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a26f1599c79cce0e157edefd9e4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87c9463e9d8069a9cd16aaa2d63527654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea081a93a4e329dd0d80fcf802bae9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fcda4751ef2e9594ff5a21c8ead5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407cde86b0eced26464997ad4bc039e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1651430332cfc80db7746bcc71cce2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78d9fb810d7e753f272023369ea803659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00bfa47b517cb78b64b8553f795ae8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab1494a5e212798686e960c34f6fde661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ab94fac0de97841e190f842638b5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b73bd59c5e129d2083b07fbc9fe9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7def7b2ad6cfb3634098eb8019a57ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07c1a03391f0af6a75b15e6c294418665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ee8f7013b3282363d92dfd13bfd50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270268e5f98cee99649e8c055453bbb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931100c42821e5ac9ebbd2bf626639b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a07d7887742ec723a8ca1f5f192128669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a19686e1d8e2ab322ed05e41b3151670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffa0b8d37642b0e4bf6b7199f61efb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292e169872e6009a2856cd69f7da6f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d5939bd303ae3ed19fc0c947e67a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaaf43a187f28374de0d075e05f7ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125e628e9529f68d5574e53c120ccc2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc805a27844f1158ffc27d65ac97259f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d4083eb385c40a9522dfa0bee9b18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab55040026033bbca9738414cde97d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4157b9c3c26724441edb956f162b5c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efd5842758b760f0bb40f91ac18a1e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b13fc509852279b31a9c8b30390db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037148d8dbc0587474903cd83844da5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d723343eba3267e9a590d11cab9fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc862af2f7c510388e0bb33d96bf4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831116e846201dd1148240edf72d032685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3e81df04fef65e878d6ea14aa5cbe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c4de7e4fd864d0839d783e9f4bf51687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5e350aa084f40a7fe0ac86c58f750688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919dd4cd4dca097a1ff5709f705053e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307d6896267c6e225e30cfe513c5a87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3717cd3986166b34f482a0ec01e0710691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789514fe7dad0c9a8c58489a87e36a59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58916ba7cac1652fd2b4c9858588813693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856f44b892aca3723a62317e623618a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bbf57e9987a6daa32c342741cab7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261915eb3fb6c214e77b599bf56d829696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8b02da30a7252bd0c92269f3b49a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6313366ad4c4601bf27bd6da230c46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560af1dd032a5dc996ff98660ec0c84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e18a3a8576599c6094406f3c6ed55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6a36166275b8f5c4bfc7fc509d341701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716e3d4accae9d3bcfa9279ab8251f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f489609647641e278ae688522082ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5179ac9bd8635ce331e8a5905901e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1f957a11100890a479b7ba1c60db2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e54f04a4c75027d1127bab0e8a60be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe76ddd8ca7259de31a5ddfe7c41e3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde77f2473e74a56a00ebbc28495e4c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b5bc47d050046413e2fae9c078fa3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae4edfcd715eed4c0fa35fd02d255c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2b23391ec58e42eef1a68c57fb373711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506ed16c6cd60c8b03175336c179661712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c31e79443123e319f77354d4f2111713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0966a63228ec830281ef3bc3b309421714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6f9955b34044e4ccf018248ccc636715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee571875686a718d4e906beb7e0dbbb1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91fdc9929f79f2cb62971629f35270717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51230b577065947d00a09b07474b40fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a6c4e37bb09fca9d5c40684ad808c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaa0ea5f60ba4771ba1c22f94dd7a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41e19da568bd737012ad81e58e6535721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5da978697fc834ced525b674aaba29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ef2c589b4b91b0ab13394007fa8f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d440d1dc170e8fffce861c7e3af526724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86beaa0e0653a23517898471179c61c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0babfc91cb1c9061ac0d6e62fa2d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97172fe43793a89e30ff4a486cd707d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff677fa6017209ced93c362f85d02434728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c267a427d28f5fe751a6c0b414dea9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcf8ad7b195a3251eee1a769f40e99730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b036bdb0e8842b56d4efd96aff5d40b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552dba11de21bfc5f74a4a053be15a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c377735f5d4f8311b518e3ffa2be13d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b89c1993375b772dda32c9d2d2975734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a2dd16a855bd87979eb87fffba0ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f1e3630f191c84df2e53ab98fa3a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2533accf5d2095c16b49282cbf46dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9ee102f4ff0688c4638807d2b27cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912e7b25eb9be808d725fa00b08c9b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b63d0dcefd0099d84f979d1cdf570740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5380d66abda9f3d1de702625e9808d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356da6768b85a1b5f6c002325bfb2cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a5db7fa38d12f37103b38cdf16ead743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b47273875e9bbc49135a2e59aed1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c85958f94760a83805eb856989b97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce76455ce5fa89deaa7413897ad738746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908841ab37f05d0dcd3f5f28ccd51a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc71449223dc9ba67350e7bb7fb848748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3713808b3101e04d0f2d6a8858105749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9bbc851980b0fe2e65b850b07c519750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07614ed9d5ce2b2ec056279bf866c6a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e05e6386dabe3c1375baafd20d954752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde471b23459152b2dc9abccab57d747753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd334fcc8f15e1a1a4657f7d551f698b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a68cb72a63b291ff767878300a0273755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac06c9742be6cd90c4f611abf1ea45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e4b27a091e8fab273eaa4033329b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b1a53c0bb0d33ee0d2f9e6762b8c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28be8bb3fa4a99a97396012b7673d5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>