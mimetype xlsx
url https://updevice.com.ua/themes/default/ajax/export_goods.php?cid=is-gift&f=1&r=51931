--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96279d8b7617ada31b6c0dee72ce7c691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad01044d9d4a637c2c7ac5c6d706432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531fa5ddc012f2733247c45f5385ea63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aeb952e4b1dd3d603b8d7b8fa2fac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba9009e9eb3bb7a3d8a87c9781255b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452c8270071a2a264e733dbfdbff8916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebcea4e26033a00f4c9e58db50b8cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb6de1d0416a22d42312ba0e1efd038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cc47ef8e890dc71fd63486847300f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9863ab51eda605c493bdb990d40afa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c63f1c294ad407dcdcce03d16c49db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a642f7b5c241062952445a698c300f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12285cd7295586bb75bf4a5f940b4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230f3e4e9dcec2e906c8981a37c298214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efe691bd3acd4c13efb48c921075ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff053230907157183e54f1a18f281eea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8edc25e33fea545d3996c56699606417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c992539f697d33e67d2d4bd40487f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fefe91f235c41397273985c4ea1d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf593bfb6ae822abb510db8bbf804220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886989a43a35c58a0a4979b1cec596121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f6b330ca347fe4b9fdcab5d5588a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0811c1403c00d4e7bb0657da37dbb1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f1b5bd3455e25b9b06c71b550941124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cdb8dbbb08f6b43bc9a023dbdda7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfcd9624125889a81f102cdfbdc5ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44432b52650ba6434b08be08a7c0574227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0664e191dd4f806b74b9253449fa8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ced98563c86c31779f26ef211f4c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305753bc19d47d526a7724ed02a1b7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5b2fb5a7eb0ed8566d7349736f82731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0059623f8a732fed42cc0cbc023cb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518925af98f8b4c1e94fff30487aa1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9a0575ae6c2233367917629202eca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8d5444ea8a934759cf3443decdfed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f012cf3c9a99948761ac768886c713436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39498e7c932b3feedeab3c1fa3c2f2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8ac9c0f9c6a5ee65ddbc498113d4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54363026466f94e36cf1482eb392769439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a191a6aceee2081172f972c1cde41d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e83ec2dc1f5d70dcd3c95cfc3a403e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709a66da68f364a343e6d88082f128042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89343855b8a24d438296b1809112565143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559936fcdf4876dff41a4afa99df11944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a186048dd12df4292564a1f35f3a30545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d089d701a4847556da43f7f734a2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7632b7234f8abf73dafd47d6a51dc2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eae4cf648c3ee35a81fb13c39a6b3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bbc6d4caa5df5961eca63129a9e8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0b21d0bd1128d05d81c019391338350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3004a5b962b6c41f76b81783140efa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f060ebd87a4d86987e798e750988952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e758c2670ac77a1554d092cc3194d2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe971482dec4ff94a23bc50a01f74c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6a0ee279adf0958f3210253e6569955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b21951feb152dfbacb102c9db941c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e05cdf9d479497efad0b13176d371057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed927d4c14db84f2328a4df6098f0b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6b94b40a5e95e0f6699baae8f131659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de335d25dc15d8ea62d3d7c0db40b59660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba5dbb3908ffba4593b3218d09ab2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523df8c9d9553272da4646850e655e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1457d10174ca81de7f396672679fe7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f534efadfa117d9675b5f07dbcc90b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c684cded64f8f72a671d989f8560a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed27be76c75f723db54901a88fdb8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ac98b1045bcca48f7d5b604aae1d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b189186299e07d1163378d4509b6b7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c20899f0deeddfa9c084665e245c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea405c4d538e13cfd92412729d357670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ee17f13e1db53b022462b7705b38e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739bb80df6acc7a76d0d352fa03f17a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb49601f2013db7d2c298768c0a918a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943f62daa29845bbab31b595e6eb2b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76a05a2cce2db88888a7fbe5dbb2fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3e6932c672a21fe597fa427b07fa576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7982c7694ca1edd6f80fc492de6181a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcc55169a23ecb18269b40f3c7581178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6b269a369f5b8578572a730f5366f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f340e76d90fec5e62efb0b04bf71db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0a5d9b79771714ab500e162af40cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b0bc600956b61918b38c6d3a0faab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58824c6cffb06c21e5110a85bff8cec783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952e07fd272349daba907f7d5bf93eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd899e21d7127745a4b0254b13705bf785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9026e7e4e71f80b6f9545bb01573a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a358bb4d6395bb2af7e2c3874568e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fdc0aa355bdc8532f6ca3facb726a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2ce49f2863ba71b664a0039af51aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df98c999508bb60364c245523efffc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2e20af68f69dfd5595230b66d35bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c21622568ccbbd7f615e0ff06c439592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49962bb530018cba3b84e5a61c79f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aedf7753b2c0f6d9eddc494dd0dc9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c48d347f79cc047f4f97b0b43485495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8488de0df4a3e668e67c0e3a1333e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d6f243ba3c5e8a1f0f6d2cca11c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6da65e8ffc257aed59ee67671951798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee858b2e4b467f70138cd6cecec0c3f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7ff5a447b40cb0ec5cdbe756bde68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20772e22952613614996e188f03b78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bab9700ad2836ac05e6bda0dd9b6e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b5404e94c301fa2ff5c80837c0c00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a3e55371f9afaf668ea2cbbd5682d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029b144603ded27210e7983d7a9323d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a14e15d92d219d6ea9a1a4e09fe604106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbb92eec00bbd21e07da1c776de686107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4907ad5c4de42d769810d4f4ca298c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bccf7dfa80edb90455dd1b96bfe5b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470bbf4f11bb4f742e10ad5a94da812110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa28129a352d0227676d0f1ac23c07f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031d6abf84fd1e02d2b6be869bbc79f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f286998d0483c8970c73388935ed117113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1933cf8c4309cc2ca9cc32b3551549114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546a5fd5e90257cdf901df8c2f827ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac189237210a80ba81c397114140f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483abfbcdd7f384d395cfce6498c951117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd87d661f571771b70f3cbde474704118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad45a6c2c64f180725bdcfbc97fb111119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660dd36f05b182dd1b146a0583c90db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc98e8ba13d600f888afc474501a2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b895ea3e5a95a2aff477d25bc107796122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7dae3f9330ac35e6bdbfc58ffe4a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7ca349a2479798604dfa124d42c05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc124ec4436a8c862042b0ab45b299a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a37265a232ca10fb64dfb08c6e682126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1098fc7e2c66d25996a80325988dc87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd47157a51c4096fe85887167d34af1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdafe1b129589f6f7ca11644213ac1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a9cb4a62388c59faf484c5543c94f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589af2e8d20602a009a0e3600fd0a6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45decc296cd5ec5c43daa79034d3add9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af99e4e387a686cd2cafa0a208cc8f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f307071c0e7bb6657b8ff8a060919134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b30de72810768885ee33b6eabe6d57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb177d6b57323e94a03e99f71608b4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52425642b1fef822895203d58da7dd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a130416257c123c2fc8ad67ddb918138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e71f2a707a80168b6de05a24b255a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db046b34d3d687f3526061405df846e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c991376f59fcc388089b44f5b99154141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fb7dbde470c68a158b938661f18ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee99f70ea8afb39530136b66ee14de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5033d288178ca1693bf2f43db8fe26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d87492c924af6ca3eb02247d30b5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ccff892cd020efbd8ec04b73b6201146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8e800000c3754b1bca59cb62b8bb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd5c6bad80f9b351c289759b41bb8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc893b1ddafda02c1dd4ceddc1c9b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598feb4c01ed3998add9fcb46a380a40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6ed7baab8c561efc6b35d58475e4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e30ec412effc660d3b896471f8bc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7134cd91eeba32ed2eadf5b66af6deb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86113ef9740d0fa27ecfd6c976e5d7d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2301a913c564014871c8487c685912155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55649e57fe985896a97d343e5044aa2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff196aeca4cae9b81e5911e912d6c9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1991d33f46c657e2c0aee235831a6ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189ddf4f91b9b5e175b1c772f424e77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b747726609fab6a290e6b594bbec3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bab557843c8b24dea9bfd6939ed4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805c426ab4686ca2411a4893531182a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4551fec501032b3b5b1ec2701562a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104db7d06f9adb14c5d36e54f79a488d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55c2ceecd3b90e17b842560883f47f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb23a7338598eb70738ec58f94ae846166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449ef6497dd463a10f1bb80c1a4c688167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c98ae5f90189ea3e3937ff8219a651168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb1dae4f9c71ddecec68a44b7779ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8c9ae8c1a33f3b5b6a32cbde14986170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da35a879f539cd26c5e5d00cdc0d31a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acece079df21dc0b8afc6ff80fbad9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad1c71aa1009cc2d1c7653117d40b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f696a7d45716c77ef733fa5e2f3c099174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09add1706737193606a0983cd746722175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66441fc6d564c7540523fe22602d77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226576e85c63ee1500e622bb894cd5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9839eaf6f43922ce0b8a789e529515178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e79ed49c5f67f12cf2d5319712e80d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41ea89f13f4c3d8aeab8eb33961fc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3ca9a8777509803708be622f462cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0cd32a02390267a367caa74bb3c62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde9acbc52a2c5171685923f72ce2e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21060f5720cd5e161b238c8f9ce48ea7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b7325838184eab2e3a85524e28c25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f380c77749bfc6bef18c850f94568df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a592328f24711952b9d4bfff1b5e9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490d4adcf03bd6625f11aa9b94101ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcc7d65cd90eb32ef8b210cf04108c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb6124ecce205b642dcd06c2a3ae42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957363b36d059e5cf4b2039aa5e342f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c26aebd9aac46a235e77b08c889ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b002bca9578ddda868665373e614e0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b8bc74f9e0dbedd03cf00cbc1a083194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0da7f428ba02eb6cb1827a2fe3182195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605d15136b10d74b783f5cc2a844ee5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d349e2e1512401bacdfb3f5643c7a4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28200f93356a79f2176de18b27a37865198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c0207858bcf14aef2cf2054d683e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804bbcd95f34da1b6dcea1fc473bd22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fe235d222e1c1f91354271b3407d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b7373566f0ab1d931ab95115b2bf4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1f2dbc1fba0b1c0923844738d8c7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b99766124e1c9b834af0b21ff67ee1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf3341834559196278d60800ca872205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4565d515f1eaacc2f9df20f918a79f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44b06bd29f230761f86573a1ee37f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f2622af07dfd9ffa192a92272d31c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1956bcfcf45ad7d15e31c61792dab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b458b81f75856b1efe867513b06f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ca1eb7fe123a92547629a6cab5fc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea44a936682a0756c6aeefcdd86adf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e1851c50405c32083a4432dc942e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e092017b73e88f877c7318713d407ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7364d85c32404558d3486d9c0e43ccb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42204ffe79dea19e69d4bb40a6d1fc3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d50f21f1dee689ec8b8ebad7689b02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a53b119e5ce5c9bf0a4cf740db23eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d18cee8ce7e938f8ce7288dc19f6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f4dcaf8aa9bd3491c6b0544f7b483220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a995808c35126f5d18ddcfe2701d0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6941ea5058b3982990883dca491bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92736ad1f9c199bdacaa1c5bf7175418223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e7440056ef843d6466d304d030b20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a148d61e25b4b9789cae91c702e4df6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858d532f200a9122ae1c7cf5b8f0ac2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc61d75cbc7a4bc7a1bd0bd8c66e49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a175e34cb7246244bc13b736e11f75d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5f0407f803c82c7193839b788e50e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0235b88c4826b1e1150f4405e4275230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2140a715764a5e7254ffd0eecbaa37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526196816e02a5c7692ac6d19985aa11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c362ebe1dc020956dd89226519b822233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9c986ab5a8a1c4e49d91332c48706234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567468dae7b85c14c72e087605884a80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f6ef4c245b61b41247edce9d34636236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed13ab8aa28f710b3a22b0b5a174a9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d71e8daa71cf2af160ad722b1d2c3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb301b3b2c867ac432ebf19a541c7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a6bfaa3d56d0b2fc24531d7a3650e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7183cedb185e163406a5deade77567241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd76ecb48caabb2b74da4675688e76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ba16fce7ec08581ad875aa09c50c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5737fa181e9da8f790fd742846be511244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c61a1d3773b72d32df0e70b3cf069245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d59011f60d18a0ce9fe68c0c666a4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b6beb18cbbcd0a831c486c677342247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538e8b7d585218c89ae27aec6a7e2c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517a1b543a4ad26ffc0dd2d1127f28b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71554a98d2b2fcb8e4f4479be90ebc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ab09dadbf431f70e540bac063a14a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ef673eca96fbca79690a0e424be62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4ff2ba5875403ae7f8791a7c7b95f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4dfd925921dc00face4da189e333f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd690f51756c71ea8f6c07087a3f6927255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b7f0ccbbf2058d04d309130ddbd86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113128cdff8d5740c38188b02de7716257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55feed31ed18beaadccc828514c53fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfa87846991d942f8a4ed189bf04e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9082f4bc10c60248ebadc156b0ee8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1326ff9c6236b0c20f09c50c05f2b32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c192bab14bc74c36ba33b3dc9e403262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec391e64b58403234226c38e3bc1db8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7700656e6aced0d804652ad45bceca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e185f0c680cfa4c3fc7741c6ec2c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e55c8c02b33ee527d27d32180a0b2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff4e9fc7a53bd68f147fe52d456818267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c57f0fdb5ca0f64d1cd1f026826c13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fff43da880af69e059d8286fe2e378269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4688149badc0d84ed87cfaa1b56bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14b3e1e4c2bac8c4d6c64d26bafe3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df506c1407dbe188278ba6c8d59e4fe2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f82e26882226186df4d31d1a1f713f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a43bee19f9ac542a759a0c335954be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833a3b0194560266001f7fc513cd734275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ffc1e392694e800e0350ee52302ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e50d448c3e449a30ef589bc3c8f6fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e65c9f4490f6cfc08d543f8db3f5c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8cd9764371ecf99181eda6b6760a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59dbdf5359d79a3aab2621ad06a84b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fecb5130b78096b4215ff2934356da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d39433851bfbef354a2f09318984a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a8511ebd261cc0897536bc9cb1d3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6add39fb8216090ef59de5dfad0bbe9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aa08ee622dda4ec0d0804c36cf13a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6cd17dec39cb12179593d6d3a428b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e37588efde621fc949efbd0b5490f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa32aaa7d35178b3a1ef908da0abfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b75ebbfa15b2fb0d4be047f905f81b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ee527142323308e1309494f8e8af9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02fb586618e7f1a8070a5a492be3f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a4ab0478615ba2c996947e23f1a58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab05dda1d20f9bcc594a309b62909293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b494aa2d67a17d2ee1efad55ec8d444294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcd753bcb9e720899f294175ad6809295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51969aebda3cbf550b756e1a6bb71499296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e61be77182dc625b8489c9204b7029297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624718030622227218ea89ac174b060298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414a14b551d5c19fcbdf71fd47b2b13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf239b68cf083fc0b99379b16a5b050e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1e95c3deff61f1fc7d00e0c5c41d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abd18be119ae4727223448216e9f6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac18b48af1d32914abd059506db357303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943127eaee2bd299285fb498c608676b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599399d721a05b2e8270f574fe2acd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c32a3253d82c4b21b21c8a17884eb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7acbb2d52afd0674cb7bc40c94c51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87af42eb703e9bb6cb74d411ebb7dc9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737adade96fb2625f64dfa31355fad29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fda531140b65082f6466687f2814ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091e00f9d92287fbdfb77716b1c674d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e419b49cd148ca733e6cf9f7f684b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ad62b1abd2137419213c21e36bc83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dfe9ced02a1565fbf3567333e98ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088f6acaeebedfd103100a5568a6288315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9b54cc09cf9ddb95d8468b9e3fe8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaf8389c04814009f6c0496e7c5889317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a993485296e98987204f551ccf0cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e452646e04f24755795ce44293271319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e1ee7272446514b4a8d8a886d8bc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da471c81f322402e7ef9f630d864bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5c705e08f4f80769fda729de83113322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6f39af5ce471d7380376cbffe5d61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74838d7b85e49b3a037d0174dd1e14b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cefc4601e7190068ead11a5b358b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdb2802da85c5850b2542fdaea48b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6396fea86193fc481583e7fae7c25c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e30d502585e83b534a99e985b596e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7186babb99256a7307d5d6dba686a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74bb3a1e68e8858f71621ed1479816330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3777497fedf6f3907715c09e52974331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50503a3c6881e925b6b77bf40cf1475332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068392294ade706cfe715da0911178ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb1e9c367e694fbc891b685b734180334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8060c1acb1991e16f57b5cf7e1dc2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdc4fdcddca42ab112bed846823707336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e347208de241e73454868ff18c3b7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ef93cdfde420f93e77839471fc349338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70720ae32bcdc284407ec19276d916a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1092b19cc37d4516543b387ee6e35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa440d9b1048b3f2b22de0469043d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c023d5bb8ee967d88f089d0917351342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da3467badb0bdce3c8b2f3206a5e90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcedb7e348d4ca70b8d89494a3aaae3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818df58b5271353a8a9d9a2ddc34b62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c17fed11e6fd019135c333cb5ec1a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bb525b9127ba7016bc66e36b828b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c560a9cc6066d2c6d75b16d95ec8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c8cab9ae32fcde6e0b4b6d591af18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a44f10f3a6497a29b617fc79b9b59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8446264ad17f18265a9b1dc4b63da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3b19c44cb9d3d49d75d4b60934b7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cefdeb8f6838766dabf340b702b27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c812645545141d1795ad0d14ebcb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b619d4fdd449f8caced26b9b713da9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cc32a12e9474670225375871665ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c083277e8979d5eaaa3eea85ff19a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de6faaefa4fe47003da690865d6b40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10f08a94d49a95543a38ede45cbed5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14118de7dc5dde91471204262fcaab0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d21c07d9ac7a75533707fbc00398361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f78049313a59c46aa92a9b28a19a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf8ee45a596e57394d266122d03c81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1623f11f7e0c2afbfe90d3f866490e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cfca23151dc9d4e8b573730d083a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2193fa67b44e093addee8b69612f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb428244493a2ff0aa2474e8bd1358367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95daad6001bf49f62cacd55600cd03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f93fda23b83efbd396f559725c3e25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf62b6f6336a9ed15c2a51c41115dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca25cd7548b03072e09962e17905c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c243eb6f351e2d189629f91d03b941372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf57b886a0626dba1b2b2738879da3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca5c76281de81b4bf5bbec3e160a32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6acd61fd63b786c900428770e70a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b95593a779ed320b9be1350fe5ed5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03bbb3198da27fcf558eab5c0922cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3d34921e8c14600c65c1cabc894d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70170b6e6aab00a158a2d694d4feb922379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e70ae9557692b17378a7b4304ab97f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd9bf564243e0d45e01f55007fd0bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3734623a37981da9a15b232331511382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3649bee19f27f78f502c05468f19dad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa1f298e8f2b2d4d11afb92436c6bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b78bfadd490b2fe9d6fd9077f4035385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bbb54e33ba7c1f4a3046cb8c055f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d60e8df880a3f2baa63207b86e6884387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0ae756f8d7fd37ff495c21ccaccaa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad740dd11ff3157c19734b236d9071d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d900e1700bea05acb310b7e90b83e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a0f81160d22a6598f79075f1b5bdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede84be8b5d2eaeb4b0965ab0518b2fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2762785b9057a3938c8cc5917ad4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf7416e49b2ce8fd3b6a9b6920435c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ecb355074b4fba569da7f855e23e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9283967ece356c3fe2b518f3da6a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf4954a48d5410c74ef44cb9a47c06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0b30f2ab2c6c615d23610cc6e44de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cb73cb47ce29cebc39cf97c1d62ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0368c3e20576d4bdbd3b486894b68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e4e84f694e1b90b1e51600c6e512a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341012b899ccade93e459178dde7bbb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eef4d902a6adea2293482daa26b69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b467999f2b1b496daf173c3d967d9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4152c62528ff4c558aac8a969d620c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362b8b1789a00568cef87d729a4e05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbf29e071dbb8c6fad9288087e4fd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb3efc8d5ceffc054434b07a86cab0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e621a9cd4a798207f6ea88bbafaee2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17298a4d110fe166d8debdf0ee6322410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19acb15649eb289c8115cbd67ef477411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7659ec7f5e91bcaf3206d702807c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec972e7db3d4d8a318d76ef5034d7ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b9788464d6b0f1e34e39d6ffd398c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd227a782c97ea87d09d2e3778c6fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8587d73927a232cd5c2d322f56b0b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8ba23850699940d582cf34280d79c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34d81c0eeab709b0f113865b88a0f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8b32320115960faa3007759517dc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a439d5ba61726bc066f78c390ae39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93e84b286b6a1f0b395fca5d25fbff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fedf1b4d86634aa7ae74e0493d701422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663941ecd2f2fb31127d0c74da0627d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ec904030f69b16d91ce3c348840c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335583c437e0eb51bda76aac7a80c5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046772825b2518e8d95f93958447a74e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d6b8dd7c85b2b9881acfecf24a60c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b394d0e68fe13ff909fc81f6c8812428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4026989b56978bbc25f4cc28b99998429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a0021565e1d4d39356f252a95e9af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355873b32ebd4e91bed2d501428a11cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696d1f27e350ad33ba57f43187f8202432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c749aaee840d3f6f5de114275bb90f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8c3949647ff9f0ce9f3e1de62f860434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054af5748470910d427829a5e02d6da4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096003002e20ebf3d67144c89c132d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4699149676be8ee58277bb35738e98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5c662f4850bc79374fb4cdc8e61f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802f5b5c249f75218602e6a8aab3edb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08df9213361322c405b4da9734f57a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5abebc3a966079fa0ac5aeb6a6a4dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6703b404d6638b5ec9f67117ab5cd80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bffcc6b4557b533be025e5466e4a22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c4a920648c93b5b9ea1b3556a950b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716bc29bfa104ff9d1dabb0c6257da4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0834aab265162761eafe9648f199f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424811db981965210204e120be458e5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f9e80bca74abe41626870a3acf4a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b944ba57079e1cc6476d8cd62b5946d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a81c747613b38d36dee85b8c50027d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d334309a5f8e503dfc025752f80e3fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c40a8dcae8d5c2ce4a62f9915ecdc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314a626778fa8f95e49b05ba20b5bb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d58232ebf44b8beb7d618d414f43c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487e6615337c2f591d31bb1c7f5a418455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fe6d3ddf68d979abe157cd0344d1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca8c482e8b2de9f37291eef7cafc85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bda87a934b620963e6e858f3d32e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a3afaa6600c927977b41269de994f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff06a65fd91d0daae9b3093f82a664460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3524ae6ffbf421c8632d624c2394897461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3225459572a77a771d106dc874194bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43243891506060e89d604cd5097fe1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941ccb1e8de9cf2f91e58c0802088d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3340ec33b7361167a30618f6ed4efa4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2e8868510c72694633678907eb32b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236276d82417b1c2a17673dcd64a06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b78b9ab03bce34388fc186dc85598c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0752a7e093dc04581b282d1456839b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5665c7777bd4051026d7ac838e099b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef49872a1e6bc45f2580d294ff34fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f388c1bf6bd014207a22b7e9182ded7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cdfdcbfde8965739141e1bb4a97d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c712b5ea1e6cdd034b8acd5e917e90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af5b1f95acb25f90e442c8307ef40e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6496f8a265587a567b374a9ea4421476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70811c8c52eda5bd455bc56bf7ffe6f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7728450a50b9995da482e1106653d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4540b2e2f56bc30c1ffb302e3ca48c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979933e809bd88f19522d40fb972d4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a2a81d8b79f14f705bc85ac7a67d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957e1f2dbd7eb15f3a6746217e75e47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec47f5fb2440799c7f8c7194e73515b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45675213167213c966a89195a8921fb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fc7fc2992d6d517e20bef6e1aba76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c4c1c172950fb10e18d32b72c82b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190d5fdf61895cfe6fbec8782b91bd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c491ee6d581cfbdc7f939b33f7c16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bff7674ef65d6dccf0e29dbce80b5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc11961dbaf1b1b228dd5e531967a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869787a8233ae1f6c4822a5e741c1dc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566184efcb99b580e303c6eb79975a9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315e6c7af6dee6784ef6946f8732988493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364723717aa619e738e670f21e0c854c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fef65a0d919a898ed3885c3646a77a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34a08842af77fe50ebd11aad78d3b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec71fcf84613c0fb86a4e89ef62c01f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5e83a92fa4b686f711f4653612cd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d58020847bfd9f783736c282ca31c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010736f9cd4181b729a5d883534ee58b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c265d906212bd1197467d62e4dc06a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbbb7b317a01820433e15d0d9d305a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cf964fa8cfaa2cf2a96600f49bcc6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016a6b88939d7e645227f297eeec470504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0417c98356d7a40217e9476315fb904505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f0aef1e4de860b8bc14a0ecb9e824506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188647f42cfd1be16af3c564ac7458ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e3da59559cfade27901b74e921d6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050c923d89a3f02d8d312dbf411d8e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013809e6ed6ac012e9a830b72cb1dd3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4442affedda28c9e906ec40625ca2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09796594d4c1dec15fb49c59736df65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c12e9909c72dc5d7c905f8ae475d50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1384d23f4d50a8f5c1c8c7c20b76e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d4583cc8a901ed10beb985fa4998d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82454cd9a3810b884d13514d5e129af0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede6957289751a746b9c7786afe56fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054177f6aac1a8297b13276ea4d5499518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894b3a8e77f98361aea4581b76ce02b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f692ec193630e37cdbea6d111de8a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150bb5a299bfb233f7b3ee037df8699521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae27123e05f845f1e5d5cc156a815a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94a6af6a0e50bb40389e1a54c20838523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d3124307d477fe79ef137b0723d1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0067396fd7d0a6a6fb0c6b28cf61cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507ecc385b15b777baea14aafeed878526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109269eaa01bb3bef2a917604cf989f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da527e1a7109c12e060b634122ec1906528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378839d685e6becbbee2fac9235cfc10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f730bcd1b68b46c7a701f6982cb5401530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f36595c59de11262deea72e697156531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e3b6db58b40a90aaef45feaebf7a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d010a42c87db49dad9ef425a0d4aca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698a603ec2fac14fd17cfb03ec652f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745e0ce1616d890542601fcd280bae5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec74902aae7c1a8581b4fb678faeea8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74561ac80af12059c0a0ca59131332ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26607f4087e431d4b1452698fd54b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb810c0dbfaf440641526abac45798539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294eb818d5701d1840ef7f170308571540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5421f4e330b0f3c3c2b2c5e3f57f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e596307e44b87129babf0551ee0b121542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266590a312d1941499e364b755538510543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798b9b49b42bc9c38f9a8591ecece83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7247075ecdffec0def4c207510a592545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d2c69e08cc587614d03f96575f8aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31736b1d74322b55fdde2fa7cfcb02b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea77cb5581d01f10b2d6119d038ba59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d9a90a00d8f3db46d8f5ee129e4dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3af1dc7cbfea2bbf9b70caf58a6dfd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1f7a8f09f44dfdf33b9dd15dbb32d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95018b4049afffb86c52149425e29b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28698fbd43894daa8c0651c90f602c59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14a118f411745b70305c7943fe5efe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4658eeaa0e83270690bd01648e94074555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188a177082b6c9288bc7721a0c5efc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86553725bb7d3c3cbffdb0d5dc49b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058064cad6817f4a566123f883cc01aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f484e40cd1f6d4512f8d030084cbb46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bd7e8cdb9f3f3713cc67861e50dc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06793de5c6dd634d355854c54412e39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5082e66b1c865a004e2decba46bd11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940a7d47c48597039a4a4dac3dde834563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be5d76cf778696de8b3bc158d25206564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00c4cfc48eab37bdd8a895490c93fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd05dffc1edce27f2b668dd7ea1fa0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eac806fa59237cff106b37a02ae5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1e6605974f1c59d6e3da29c3145c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6417586ba100c01ccbb8fca04a6b8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbddb9347711168e72edd466b15144570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855968df6069b6d21e9ed3ca1617745f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616662aacddea1d3d501a67169903c6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c54e7ef44ece99c490ecd7d3d2bd6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8577c3b814b564f0777fdab36a1d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf80824b3da9a85225e6d7d9013d372575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100ea7999325b999fcab2a27e235e46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3d7506dda08bd26bc28484973b4ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463b3cd008206b93a0618df20ea3985578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889c12cd790be3b2ccc49918b9b96d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d9bde290f6db2976ad7eabad81f4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a34bc9ceb710bdd24929dc54bbdd1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794eedd8a48ef01fa3087159c033e87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf9ac47ac3d72c4897d190030f2067583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bc01da5612899147130e77d462713584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06d8938b76414c98a5bf69f57f80bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5815913ec166c317daa4de8c515c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbb93e7ace288876240631963420fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838962007ae82beee7b54400a0683b4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9d332fc621d5d2e313be149cda3cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52f05a2ae2f3b588f1986b962a16fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268963bece0e99afac6e3edb55e96882591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c83fc0fd5a1ee7a1f8d23700cd4e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4788a6141a1eaea2393f2a861c1dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5182f6ab774c1c3b2af2fa336b02b09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624551dc2f6b17df3b05221c8669edc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138042c149c867846ee10237dfbac34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43702adf0e61cd1fadce3f66bb234597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce4e9f0b4cc0b7fda5794768005eb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934b4d4cf917416db8dbf4d06060906599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac105bc3fb953fcac703c71e545263df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c592897be775263acdc18208d350201601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7eba9b1146142bf39ce060cea9968602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f79459050c020adaa31664b1d69210603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36104dca7a469afce1ee51c544705dd9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65406af318a0a56aca10b31ae99900bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d71e6fefff00994e663e9115da3418606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28a0d321cbacf76f5f98bd16b1ec67607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04958821151db47a85ce5405d59b3a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9c5764744f061e370eb7f48b050d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d071817323c9d7506637fd481e3ef47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db3d9ad7ad9bedda0d0a8854e254c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424ba282d51272c774fd7ceb5254b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ec45ef05d7fcc512ae640317997f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733036aada3e4ee5fb31cbdc034150fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d5574251ef89411689a3ccbe9972a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee44f658e4c6f5195f7fae608da4455616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2b3851a1fa1e20d229197a2c0a1a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ccc40c7484a9fdb1ca30f60713bdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd2ff33bb8c1af0f9b4f63f20bc329619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330421b2ce29e47d15aee7a4e552f8cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a736e46a6bd0b5fc0ebb7bf140371b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91b04d1a672c631494214f8a8591c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8c4afd41d6bf679e83c19b672a094623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc5f23326039f3ef9231c7e1734131624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b193a3ccaee0f4f357e2b621a178c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec29924957146440b87f3edc842e65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922be0f6142adeea81b94092a4510a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabde3d17dfad4d44524fa7511811aec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ae9c000ecc10c3b5fc289b1e351a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed70c9fdf362060e426851ba3d97d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f4ef67aeba2c07aea5042c8c8c8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc19e8476b30185caa10bf9b6f15d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae038be942ee6e1c52c87996c96ed8c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b04c85785d9ea4d3fc04ca98357f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d510e28076690dae7218c2bfd4ffd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565b25af19100397583f529ff8f5082636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513f776c65a50ca549893bd779df261637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ce5cf6ab9c86b41e042569affe1cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae79466556c61fac3081e80c967f864639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaf736ee398a2f70aeb712e0a2c2ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b62b12a65a89adacae4fbea539ec6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939589c2e370d311f323ba7c07f824d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520d95f882cc38791c543681114bafe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27a23bd748a6f4fdfede08f4a0dbc3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4cd525b0806e2d14bf733e47117d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd786904bcef274ddd2c01371139b59f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde94284d1a7e94533790673345b2463647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d0dbafe45f2892637441a74edab02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25371086a9f23e40555bede66232ff32649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e8db27567ee299c46448d0d280c77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671bfc158d6e6a39586234519240725651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cfdcad62a3f717013506780d5583f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3571d4f2d1e8032c43c3d35533476a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1b84b8c2e6b20dbf4497a1ba028a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01831d8e7971dd21aaa9d2ee59ae61f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c55c4ad897ba7b55a90a1dd76d057656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c74d38d50872205544e97d734da329657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd05988e1cd5a8b30e855c15624304658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f388d1cc5b5dcf8606a3d9006be7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75810592f5f90f1cf55e78f84518a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43508d33cb3e273549cdbde8e89029661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b2eedb4d086b24c70c594a140f2bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2aee335204ce40fd5e058e4ad36a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77c74cbb750918d1147aa2da4c4663664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f730b83443129e4078c32da1c1e86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10172520744cdd1bd2a08de746ea9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ec0069204d7e85747d2550380c261667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eea8a10b0098bb8d110b554c29b676668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72961ab2a3c2998ba12b9f02fde07a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf789155437954695fc95b00fef4589b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7a8b6f1932306ad1e62dc00661563671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ad36bd279b2d18976025db4752b9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c070463ef077aaef14ba805a40d9dcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f688dd33cb3ae47b911cb66cf15ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e401802d15cf4ca4e63803f6bf578675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925e921db04de0231cee85a37fde83f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90166bd3c55e9f6cb8ea4847b999d400677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b0ef0fd06cee336764e0f4ca7df6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9755ed2c9a634b67c06447caac7ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793035621880b36917b4c9beb23ff49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5a834458a933447e1cb04589c9bf6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3e731d96322b4f669e035e78ade42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75850bf7791aa78c5d9c9405ba3a53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c621d73bc205e8438bd87e86692821a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689999bab774718b75df922af0043da5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14deb817902f45c2a162748bf8ed4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df60633ec3a09f04d01ed5c9361460687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afceddd91d7727205447980e301fe37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0364347f4f38ee4fcad7f7bf8f03b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d4698c3cc517c9992340546973f32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef4cd5dffcb8cfa629a878115c8fcf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb84b717257a7278f7fefcb9a1526c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10b61c723cf40252568412f068966c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7882f1cf7a5ef9b3dbbe79087703f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f9ff3db3a1364503c178e54538c28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3082d427955b72ae4d58d92a019adb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc751776ae44893de1c3c051d82c50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359126f9994989c6ff95cc98cb3c556698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3d040b01c4e3f4048f65db4bb1e30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e8fc060390aad1830fc6fb839c107700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5409806a46aac00f36e90c214b8925a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51058a43d966a351917b04b1d4828a3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a338cbcb0075fc5f664fa61bf2fac8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f0ac7f82ad77773f1911d125040df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd257be9e0f6ea925c2476ad798d81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16ba2bfe87ae14d3f3c169ad63d3b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceee30b506e7e67eccd99d9fbbaf96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad452485d6d8a2c157176b3fbd04ab09708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177d5e562477cf4a273acadb9896d03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c33cb032ede8137d33bd224b73330710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8d5e7fc15ac4fad14448e056f44ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160732bd6c98eaf8e1c88a7e38f27c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ca056068062717b948b6154ffe087713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1ddedcc1c85f395a2812bf4ceccc8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b284ecd7c4fe83189a4bcdf2588841e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40b3e4b155bc1e8908e77126e2c004716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de3ceb1f96edc5b6badd4285d3fa0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75229bd9276e241aa019d54773698128718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a61e0a4afa1a663d1a180d4ac835a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa8a5ce18dcfc64519b521aea4bd93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf78d8a495964126bd79e60526bd5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f30c1221cbac6173f61dab954f7c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e61497c298063bbc2cd366a4488040723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b278672d31bc834652a5a018282d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a61b6fbcf33a2111d0055edb9022e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f950dc3e0254ef38ea779399e04aa2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db10170c6a3ecd6b10cafecc326571c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacc11a14eb7d92730baa551859e9ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637d5ab7d3f3fc12cc17658c696dd2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2be726f324d67b651eadb19521262730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c6b51f7f04fc795ef6919a9ba9521731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0360f70ce3179efe13fd01fc763ab1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211b5dbd50d9351fef71dd81ade3a56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a36eae7daf91a35fc742719a1f571a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5019062ff30130b6417ea9e565c89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe80aebcac7077da9d9604bf41c5f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe85ede3b9f61826e8001d500dc5a13737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f173a9282a94014d228510cb3b1a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c0766ce3125f28da312166080f75e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378480b6d064a9387956383f77c978cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c2e223b46a519c7172d4c1eb1e852741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b192c51a451122b7fe2409da45e8c1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83511791c296003f6a37cf33701ac68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e02073a98ff91ae4901f4b6b2594f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93d121bf043962d0c5daf78f965668745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542aacf8a685fc1ca4296f0e9d3c138746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c057410822a28d888269d0143455f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be74e66dbdf9417ed436a2a4639cdf5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0660a57b6e7232aa870702f1396c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc760b271b0f721d8f481938e78eee8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48254d622284445e0781445f77c1cd6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1b13275ed60760283066e92a17736752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272484d19c2bd1dd639e85a4581ff81c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d1f518bfc4a96ca0a6142a1177b841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0541cdd59f53b4807acc085e0f6e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dad6dfffb9189349d55b2f3542de2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3287d22e70bc12552c8b37f6e67364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708d398a7f2a135214a30b1b54adace5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfc78f7c9dadec3e58b8909f9b47256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d65ab4faca3c290a94614c928533b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843ecbd6f4ea6830883d7e5d03b3ca08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67377eb5be1882bd934d95bdabc32b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36261e0f8eefe525859e5ca59a337d2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fa96de392f9f3357f18666fc0e4a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d2da5ff124236c00541301896c5a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10c59c1f1124f267c831baf3938fd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607c1cebfe4ab71068be7d373587e7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816e4fecef71771165037e757ced1b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bacb131ad686b5e86127ea39f88a6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee5cc94c82995423d3eeeea41dfb6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20542d512cdf988dfb76fc82e3deb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb8d78023d812e6fba33bdead9f65919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec65968540a57d0bd60bb13a106e70e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57c2cb70d814789a96a007825669d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bf809abde9df1d315ede2f98386c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6d485a1328f421a3d70dc7e5c6bff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5c244374e7ca68dfcfa24bdde327424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750df6505fcf1ab29a279b14f9e4a6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42d2d6fce2b1f9c508818df0f0e39e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf9b94d3de9e2442522d06f3558c0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d48739fa609e9827c28f3bea15a8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d2b125d35d02fc6b89cfe82fe3c1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278e02df766b8f3db31305b0f6c1bd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6a7eca4c308d914ef5cf56713522031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0587fa0e49cc9769edb583c0f8ed96332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699297fcebc10fa70ce3004c98b31d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461368ea8dee749e2e2bd88cd3112e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d558d487c0dad1e8969e4f83641fae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce39c8ae165e355fd961001145358136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041dbbfa361bb983e6f45e383d30b3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1cdca6f4e7b9db059cfd0f25ce50938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27f240f5500778258380f3b5d6f16d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02df28ce1df63242f98bca9cfcdc6b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04fae4aa606b15e206ffa3f08d467741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf139fef25cc8b8db66b3da2a701755b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0214ec35466b7d40c236d1d9f1306d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d76578615b01aa4c27857ca450997b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103a4a61f5ce4cd63c72e237262a23f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a780312c62f862b31dc4129ba6bd4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74809de212a374a5ce802002086924ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f672e4f17b0032bdafe04f37245885d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adac52ab367f315f4b44f4fa923b7e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeab96b750b82fc727c783117052b6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280c6d3b796ab2c44a193f137f8fa7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7fa25ab970efd883e5ba2e806f73c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c787caa9ae6e1857a92c6e1527501a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12fad7b6eb595e8cd9823225193cd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195959c06a739dee2603b53b42a099655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a99b8dc0386261635757937b7dd0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0ccfd9295bbc487024ad7108e2b9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989d2321911d2a7ecb24a22d202027e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2d0e3cc89766c73fec16b39a8179c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a6613859c579cd96d13f3d625e9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac0e0f74230052fe2cf877a8d495db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98e6aa80a498046d9095c78e439c1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df9f1b16b381db70f1113602a4e83763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a957531bb08e06aef79a2096895980464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6add5a4cb6ccff5540e75bc10af1b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a71b1c78d725ae3ccd51bdec68b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdceee853f10b7d30d3f48fea00399c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029854d18565293dd04122e0416cdd6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afea0b83224e6c749decbc22769a99c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8ca7f68ff0fb5bbc65efeb91712fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f53b715aabe134c5e62f775cdd6bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32e4fc8783e7fba97cd840d23b3bb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aec283b5899c104d82ff6bfed24aa573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef5ac9360b0cfca871eb92a3175ed374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6c88a58d42a577a528fe749cf759275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ce643db34d2854c59b4de18c0e78176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccedde06f49afac911a28f0b1e7a4d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c08fe5a66b54629699c3580b7b08b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b327cdb3e644fab47057472a3b19a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa6ed8ab4059f71448fd2f286393ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24932f9ba241db2d1144f7754acad1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc2834084362c1425e171679fcf38c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110e3246cb0d8e695195b03b7a1392383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651bac73d629f80c5d414ae9b1116d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b40390b42c6dfce5bd1837954ce99885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ceac6912e32acbdb4b82e58f1fae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4be212b448f7d9185e0f5df70070787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f066395d7eeedc8817538f70489df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11a1b8dc78c6487fe37001c3c9c80489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b539a864f1217c4cedf66dae59239f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeba5512708c88b5506af853dea8a2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14c62bd1a6260706cea81d2cd10c3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716a20027c7b4d021db7d366064aa3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154795dbcfe2a21dc2b90871e9d6c6b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b875862c6e884ca2a40419aee4d7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4811464bc76db8fda88cbb9df362d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc6379ab2ac98750fc5e835000ed1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc766464d5c8093f5ab6b2e3f7542498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260a70fff1e8c7cf36f80085d0541399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65107bf8cdf2dea1b408df2bfe2f71d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807ce8502639e949eaf8790a84c1371101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849f285ed7612f542cea8b0d51a7a55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91196c80753ad6ab694a02ae795b9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528e37addf0cd070f8d4ecd4d2c6363104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f24457fa9b2279d7ce87f4d13d558105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cbbe044ac815dd2a7a2bba3b4bd83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bc00b419c96d97817c13db187f2a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de39c7449df97baf8019e5e44d1610108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8431e3df0c56020e486b87687a5e4d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b4c7c2f9e8114cf2aa1f9b4bc3f61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d95ee154a3d5c6c97c21941a2a25c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea13fee337255f66ea7e01d03ec64f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cd29711b33cb6f78d56e24d05dd12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67ebae23b375d7e4b068025000f49b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e71c36de268a72571354197ee0c6b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc84ab0ec3b03ccf60ef71a4c74f97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca40e3cb30ca32372cff67285d5627117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcfa6be0e785b5ad29232bf8ba89fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7fa342efb00e4ad9f66891d876e62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f741d811490f73af0015c0171bc0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5786a178b4aa3cd7c1f392707b04e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f6a894bd96cf398e9171c48f38535122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7491d34aa776d5254bfcb391a4ea29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb600a08538fac1116793540a3e9be4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d96a6a239b8cce52c6c4dae6fa4c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9d4a9ccd322fe696e8e731e1f4319126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a465212790cf16901a9264232b51de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30029d9cc9288bf4a11f6081184bed3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569562ddb0c811284d74e69447fbcd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18938ef6f6f2903e4fe0dca1b05e33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237fa498414e19142d09bd62d0a6052131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1acc9694976b9bb934d83dcb74a03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c37c4ef1ee3782674215fc4bbf9a57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02188ec20760d46802ca43edccac1189134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73e52687ef69ceaa6120c2f3c3e7b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aea8bc325403eeb767b984b3cc6baa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce63fe3ea8f99f4fa04b1455660ef76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11c54660f2a34d085f3e8bdab971d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6d651e9ebf2dde464d879db4252d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735afb3ef4fcd15e0b0d9fe1264ce3eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fd1b5738098bfa5c98e02f52d566f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8475c3852a275c528067925681c1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08a0b3f15ec62f6e2f1c9783c86f4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e2d7dba23d85fa6150368593a8cf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23958fa579a6ed276672e7dd95e4dc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eb7175e458de380cebd0c990c5db7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f037896b11ba0682e19971edea43a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa44091134a244406d2aefe89870da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293f3c207c32a0d10b21f60eb0ff60f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926b5679f8f4364b6e28d3aaddcc5c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5518fa69aaf66657057224cdcf2fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91d9daffa44151ffddd4f49077c257152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eca07bbaa689d4ba0320a329f87eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1cd5507b088fe1e0b682d158d0ef6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48dd975d401bd978e3ecc12b5ec9fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d65ab5fa4e45ff9af3c688ae84e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2beb469dc44f0ebf96dbf67012af39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0a47e88d5458c181a4685d2a81d87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6532cc7037d28220d82714858c17872159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee10f5217ef82223dcec96f8598a64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab75633b7e9c48325cac473e918bf20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf51b94aa80a172208bc0d9b1dfd62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1893ca9903ead0bb8e304f7f44b1a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f073aeb338c1442af0838f7faecece4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f442ef1ca5f54253667a1fb1aa507165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af2b6368c26eb564ac4d1d156cf8c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992aea5f28fc37dd4377c63d4effc1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796d136d2ad9ee91bfb0651a0ad53ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16587303ec21b6317403619e2f5b5c93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dde32f35fdddd9d939ada9d2d2f18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbca1debcbe76ef14ab6c22c1acdcb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c258b72cb4364a305830b04d79e1c9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8bf17a0bd70c54ab3530ff49848a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01803659a0f52d30125776f249dd161174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c499c33a98c9a412ff7f2614e338b5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb351211dee560b1ec31f2c77cd1ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3102aeced998fcae774939db912782f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5600a0ced6cf43cfc594aec563cd55f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6f5577f2596ccc3620e99dde6f87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090005158ef9dffad3cec153672a119f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711e464b901d691f70434fcec8653a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd6274ab404f13aaf00f3386c6044c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3b4256fed54b1082922a119170a38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a3c547497325259c7726f31e75125184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dee6e8dec50a4dc16c4d8f9233be1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6060bf6674f3d1ac7dff7ed444231c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f613922558df6ebdfe7c36a5bccdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd85929786671f41c897b3d270c82eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7924582561131714ac6c80bfda601bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb15172c71a6a866916d5a0fad1076190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1f47bad10f1a1e9ec1eeb53195a5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d2d2986cd5d4eda0f05cc897958df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14157827ac6d929ee32646072e958dbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c880b82c799b32d6a1f3aee263e25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3f54a4f0364d9e8b793cd4a4999bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125005adbabada4fc3a075b2e27901e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdc682f81c09ed7f0ad901ff7acf4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453aa53be42b06dedc1770fcb64d739198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6615290d9c6743683e290a12172fea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a24f7ca42d16f5c86667bb68b05ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317e1f6d4f701a03942a60fc27ffc2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2490b65170ba3c7368cdb0e29c29cca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804751c68847851fc308d7cc8f470ee1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9508c101c7624f87582800ab632876204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebf0d9c8f2be5bd079ef7a9852e0dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be770f1dfb3c80bc15648854aba8d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dd73aa2c7acdf5f2c87fc88978b53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4617ee3a09c2e315a41c171aaa5d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d97349a17b24c54f5ced2a4e81b7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc13409d2d0a42ddff1a5f157e304c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155957552cd554933580cd6a64add18b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3506f421571809ddbf174c17ac3b605212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79b35510726f7a3de05a3c4f15e5ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d47ed17f70daba5321df844e07243214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab56cb2a4b6c2cd1a00334146e1e3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41146dfcedbea7fd75635a008dfe3780216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3a1af169a4066abf255a29937ef34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af81c51815b8288a979faf80bc20a0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fdea454a79ffab2c11900b8895e23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928dae9b9a8c8ee19be130aaf15ed4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef37cae6b8195bdea9e9993cc680db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb6c76ac3d49bb36895fd32d0b48f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b36779c06fcc1571a469ef7bc2366c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc025db01081b820ba67f46181b66348224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea696e7c051c1a2f39259f1fd2892490225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa1cccae608b1e2dba04efe48645a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44647a1e9372e2dcff6fc2fd7ae2fdbf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab92e486d32149f7f00a3f661c7958d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6004e65dbad72ba9d4bdd7b83d469d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14905272168886a5f64b9cd83448bde3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3977492b99b1440efb25b008c329a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94829ac5ab3b74da2f8c1887f76bba8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b27cb905445ad97e2868723738c4ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a5d070ca370f73e0c8b112e911ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567641299af6a39f83c04f803d19481b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f777d7fccfb680621997a7bcca57ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c70f995fb131034e8bc5a65af76272237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6564e0e11692c7fd8dd92895fc80e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4274783159a5436ce47b79f02e53af8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77df03ffd7b6c7ffbc1abec3478d77a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e99b44c06a0c61af343f6665fcb66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070055d1dd1461b6c7674578ed84593242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bd1c848ccf82f05f27e5a4454707a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a88cbde3a6def7c446b6420da7a8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480b9729be532f0136d8a1c0f529a81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb247a338f9d99e3b205b9a47d9563246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeb8373e4967e5a5ab83f1f991caae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c231039b9773673dde086bde15cc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a752f515f88b1f5e21549d73f99ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92701096300c748a25593e84e0f477c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc594ea16f09ec4a004677cd6c6911251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bb1605acee378638c7584915c0342252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac591126ee7b6b2b898d1d6e212cd8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a51bceccdfadddd9cecb140c501a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fea4149c37697fb4dd41de124caf78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dd2004782c26d9d9ad19114912f1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35370233d0a9300bff9c17a02b9854c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47961e01db968ecc91eca73925f9e32b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dbf9081e6cc13016fd0004eab6a24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db306cc2efdb6ad91bc6393856dd0a2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a074a6b18439417598925e57df19a29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658f75af2550a298bd98cfa50d677c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a853365b48eae037d05e83bc71bee5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e3c16cc4fb99bbc80b0653aef166e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191ccc369358dc9038b8d1cdf5947e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f57d301165e81fe5a79058f162d77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f431a6531f626dccfed59ef2aefadf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f13311c742ee7e92688d490d434a03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed8c80056040446732d731e893d2b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62657d50212aead284bf40ed290285b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ac79843de29df3b672648c9f301e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ea5bf319d203ada26da5e8f881c97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff7e476c970af5874f842339da38fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a02e006293e6c14e82dc10d94a761d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f33fb819a42bd5c6392d94b842a6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae83dfbf6247d6b897e69de2bd0426276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c704de312b555b33c8b77e7ed0c94e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfd0830d371771bd429a2b9a90b1fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d714e19c8315c15a33fc4e85b062279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462498f4d36ac4cb90aafd0b6e52f55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30abf862cf6ebd88c5c379fc9eaf909281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4da9ae2994b7f86cc5105fee784aa0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eef70825a1d1f8ba1b2e02a081954283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34720fd37bbb26c65a19238637cbf85a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c462c52106157a323c53842a75c18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb19ce03a7b9a385d6ec44b603c68b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762157f24ead1023bdaefea8cbe84c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff72c2e906e788c56827d41b496ddf1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515e0e759b94f4fbef35f21372a63af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b741038aa25b63c74745647d4559e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d0838ec155920d35a3cfee1d538c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827452e794da1d3b3bbe44be6091c051292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14124dc07447b572d8a8fc0eb3150ff1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e49ebeedb1c1acd1ea8c3f1aebb13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec4d8cafb18150af2f851d7f3f9643295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4863f24b908c07d25e18a5a8f2d6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b27fa564669512eb4691ec0a3d8469297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7a74eb3a5e6ab3dd09fa5e744c6fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088d87ef84d9981a09b9ce67060ef94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53851a6d5642b9836022d1c343a6287a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413b74503f7b11f6504342d126089cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daa9d9ed1c3185c64cd1c1e9003020302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e0b6c9c6e2a310f1522d53d3a9ae5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afd046ba9a8ee87d5ba27cefdc04c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8291e89b1248b66016631f423c3c0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d1b1c090d358e8c8cd7ce7179a694306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b04e37541009bca174404111b836b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374d0ead53fb6fd82078f66b6f66d8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5522152be787715cc879a56d9299b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd1a990e0f86cca4246f3b81e5a7ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d280b9eb28f79c61fdd6bed3b01f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5847d5e35307fc567c1733c1b6fcf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a219fd394ec278e83acc888d38a300313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a92c9fc20f28ba2a61eea31ae4293314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840241b31747202cd34f4358dfefae9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1108d2afbe5a05475b3de454b72f01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e3ba8e7d64cf2c9cfb0bb68c00df7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d84282e8900f6b768bc59e3ea9407318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04107763e413dd1ade8e6cfccabac6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd83b5bc36718c5eabba7242d56a75c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096d68533754f5a6f63f2512b24f436321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09efec1cebd5b0013876bf9bb7b6fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ddd9ff0cd4936c6468ef90c6362bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dafa2fe033ac5bb4d907f7acf92b9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c548a11575c71d3d286d2f639d03ec3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1659b0d4408f7ce1773a7f911ef3e70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bed7b374b3fcf7afbedc212ce1ecb8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2510f0cfcf2dc29ff48349789230a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdfda7e2d0f7ff2a5abddbb7132e90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7d19c729821bc9d6481f9706ad402330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2210f76ddd8fee8b93dc33aa10fde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636d3b740e9b319e852927c5b498b9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb807eea0ecd2140039acb5c2182ded333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b641cd63d1c4a872589868084acb6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e075bd5911d5581eeaebac9f1890c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e26c4450464e9ded65bbdd754c355336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8501ab3898ea0c98dcf5937b3388a20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e742dd77263fa5cc0a40bb7eafc2634338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4e07ffef7fdfd1d33702313ab1310339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabb0bf6851ba07192b103e182615ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcada0ac98a0da285244c97cbe0f2a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b2c3d4e6801c688433745fb500288342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ff432a7968a10fdda3d0ee9b8576343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812b2b70b26eccf3859404720f95d87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4dc4e460fb87111d7262eb72d9d30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f959b15050c3932b87736624c3e1f9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d9aea3d8960a17d38e36549a0eaca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7817f827ab284df22004a4f14941a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a261c2db66034bebdc33e9d9bc30c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eeb4c59d206a2c04b8e2451dfaeed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad44ecd57a570723fce03eadbb30a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553168497fce93a4dd946b35a41afe4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7854914c78259887c102b6315811ff6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beb2beacfd8cbec6e1678717576e0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca10ed60aa5009225af7786f0e81a24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e1358ea7d734e80a8cdbde9b170cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ed9bef520e6dd77fd91b9a768334e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaf0cc47027a7688296503bb74f629358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b281487cc86ba536f720b7d37af1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c47f6905c42cb28b9f3f2a5343083360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5223b0005e728a3d1cb2635ce326e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b774fcc6d90b3e45825c32843e8246362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec6dd164e8dad4d0309ed2d260d876363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f801b50e39a160fdb930357a22c454364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9629e23d72f77cf38d781025ef3a92b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e08e3c73de62d0e6df19a04bd7548a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f4f6b2668aee84a1d520b495ddd71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb440b77571f85458e6234334f2906368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53147d7b30ee4533e730d9534534f34b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b095868d04a9e4ad2d3700a42667915370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde6395c6b46f7b6549a86597c06208371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e082059ffda95540b13731a23e80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0ea35cb47031a92523dcc6418f79b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4e8be0f4cffb5705c3750353879af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84800b538a1bf8a9cbaef57b2f5519d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdc304d58bead79177f54c5afcc067376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ca9e090ce34c1b7ab50d6b6e78ea6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c32909e862731236a29412202ffb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f3a093cc9ada183dca56ca2827c58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e1e288ef79c6d9393b07b310bea10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f2457e54391376471a2b0c7e13d3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbdace7b964a4a30e49d9d575a7f91382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fe35c660373277fc3a92956e9a5dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395709d9fb65c12aa8b59a04c9f107a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303214ca0ec51c02edbc3b7081367d9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6df5555f6d24d54031d61ac23444d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe349fe2b90029071dbfdd9903092c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173167432caa8b88686b03339af485c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457ef1c8a9773d0d0a6680aad524f37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efcda62e5bd9b410bd0b9a3ee86cea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd35331a45fa67181f1aebc45db4ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe4454b2b57b2ecc26a057f8627560392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e9325bd1eba25b75dae1a86c792e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5decc270bd3ce20bf95c398d362c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8666ffc8539b8ba2de946e726e481395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb40059f515d3e6a5596cfef2195e3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e31dac9b7405a7f67d8028e857641397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052b7bd39a71cbf9a2089289b99ae7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4616837c49713c329e99e9cc75194399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6bc7fa3bb4f8f9fe9f1803e2767d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692f4f9a8e09a956b3c11b6cce952bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e416073dd17a5766ddf7dcc9a7f2a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892c3241a97759d88af6f9b6c0c06e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab495861f6a73883d9e4f40c352855cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c64a4f8c019e7aa16675285aa5a701405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8065339662cfe05af2aa23df006c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd158ea362bc68c864d1b8bd732ecf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d6a47567ca06e6c5ccb87d9c2bf9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66761599fa8a0cd22f4e15af96f74cbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f34a88b482811db6b305a22747abbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb1cfac6a44a934094af3f16b4616a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c931a5ae6319a49d8b6359174542e7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4540a8991eab98af69ee281d8d045413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4d4a2d46d7ca50e3254a6a58a399e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8968a561c12b0331c2d6d63a7b44e0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a08f2d3b48e9f5b1f533b3959ddf35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a88730e4deee0d95d167ab33e21dcb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb52c884c8d5dd1a4cfa8c6b110a6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ee62aefeb361d56154543660c832b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9425978fd02eb7456b1fd787b33eb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f6e853bcee0c6c776140dd5948abe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfed5df8f84940633f09e07680f6da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b821596930bcd921aec52ec9c0d8afb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66854a04479bcfc664afac04ad442cb5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf58f0615047f42a3a79a88af32336425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd7b46d45a2bf5ff95768bf24b056e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf8fdb856fd1a64b531526f60530ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd099895955512fe5300dc8c96ffbe5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da9c9a7a268d36cd0609efc2da92fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f9596415c967425ffce879019f9a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51086ec503a9cb4602dabfb9044799d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705e0b2621ee4af79fa7cb623899bc6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705baea971edb291ff006cbdabcbaf94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73e7eee20b6f4010e4d06cd4269bb1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965b49aae3ef26402d9e6fe0faf7656435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b1a7da5e4b554ba0272816d1fd627436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd09087fbc356d951eb557fdd28fb9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b3bcae878b7980bd456e33bd0ce70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8441c2585bbd762791922488b552c96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf8aac6c501fc8e29ab2de51f6b41a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65a9fa7dc57c4442cfc2cbcb436d65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608858af152f846021f1460f850d2a6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff27b80f780cb2bf63a4be8729abc1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629f3cf5ad994cda975421469624817444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c9cef59ea88c629d262e371fe8ab0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be633252c05489f5e6b857a8d293495446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4df857561a462dd9f743f9ec7dc8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778c430eae14696668f72fb8594b414448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51770acc249b92c5a85d683da6275a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248483b82158bfae90827ec678b33fdb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfb807d34180f2a60a0b2e6ff563be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f8422faedb0dca17b7291e196c35b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01232e7cb05cb06764a925efa0014543453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b992c618c50cb97d667b5910f9d3790454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f1e0b4e5dc305be84a3a9b3ba17bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728581bed70e592aaf4c77db73a497f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfc2a9dcbf67e828792da8c31e5c8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b3a61516c75d7f63ac5ccb836132a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c82e447039215878ba05fad67a44c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e344b3b99e9b88dc192c409b0ef4e21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16510e31d61c66c50b21c4b3c570a96e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d51c1e3589fa10e974deae34c5cc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d0b96f2045761057f385bfa9da835463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3bbc9ef44ab17e739679907487801464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e81e7e1377d53aa620d9ae17d15a0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fb9dfa7c874e048693ccc46e4b1a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06afb5b1a7d72ea7c5b1e3f5b5baec9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9a14196c5dc8e28c48471a57572b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df093d3e0ebe02adf5f7e41ee4a4a798469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd40396739f6f97902f7a5754886648470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690b7150dac4bbb4da0d11647d09d5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393b56250cff27da2c10c755f5169bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa7e66018088975a43da8cf0a283f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dbe771e9ed181212a203834124a74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1ebdeeed403b625b057a7371c9dd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d711fd8539fe9bce29bda6a72f1c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c67a8f66cf20e599362c03c87756b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7406f14c34e2d8a8bcaf7aa232678a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be31efcda8d79a982cbeb498426844479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab79e8dfd33d500710083849471e67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003ea8a48a5fe62ff27704f3a772a62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfd61e850e592d1d830de5223cff36482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f56ca665126e24ed761c5f5ac0513483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff61d7d9a1c56e97ba0092b0b453d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3d9ee7b530ea86a808cfaa1e154ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82f2e4b8d6dffe38efb7cca75ac4a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ce745550c5f85a2c063f38bd87040487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77515c5462f764292ecd57b48ec1713e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de5fdd1802350ecaba972dfe62ed9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517848810d87c135c6c905fd589f701490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669a90b89e8fb3a96c1c9eea8fec8bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef35b91e38e0d50294eedfc0f9dab63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e510c728e0c1a0fccc09793a9d414c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa7c988140b0da9fad1aa323eacd11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151e7b9450f07a6af260059bf9a84c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31944319858cd8ee11bd312c9c51bb84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14187fb62b508ddaa847f5135e127ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf040c0fb6968bf25c0fc49034d415498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f416560ef6e60d82c22262931da7fd3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb41136e4e3041a766ae341a68f17e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6acf19c217e7240851e9f1a94729fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea9b8cf0312c4bbf1546ebc07e3d9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda52f40b5aec26e5464c55621301af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289a0886fd9d68575ca3bda68632a89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532932988914bfc62a5b7ea51287ba0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26a71fe9efd8a5aef3a92bb37233be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b9c0058ad1acb10df9083a391ba4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c2e4ca01f8c71c6d65f96dbf5f75f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7d7a4e7c514bc9a89b9ee780f365c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a739f5d5ac647de29d9bcfb66ad1a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc73dfff61b32a4654951844cf2e58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6378feaf7f9de05a90cecb05402c249512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471621b025e5d41753fa8666163aff7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e337ec1cf301ffb39e73ecfca44a9be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff42acbf75025826b482d83dfe612e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898df6c22f8b8d12ab16639ffd4e8e16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618e67dd64d25f731cfcefeb20eb5cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12a276ac30112d05a241457f9bd402518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539de2ae22d921ba5337c1812ae1b435519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbdb9c7d652f9827bd726697e6dee0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bffcb40800179bde613b64fc82c04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf887e36e1412f9ca38757acfa26481c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd74dd76ab357a50fc91cc5ddec013523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518404f58472bdce01564bce9f6f62b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315d6cb6f57f34541de04e2c9a9b875525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8273bb3b8a0ac9d744e1ee5dafebf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc17f13283a5586a120689b84c4108527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194dc07649b4abae304914360b5a3bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f5133a7b7d20a0af842f4769c2fe5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137c9c730e17a002fc19ac5181a97e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676c80ee28a11678051593375aac51a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277976ba8a2c1de7770b95912061aa2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0da6a104920bc2a03bebbb98720367533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe7e72efff8da73b0284640f0a53cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8aff704d25eea5c73e4905c7d13e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f733005ba51942078eccffaa768efd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287ecd552e54abb89166fce31dda720537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddb043cc9325f8de57b9b56cc08c62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f6a6d7bbc4e82611f3b2a12b137f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d35452f5eeb0b410464ef99739057540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c348e9607d26b33e2d06be4c61b20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbc1493a02e267383628195e778a06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886551165f1376f396e8bb00b1f5a69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338c143680196afed567ee1af149add544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39cc32fd1a588b7506e59e662805e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdba7f21317d0e8f62247dc8293024c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e164a190c2fc56e48b4bf3a161c55b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d4b2a47e4972ec577d82e63ec6e1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3cc6caf264674eebc6da3b62eebe7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418905f65911463b984515e8249fd20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b74ded4318455762297a55ad9020b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492fa35e11cd7f02713dfc1f305e5e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c83e574a285f2884de69aa16eaa251553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111f53091dadefec95bd7c7a245014f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa59bc9faf9c5e9818410a77a6726db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f05837c3b86ec33adf5391062705da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45555c8564957397b5388c8106acad7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf350106691571b69ebdcfbc40f70619558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efc2ef10919d0a2d37e4025c90122e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119ed16335fdcbe5611134d122511e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21238aecda154c33e9b62242d2c8ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945157ebc5779b6e786a6e4fd0718a56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae0ff9b6f918a6d4aa3062e8af143e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf175306dd31f4a4e48791150c2a13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522320b8e9214b589d2917f57109d5ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cce0344f37539e6bd8a137cfa1dc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1939dca8e8840e6d296ff27f35e15ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e517365fb505279d0ddd9f890bd168568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0e1756c07a7c4e7be7d2cca73e1b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3f2fc8a28f250ad1cef2ac5b24e7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb54374d173ac274d3f67fc2cedafbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eaa52fa4bbf6f1b772a8aba6f09bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f993028cfeb57d7ce0c037620b26b2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdead422d6c231f5d2b760d4eee9d9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da3e4b8fbd45b6f3a48565045f0ae8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66302a4dbd972f1710dea0411f736d64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597f019b471a98d8d47d1e68f381627577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423f35a9e239450dd00e8cfa8c00907578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294ae3fe95e2c7216cafe96e6027ac8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8e912140f632936b1e0ff73c9a5b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027e6d8d7cf7a1ec04316cd5a0e77b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9310cb62dbd4d0cced03a9107943fce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fb1ee6ef4b2b9dba567ba04cc4a6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2a3f14c55308db617aa85acc1a94f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a4ca19818c09a023828a81c870310585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6dc3cab9d2ef636ef99ec124277f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fea5691e03cf23fe9dadd57070e49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f356256d6eb58eb03eb92d3766bb75a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2abfe8854dcf0cb092e3d236218e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d1613700257be9a7fb70ef3f568dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b305493af3f67926c445a3f0efbace591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29d763da2a28bbb6e0f23395ffd9b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92960a485413bb717c0b3c7d6f810274593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103074512613ed05e5a63a1d691bbd4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3369937dc1d783ba95a9706352624c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c280888d54d466aca7b2286c91c82d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fc9cc512daccef8d938cdc3e8e744597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946fdd7aaae9dbcf3d9d58be46c3277598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51cf084138b9e79df8fb3f49543406599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101901ed1a0886f006731f88ccbae46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d32998c1c6b75433282f4a93a22a47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe07675d81221711b620f5e82a5b81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c96a8b871693abfaf630aed493348603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb79081d06c48a97f0a1609b4776a10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcdbae0bc81154f6138f9da7e8c437605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20143e3dd33ee65bd72e2f115a5c7796606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a56dd9c95de699a1c446d465a7130607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b5497f0b3e102f1c30f5c02057bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51e15c2ecabc6055808ea138fd5505609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ab9e5d3fe05e40477d711a061911a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219151f684fc9badd092d20ec1eca71d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e037242191fa8e93eea375169c2c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eaff243c05821d32896e9f70148f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba049515209b3ab3aa0723e7125eb3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b6fb0036f60d9f7fe663533c93fec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2199816b3307c899324982fb41ea9c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049170c2102f055f18723186a03db9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993a4a19d7baf99269f5e5a08ed04a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eb449721a7d82ccf0a4d3f74bd19b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79c2dc3577991768ac0f7724d7ba7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25aa61bf904645851184b4f6b93635621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b50fc4f193f68f2b12bcfce460e69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69825bed9c8c1f5701669f9b672ea60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5fb9ff05635914d2edb3f331ff35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6b0130737e0361a35bf3d24c1b32a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cf3c30e262a4de837e70400cd07e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99789219110908bc159c962c1e95e75e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cedf68625ce1a6c32a2672b288934628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929c88ab4c8d66cc7a001628ec80128629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557db50103953b1f54d5434212fe66f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7151acbb897923798689d143937433c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f861f752a6927ef0f8ceb0337c88e0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdee706dcd2b2fedb851e8aca0aa018633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2fe495d180e3e4e4dc9e1e3690e8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d823e4a6fa8b841ba8fd624d99534635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d50495032ff5bc54e96333213e5a0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544b0fbf7400463966d4f823b4dd9c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b08d2c15975b88714e48d9bd19df8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522eb97bd5bbd2a0d7e3f99a959294e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904fb156edfbed3c76114cc92b09a44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca3adddb52c62f32e3b1ee265fffdf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eeb78ecaf4eeaac7d2c15b512ad85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b640e51cf24cf5c1185f85e3d39f447643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bfd1e6bc1971f9e2d1a1ead2dcdbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429d465bdb52903158327ea2d7a76e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27151b68b2392461906c7fc12fddb2bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526b3cc3816b3e053f2fe5b3d4c7dbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630e6ca0db764655f8f67edf0ebb855648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3595294f81ebb86e7724ee2736f5bd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107083450259c055bc270614d464b5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c3357cef7003df609cbf836b710f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af48066a2eab447f523dae0f674e27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42978fc27955d67b18e072e1774865e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb1e31e263cb0ad6ddeda67f123581654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd395873b216c4be667451d4e072aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f526ddfab53a1726e1838bd57e7b4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101165e2fc07958fad3421d8f9c411fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ad9feb808708f346f2a02e39d8447658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582435e24d82ea7da7490cff8ac3f7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abefb1a8400cedfc1fbdb0d4070e55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc482aadedeffd22e10ffee3a735ad0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bc20667f5a78ad8683e55308bd742662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f041465eeba609c0ce2f47060b916663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcd00cbecba12579bc27882417b5ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51eac7a050a6f86b6c9d085e7ea78665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49080ae15e016f20779003c96a8a2ef0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c176c70b54a7ea9826e80c47189ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc16592142f5ad6fb2150b9289d455f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31d423c80b3585235ff6b436101d81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc973e67b07ac030278f8bc180532ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d418fb75e3a533b34dbb188194f72d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802144757fa08527aa609bb4b5d965f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b659d1a0a5190eddcade928130e2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a979c8a86f8faed062844eb54afa0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cd178a29eb7b19b1c83cc5b18fb25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d4354e3979958e911b7cc2078f017676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582197d0adba097deb2ea5670dfbd4cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d3bdf11bd5030274f930eb371727d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e2b0cf2515fc7f67301261cfc5895679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b92ab82f5552cfcce91c41aebf845680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69703a4acb8eb77ac4c9830cdc25a51c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7b54f2080b00156e8a8f65499267d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9c71b641dd21de2d1fab38a20ccc1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b4de394e15410dfdc6ebf4c63086684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df671771c140c73b70aa213e9b511566685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7a9b3772e3e9d7e5576233df4b356686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ca0a1e4186e8ed36c17fc58190862687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5727f6eea7930083c0802df7e3880688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44ad86f6b606f0f9dbcb8639caa1be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383282468b7f0bfd3bfd99acbb93a21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5055033fd0d1cda21289f4b63422f97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a87973a3595bde1e175d91ff70cc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc2e6e67f59b72614f2da9536a94ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d8e945fff88ad462dd6b307a7ac8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babf7917ef2e18fc58d9d6435b00419695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078fe93ab1426cd02b6b3a86b43338a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c51f6c15f7898b3dd1f975bd2c6eba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a82fb3c021ae25efdbf358046f1c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c3532af1ad59dc8070a42a5e44965699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e4c2e55fe9b06db90e2fb4b4d9e0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad20abd1b61dc094ddcbcad3a147b87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819eecc5cca3c9984bd6c431361030e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cc5fd5b0a13b07e97f46ea68ebae2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1d070bee1730ced99250d39dd58c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66a21dc7784b1324d5a31dbba5f3a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166ae9e9430cea0f474c348aac2732f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830c6e0350f7a70e7338111f89f1d6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5028333f3f6376b8eedb53ace1d48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e755f1102a05e3473074b7fe56745709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947f19a4ff5352cd967e9a0fe4833e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9167b693eceee8c886639f41e5acb7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d453ec444c6e3f96b1df41e47177a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38049a2407cc02d8b427eff083e510713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e3e0976bfc06704e258fa65393f85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779aab2f7c3affc7d24bf2d0d64fc84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d917002de37adfd3ed33b1d02221dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31041f5b7567e95b32a362bb2db9ef67717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01df78af637015c0311b748188ef0d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a3e69a9827190e296ebe849f71b56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c57fcd81dfb4256227701b3f90dfb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d26a6b39d6fcab6c27a964c82a84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7cf1f395198c1bc644c29f8c4facd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f38d5f6616caa8d6aaf104d219de6c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b22eae2e3fefc8269b91e90e1d46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87bc01a8e308d336f4c569111a884e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bb85cf6ba54da9b0d89b99aecff79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e3fcfa8c2a6f6ce76f4276f17d6eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470357f0c688f09c1e3245a4c0ff0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726157089144076180e01df6e73e313729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddd66ab54928d17ada0776f3fd6792730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd65820abdc77b50398a72afd2f7f51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ef78f18f569a495315e332db0cd66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460d49fd91b8c802dab610ca9a0909e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893586eb2e190276bea954daefe10013734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a592ebfe637299c9fd2e4b20586bde735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6edccff807903d3b2ae4ad1830221736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d20267b0f1c9f4835887e856f8d086737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae0ed7b651670afa6c2f0c71f1ebad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c37c24928ff3a4e75b8f241753c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae25bef4021101ed0280d62a539ec9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65883fa97b0d7d687864e5f58a8d1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645900131a8633d1436cfe859093b07b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c131d252c5185369a2ee145c292a72743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc15f71d456a37438c11a66b238ddda744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9673e684a6a0533452c8f35ca0d7e08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923158e8e5abca778d9875fbb71a032f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445083bec108ba92cb854b5472f7ec7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59dbe39c37c459efd425bab9054b66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34df8e88e1a9ce529606ce2af5fb9ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba9e08b9505bb7ce8ec0f7bca76f92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8f05d583e173123e1ce2ec106dc85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be61443584cb48f8e3a4e5fa00c84e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab4ca3079c7364ebd861c2f33bd480753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8859fbce59624983ed660906267db5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f3bdaf7dacba59d00e92898c4828f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73870b7608b22dcbfa1b2a0984cd345f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be291b3cae80cb44026fe899a0944e7b757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>