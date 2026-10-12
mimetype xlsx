--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b31cb84e1c1ae974d01894f2ed9141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31b05b99f9ef591f7adfdc48292b252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12862220a0d76feca68431df601f53553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee55b1009c0a752898798300513fd5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2ca18b20a6ec80b13a35c71741e665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f76b6eba6026525994a43a8dac9996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e4524069f874b372efe63520b0ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a98d459b41f5e140e0f53d135bf9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7d9de7320eb2ddb390ac8c991a8a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a6aaeaa404a2a4a0fa6d435f9166010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d022941d635a93e4a905da5736a35611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc023d59e07e41f05e8d01dfee25947512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48683346b0ed3639b783b721d7e5b01313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a1ab2646bb500ab9725b96873178814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3c5ed3396def5693e0f35d98f237b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51f51108796b5cac6d517c1dfc24a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfe7a54748d714e7acd902fcbd524e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6846fb54db29740761234a6e58ad7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f29dd685ca7190126a0b9e7075016319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf919563468785468c77dd8915143c0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f2d467142da3b9bc3aab06faf23b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787628b0070872fb31a4f6fbad17e0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b0481650080683dd812a8f8c96d1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e7b2d6a3f5cb02d0f9a8aeed3e2b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6abddce0b3749fa04adc125f128b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc49d8a6e1e8ba2b2425c57ddd4a9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0ba8062cf15170f6e9a3ae7c8b0a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ce203b04da3a9433fc2d25c9b03da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0ef617bb4453082b0ecc937a5617d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae2e4ba09e20bc65c880af912878c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a392b17c47a2340dcce63b7050a088131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c551f9718be79753296bfa09c3badce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4283a7cd1457794b53912f559fdfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda5663e6f4623ef0a908abfd920bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e2330d2af845add92caaebe0c5de535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de83b0e13b44448601e85683f2c6a6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809bac315df4aa556fa540fad414e3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f9be6967c73846fa6a4e3c2c8f55338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed046fccf6552433405d720fbe4f0c5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b9b7a9d1acacc3d7fc9926147af9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf7791b96fea322fd256a0d19c127941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0932858ed9bc671243141a38dcaa7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8989ded74d5a96fa02b1dc631c72243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce10015f1b88f5018c77e0aa0429fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d15538abccc5bc7a30f52f6e6fa4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b2f881982df29eb545c054d041e0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d9f10950dc06495ddd8b512e2caf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c5026767ce7602b7847f2bc0968fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac023a3b4a206051b0c488a2955fc71e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45003f0ccd50b6d51cbb343e33c6b73450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8803dd72f689aaa5dce7ae2e4eeab6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ac8396b9249a965143062461a71da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed30157cc8717d826a83b9ca54776e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429b5769af1e5fefab1618f3cb45c9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b5958ac977f91e878b2ee0e1ac7ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc104b9f569f9ee4d7938d3f7be0a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919cf0fc5e9e2cc5c00ea2891b5146157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65319c479baa0c88f969c65635e35b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6072274ab8a72f5fb298932ad4c27459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf77f5d1a337882b9b5a4e113ba813860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908961d1a57fccf4189a2e6b71d70c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113e570934b5a10a8be031f9128682962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d5905317b68c8315a989cf31d367363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26218bcf78c594de1d021d66482eafc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f1551869052d0d338ab2ffc2c01b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1328c8c4c73c96b53b236d95787c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c632f8c08326ce0390397b7ce7329af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca43c586c2d3c6b7ece675be7ab1da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d17606389e53a68ffc750f9a54d03469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd023871ebf54b78dd4834020d633370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992b3d60cd596725e8003fbbf20a19c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf4a80edfd840ba244cf15b1cd644c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67417fc44160b32adc300635f3842773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdfe8e4063805b43dffc766d7b97b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda190870b12ca5e9100165976ff463375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbabc3a0dedad5aa4b947f4913e27076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c1a931c2301050b56962994ac1f9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa047df84b35c73a9c93c297b9a8821578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef98f73112ce61231e3598c377a660a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55b46296ed492204268eddabf8390680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b5a0391756e618a94baf5f6d3946781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f309b90fe22b45c1c64bd495fab71b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096be09cbb70f0b09a80b605e5861ede83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df88372d186708fdd2a2f1c4cdd10484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19be824bb586e8dd422c14a09abf2bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757be762cd54ccb735b6ce59e80683c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981777e8ff6d005b55910ae360c6e1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58a736463c848183db4d54fed4e62b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19d558baa398490d5e19862b9c44bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f2de3a293c7b0f3a8b44b8c59aee390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dd9010345e78b191a719f7d1a160591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c743ea3d9cf0f4fd51d44ae82941992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb84e29ab9068885d3e084daa67c9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484e2cdf60f883d885f3a4c35289bf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46aa4807cba2ec7a3dacf4361c90dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b08dc98c162c8a9722192746def3d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb5e556e0b5074be7474be0c52238e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52d57e797bdb9c9e4091273da0e23d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304152682691e774263560ffc6119c8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb604e086801454ecc2248e0272847100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d698f9c4df1b0787ca98430cce3fc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93f54964d1bd0d9fac7c59f321a6c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695ca3d9312813adae3deea04aac01c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c6efd9c926b4205a8a127ba70839e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f845d2eb5724b2d1944dc99f06206b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed26cce95727f9bceaf53a1b43914c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e67909ad0713c86e1927ff5bf9c4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3652fc27e8c5d6adcc3c4daa92d7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7545f06987872d3dddfff91efa7a307109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f87cbca3a656a7e7df51171998fde5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c472880e75c9bbf4700cae75b918b51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b4acee631f4ccce8ef941f8648672112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686a427480018436018156a0834f2f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1aa8e1abf71e4cc13623af72e227d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc899752301b350795070699eaaf2683115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aa10f3a88c659df0ccb2fa763c8f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9945c44aac26e585a5f2d1741acb6c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb85763ede1532c7afe1031ffe6085a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacc37c457b51c697c3146d0d4e605b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69923a4f5962dcd224aa1f75d6f0bae9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cc66b5df9c5e559175e2dd9843b74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95c28a976d98466bfa6e2239b2beba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5074296e99e9d467f1ceb01fe62580f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54100c23b3dc14968accf100164489124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef22f8fdf9897a66125dabcff5f3823125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fc39dd34c5b66fd163d1e689d4675126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5584622f3de3786b4078f6a73a1a9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aca5e454fd6a9c8e7d077c31948d19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dbf04f48aaa799db9c9d1af964f22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce5ef68b8db7298e3a8fd28724131b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eddc7a5dee8453259a9cb0160a2202131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304209c44f8af423210b943eaa36bd0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922c51fd9f14e781ab3053d9ee8cff9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84506bd33c81d09751a680d889e4b916134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57ef1a8466105f1c8e06cd13548950135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b129dee5b111d2aaa767d56dbda9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9ad56776bb362ac1def4ca8e13910137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8f1a423ffa560b07b46ea569128b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e42c9bad226225918e6c5d5e917105139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011dd748f39ed555b590dff5fb2ae0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33312e6a1289fdc7e7861049dc91bcb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09376b1e41f4653d751f042c689a7c10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77bc457aef0a18bcb8d89749ac5611143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811eda656bb1f22de2c26b982129d27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9e745daf2d890da6642ec6a4b96f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf5805d2db5fe4be7875b2b9e4067c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85096136c0ca73fcacaee90fc0deab68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96280612599fc9e5bd9584816b6c0799148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad4a4b73b59cf4f82fdd6f8e9ac498149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e235aa24a1fb844a8a321a1a9038f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53571fd214a518f9f5035a912d5d063151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b47579b1fb5f922a73b10f9493fbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d763966070ac4c422b811e18d4e8ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08346170b1f9137497f314546f486d09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602e9e8779e2ac36607b94ea451e68a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2270c102cdffe7e52693d7301a877f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cec4391b51cc45769beacb01e4d0c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003fcac4489f47ce1087edfc45334ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be645aa531352aacb9d91d4bfd98d550159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4380c8bbc881e2ca5d20380b7718c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a780ed3101790eaaaec519b0a2a383d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc505abe4ec245b9369877c049d7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce513ad20b97f9184493d411391ce84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610af24ebfd31bc2da73d246bb374d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d423a7c9aca6e59dfaed3209296ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cbd9ace416864c6994210ec89a9fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258756be4680c1aadcd9ad75a3d419c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa85c29bfef3b09a6b4f6b23157bfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46769e523ee08561c39abcfaa7ee2c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd0548353addf64a8e0d12bf578dbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab924ce6b6e07b39934ac43d8abcc8d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057a2c504a65118ead3fa6a141842d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a5fb103d967a120dea79045da33ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd62a2fc30bf82ad0a1180f54e87a3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1bf05e192420e29c9faddc12fa97f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3bdb1ba8f568e38b7b2ea4b6408b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502fb452fabc39d7fdeede8a10cccf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a31f160545b2f2c90a7c3ebb6b53f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d81667992ead246f547f17a6fbcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8862ba437cdf49d28b0df2fae11fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ad997b0a2db57e87335d72a4bd945181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6218d65aaed07bb2dcd499154a1a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f410ff4d3fd8bedb29671be551595183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d723611ee7fc26bd0bcfa2790bde39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1909ee1f01a6c691d147dca884957f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f378898ed1fd6ff95bdb4f7eb4b89e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3d69cd4432a2dceeda91f1f58254f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96417aeafaeab246697fbbe3c1bc1304188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cc5e146f957974c1ea76c55cb57ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40617d44f3121f37c49706d2b13fcf2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127db60b0ac99da5bb8f1f1428a53f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0547c1eb9e0d527912dfa3f8321a577192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c907bb494f153eaf9d45e9835cc896193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6062b1ad3653354e61d68df022bf55194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdae45a36ede9c477ac1e3fa9256ac5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bdc3e77f8e11457f30d96abfbef51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc10c9a1b1e19d1b289b63cd328002197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08337dbc87e989676f570a40a19a0bd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20d3aa56960f5b066165f4e52a45f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61739a602ca61040295256972f49c37a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e206b6aa4568a0bae850e19060a059c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df496e818e829a06a15f30ca49d77b32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5361fa71806f53965c3ed17b7c939203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0ec90eec34b47e3e3d36214958265204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f538535a08b4c7708cb441501cedd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca137fb4e63c50345ad1d86409793a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088600b3a5933160e0c5f1955f6fc066207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fcd75c30a9c70f1d60b9868b0e8c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2b98da65b87b2376ba98fe122780a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee080fd4a4ab18551382981b55e2ff3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305e03c2db274d4d84e40f5bff65b0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d7125b6447b0d8c32e1e78f2817cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a814bb37a318ec83afe2442ccadc7c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3434f0333156a44ba6208acca1a12c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6ce61603f8d1dbdb333a8b37e3e99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07159eba3daf2cc867da913a66c161a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c759178e85cb5045e39c3d630c169217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422cfb3aa16f1c8fa1cafd961261c8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5025865dfb82ae8e1f2a548b88d9a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536fabffe0c423523db9fa97ad046c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93c6d0a8974d30935689181d500cb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06903d184dc4f708e16be48171205c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006dabd967c1804af0db8336be6da73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d4ee56eed01f58b4e99f3272d668a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a79f54b7986201509cbdb348abd39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfe789156cf6534285d736bc58c0d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040078a64af4c82bea531ce1c56fdde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191bddad45b1d609cab2bfd2827eeac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361ea37020abf8a332d10d5443a85b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719b5084b7be562362922c8f996292f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188695760f271d1a37454cc564605b35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae1852de8411020a095b6d8484584b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715a2004c25706b491e7f629f916346233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413896565bc37b31c6acff837625b8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058329689d1a502d53c001414284d1ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d5e5c0534c7f340f271e8fd075df8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576e1a0e619fedc249a8f0638eb599c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525a4503d810f5031ccec200055477a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6a6ae20129bd10f13183fcde1afd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d364274e37b85ece960dc994b547591240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ec8b9742101c26aab043f571e562241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f190cab75ee582d4e30a1fa7e40df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d4fa09db4d8446600c22af12e8a1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce84e4a8ffb92fb070fc1d9188141a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c90f55121e0a3078b4ffb047710fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dd72ae1998756433047c62a49aa1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37796e4756f7bea13450257b314f45e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dab6214ce070a06f3fa5ceb1331fc2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1cdbf5eca7ec55295ef8d60f4470d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647173bc7dd62771c325449c2ec35a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944da9d90d8d520d0994dccb6eedd60d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d13c9394e86174a7c8246a3857a1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ba2a813ca911c958365c585eff111253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc325c274ca0dd858e9801b8343840a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfdb4d475a1f2c5193bec779cacde0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ca282b17eb20a16a93bbcb4c1fec7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12d061dbd168f771306dadeb8c289d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cba9a884b1e1133731d58d4bd8301a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb2c3e749de19bd21bca9246799b59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade88da7f73e2b611b28fd65f22e99da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ed18441fe0dcf16a638008d914d36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a068fded8c071dd74001ed9c9872093262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a8fd17b16b70096ebf5a1384d3777263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fe08b78a7ae08da0282facef0ce6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c4345856ea8439b54bb4419afdc0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cb889c8f116a170daa4578a2554d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6c0ea661aa8afc7f6d5dd45c84e28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f68f1edc38c759874dfa5f6e2f2481268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b782532f1bd69cf1204c93217af7599269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dd9ea198d1d3f5ad67a9b74ae8835270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e9e65b0deea4bfd32d2928f3d9cd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6252fa02cb7ffc90c91be078aa229272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e1d0aac53573e484f30190f339bd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84720452aefacf089c6957cda35c9af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a570fb4394d7f6f4a92432ae51cb47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763a1cd0244a7337209e691ce5f0735276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d315ca8eb6cc9be7a995c278c8319277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91795c91d88cdd83a9ac04e91979c1d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671d6e48906781bc049a8fd6b978bcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb605010841a37bfa42f9a831cd561ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492321adba25c6edf515208793cffec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8594b963f4214ba7870220a825c84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883fdeff9283227ae3a531d962cc9e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71883ed3489b8581158eec1c17446564284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a3fcadf3c831b2bba41f3590953a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9eb2cffff4bd3c3511fd2abad4cf2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b5580a68601be770edc3c7ce0e83d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152f38da53a003e3eed88b45345ee0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5370f772b6169027f8c380bf9cd9ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813842fe0159e2b602481642b7c68627290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d61b09614c4fb374d78ad801e29f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a64fa7c8cb9168f1ccd01cf830245292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1300f7f3e9e6b34eda36e71f6e08c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67615bbe1fd9aa0ad7df5cd804d424294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62411af560acfcca980609d8491781295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68015f212126381842b3856d66d650e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01053c92bc1b748e364c6590b38a2d3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819c57a5b44c8dc698757329dbf7ed0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b6f3d742df78674342ed530661938299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382dca49b63dd9030f57fad8dc81d01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2530c67d24b782618a53000767f5ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f15258a787b9d21b4e37b99c34bfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997270b7acd64f9eda900b1564a075b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4bab02b8be2fa87ac6579047e46ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d30d66f8221fd7865f1a64997883d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571d530dfdb4e0d984b1a58acab5248306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ae4b76b272999164bad6d37dc1066307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd3ab4e4b7b22b251c752ff9109fef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fed6e1ed95871cd307d92b03174889309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a03574e534c1246b698a64602a180310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014f111bf20b88f201147d88a3576cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438335ea365bea84e36f5300014bffb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19097f07dd1fdf11d43529990a539cad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab4ebd0b95f411e71719eac9de418a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b53970e60663e137dbd32f0a24a513315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b98754d2762e9ac8c7f8d65acf6abd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f6bd7d513eb6473d81b33d731be49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176806cb168ea982405fa67258e41e88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602eec2aea2284f2ed409fb067c19be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be09e3ca163360959f18167771fae2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219cc9ca94368ba7f45765ff283588f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a639b48d317774996fa2685e6de7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c0906b1e5972dbd8224be7a8099ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637074fd6a8c8bbcb21fa24ff636f5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5271ca87a103bf12dc522acc35af6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff910520fc4738d8175addceb2954fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5e2f5175eef7d3ffd1920a21dce09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cb3546006438615e2872db633117e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf81d8dff65aa7bfa8882d82d0fb19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52a8994265ee402c8208c8699834a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b83278c816577f31c97febeaeea85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c362705932204a7daa8cd13197b44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf900890a3bdceb5c11c3cc34d36db5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa088bc355fa64b6044b31ddc97bbc19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48419138a0dd562ec2f3a55bef6f93a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b72651d38dca158a2fc8775a2276b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2ad192231b86a0008bd88358e0d46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2801b6f6418158ae2f2c3a8272a37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a8529d340da9f06f656bf7a5afcb3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879b42807607a35c5f902510c40c57b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40888242540bbfacf243fb60faa88a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ce2c6aed570a33dcaec3a96533ebb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d6bf01ae55632a12ed1dd0ede3fd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e21db482e16532bdf10613ce7af688344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2ce297474498895aa8730e1af7c79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e64c840736d797a5cbc3b033490528346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de41535550cec00eb9088a5f29fad9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a8682c3f47d8d23c5a2262191e2f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b471fd8e12e4ae31a406e8d9747002c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8686ba7c20d9081adbe4d67acf6bd1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc1d3fdeedfc7ee8ac6386e0b5e79a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86f6022d0999a4450a04e475e457d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468e82194968f9c56ffcbd0239cd194353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04147725de3dbebf5596a473ba2129354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6b6a03c5e466031b883a90ad59b35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b774926fc56c1086458f16be6d29b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854a07c3620bc0248e7ffcc78a8b68e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ab38142e0c907a2b0b49a26ab803f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26fb014d945c6db09c846dc7349484359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ff9ecc339f2eba75c7421ffcdbf53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae2ff333b64bd8b2f6b8cf2a0e17ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afc1c2d2bd748c90b7634632eb36de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a5fb95a99094d463c5e8037a5d0f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe21b9a0adac887fce0e634699cee39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433e7e2ede9031729c5d5e0f9232f9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f90361f61c110b38eb4695b86427e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1337c9992d28acffd6cbd15d6e30a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90236263c468388c15eddeda22fa175368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e8e21b3a28818b7090634012f7133369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f07bd11c5b7c406984f5de45a9789370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b47993b2c958b6dbe5be9ca0a8b453371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac08c753fbbad096019f73119052b71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea466d004186558efd47e4f9a09c38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a6c5dafc6d439a7f43be8d428aa99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7239e65a218fc3266aec56bcf74ac6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954c3da462f10e7d9eff81897664cf2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86665c6ff483c72f1625bbbd99aa6cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a140c6e3378469f18cf6adae66b84f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b377507a1580eb2e9f358c1eac8674c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b8e07c92866f449705d77df1d3d9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6bd3e7a569e8f59269e388f4f6545381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d9a7d8a29cf68c8d9540c87a27f5f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b292d45a159b5023a3ead747884cc31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b3c0a7c3515cd4e8842a157b4b4ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c3f43d2a3bc1c3ca97a00f0e4b6cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7eb6505cdc9e3bf441e4171ef693f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece01ad835836343e2d6945072b784eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeede0d4db4af3ea65f9fa40634642cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb054e324af6fa3b3c345a0844aa1b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75c8cee4052720e7e5a2d0c7c8742c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4ccffe47e8d50c1097b149a351430391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf4b6990585b11655697baad6efc4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e2750a71ca078d53fec09eba71f24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913881de1f0ed809468b560b321087df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034b93f3d2fdaf1727e3363ea66c2e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca925f3d914ad5e916328fba1c52256396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880c4f02ff7dbec0024c29eeaed87b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c2fddede3cbe245d68b064ba77b6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b55f0af1505d7f4940e06fec97af3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8da2243be12b2c1946968cd2ddefc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d96e916f5066ddc2f5b5d3549e4cda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e1eee06679599607d2850ceb492f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5b70ea4450168d5f2b23f807d8a5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fdd1c518aa8f979d4a71461f14767404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5974e4424baf26a2c8188230c3a2be4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77c60a1420712b26570d18a88e35a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb9ababd059dfd34a0e8306939dd9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11db8428f043dee5fd870bf36f9643a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d482234cc60a1469accd0d7235ec8dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0be7107923da8d685b11098994fa2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab8c5bc46718e93499772b5ab86b66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589025bd1f91d7f30f5f04f8082e3c1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b37ec9abc4867c8ee085d66c219b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c943077c5e5ba005b31bc39fbea2c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c715fc13562662d39a80b8a55e9e98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c03d18388adfac8daf63ce6784670416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be769fd3f89db9c93263511bb26d139417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473940c3193064b868eb8613fdc2b2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b91f3b4a6dc942e8bddc812a0c966419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637f8d6db52d25d57b6dc0c39487dd7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554e4dbecfec45d4ca3134f4162e2e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2df71be008e64839205309e115d2e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419dc99851963c7d9346faad5627bad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585106c9372cfe666c6480f1f10fd2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2992e65edd742bb78abae9b7a4b15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f01a86a2d6bd7f1bb44b215d87e806426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a31ccdc22c7c4d29fc8e9f782193427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21d5499a45814c6200d33646e7cf45428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e7a44e065a3f2678e6ef2b3a8a803429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbc815d1ea0b4fe03371a8bdeaae8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245702112d47410b13403165d51fec6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f784bad4cb52f8380a55ce8011209fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ecfff8e27f0daafe286f2aeb44fb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff32c35d8992c03eb8c90c0fb216c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755fcf145e38ac4a65447842f24d6a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74caf5eb8475e5aaf532187efc2881436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f9b0f1a0232082c2efcad14733130437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942955c780ca39d43983e7266f208640438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a148b2ac0deeebdcc4c62eb61b66096439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd1af1e23dccb812dab8f07be6c340440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3104b6b32b01540cff4532e7cb30c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe20789e480d45898fa6a6fec184cdf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335112624ace4e4433c6f7b73fdce11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1973f1da19f6db919396aaf25de76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124812fe065c8071d454da8f0bf294d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842a685b51ba19f9fedd8988f035775446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175f068543cc1ce6331d4a6fd547b89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bbbb1a0dee49e2bbc4976b771750e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e453c266bf85eb2636e41b7103fcf1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb35983a6c5f8fc97a9ec981fbc70d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b1d03d3f06b7b01c3623e54bb86f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8964e2df6dfcbc0372aab392b5aea4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b61ed52976e31284f83f9a1107340453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87140115b32e2fce8fac9810509288454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626fa99a9b38692b7e43699d2d1db41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3651b7c4f07ca8fb3dd974729cf4f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422f9bf583d06ec2e6992e54400de4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefef4dac4f74b9c35f505c1d3886a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cf4234fe238efdb66ee17c2fc91dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9e929bb72b18bc78fc58fd682670c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483260ff89f7a3b76039e3b0b934c08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c896cf26a278bcaf58a4fa095fa5494462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da588bffb744be3df7d59a0afbc9e23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891286061664597e0a9dd8741faa14ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c234f4e7b0b6b0dcf095f21a4148e10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac93a5b424b9b0c3a7a59abd024179466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d44f0a683ce1fb48ce643a2d2f8a8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a70f72ff14d26a8410ca04570cf5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f655c4fba0c08049dcdb342bf7ee6a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b95dcb26dd073e2dcab9622826c61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fb387d371bb83d13ba3a6fdc97298471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bb1612d4ff44d1edd7c7e65f5ff40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77f216f28cd17ef0186104160f1b53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a3e121e0f39bc09ea7236e3592cdf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6f07a054f788ea8eb75a64cacf513475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3b105332e3dad5a13b90e118bc8e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1daf1871b409df2475a04a1bc3906477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd736bbfb47f7bc83f9e69a02a35c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb781ba13207f5f8096a43a829fc5fdb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5b3abe2ebc6c9ec72fee4d17b783b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b270a8325b69025c01f5987b7357e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a43c40cd1ca5a3141ff9d39f9db4df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecdb146d4b6544babb3e496a7d07ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f2213e5b8c53db1658d9aebc4cfa7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb27f5c4eea5feab83917570343bf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e8ede94e2e4362f3af8b7dd9a5afa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dc080625207f7aa9d1ce22ea46bf6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce99aa2e61f8472a011f2f4d5f41927488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9bc8f05198250c0d53417da65b253489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a1910472ce4b4dba6f50ec8a11a69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36e330b2bd7cfd3aa25e86fda5981c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8af1e159890464dd53d905dc777731492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533233a114146203a7326f28c7fad29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b3c379ea968476cffa9ec1b7b18aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d346b58070f42733b217482616436495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630f299edcd312d98376f4273196477496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1badcd7392c53c8d6198344a28e1879497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5a70f80639584742a99dc999b6eec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29766861ba20528bafeba1831c9a38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeb5d597d851697657f83b774a2823500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61889cc570c40fca6e13f129b9aac91a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76c00ce85681330893db995724bd9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097daebdbfc107f81df97f714c0a596503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fec3ee21f29af4a8bff5531fb7581d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576ee275f7824a005ed7c8b84a67b9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c4c3ece773e7ebc10277ff906f192506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa18ac5546216b768599b00e66994d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eefe937c8dbd90c74f16f391ab497c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a83e9e222e87ce37b43b40ac86277509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa7d415a0c06e69eafd8dddac748df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d769720eaaede1136501dc44da1cdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb708126b8c7e32cf7b23c73844f5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492cfaca83ef0fe6e2b67991af8d975513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763393163dd11cf9921a6454b8256930514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6afc6e28ff386f5ea90e7363e4849515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb6e68893c279a6d576f3da9fcaedd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57978f87ffae7433a3b29546cc66c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d555a3179b32f184a5e8ae16ea47a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f95d2098072a7fb24647a89575b938519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c91bd5171d242f25821738ed6a53c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd09f1ac124efb7bc101979b011be00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57637fccd36fc584ae8951aabeca8bfd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecda748a602b3871f64744baba6592523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecf8b5a2821b7e13e4f4ba3e633807524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc47f5c956d57db51505d9fcabff3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536a86237764bca3800bf57d85676fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ebbf7805718b7270e084c845b6b6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d3c98397d3c60c07b1f348c925b35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68949d1e24160fe103b96354b8d46708529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700e6a3a9dcaef5b87912f5e309dd95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c7284c6a2e8fcf84c9ee53ae036c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f8a9690123f4c2904cfede2b27699532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27c3b17a8ae767ed185b99bc3121b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee50cf4202b7c184b0126ce22c39aab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba553cd341fa3078bb4b6d813ddcca1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98d72490a21f5570cbf2e8ce8cf5ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225269675c2c34e30812658d1457d75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e49d414e9cae427f38bf3d3f08141538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d92f82d496560cf9c4bddcbf1fd324539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412aa93c2fadfeca6cf47ed2ffe68a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa8c454473eb1f17561b1e0cee0c80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2d58a8e1bb8a433b878dfff7efaa7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959730092fb4a44456af47553464d2ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babcfc7bd65a2403397ceae412a8f0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b9e988c9b35b3f5eb4f46929259c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c88beb9e1ffa5c778400a917c2c94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57440b136f416bda0bccee68173b7ea6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0868d18d6c90e1004c2c21616465d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f9721e901cb8a59906f4e3a03e661549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cab05bb283b2883a7c18a697141fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e5d9adf1ced1572c7f1f40a042458551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935ef52d937ec0dc864eb3ea9b405ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021fb93ebb98c2e93102f01f81295e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4041d313efdc9afd3b8c78b33f449554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eca9048a7830f0fe955533ef1003cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c20424225fc5c72fceb796935aef6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808efc8d6b7d63c1284629e91d0c4481557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e15c693ae705d61d79a9dfc36f04e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc84bbbe8842b18180536339a5aa6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c870bfb022ac8317797a5eb46bb596560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247383126e049c27b0d7758b283ae586561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7eff2e533b38d1f786b4042a0de98e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9369f4ea9c92fbb3f39745a08cb26fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea004fac584da71037b729380b10c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f1348e3abb3b2348017afc90076eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270f0fb66ed518add883e9c65f12c62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37111580accf937aecc83020e700f72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65613cb67adfda2e17b3156c23fbedd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a922a721565b792250e7eaf3c401632569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e0fc9d89bcdd27351d9bec8b5f974570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162953a6fb04eadaf5d11c986dd68cb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e9a1e1bf803b52699f36f561dd52a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576156dc22e1fd3c0e1960175ea0a0c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade611f8b66356040e396ad18e1bdf5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9129b71e4c8c066f626e49af26e67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b251fdf85345cca38124611ec94097c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c435c76d40ee8ed23d4b695e65f0d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00ff9f5990f31542a9cb18678a4f47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa39cdfd4fb7402e2ac0c59770d5c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f677408ad416fbf02fd6ee2f739068580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343a33869a1aa046d5ecedd9945a20c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbf4b2f4da42076e6c15274733e7d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d263bfe586af71c342526c2a9d72c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090e0a576a8b332d0ab615ec9e8ec9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109ae1826225deb70dca6fa24152211585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf54157a6b9b6c4d155a34330623a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb455249df3469a8551e3d1af9d9ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc67979410ab08d6e50330c7af5b95588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43ddaa3970b327ff3c45818ae45892589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0758c37dc6efd9778ee2437d4cfb97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf37fda8eebc470ea2a67800edd9009591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8d63776ec3f65a82131c37a53cec1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5900544eb6d37fa967f02798a385a6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f89882213cdf5b80690988bca02492594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb3c7a30b55a82f453ff80ebeab254595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc00f94080e6ac324db5673d8ab5e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b227a318ca71ae5dd880942a82038597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbd424f50ca8d36ceff05edb8623c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f9d38f7cdf936de077fd00d29d7d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dd95ace25338e6a0a860466c7eae8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088baa290e85cb138ffbf246a8081d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba6e035e48cbfc01ba761e678c1e89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4653a7f79f318233521eb8fa71f72e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067810d92ca23539c09ca02becab6f75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604d4186dbde0a19b863a6b2b35ab5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba0a4382a9e97eab4124ce4c8fbfab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d808fc8eae32cd7a4ba7a12007640e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9abbdb206c6f2fdcedcd9af52df042608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06c0257eb1d442407cba6d67f1ec5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646d651ce81e31547f25d10b21e65c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcab588b3746b3e2d83f8a79c4db04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c92be8e7452edabb3ebed6b8378289612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5930493c3de224b7dfec6a3a38ee847613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574934b6bf56296ed7a251844d6d164614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25235bd09987c42ac8d4d50e2063fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d00e15a27f66788d43c18cb1ed072616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dc9129ed891ba722f19ae9acdf419617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0ef97abb5b4923b32cbc1583f36cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d05d9f46032fa4d4543eff8d3e06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a2b7cae1871321896e0e6ef3274cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e46f8454763d471509122b85730975621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610f7aae3dcbcf7aa3878caa03df5d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc37e5dd26f80f05d62d6296c276762623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be90929c632b9242d7346481602cad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b76c3291532e7b81b888bd99a4b82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78c12dd50832fee2302eb5817d2809626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a0b4d5c51e11b3abadf43134e96a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5d4ffb12ca6c3f2ffad1661f7ee8a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52dba146b09f99c7467cc9c074e2a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99bd021fdbb3b87afbe032da1b3a0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d576f3428253aa5002a33d6320da80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2010439b9b2c7450847c9e9dd59303a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68193e9c9a78959973e324f48e565ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749218ab5cf9d8083cb17b573ee0e86a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c82f2beb501feaa9e4a9d47b7da9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db7a69cf7e4565378d44cb9c6d75eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992da8ae0af8b25ab67f2c9c3835b078637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f0482195c21abf20b25646f5b5299638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb18680160b91f3fcfd29061cdd17e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cba87e6760593670ba411628cbea3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb95937d6b9f84c2be0c347c588f08b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadecf875af335cfa4db2d97b103807642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c595cd1b87c59c9c3df772763039ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0ba661c867f777f6cc2c05e96760b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c497bd19d93fac33dd35b13e477d6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03a05221e3a23bc2282d700662fd3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c5fc3cd6e62248e7aa83962a6b15647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9cb5c8858bf869f3f243add3678be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a46e4958016c5d56e374d0c810f3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317eb235b3909407f43eaf3ae2b335b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05bc78ea5a61dd8ce3098664e2a9d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94530ff7661f53f88b4fc5bbe219c907652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1a2607a9d837101092dc0fd218bb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3971f5afcc425fad88c6fa0be2d0678654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6531919b54feff559bad05857dddd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9ad76699ab82c6142fc1ee523700a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c0d3ad6ac89e6dad199e851a3f889657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98146072f17f9b7ada9f97023a68124f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638955916961270b7c292815a3e7bc9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a01b423e6dd9bc5f1bd5ba27f5d412660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a27539070614a6b0f8d224bd3d4a1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37c050d3dc47cc1dc6faa3b466cb8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b49dc3ab761d63ebaf59663d7a3ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2110da9ebf66fc0b7fd65760c81500664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf816aebe6b53e6412e4415d4aeb89665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da025dd2e8d7a7b48a274a8d1b0d1173666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4113ad18ec1c2e1f75a074cab953dde667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed353f915e6b1201236bb645a2060b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76e83ac6f01d8db98070596e8ae62d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2b3cba98a81dc34656ba2a28d23dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defedc3823a570cf2456fea766c1c6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c7ca0b98ac4625005fd23be66c173672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805ce83da9ecee95f74fd38dcd655eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a775448c861fe77c1c99193d56902674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e7fee5f66433f15d11aca8cc24089675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fd2c8beaf9c22a4b48d2003059837676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29d3375b1c8d3c8aff2569877d5ac8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e014134f808de42e9baa0f68817cad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a43e44e1cc982911cbd829f129c174679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a11ebdb5c4f73ea6657867f30d29d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c06557cff7443cbd165547b58d6655681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c79e651d7fe74f33da974dff56ce0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ed1c88f08efae53def855116235f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca70f39577e1b5685dd00e9f9d951e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1982e02d9820d65302636df53baa3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ef934f239d736221fcc3f429665c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d13eab2ee81a278c472cec403b755687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64897743a17c1ea7f15b1215cea68c18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb25cf7e83b4ebcfc54b97b9f6e3c67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193358c89765ff805df194c27de73ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204252146911273620fc63ca4b06cfcf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aa54884d8484baf973f4e3d6d36b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8e5ebd1dbf8a791c88186a8c94361693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ba0b20e0eb1afd5d4136e6caf23fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ac25bd3f54c41df3ed41c3845dd48695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8afe48272f20be26918fd7f7b644e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bd6d340f56858fb3fbc4bc96d6e63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854dbea9ddcd75fd6fdcbf94bd1f240698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f2e848a852c4da528a2b7b91096d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549ad94d041f81df476250ec8431470700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fbdeec8c3c0653d4c3d8e1d7e3fea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101896f1c79f2619d16c764c1f6af963702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d86a6f238d2462f3cdee5a4f16de9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b8aa35f4a913dcc1bddf0a1ebbf37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342e5393941bd824e23745c732204da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c724b3dfdd4fd7194458b536ec6113706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d2d60e67c45a36b628ec80a8fd30b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de4b0589ce805e8051c973889e172d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90267d22246cfd620f99e2915058738b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d10e7159c7bb6a0079a3d09c3a6f4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1041de630aebe2d76bf5f77b794b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4243ddffffb7f3eb6baa07427d29ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c941c4ee0327b6a64eab3137aa8f32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a2cbc66afde2074b7819d16f60bf1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa272ebdad957ec259ab7881f47cfeca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8daa679f06ae172b1296693419514716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bd4b699cec005890a0317b75b454e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b05213b97e0c595d73441523c7f769718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7baec34678c72074e8c3b61480951719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720e5140459ee281ef31309ac1db8df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ad728c60bb7966d343eb81858635d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c58b6d54569a7dce892e25afd826c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f5645130267a4dae65cae3485b113723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d22661743374389da54bd78aa6fc8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea1d28684f2be9df5f956f5de12b8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3e2c43223bc3f7ff1a4e7ea9d86a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ff5fd293f61089ef18d0beb169bd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387c9eee39de8e4c3fc2af53c7271ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f388301265153b9810120f4bf5b5c0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c75fdc5c467b81537ca1ae14105918730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68130620d416f408e3f28dbf239378731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eee0a832f16f541056769da14ec73d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be04cf6854907e2461ad3759dba0100733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf56bede1cd71c9ef379aff1cc481f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ddc827e16cfa4c49e9734b637154e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773924a552ec0e537f4dc7b8b803a55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e513a2698ce6235695df67052a679c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db8335d0fe82a1f7b57cfef72d190b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc0028ea751fc9c1861a5f6199863739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b070092c3b4fbf1a9939d460f44b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa0417bfd4dc3a2fec1599d4e17446741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a230a0c0ba5c98c79a835efb57c8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcfe0ec42288e59dac3485761e5606743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995023ea13af0c4d42531baf25762288744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab570b68c210c31902f389e56d264e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2becbe82887428b52e752b8621c40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d6ed4062c115353d7d6f32d5871c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c43f16fe1ecdaaacea40c5b86a3529748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c64b1f5f4cb297477bcd541d88171c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c70bed9bcbfc9b49f12bad7e10b53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d8e5488d1404a23d8a266c0e7c254751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27918e8eed42c3d0495a505b64faf173752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd204923e4e40170aa6d62afd4aa866c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928f426fbc3ae5473c66aa0f315325b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3b1c5ff7735031ecc85828f38581b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ec8c9a6909dbcd51b1880e05d9c283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e442f8365323de0d156c3ae29f3fb604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb09d5d2c15787608b8c006c99c445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664c0ec4ed25eb412b1814299c926ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0957485fcbfdf3e9022a9a8c756287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebcdf4728159d0e5420c2880f8cf838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc76404a6db8b88f65e4442ee457ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef891a906edf4de152c10c3a52516210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365553e78ab784e0a70b9a696f3299f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfa7306f2c16118e35bddf7a1a05e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d9ed4cab9e10e3f1d30722558dbd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1d5756fc68b44a5dd1a99377b5df614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8e62e5ebc14dde615f24dfa103c8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9091bbf576a7daf36308c510f3f0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887f31ab81f3aaa78a33bc9dd9f5c8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3906d2e64c6e2d0f3cc2889b8c6b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6562fb1a3a55c30faca2587fc9fcea819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7e9863030f379c07b92fa1024d8ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3bce1cbf3d81a017af55e6840389b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0782ed76d136724724154b6954a9f1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daefc4b71a16478cee26feb91335e1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fa19b1f077e78950305e03d405c4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3088b4e39f18926c9bb1a2a08ef1e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73020377bc8cf7c8f57d8363dd470f3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c261c940fc509f7e42b2f14ff26849927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fbc5b846c464ff78583b832f1042b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e08e33edc0ad3987613901688e97929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537529f7bb94d34c467db26f7fd8095c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f83b09f3b27507a7596c83846f7ce931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5002204805ab6bf2ad729862ce161832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488955ddf9b44e1419b0a98309d236b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98053304ea0045ec07f1a80ae0fe1d4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b48b6c00d36671f7d0da9e2aea3cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fad6890ee2f954e49bcfbfe99234c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f681793d4d375bd67211ec604949e8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a1b5d1b9692ac61a055718c5b04d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c49a8f809b95fe23dfad42605ead9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec81ebd246b55ace768e578c253da540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6141bc428a55a17e6bac0472bbc623141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69222e3b4a64daf7353d2d2c8c888ee842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c6517857fa94c0ceb724dadc4c98d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5176c9d30ab8d75d4a07c728aeb163d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201824f7f615ae53d87c9dbc9c5ec7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701a5d8421c2bd5b1ec31feff1c999546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9220235e321e2f00557fd80268a1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86955f170c65384f6a69faa60cf9b83848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d512fa68999eb0b67a9e5986f287f9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a484455dcdfae247ac15941a3c111e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a6b6d4073207fc16187a2dad7c74551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d747bbe326b49d8d26622afeae8c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce621fede464ad7a1ebb5d0a9c362a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710c445b672a23c6227afbcd0301e4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af7008495587d1b9de583665d3809955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a18fafaebb777e2d8b748dbfa52d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab240a56d0a7fc300306fa3f424d39757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0c93a1db63223879cefec892356458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee44560a51b47687296cd1f918308e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a75a6edd09c0f0fb3f468e67bcb95160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8f63376a3e44972cdcd82e7cac3bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737b77da12d8c3302e558f7c81dc6cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3697374e00b61173a73c802de79ba963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6420664f8127f6bfe4497ba7ebb2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c48ba74ad47736b8ec0af8b807fead65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987649d45327e08cee187bb3db7f8c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696725b4747843162c00e2c16da69d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef7ff18bf851b6b19ecd818838333c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d90b94b2309b1cd058ad69e0a7d2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8908b081c21ad0346dcbff33e3d1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaef2cd1b0c460155d385f1d952fa971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38d2a17cdf50534e9f23532383f1a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee40320f82bdf95032770bcbb06960473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cc1d28a26bd707bb8f9016b78fccf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cba56cbe3f0025cd224fd129a3428075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cc649d1bdb0b009a92d457998ddbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f89b08e9a9966170ecb310771b857c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13268a304f2c20703d2f572dffbf3f6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8420752bd0afb680dc5d62d30abd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58790a6348b78b86da2d07e02fe0569980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63de44b55a310af881b6d6f1bed26f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af64663e0b666ffd55d7eccc38674c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fff74a31ac1a49a17d49661b803b5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96847c7a338d3df290b2b1568ed72db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9363c1c94240fb12b841e1781d39d0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77f26e5ae25be1395bc616bf217e8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b628670cbfc6ae9250e5667a9128d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c4c36e0d9762128749432c3dc157588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3e8d7a5b9aeb250f6d5a0d41303ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b399060324b372702b2bc91fd30990b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3cd9bb14f71446d81b89dcd8ba1cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6c14a9b250635961df77b59303daf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625fd489ffe11f254d757e4e192241193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fbd3a7b30da420ef8a47330023ee194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635d838f79dad609317165fc182b91a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf941070fc6f9085746e2a260cb027dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d569e12c1c1ad54ed4ef45d0b93a0c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800b9ce720afc2d080cf37ca7cfa9e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bf235ffaa4f3baa095e1f4b15499f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1001e341f5e23c7ccd88acf11054fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ea4756786abf03caccfd09278b56b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b4313104c4084a4820f3b9588ed97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9cd0bac86dff4d0551abbb0d324a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6675ad50e216bafd35f5f65f6d2a724104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8326dd397cad6ba0afe5dbcf159818105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e283e410a35323804549dd6f392391106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996d81788d7602b80b13d9ef359faeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7aab91aa89ad514d3db2502f32cb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbe88c32339d5617a17ace5e9353a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48024d7a409085c7a6f92d66336dfc54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b8499e65d619f8936b97fc53247e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1dcba91f165d83e4490124f4ac14a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b24a6ac3ac94b17e3fab1f9b19d0d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da589db59588a189c632439b0b27f177114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235767d70701e7969a4924b384ae394d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85227af1da199df0844c6af753762c2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa6e25e97d3a343ebf951723d5d699117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e2a78c35594a014edb9fd40a7581118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36020e34b4a2669d52257b197e4a85ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b4f231db50842b5013a170da6a832120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fd5b1283d05b156baf856e3a74883121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38688796e78d393113d63237e56e77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6657bd42e2ac03a24ce2589535b37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05417ce2c9d3b3ae2b8af32c3f2690124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7baaac20f618b32bc7ae27a512d16f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d80f6708b19d7b4fa7065c060b902b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b716b9e98a1ec7a16d7d27b772d0177127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618f8a19761392fc65d8bee4b0d4a1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ab18e0c7fb212c627e89c1e1e8ee2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f4ab201e982023cae380e9e2691fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef22c65f46e23f1a3cad33483e1ddf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653e25c791b1096071fbfe44a4b95ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2687723a231fdbd09bb61ba7c538ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec3984f6a84a1e7716bee9fa2c26a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086588cd2a9b41704f37fc9759bb526135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951b1ae3fe626cdaed521ea80f0a565136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e714c8a43f2f31cebbd2e3705f5af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445474e74a7fa3a86e5ac9af7072f889138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bb5b2bb7851d24ad1135e89d28cf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3965f2dd48346a91f03275869d2fc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251a056913b41394626a5b5e5dce2b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f7726563eebf363960b59f6a0c153142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e92a5eafd961b191c30fc86daa553143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072ae56e79501f32ec4a65fd4983870144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1776bc6d0ac7c2c15dc11bf9f49e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078029e4bc590f048aedd723c422d00d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba792e9512b7e210557e739ba7f39a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132d14be79b33650be0ade4b7a6632a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0243fed899a01b670dbbfea1d0643d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505016ff81b5f2f7060e9e6ad02da19a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe25245dcc527e93618a05d58fa1466151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd320eee9b799bc88b60a7304e937f99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579e1870bf23c956e200e1d8e96d38d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737927655c0b90c1ed348651757f175154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314a1e515e633ccce96903f0a1d480c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94558a569cf904d0af5fbec3e0032a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037471dc6f3897c3c2a78312596c50e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9c9d5063bec66a72d763a8b896a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72123b16c9cc21179417f64368e732159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230ddb318d5283805719e766607e9b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046cf4380a0bc5c2624ce9fe520f338161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd16a539b795a3e81afa2083753df5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c7e9fee0422d3a3a2e74898ac96af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e813ef645b7e43d2988be749621dc7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25cf394ccdfc7854368f7de6bec402165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613798f13cbc40ba793bf48fc172977d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459701304b72ace699f9d6c98e473259167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad485ec3305b2cd89c894d0ac3ca3b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49448a05c8c13782c83269204223b267169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46154f3423a1fe8ad14f59543dbbc663170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da87412a7d70a5f38f4c9432c92f3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3c872cff5401a3530e9833ceebe1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c982fb0d7ae62b8fb0c657f779ef4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351497b3116bca4edafaba8fcb6657b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0a17d9f03e57cb2d096159bfaf815175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b575fec47143cb5d3d05bb08a5a22a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ae860c2444517839d77a0ad324761177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77c52a0637507b44d8652eadf484b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165972bd445d1c62358cf05270dcaf1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36127bceb7eb2a5a88890b86752c5aa3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdc2a5d808e505983224919266c8e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172000cdd0166f0dcf84997708a72bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701bce7b740962172aa785541a699c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dd2385d147df799b53f2f6e8aa52e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02c68bbe65cae2bdd77a3ae80c39db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eaea7206dd18cdf5f4013658e4a2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ec9328c2f5cfba0dcad020d0276c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8863c6780c05c86c341f4b9a9e5a72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f1a2084d1c74aabe3931a76cc1332189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151c9a9af7ff071aa7127644a324068190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c065a294ae0912e27a0a090cdd81f9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e13be93c426b090584ce660b2b5bac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27b324622b78ddbad5bc74ebe37694193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b03e4519d4cb7c01f83ce6507bdff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a53012a23dc134dfc9198e9315d8aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47549ad0ee4b7dd6cd8cfe808f84ac4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f29bcb0591fe8e1a58baeb47ac12a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed719194084735dfa0ad833e11b61815198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbda8af8a48308c75f12b82627e401199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f04bc29bcf24dc28525695981592c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d14520ff369f6fe2a052bfebe29b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7a5bff89b414843857c890d1701a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4277d0178ca21cd89e6e61023df15d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8d2a421070a89a47e3fb607b50321204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57e2030a69545cc8882fd412f3569e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259e9b425e8037b7a105d17e2c2fb8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f042dc37e09e4de4297ce458553a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb81232afc5251fdca42f5c5157918b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264ceda12901f16233c6e3932f3e44b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e3001000746e8f39959865d7bc3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93f505d9e53d221c16e7dfd63fda17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f1b50046255c07086e9deacb9abf0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680c0d448bbaba291b17d0b70936e70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414d9c783f9191d196283bf1a72c47c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab1c5402c005473795468118632bd9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a92e4acf6abb1fca91e584e8536a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eef5d72556e33442fbc430b56b72a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f899a725ec6398f63765002e951a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584c4bdd1076c231baa1a5a9c600c5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dfe5e68c76baaa5ad1bd97de2d619220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b255a1d1066bf3b243029946038fb59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662fb2c251e18ba13027ba44d316622222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e218105e82b19ed8185e265094d16e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e68aad3d5c2cc4456e4ddb6759aa9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32dacb1feecb48e68e768fa38016bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce9709e68e4f80eee0f729edb06730226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e889693bcab44d2f6e4d5a2f48548f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed38a92edebdc0162cf2b998cb084d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3b45b5107e6267621acb761fcb633229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a920157fc6ee8a39d2f864bad6aef15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee7fe19131c3eaa6e293048842c36b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020e575b5252466c415a4a3ebc50866232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52e17e2ed847011fd02a10d7ab5e2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cb849fbbcbd95628956295cccc65f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ee9bdef1bebc70590c9480f37288f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7239f8b6d72598b95fbde0f024dcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6ff7eac216037a499b3408a9aa84b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec188d78d554dc145a3a05f6bbc266238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3da533fa284274ee8e87bd874c710239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a520bc0dfa462473bac57e4286348da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e7adf5348105c90186c5526824c13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073686b3a61cd01cd6bf94566daa13d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b853b90d14744e1708bf279046c9647243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc07e080c4db686802e95d4b7d11c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32100870a9c434555fb647fba0359b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc685e027d0d46ca4ccd62f4ef9e36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660a44e5d94efde50a0ad40e3291cd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322365de1d52b2bf9e0a8b6a8be8b97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45bc807f24f50013a11b3d423dbc26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f8eb00d2207f6add3dae31435fe6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a72c7503126cd227efa70d6aab1dbe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f9fde812de39be2fd3362c4748d02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caeaafb4ece867a4941b83a407a419253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626b1f7ea5eb7d7a3c2581041eb5e0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82708a737ca6121ae7c869e7e5f58b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeec43044dbf19b170218e69bbafe9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541062bbece0742aa7188b6fcd359e3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec32f2642b4874061faaa5b0ca99bec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86338ec0af4ef50607162565b35a94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba1f9c83eed22c52162d0ba206fff4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a02c55ba7df6f627711edcfcbe10cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec7ff72c2673084a2a3dd22aae8b59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fee51d4bbcb1ce369b244206b6379c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282980b01bd5fcee3d7b99aa7d55237264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4b863a40e403f72721a0717b843c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d7ca5fe66cd7f9360d7648240e182266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2311583a6b0ccca9f29c4e8c10c2e99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334c96c5f9652dff604660158611626268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb73fbb22ed6e6c7da4e8dce8bbd4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529dfc19bad99e5981b3a1c00b2e423270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa890291cc9b0823a52dfe86f02a2c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d7745e6f8df4516937933ac8c88e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145710de47c58f9bd28048aca6a24f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dd573aa41cf363a4bfcdf725f750f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa5fe768929a66e15a6217a3dde9a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd4fc438e5d82ebd7b4f232778a5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38f310ae86590d8de628f7b83e610a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a53260e8e9ad2ad49475102356ecfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce78f8b5356efa8b5f91083be12fab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba60d538569e4f4bab39569469844c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95455d5a0ac71ce89e68fc83bc52e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012b842520499683154e948bf908f28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3585b01e58c246a38e89651fbcd4ca8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2bc2c33bac0c261bce30db2544479284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144e4d9a154bd74316433c34240720e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652109963a7470efa95752ac2cf23b3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfca7aedb4a37d59f894d16ee25024287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8511a4198f4a9a9bb47a0355f98104288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7717a8fb45f984d373a622523cac93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706abb3b2a651decb0793260bcc63663290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b4adaf7c31e64d7b3fd899271adcf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b8b7d0418d5ea87d06de447e6da91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb87529a3c18579b64fdef2c4b4177d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676500090e31a7cc268c468f8a49577e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e8d6fce23da4e31292614b2647ac7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a848006633a597bbcd32d5c20db82cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e8db6bc008c72dcabd6efe6571e3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14e681961df8ed3be7fabe5340f6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42636c1bfd081a5b0424385c98141ad8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce215b46f29cc5df72c321d2523d9bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cd40d3392839d2769b2a96d5e62fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cb37f26ef7bf15cd384a393cd3550302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38b5ca68f15c5adbdd0e556a3826d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840eb0c84063774e7e0fbf300223683304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f88cc9d4e367051364caf7d7de4ff5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502513633262a24043b721a61e0f77e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8735379a77bb21781ba05fd1661fc0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03945be3dd430e3781bf4ac7b60c3540308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71660b0748bd89b33cc3acfa14523c23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc97c726c0b2f86cd0b23e3fb16d3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d70d350a2dd1a664030b0295239fec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b36f40d490ea23f1f69602e141ad59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57f9047bfba4cb042afa11abe722fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fbcbe5d9a42ead82ff4084181f734314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace72357281bd1cf9f85b4b81cc34de6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0135623961742d438d5c708132cd67f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510059fbcc904176112d1d71c87cd95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6eeb682099fd375fc2b2e27891913318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401fe516f25981cf82fcc654224aa85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f667bad422ed4b4a14ca654a32a49cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b11bb19b5017ceae9240b2b9f9eef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85325a6cf7a9856387e94143390aba0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ac389606018dc339beedc287aa6d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205caed302e1d3ffee653d75c1543141324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753b0652aaacb8a074971d7acedc304325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fba3d0af98432965c6712b40392b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514827bda0ccdf8c9448737297188ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7f7da5c4f7c31d7c77a740411485b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c2250a7a7d675672fdf7a9bad1989329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb291c977596e4626d3f5ee5eb091587330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e403d26709805d1fcf85c0c9bd5eaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f1bbb64d48248f2af53bd523fd26e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b51446f83c51c1a8ab111069f275333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949180d9400e8bede9422c6f7cd8377334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c33a10e10494d398bfbb7c537a6faa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8318c96ef8a60e67c22feeb0398e9ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc88f0cfabf1e0ab0a50f528c3107e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdc213875278c7c6255c1fa38d3149338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7330acb90ee9826f0eacc01ab6596cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb4333c11bbd8f414d57df734e49ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eebacce9d4609cd4abc19364e8913e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d56abf83f460cf6ff51b443660924b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784d37bae0ec3fd595bfbdba640bc45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25710b1ab3238546290db0a663026f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ed4498bd09b2d0a5be9487e0d3f90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2ef2c46c53c2cafdd0400e583928a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fad67441f4ed7b2df4910573fe602347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f10619fefb61a1977fe1d07106504348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f960648d9224d59aac8284046210d38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d2764d401061a36d6ff7fba1e6eb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc84b52b8ceab2629641a190ba09e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aca3c91fb04ff3351e9b57118dd940352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189047ed5f07381917fccc3df1c64a4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63cf2ad897f21ab718316976fe014f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e1f5218f06b0131fb40f62776e778355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904f9f9215438bbd97d181bed76ca78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdde696c12db8f2485730186f9444ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e01f007a767be5b6ab25d32fbcb13d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ca7c98a77713e008975cd69ea4c94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb835dd022bd08d081711f7abd14a845360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516008b818dfd42386afe5a44bf9374361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e7dc3655b92d9c5ea539ef7c3b19f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e4a6a7e9880bbae1f5afe6c985ee9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7f26592b6d4d3dbdf0328f9fa9c6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ad47a714b0469af2dadfdca594fab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ffa198833c62e8ac53b7094ee97e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342d40d465133128565359b80a9fd5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ba636f368a49034a2011bd86dc1f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71169597e563268f44c96d07c581fa03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dc75a9df8483eb383ca8187bdcd3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294996a3f79eb99cb298d1aeb2e72be2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec39f87a5e71a61be8f5f3340cfc45a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb10f7a9600328be981db17dab4e1e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c60b0f97583abc4fa8307dfe4bca5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd32b0e28e56099fb711971a7f5de5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272b3cafd0da668082f23285d525ba5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befe4cd1ff92188a25b926d418f4822377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45333b6278fbe9ac533606ad29d2f2ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0b7faa403b9bf96d0a0d07b243167379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5f04d3635897aa75dd026cbe74d96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea70c8b3eef4190e53585e07a203d76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d799541ecc2fe0ddfa58e006f7273382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee92637ce287759cab7ce09453cf64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f06599077c7e33487e843e3c4db08e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c9b4b75f0fb3b05c0f2ff98ab0dc2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86509c855fdc4a980ea90a16ff5eebe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20111e56559f15d858887d46263bf0ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d73ab39b5ad1b6989156b46246c97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d27d3e62e7307f61f3c4f826515cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37b1dddf26aa10ba861753599ddc04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9f804a7c26abcb78aca2349b19724391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaa4ce06b2c495606dae57a27dd539392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea813f561d5788cb0f85ceee245e44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dbc9202e1558636fef47862ae5cac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc86132f7d996697f3e9f53ed4eb36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf13095c8ec1d83da3634596db2c3c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4bdf5b3b38e71426bcd7d84baec5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30600c45d1caec96515525aea6849b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057b553b6868c00685068600a631ff3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efd4ae8293aa753436cb6be388a1b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c95c2d0a47191a11c44bdd15129daa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451c312fadc8b463c705557be7993ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df7b289a38284c5f226dc8aac1b91a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c020890d864a642b81b755cd2a18f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ad75230170ad0bf033c577ae626d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb864d2bc594a5354b26fb60f3ad908406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b02940a04cbaf575400f69c9c4e478407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce013b2f532112601d316d4040e918408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf803dbe4b079816bd01ef7c03b55b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb42940dc7edbc971bf43b64c22fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b917b94eedd841182f53ba5fd2c7ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283150bfae27abf53b7f944f80bb8c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e099643458a2b8ee2275ec3a79a55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606b9951f0b838ac2d293e3168247ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2884e13c197b3c1eca778f1da79b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adab3330ba590d4f1baa28654c66a95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c73d6ab6cd398814ff53a29d92582417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792d62891ba1e49394ec6415e14da70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa1a441c50373c8e64326358b4f082419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd09f0433b40faf905644172d06ad0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da07c30889268ef465fc4dd7347d807421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dcce22293326b226a0fa45288fa17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5557bfa84e389017c6c6d5cd48969b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf46cb1cee2061dd79448c7b9b9eef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253192a769ae39fd2ff4d53aa0ec460425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829fd1986f4e7cceb93bc3effefd92c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e6882391e6ca8432e1240b629f087427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75790b26c445ecace4d691a9eecdd6f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e635a410c7ec3691c242df1441496e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61101f20d9251911abba184a8e674e4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ec0ed4c41ee8486c4eb3ddb3a5ff9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e126907b18d1b2d7263f74a376aadc8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f40a9e61245f25f4d9f75352641cdf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e3331d88ec3e36a42911081e74a47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75bca642189541c31417b27b73444c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bebfafc22ad16a9662ace61161d45a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbe7213667d7cb08844bc66312eac0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82081d0e9e890907a1b279ba5ad26a1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bb0d32aaa4217486c7a8a5dab4a3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffde50fd571c81c6d0e5c4168a1a966440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7f710e9b42fd48bb573efa296b019441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18878bdd6232657d24593fd3eb826e58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265e021e77562368a5816b01af3eab3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55a5ebb4bfd27da5f6c87184ec041c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddb884d33851c70e3f6b79f7f38d30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f3020eb50e332a5a234658da2b579446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a88b45a7bdc6de8e4ed040bba28cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc2117d637b23caf8fa8f68e00b7be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23d98ba8b58ef591af2564ccac135f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb00d01feba56bfb825f3e23bbd5f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1905001b6c429188e9dfee73bfcf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce29284d8438c5309076216feaf0bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b37e8a5e57b5c5532fe395869c892d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdbf508f9e4300497c89ce77c34b6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b166552f754389a0153df2c42453a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472768813aa3cf494423a04f30e53e36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357745cc695a2e700e57beef72c5e1d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135839b80bec079d46a149b9143175a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612cc4e4b83ba075a51b051ba8550f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29a51dd5b53285f5837d62a104a1bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3160d4160129033425cfecb5b44196461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c275a4a028754554db0ea9e8eb5d911462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c6324bf0c71b49a1f7b11f138223d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca678834a227501bf2cbf9de299911cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab55c9b5a8f698e2ec977463f198f6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34404042f1c2d5750909d8309c09b23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d013cb0f29c826233d67ced24f0891a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4a27c82c39db89c704425a3f6c04a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a934d12978a953c34b47637dad83e5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e299f4ff40c1978a65800299195ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c7f02283e1c3586bee448499d4ef4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2007c405360333410e881ee8487b0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd7e2faa5b282aae938af233071c40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de49f58977ce557149a6395041cd50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f5f1252c3224ecd054166ec391b45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5108a398bc3c912da6268edf0aa268b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf781af87e1e5ceda23fa1c4fe9679477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58203216563ace16b7407a481d78ebbf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04473433bfadc812d0c4b19d76eb3d86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e440832f8f9caa1b63e6e0d0028f66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a688d2078e6fc506fc1ebd671d3088a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3da6c316b4aa165bb4c07bc2f7996482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a118598d107cbf5b8f6fac5ab6ce7ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9972784ad6fe43fda9867932b81299484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbf6c41a5dcfab27270c4cdef1f190485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a9ae3b48eb1aab8bd4b0165c934c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b58a89308594ec9e409ac28539a40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728ee7f567a183373118ccd0b363ba9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b2e0e1af2fe5a5db38b9377eecd4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeea69a041bb16ce4620fa2dab8c27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c11bb50e4e15ae7ea9f0354df4f3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5430b103e1c97ef821e5d0ae5b9e68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a58848455569853e4ca37d358fc0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830b01a98db3c96fa950f8b6eec4934494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b3d3ceff3918b1d7c94d758981342495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ff880fa42a05a5867cfb17b604eec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd55f6266c34e87056be0355daab427497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62ff75fc4d9bb7ee4445e190c37542498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b61605b3b443c4ec33f24da4ac0460499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c01eaf27d67806076ad5843ae6af7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b4cc20e321b3109cb7a5c6e3a9eff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faf83bae5dbd24ae0b3ad820cdb331502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558c3a909233285ec061e360fa76d06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bcd607752ac90a4d3fe12e0b7a0ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba27743e88c7eaa8f3b5145e502ac2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d25d24a4269337882d13d5c2960ad9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7285831cf3dbad76d11993ca6faa9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f749c55fa30e507ed6102bf37e5199d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5fa59c036f64887a310e2dfad131e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf68a052a36a93f421b5e5cd57e327510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd013984a2488d792b459e5bd337eec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0e1c36d179f2701e65068ccd48f7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b6506559f43f58ed172448781505e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1524159c89e5ff7d07ac257741bd8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8438de25dcda2943174f25e6f8081515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b08f1bc23fe6e7534758149470a02c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2ed4085fbdc8e893c9e1c442c1aac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e9c8cd09a464ceff5aa744b124b44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6de138605800420f21b3f70a94b304519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178260dc34de20c17077ad7dde09c03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201ae8c3797b4443ff6fbeaaeeb7548521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09215cc33e6b31606eda27cb3fd036d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb53b2cb27cfab0c1cefd6c134d3f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7ab1446f0b6376fb35ea0b5e40c18524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7ea1285eeb23325cf96916f9f4b88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814436fe2228c3997720538bde38eb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e762ad7a36f2571d09b67a1696e3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b0f097a4db1e3900a0e759f216b66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573167f0d38a461f4bf8bb314796aa74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dbe33280979ddee4b1ff4bf7ba45c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c66d6f9ec7401f328dcf09b0026df6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dac9a9c8c60b94ce6d7197f2f6ecb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfcd63085d2eb789498ae19e1d272f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832678e66f84e522d46e74bf566ba5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b964c294794e3a52417f06e3222563535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90a059c0173a7fca45a3e2089e3395536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501ff286295a31a9ee6323f57cbc56a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6bc94c2f8133034957f93567d147a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be436b24a3007534dc157d375fc16f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0222bb33919a060c37f4023d8a3a48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b95c25f7bf88b63e95f41afd1cfd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439383680725167a12aa27b7320b01e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0afd2dd6f248c3f89ebb086cf6d81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6e0d480f0905024032ed56f122a96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b085b9412eb7df2f2b60539dd6a2b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b5bbac707c66f6b1e956daebeb557546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cff43867034bc0ae5064f6c2f08711547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d3ec9f79c45a181db60c0ccfee42c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbf40b73b6a692fc40136a7296b535549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f80b8a3be2b986ca338c5803a53fe4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc94cd28e99c9a95df7a3dc17d81c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3f97af79b512b26fd7ace6e3b6456552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9738fd42df17a2efdab2aa4e1da006f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0abb9c5bdc2cc44039806419a1a61e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab81786b7083d01f841ccb6a47bc6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aef7ff636f0626a0a3d5c997f4364556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5355fd2eba02a39d3dd155a280f254557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed0a00592572de24ed4651687c61ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69858fd611bc9a8ca6c849fc906700c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c0c58a410a1729666b836f1847df0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f7842f4f5f42388ca7972447b9563561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619287e440e7389079094714d7743eff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454ffef1261793da597bc9ce169d96a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c345af8b0f0f72a28fe6e170cdfc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76776e816ca947e0cb39b5cee8bfe73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7418e34d5b7bf43c253d12d3fc2da9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce240322edfae762ca31ccc210d0cee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525a1e4e697361dae24f20a3ab3f1ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a182bdc6a55b69bbbc513dee48191a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd256b680ce1d6fc3c049d118f6d0095570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c9bd6b1d97a625072d2e9cb9e7f55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266021053cca72024f8f9338f6e5c6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3a8eeebde9f608413dce2dbabdaed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591785fcfdaa241f7fd8c03c80413a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c3cf79ee50447e07891773cf45272575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64c2f3652dad6c06bfcecd2ad2306b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d5be7e5681271d8ade162a74756d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e1c94e613cc1bbb446ba9fe8e81b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a481701b1f47595735f691e2bb554579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa94888715e0f2ee65ffb64d7e39925580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54036b8a9acf08bb108dc1aba2781217581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cfd9d0245439e88ffe03baf799ae4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af453dac82d4d7f409d7fe50b9936b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4165cc84edabe4b1d7a9fcf7ac0ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80973135f2fc49758d574610a34e47f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca1bcb465ac10252773bf6222d4ef1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ce62a8af4696b1849093f9d8a0aac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10444113b846f6a82bdd498768da0a71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca49bc4e55836ef6edda5804f51c48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91318d02e42efd3466f9bbb148b9080f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00023bb499a986ba241a35eee7f9f569591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8442d0dfb34349b202d1f708c901f24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef2e0934d20bfc9bf9057b7fe6f44c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2814391473370fb6cc49bd1680a21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff08b8102dd6f193aaf59f8fc393c14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5a049cb5bd1fc1b54645258881bdc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9ecaeec2a6fc00d364e4cfb464c61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561644a20e332727f3d712928e53ed6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6986bf2583b4d5b1693ba93d4d0078599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6682b8c4d7f84cd32139179b9057e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c620d823079c6c83ba81b2acb3c9de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e47ecc1908acc1449ad2aaa64749a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d287720f215c212fc434d8e8b010e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7997fcca16394ab1d4efb8eb66a062604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6a82be8b2308026540e062642d253605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fdd91bd65a3a04eafbd389dc79cf7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6f369d6f3a5c614b0528ca8fb13c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d918ad9304bb9ef024e966a00fc1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1df38665729415ec2a78efb8213112609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c110145b9d0fa9537c4f9855e85c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8212398ffb5daf1d7603d18dbbfef3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07491127684e8ebb5c664cfbe1f4e1b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc45cbd7ec4d77181ffaaad96e64d92613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bebbf01f0c7592edfadec96cc5b99a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09ea6b3f6388c7ae66b60549b44114615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16456ca093e0d77a39f231c5335dce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e24a0362558e9470bca6866b3b629a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed16eca19c14ed70b654ebe739194bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c1e55d1ab89e0548fbc12c973f466619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8f3396fd40feff52c54a0b8d538ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07467b753aaff966438c529b57d42797621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262bed8b0072291f0f6a18680951baa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bc6be9a312261b1baa517587e77a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62006fbf10e8820b9c4ef16f2033a96e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078be57c8985ab373be98350d2457d00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfad94aaebd328b02b69cac4548852626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f66a45d16d1e1090e8a12823aac2d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347841717b75a1796d73f10ab4f7e80e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155644b15452c32a1c06e781d000135629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c811dcbe72a933b4e776ab3122cf190630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6675b741a80970dabe700a33e65b91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa353e04fe795ae5dd0f07b4c01a8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2da46d9674e4cb3ffb277159f0a17633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba6da40d4bc7bdee2e0552781407af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669f2539428c5e0d3242ea005852e82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f78b76c4084db3e688951b706998b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65219586ebc7b3b23b831330162962637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fa9298d7f40322dc0f6f0d8928b51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033bbc8736ad1bc4d15aec084b44725639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe4d61e0375518f21afca4136587e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a3e7a3171ae62bd18e2f84abf86f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf31746233066103ba76d0a2239d71c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edd2f04c349316284370a45cafe4ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e65767ce846f02edb4d16fd0cd374644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd2938065b5420c36cde0b108a0f8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54dc4edeb387b9cede1cf90d39e847646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac7d5ae54b5c6f6ba603342caebf78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7e21c1243f92b833c4ad1bd144a4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736f047a56497ade1fe2008feb63b11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706584d6fa5043f9bec722d68813efb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a3a97a17781ca1b03680216f1d4f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2cd200d6267ab6733a822a82a23b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ad51e4ec4108b9703856d2b062904653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4959abf2a4553f7e702c5830d183b53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8402a4c3faec53efb5282298b8774655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1baa5ce13d17c355692b56d9515067656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b96e4caa994e3224af82aaa78de23c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4aef580e20149ef9695d8fac02e29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1ec1323dd8494d8895dfac4baf31f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7085c1caaf3dacdacdee4b0001f55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82a03b045d03172b25a843369a8683661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242077a5f99c205293abed7b69cbc633662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582336656ad5b413fd831b31b98ea3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22106d80b27656e1695fbbd0dd3e2d30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814aac8bbed6dc2b0ee38c3ae012769665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bff8acbfabf6952d822346c5fe5632666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0cb14403ecf1a7e41f32a5150f866667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3e0ee58cd70cb6ca7fee6478d242d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974adecd9433ef35a1551b80b1cef636669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50de5a279ba7cb5561caeaac5247993670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8518c8be00f3a87063e8eccabdcfcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233eaf5c8f226403e9ca89478a834de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab51ff6b57227e0f112dae5874b96f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80166a08151fa92584fd784c59e58e5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0792246b55286890230b0488ecbe5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980abff0fb73ab11bfba3332ec7e55d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c6b81fee50612937289fbe9e689a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a11a50594aba70cd4718ef532f9f8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c78cea15a48491aeb83e9706da0069679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565100a0c1770b12e5b1b4597425741f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5838a20cb39688532488e5435efff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7c988206680b9fd9b73dbd0a26b84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74470a70a5fa05a46cb2e603611bbd52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce82d7179a3f987ed0a4f8fec752817684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c8bb1bf1e3e273faf38d6100ce9b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aac5c1be584d46e5bc7667f9b9f56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9abdd3edfd15e11c9f675b1d8842c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146479898d4ffe799519e3e5886287e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f32ae85360e9cb693c00a2662b973d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb84ce81a0e34d4e99eebd0f3fec24b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62743047949aed7d35196f6b358d1a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f62cd7ffb6bb6055f922e9a65b0a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e981a53e9304579210c2e49248a370693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef109be834114373b4f130f55fc54654694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae443d53807afabf3ff91d0cf29eab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc0870295c75fcf4725ddef0cb14bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d72436a3c3bb4753d60545ddd9e723697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc9d2f8bcb39146eb62aaac58aeca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee509edc80555f3c82c54ad430df6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6b8874c6f842c7575fbb575df324f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7058ad45f0c9229c9798d7221ece7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbbb987999904b4c259099ab9e4eff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761c31ce35c09cd287df7d3a383b251703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e78fe8cb966289e9b67ad18e9d752704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352dbabfb2ab848239cc40320e69cb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7572cd0d25ae237c5fd4c1202aea81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee752638498243876437bdfe170757707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4cc418a1eb70a355f77d934fe980d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d490cf8d5f2dde6ad3139090b46cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30732928190d6c2962b4466a8071e017710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b99d103d555451bd83523647256b21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a03bbcaec5b9122637af1656cd2d50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b02e69a5773ff32aaaa3cfdcab600713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327242effee0ac5d0a138a2b6eebd440714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0409cf783a5b63d9d1f6bf1bc8ac8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a434477d72958444611643bd4b121716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1789dadc6f0da6a94195186dc9f35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ba458d695f095bb9a1f53c10e38be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7d45dd70a5854ba6040179522edfc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782bf650ccf2a073e6ea717900958fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b1ab96f81b1b3aa577754b5f56b8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ffce90aa8d753664ca2659a8ab738722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff53bb030238672a60f6e30eeefb6bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eb6c2d05e601a15283a1de3172b2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf453444aa14b87f9ac0422201a115725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aedea48c708bdbb46a75b3dc046288726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d459d35c316c1311fd703b4b39fea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1454c8b870796bc65830b1436b547728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660b5b6699dd7a20393d403402998f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3bf7d4c5bdc63fa14a85047317425730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042881e972f523fc8b250a9277414b63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d54e050e2a03edf3b9675ec5c6062732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ede648107aac0b8d63631da859d3ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaada9032c9dd1a1480a3cf00497485734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776d12eac27eae92602ae3c066de234735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986c4d634ad4bc79871ce1e0e47878a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c27e2d491686bbfa23e0c82baef985737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec21e78e52324ac6dbc9441f913a0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cdc36cc53f6619491b966277b3a5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bc6e95e25d1b5ba5142b43ab84805740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f67ca1513db8ed0e88f8c509fcc93a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f95d5fdf53127e823b5c9e5d1bf92742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab28b2fc972fc97bd219692880eb924743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01158f45e38efec8268d1f2cc0b09788744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bec3e7e77fc668545e96f731df535f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3636331af9bfe0547a176f522520da3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69770c6334c6c96a4046d2870f609d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa20be2fc0bae612db847a859357ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe068edcabd646beade22fc977500e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050d6b12137b84b7fa9b000ef2e2ed8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4aafad96cdfe85a7fe877df3ae547751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6492c723f5b0f4ba294621e04e6a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa354d434ff7c6ee0029e9ddac4fd15a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd09f0bb1c88663100db21be2c3fec9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb9e63c79c6ef91f7573ae43d6ea12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add3b3219ec7895ebe55ffef68b5d1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb48176e35602c0537d580b32cf611757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>